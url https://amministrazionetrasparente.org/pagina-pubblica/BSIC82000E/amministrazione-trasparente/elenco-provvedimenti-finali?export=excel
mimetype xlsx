--- v0 (2026-08-07)
+++ v1 (2026-09-23)
@@ -8,4773 +8,2828 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1726" uniqueCount="1561">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1791" uniqueCount="909">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFB7266F0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORMAZIONE DOCENTI MODULO  Apple ecosystem</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC2B268C7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER INCARICO TUTORAGGIO PER PROGETTO CRESCO CONSAPEVOLE</t>
+  </si>
+  <si>
+    <t>BCC2A21167</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - uscita per il 4 e 7 settembre 2026 progetto Riprendiamoci la scuola</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>BBECB481DA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre -  acquisto diari scolastici 26/27</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>BC678580CC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre -  acquiso strumenti musicali per la scuola secondaria di I°grado</t>
+  </si>
+  <si>
+    <t>BC678D14A5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MAGLIETTE PER PROGETTO CCR</t>
+  </si>
+  <si>
+    <t>04/07/2026</t>
+  </si>
+  <si>
+    <t>BC497C1865</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - pasti  con prodotti tipici alunni Secondariai I° progetto Poisy 2025-26</t>
+  </si>
+  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC3CC65720</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Jamf for K-12 per IPAD alunni</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d5d2ca8b-0232-4862-9611-0f370aadb953</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC3CC381FF</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Formazione Moduli Specifici IA (Licenza
 Annuale)</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3CC381FF</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BBFF8C90EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per tutoraggio modulo English Adventure Exploring -piano estare 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFF8C90EE</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF4B6F30B</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico per corso di nuoto per n. 16 alunni infanzia per il giorno 19/6/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBF4B6F30B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/06/2026</t>
   </si>
   <si>
     <t>BBEFE78F99</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto e  tutor progetto R-Este a Scuola modulo Play and Speak</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFE78F99</t>
-[...4 lines deleted...]
-  <si>
     <t>BBEFE9BC7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - pasti per progetto R-estate ascuola- PLAY AND SPEAK</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBEFE9BC7C</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/6a52e134-f478-4e38-89bb-aee7722f5ad7</t>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>BBECD072BA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - spettacolo del 5 e  17 giugno 26 settimana dei talenti primaria e infanzia</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>BBECDEF22E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - materiale per realizzazione murales progetto scuola primaria Un mondo a colori</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>BBEE92350D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto switchtlinkab 5 porte</t>
+  </si>
+  <si>
+    <t>BBE014A169</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto n. 50 matite da muratore per realizzazione murales settimana dei talenti</t>
+  </si>
+  <si>
+    <t>BBEE898259</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto i pad usati</t>
   </si>
   <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>BBC7FEEF30</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti treno per uscita didattica del 5/6/2026 tratta Marone Pisogne cl. 4^ scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7FEEF30</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC7F8F0CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - trasporto n. 49 alunni e 8 accompagnatori  da Pisogne a Sale Marasino cl 4^ A B B bis</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7F8F0CF</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC5480855</t>
   </si>
   <si>
     <t>Decisione a contrarre - Cena ristorante Baobab 22-05-2026 - Progetto scambio Polonia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5480855</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBCF73C4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica al dos del bec del 21/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCF73C4D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB95AB840B</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica del 4/6/2026 Brescia Cauto classi primarie 4b b bis</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95AB840B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB95C3D50E</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica del 28/05/2026 Val Palot classi secondaria1C e D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95C3D50E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB95BEE3DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica del 21/05/2026 Val Palot classi secondaria1A e E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95BEE3DD</t>
-[...4 lines deleted...]
-  <si>
     <t>BB95B2D498</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica Val Palot del 14/05/2026 classi 3b e c scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95B2D498</t>
-[...4 lines deleted...]
-  <si>
     <t>BB95B7F842</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica del 18/05/2026  Val Palot classi primaria 4 E e 5E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95B7F842</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8FB0BFC4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento AMMINISTRARE LA SCUOLA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FB0BFC4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8F3660D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico servizio buffet 04.05.2026 - LA FORNERIA CAMUNA scambio Poisy</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F3660D1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8F07101F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio buffet 07.05.2026 LE COMARI - scambio Poisy</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F07101F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB811CE65A</t>
   </si>
   <si>
     <t>Decisione a contrarre - riparazione lavapavimenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB811CE65A</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB95C504BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica a Brescia Cauto del 30/04/2026 classi secondaria 2 C e D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95C504BC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7B584D8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico pranzi al sacco gita a MILANO scambio Poisy LE COMARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B584D8D</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB731E92DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico pasti  autista francese/insegnanti scambio Poisy maggio 2026-TRATTORIUA SAN CLEMENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB731E92DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7311EB57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico pasti  autista francese  maggio 2026 scambio Poisy IL TAZIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7311EB57</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB72E04C1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trasporto a/r pisogne-Iseo per il giorno 16.05.2026 trenord- giochi del sebino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72E04C1C</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2026</t>
   </si>
   <si>
     <t>BB3826883A</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico pasti progetto Polonia 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3826883A</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4D77AE03</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto prodotti tipici tradizionali per scambio Poisy 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D77AE03</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4D340122</t>
   </si>
   <si>
     <t>Decisione a contrarre - trasporto a/r Pisogne - Gratacasolo per il giorno 6/6/2026 Settimana dei Talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D340122</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB4326D9BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - lettera di incarico esperto edizione"Creiamo insieme- Agenda Nord</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4326D9BD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB33FFE9BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER  STAMPANTE INFANZIA + RICAMBIO GRUPPOCARTA STAMPANTE NOLEGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33FFE9BB</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB4D225796</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di trasporto per uscita didattica del 6/5/2026 museo di Trento scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D225796</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD7534725</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale per realizzare murales per settimana dei talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7534725</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BB25DAF842</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica a Lovere - Accademia Tadini 16/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25DAF842</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB1A7395F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - biglietti per Fondazione Teatro Grande di Brescia scuola Primaria del 19/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A7395F3</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB11E2571D</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio d'istruzione a Parma classi seconde secondaria I° grado 29/5/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11E2571D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB1E13B48F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto stampante BROJ5955DW</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E13B48F</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>0000000001</t>
   </si>
   <si>
     <t>Decisione a contrarre - Restituzione quota di finanziamento non spesa – Programma “Siti Naturali, UNESCo e ZEA” – Educazione Ambientale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAA487E68</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGO PALERTMO CLASSI TERZE SECONDARIA DAL 20 AL 22 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA487E68</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADED612F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ingressi per museo santa giulia gruppi della scuola primari di Pisogne</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADED612F1</t>
-[...4 lines deleted...]
-  <si>
     <t>BADEA7E11A</t>
   </si>
   <si>
     <t>Decisione a contrarre - libri per progetto lettura scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEA7E11A</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAD16C268A</t>
   </si>
   <si>
     <t>Decisione a contrarre - CANONE DI ASSISTENZA 2026 GRUPPO SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD16C268A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BADEE92E9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 2 cassette portalettere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEE92E9F</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC5894595</t>
   </si>
   <si>
     <t>Decisione a contrarre - trasporto a/r Pisogne- Cividate Camuno per alunni della scuola primaria del 05/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5894595</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
+    <t>BAC509B14D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - biglietti battello per uscita scuola dell'infanzia del 16/04/2026</t>
+  </si>
+  <si>
     <t>BABF69FF60</t>
   </si>
   <si>
     <t>Decisione a contrarre - ingresso museo archeocamuni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF69FF60</t>
-[...4 lines deleted...]
-  <si>
     <t>BABF52FFB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale inclusione scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF52FFB1</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAB002E0B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Esame DigComp 2.2 (nessun prerequisito) + Certificato DigComp 2.2 per utente qualificato di computer</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB002E0B4</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>BAA15FCD15</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ESAMI ICDL E TEST CONFORMITA'  DGCOMP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA15FCD15</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA99E40E40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto  "ASCOLTIAMOCI" Sportello d'Ascolto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA99E40E40</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9814109D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE FESTA DEL GIOCO 3 GIUGNO 2026  SETTIMANA DEI TALENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9814109D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA982A5663</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE GIOCHI MATEMATICI CLASSI QUARTE E QUINTE SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA982A5663</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8FA2B6A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ESAMI MICERTIFICO KIT 1  DIGCOMP   e KIT 2   DIGCOMPEDU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FA2B6A3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA99A4BA4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE  SANITARIO DI PRIMO SOCCORSO - FARMACIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99A4BA4D</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8F72EF54</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE OnLine-Google Admin/Piattaforma-Su misura Ora singola o complementari &lt;10</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F72EF54</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAAA29465</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAME TRINITY PRIMARIA A.S. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAA29465</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB556315C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI TYRINITY SCUOLA SECONDARIA 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB556315C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7CB44023</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale facile consumo scuola dell'Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CB44023</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7CFC9AE9</t>
   </si>
   <si>
     <t>Decisione a contrarre - laboratorio  di cittadinanza digitale cyberbullismo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CFC9AE9</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2026</t>
   </si>
   <si>
     <t>BA6C6B06F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ordine per acquisti libri scolastici per la scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C6B06F2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6C167A69</t>
   </si>
   <si>
     <t>Decisione a contrarre - contratto per incarico laboratorio viva viva il musical per la settimana dei talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C167A69</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5ED5266A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto jamf school 3 anni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5ED5266A</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA566F9869</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO HARD DISK ESTERNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA566F9869</t>
-[...4 lines deleted...]
-  <si>
     <t>BA564EF9A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO FOTOCOPIATORI PLESSI 36 MESI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA564EF9A4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA52CEE262</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE PASSWEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52CEE262</t>
-[...4 lines deleted...]
-  <si>
     <t>BA529D8673</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico mensa alunni progetto AGENDA NORD modulo "Viaggio tra le parole"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA529D8673</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BB11EF853D</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio a Cremona 4/5/2026 classi prime secondaria di I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11EF853D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA51289A52</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA PER SCUOLA PRIMARIA E INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA51289A52</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA34888564</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio riparazione IPAD sinistro n.1-8101-2025-0797255</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34888564</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA19DD44FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO IPAD + COVER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19DD44FE</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1B00AC30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ingresso museo della Scienza e della Tecnologia Leonardo da Vinci MILANO 06.05.2026 Progetto Poisy</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA1B00AC30</t>
-[...4 lines deleted...]
-  <si>
     <t>BA18160A0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico viaggio a Milano 06.05.2026 progetto Poisy</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18160A0A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>B9E934043A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale sanitario di pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E934043A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA129BC745</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta plesso Scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA129BC745</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>B9BBB4EC08</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto kit google educational</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BBB4EC08</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6C1C8A75</t>
   </si>
   <si>
     <t>Decisione a contrarre - contratto per incarico laboratorio Alla scoperta dell'Alimentazione per la settimana dei talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C1C8A75</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>BA6C12217B</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico per laboratorio di CUCITO per la settimana dei talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C12217B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6C195062</t>
   </si>
   <si>
     <t>Decisione a contrarre - contratto per incarico laboratorio di fotografia per la settimana dei talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C195062</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FD6D4AA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti trenord Pisogne-Darfo 13/02/2026 cl. 3b-3c</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD6D4AA6</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9F48B84EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - progetto musicale scuola dell'Infanzia "Alice nel Paese delle Meraviglie"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F48B84EE</t>
-[...4 lines deleted...]
-  <si>
     <t>B9EEC2F825</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico ANDREA VIAGGI trasporto viaggi D'istruzione 30/01 26/03 21/05 PRIMARIA Pisogne e Gratacasolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EEC2F825</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9E96DAD13</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto libretti per opera domani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E96DAD13</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2026</t>
   </si>
   <si>
     <t>B9E8E4473C</t>
   </si>
   <si>
     <t>Decisione a contrarre - abbonamento scuola e didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E8E4473C</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E7AE7C95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso Aggiornamento per RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E7AE7C95</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9D123DB75</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento Dida - Erikson</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D123DB75</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D10B03DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento  Editrice Studium</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D10B03DA</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D0EEAD30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento Giornale di Brescia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0EEAD30</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D05DE5F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento Giunti Rivista 10+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D05DE5F9</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D009B972</t>
   </si>
   <si>
     <t>Decisione a contrarre - abbonamenti mondadori n. 4 sottoscrizioni abbonamenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D009B972</t>
-[...4 lines deleted...]
-  <si>
     <t>B9DC65F1F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Kit didattici EDSC DigComp 2.2-DigCompEdu:</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC65F1F2</t>
-[...4 lines deleted...]
-  <si>
     <t>B9BEB95303</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita Balloon Museum 28/01/2026 cl.3 BC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BEB95303</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9C32CE95A</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico pasti Hotel Graffiti Park progetto Poisy  25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C32CE95A</t>
-[...4 lines deleted...]
-  <si>
     <t>B9C2BBE559</t>
   </si>
   <si>
     <t>Decisione a contrarre - Soggiorno autista francese dal 4 al 8 maggio 2026 scambio Pisogne Poisy scuola secondaria 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C2BBE559</t>
-[...4 lines deleted...]
-  <si>
     <t>B9C20AC2A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio Pisogne Poisy  23-27 marzo 2026 Scuola Secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C20AC2A9</t>
-[...4 lines deleted...]
-  <si>
     <t>B9C0ABD902</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico PIALI trasporto viaggi D'istruzione Balloon Museum MI 15/01/2026 e Brescia Teatro Grande 19/05/2026 scuola priamaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C0ABD902</t>
-[...4 lines deleted...]
-  <si>
     <t>B9BDDA30F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita e laboratori children's museum Verona</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BDDA30F5</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9B1E7E42A</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita didattica castello di Gropparello cl.3A-E primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1E7E42A</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B99513AE27</t>
   </si>
   <si>
     <t>Decisione a contrarre - abbonamento  History Kids</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99513AE27</t>
-[...4 lines deleted...]
-  <si>
     <t>B9951DC3DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - abbonamento Focus Wild</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9951DC3DA</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98FA6CBFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO ASSISTENZA INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98FA6CBFB</t>
-[...4 lines deleted...]
-  <si>
     <t>B987911C9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO IMAC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B987911C9E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B985090FD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ESAMI ICDL FULL STANDARD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B985090FD8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B9402D7443</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9402D7443</t>
-[...4 lines deleted...]
-  <si>
     <t>B940930142</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO PER VIAGGIO DARFO 12-12-25 PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940930142</t>
-[...4 lines deleted...]
-  <si>
     <t>B940560BD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTELLONE PER OPEN DAY INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940560BD3</t>
-[...4 lines deleted...]
-  <si>
     <t>B940085A12</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FACILE CONSUMO PER INCLUSIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940085A12</t>
-[...4 lines deleted...]
-  <si>
     <t>B93FE09D39</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FE09D39</t>
-[...4 lines deleted...]
-  <si>
     <t>B93FB9CCC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale facile consumo primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FB9CCC2</t>
-[...4 lines deleted...]
-  <si>
     <t>B9400D6CE9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FACILE CONSUMO SECONDARIA PER ARTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9400D6CE9</t>
-[...4 lines deleted...]
-  <si>
     <t>B93F8DB6FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FACILE  CONSUMO INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F8DB6FB</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B9304B8F2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - formazione base, specifica e aggiornamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9304B8F2A</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2025</t>
   </si>
   <si>
     <t>B902C273C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO MODULO SCOPRIAMO LA SCIENZA LINGUA E APPRENDIMENTO IN AZIONE - AGENDA NORD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902C273C8</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B9005A8F2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto batterie lavapavimenti Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9005A8F2A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6C1F1C4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO ORIENTAMENTO 2025-26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA6C1F1C4A</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8FCC399DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - formazione Collaboratore Scolastico HACCP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FCC399DF</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8ECA38086</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico progetto attività ludico-motorie Capoeira Infanzia 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ECA38086</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8D6FD793D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto toner per stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6FD793D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8CE64FAAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI IGIENICO SANITARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE64FAAD</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2025</t>
   </si>
   <si>
     <t>B8642FA565</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico fornitura pasti per alunni Scuola Secondaria I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8642FA565</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8AD9C7F4F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE GIOCHI PRISMA ALUNNI PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD9C7F4F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>..........</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO SERVIZIO ASSISTENZA AMBULANZA DURANTE LA CAMPESTRE D'ISTITUTO 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=..........</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89EF11EC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di fiori e piante aromatiche per il Progetto Orto Natura “Armonie Naturali” -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89EF11EC6</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B9412A6FF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTIE ENTRATA MUSEO DELLA SCIENZA TRENTO  06-05-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9412A6FF0</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B883EF79EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO FORNITURA MENSA PER ALUNNI SCUOLA PRIMARIA PROGETTI AGENDA NORD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B883EF79EB</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B880320848</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B880320848</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>B819D06A69</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico viaggio battello Iseo/Montisola 08-09-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B819D06A69</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B80C76F7E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico per riparazione Vaporetto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C76F7E0</t>
-[...4 lines deleted...]
-  <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>B80C6BB357</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico Medico Competente 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C6BB357</t>
-[...4 lines deleted...]
-  <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>B80C564848</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO TRIENNALE RSPP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C564848</t>
-[...4 lines deleted...]
-  <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>B7D0B0450B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento polizza assicurativa alunni – triennio scolastico 2025/2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D0B0450B</t>
-[...4 lines deleted...]
-  <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>B7C79D66B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MAGLIETTE PER PROGETTO CCRR 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C79D66B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B7C62FBA49</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto registri  presenze in caso di evacuazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C62FBA49</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>B78FFA3915</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggi Pisogne-Orio-Verona-sett.25 progetto Polonia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78FFA3915</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>B78FF14315</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto diari personalizzati 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78FF14315</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>B77F63F739</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico manutenzione impianto aria condizionata</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77F63F739</t>
-[...4 lines deleted...]
-  <si>
     <t>B76B201482</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto Jamf for K-12</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76B201482</t>
-[...4 lines deleted...]
-  <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>B5B9D235A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - BATTELLO VIAGGIO PISO/LOVE CL. 3 ABBbis 04-06-25</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/db41e7f3-a10d-4f4f-8b37-c7e355e8e921</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>9999999999</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - "PROGETTO
 “SETTIMANA DEI TALENTI - KARATE” PRIMARIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9999999999</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B65E825FD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - aggiornamento antincendio L2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65E825FD2</t>
-[...4 lines deleted...]
-  <si>
     <t>B6D78F0A9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D78F0A9C</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C624971C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N° 17 T-SHIRT CCR SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C624971C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A9A38B7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA AL MEMORIALE DELLA SHOAH MILANO 08/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9A38B7B</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A9F6B5DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ESAMI ICDL BASE / FULL STANDARD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9F6B5DD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B671C02E5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - manutenzione lavapavimenti I-MOP XL+  lavapavimenti SC 500B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671C02E5E</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B6414B4128</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Ipad ricondizionato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6414B4128</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B635001EE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO AGGIORNAMENTO PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635001EE1</t>
-[...4 lines deleted...]
-  <si>
     <t>B634F00ACD</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO A/R VAL PALOT SCUOLA SECONDARIA+ SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B634F00ACD</t>
-[...4 lines deleted...]
-  <si>
     <t>B634B09534</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico attrice madrelingua inglese per Progetto Smile&amp;Drama 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B634B09534</t>
-[...4 lines deleted...]
-  <si>
     <t>B634707685</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORTINURA PIASTRE ADULTO/PEDIATRICO DEFIBRILLATORE TECNOHEART PLUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B634707685</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B5D3B60CC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO A/R GRATACASOLO/PISOGNE CL. PRIMARIAGRATACASOLO 05-06-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3B60CC1</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61A61103E</t>
   </si>
   <si>
     <t>Decisione a contrarre - EUROEDIZIONI abbonamento annuale rivista 18-03-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A61103E</t>
-[...4 lines deleted...]
-  <si>
     <t>B61A39A784</t>
   </si>
   <si>
     <t>Decisione a contrarre - trasporto Parma cl. 2A-C-D-F Scuola Secondaria di I Grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A39A784</t>
-[...4 lines deleted...]
-  <si>
     <t>B61A442229</t>
   </si>
   <si>
     <t>Decisione a contrarre - trasporto Cremona 21-05-2025 CLASSI PRIME SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A442229</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B60D6E9CD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio Palermo alunni classi terze scuola secondaria di I°  -  7-9 aprile 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60D6E9CD6</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B5FE70995B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA PER STAMPANTE AI VARI PLESSI 08-03-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE70995B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F242CAF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - J-Store Distribuzione SRL 27-02-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F242CAF3</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5FE36BD31</t>
   </si>
   <si>
     <t>Decisione a contrarre - Casa Del Parco Adamello- Cevo 04-06-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE36BD31</t>
-[...4 lines deleted...]
-  <si>
     <t>B6011DAEA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER GRATACASOLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6011DAEA7</t>
-[...4 lines deleted...]
-  <si>
     <t>B6011226D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6011226D2</t>
-[...4 lines deleted...]
-  <si>
     <t>B5FED6E043</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto Teatro Kamishibai</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FED6E043</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D3C1A641</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA + PRANZO OSPITI POISY 06-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3C1A641</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D396C028</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO CEVO PRIMARIA Gratacasolo 04-06-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D396C028</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D36FBC60</t>
   </si>
   <si>
     <t>Decisione a contrarre - PASSABOCCHE CL PRIME PRIMARIA GRATACASOLO  03-06-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D36FBC60</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D366C660</t>
   </si>
   <si>
     <t>Decisione a contrarre - Vitto e alloggio ospiti Poisy 05-09 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D366C660</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>B5BACC8EAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER SECONDARIA I° PISOGNE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BACC8EAE</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5BA434A7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti.piscina cl. 3ABBbis 04-06-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA434A7D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B5A7B3B8AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA CILDREN'S MUSEUM CL 2ABCE primaria 13-02-25 VERONA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A7B3B8AD</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A744494C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto KIT SKILL CARD + ESAMI ICDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A744494C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B58E3CBE49</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico noleggio struttura sciistica e maestri di sci per il 07/02/2025 - progetto settimana dei talenti  alunni Secondaria I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58E3CBE49</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57CEA7A26</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo Scuola Infanzia Pisogne</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CEA7A26</t>
-[...4 lines deleted...]
-  <si>
     <t>B57C003535</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di Pulizia per tutti i plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C003535</t>
-[...4 lines deleted...]
-  <si>
     <t>B57B9DD24E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio di trasporto A/R Milano il 08/05/2025 (Progetto Poisy - Secondaria)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B9DD24E</t>
-[...4 lines deleted...]
-  <si>
     <t>B57B83EBD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio di trasporto A/R POISY dal 31/03/25 al 04/04/25 (Progetto Poisy - Secondaria)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B83EBD3</t>
-[...4 lines deleted...]
-  <si>
     <t>B57B6C658C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del servizio di trasporto A/R Capo di Ponte il 06/05/2025 (Progetto Poisy - Secondaria)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B6C658C</t>
-[...4 lines deleted...]
-  <si>
     <t>B57B3C7C97</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO A/R PISOGNE/PASSARELLA SULL'OGLIO A ROGNO CL 4^A 16-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B3C7C97</t>
-[...4 lines deleted...]
-  <si>
     <t>B57B2361B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto A/R Pisogne/Passarella sull'Oglio a Rogno CL 4^B 10-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B2361B0</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56E1D3A57</t>
   </si>
   <si>
     <t>Decisione a contrarre - adesione giochi matematici Campionati Junior</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56E1D3A57</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B561D39CB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto A/R  Pisogne- Montecampione  07 Febbraio - Sec. Pisogne</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561D39CB5</t>
-[...4 lines deleted...]
-  <si>
     <t>B561E8E61E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di laboratori attività presso STEP Future ability District 04-02-2025 (Primaria Cl.Quinte)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561E8E61E</t>
-[...4 lines deleted...]
-  <si>
     <t>B56192A34F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO SPAGGIARI 2025 - CLASSEVIVA - SEGRETERIA DIGIRALE - ISOFT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56192A34F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B553F6C38E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AQUISTO TONER STAMPANTE GRATACASOLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553F6C38E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B57BD856B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto lavatrice Gratacasolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57BD856B6</t>
-[...4 lines deleted...]
-  <si>
     <t>B61A83112A</t>
   </si>
   <si>
     <t>Decisione a contrarre - DM 65/23- L'avventura della tecnologia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A83112A</t>
-[...4 lines deleted...]
-  <si>
     <t>B57C60E1D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto "FOTOGRAFIA" -  Sett. Talenti Secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C60E1D6</t>
-[...4 lines deleted...]
-  <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prestazione per Progetto “SETTIMANA DEI TALENTI – GIOCHI SPORTIVI TRADIZIONALI”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>8888888888</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto settimana dei Talenti-KARATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=8888888888</t>
-[...4 lines deleted...]
-  <si>
     <t>7777777777</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto settimana dei Talenti-IL FUMETTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=7777777777</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C6D2908C</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico progetto Stem attraverso Sport e Movimento e Progetto Natura, Matematica, Tecnologia, Sport e Movimento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6D2908C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C6E1C911</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO PROGETTO DM 65 IMMAGINA COSTRUISCI LA MAGIA DELLE STEM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6E1C911</t>
-[...4 lines deleted...]
-  <si>
     <t>B57C88D128</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto settimana dei Talenti-SCRITTURA CREATIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C88D128</t>
-[...4 lines deleted...]
-  <si>
     <t>B54F1B6282</t>
   </si>
   <si>
     <t>Decisione a contrarre - TEATRO DM 65/23 STEM ALLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54F1B6282</t>
-[...4 lines deleted...]
-  <si>
     <t>B57C4458B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto Settimana dei Talenti-VIVA IL MUSICAL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C4458B3</t>
-[...4 lines deleted...]
-  <si>
     <t>B57C58B5BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO ROBOTICA SETTIMANA TALENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C58B5BA</t>
-[...4 lines deleted...]
-  <si>
     <t>18/01/2025</t>
   </si>
   <si>
     <t>B54003DD7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto A/R Gratacasolo/Pisogne 03-04-06-08/02/2025  - Sett. Talenti - Sec. Gratacasolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54003DD7E</t>
-[...4 lines deleted...]
-  <si>
     <t>B54000D5E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SWITCH POE HIKVISION per Sede Gratacasolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54000D5E4</t>
-[...4 lines deleted...]
-  <si>
     <t>B540027B57</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO progetto "Sportello d'Ascolto"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B540027B57</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B58E4D7B73</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto Natural Moviment</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58E4D7B73</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F743DD51</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di visita presso STEP Future ability District 04-02-2025 (Primaria Cl.Quinte)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F743DD51</t>
-[...4 lines deleted...]
-  <si>
     <t>B64F22E5D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita al Museo Egizio - Torino - 30/04/25 (Primaria Cl.quarte)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64F22E5D2</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F6ADBF1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di visita e attività presso Parco Nazionale delle incisioni Rupestri 15-05-25 (Primaria Cl.Terze)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6ADBF1F</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F6883001</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di biglietti e visita guidata museo S.Giulia - Brescia 30-04-25 (Primaria Cl.Quinte)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6883001</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F669F098</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita e attività Azienda agricola Strawberry fields 30-05-25 (Primaria Cl.Seconde)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F669F098</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F63F7F6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita e attività Azienda agricola Strawberry fields 15-04-25 (Primaria Cl.Prime)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F63F7F6C</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F6031245</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di visita e attività presso Azienda agricola Fiordilatte 05-05-25 (Scuola Infanzia)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6031245</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F5B2AC31</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto A/R Pisogne/Brescia 30-04-25 (Primaria Cl.quinte)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F5B2AC31</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F59B0444</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto A/R  Pisogne/Torino 30-04-25 (Primaria Cl.quarte)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F59B0444</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F57433CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto A/R trasporto Pisogne/Capo di Ponte 15-05-25 (Primaria Cl.terze)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F57433CD</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F54A9E30</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto A/R Pisogne/Solto Collina 30-05-25 (Primaria Cl.Seconde)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F54A9E30</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F53B767E</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto A/R Pisogne/Solto Collina 15-04-25 (Primaria Cl.Prime)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F53B767E</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F5266066</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto A/R Pisogne/Piancamuno 05-05-25 (infanzia Pisogne)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F5266066</t>
-[...4 lines deleted...]
-  <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>B51845BE3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto esami e skill card ICDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51845BE3C</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B4EA14FCC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corsi formazione DM66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA14FCC2</t>
-[...4 lines deleted...]
-  <si>
     <t>B4EA0A4FA4</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura corsi formazione DM66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA0A4FA4</t>
-[...4 lines deleted...]
-  <si>
     <t>B4E8FC96CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO SU MODULO SUMMER LANGUAGE LAB - PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E8FC96CD</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4E0EC4E66</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Teatro Grande Brescia - Opera Domani - spettacoli del 17-18/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0EC4E66</t>
-[...4 lines deleted...]
-  <si>
     <t>B4E0CD8865</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto Libretti - Opera Domani - spettacoli del 17-18/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0CD8865</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4E0B121C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto TUBO SCARICO Nilfisk SC 500</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0B121C0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4E9DCA53D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto Kit n.3 Licenze Teaching &amp; Learning Upgrade - Comprensivo di costi di attivazione e gestione annuale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E9DCA53D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B4B322BF5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo SOSTEGNO Scuola Secondaria Pisogne/Gratacasolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B322BF5E</t>
-[...4 lines deleted...]
-  <si>
     <t>B498C67212</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo Classi 3 e Classi 5 SCUOLA PRIMARIA Pisogne</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498C67212</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B3A286F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3A286F7</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B3969958</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo SOSTEGNO Prim./Sec. Pisogne</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3969958</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B36DDF4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo SCUOLA SECONDARIA Pisogne/Gratacasolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B36DDF4A</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B3544DC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo SCUOLA PRIMARIA Pisogne/Gratacasolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3544DC6</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B49890DE03</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale per murale Progetto School of art - primaria e infanzia Pisogne</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49890DE03</t>
-[...4 lines deleted...]
-  <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>B498856701</t>
   </si>
   <si>
     <t>Decisione a contrarre - riparazione caricabatterie macchina lavapavimenti Nilfisk SC 500</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498856701</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>6666666666</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico su progetto Musica-infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=6666666666</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>XXXXXXXXXX</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CONTRATTO DI PRESTAZIONE OCCASIONALE/PROFESSIONALE PER LA REALIZZAZIONE DEL PROGETTO “Siamo fatti così” - A.S. 2024/2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B498A5B1A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale per PROGETTO AMBIENTE (ORTO E GIARDINO) - infanzia Pisogne</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498A5B1A7</t>
-[...4 lines deleted...]
-  <si>
     <t>B49858FC43</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti Treno Capo di Ponte - Pisogne per campestre del 02/12/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49858FC43</t>
-[...4 lines deleted...]
-  <si>
     <t>B476ABD63B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di servizio di attuazione del Regolamento UE 679/2016</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476ABD63B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B459D2179C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto dischi abrasivi macchina Nilfisk SC 500</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B459D2179C</t>
-[...4 lines deleted...]
-  <si>
     <t>B459BD33FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo per Infanzia Pisogne (Santa Lucia)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B459BD33FD</t>
-[...4 lines deleted...]
-  <si>
     <t>B4597D9BE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto Verona Children's Museum - 13/02/2025 Cl.2 Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4597D9BE6</t>
-[...4 lines deleted...]
-  <si>
     <t>B4597570A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto Milano Planetario - 04/02/2025 Cl.5 Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4597570A2</t>
-[...4 lines deleted...]
-  <si>
     <t>B459522E5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto Brescia Teatro Grande - 17-18/03/2025 Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B459522E5D</t>
-[...4 lines deleted...]
-  <si>
     <t>B460A2B2FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto toner stampante Secondaria I° Pisogne - Sala Insegnanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B460A2B2FA</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>B43EB1147D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di libretti Metodo Neurografico dell'autrice Lazzaroni E.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43EB1147D</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>B4166F5B4C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto libri di  Daniel  Ghost "Progetto Lettura "</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4166F5B4C</t>
-[...4 lines deleted...]
-  <si>
     <t>B422161266</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE DI FACILE CONSUMO PER INFANZIA PISOGNE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B422161266</t>
-[...4 lines deleted...]
-  <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>B4023004D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto Darfo Cinema Garden 12-12-2024 Primaria-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4023004D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B4022F079F</t>
   </si>
   <si>
     <t>Decisione a contrarre - per incarico trasporto Darfo Cinema Garden 12-12-2024 Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4022F079F</t>
-[...4 lines deleted...]
-  <si>
     <t>B4022E0A6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico trasporto Darfo Cinema Garden 12-12-2024 Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4022E0A6A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B3FB70DFB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto kit didattici ICDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB70DFB1</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3F1CAC9F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto  ESPERTO su PROGETTO "PIANO ESTATE"  modulo "Atleti in Erba</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F1CAC9F0</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>B3F1C1D3F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico ESPERTO  su PROGETTO "PIANO ESTATE" modulo "Sportivi in Erba"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F1C1D3F0</t>
-[...4 lines deleted...]
-  <si>
     <t>19/10/2024</t>
   </si>
   <si>
     <t>B3F20019DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico formazione operatori alimentari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F20019DB</t>
-[...4 lines deleted...]
-  <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>5555555555</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO SERVIZIO ASSISTENZA AMBULANZA DURANTE LA CAMPESTRE D'ISTITUTO 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=5555555555</t>
-[...4 lines deleted...]
-  <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>B3E7BF2730</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto ZULUDESKEDU3Y</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E7BF2730</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>B3F1A96147</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE ATTIVITA'  "STEELE &amp; CO."</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F1A96147</t>
-[...4 lines deleted...]
-  <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>B3F15A3BB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO INTERVENTO DI ATACCO E CONFIGURAZIONE FIBRA,MODEM INTRED</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F15A3BB4</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F14BCD13</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PASTI MARTEDI' E GIOVEDI'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F14BCD13</t>
-[...4 lines deleted...]
-  <si>
     <t>28/09/2024</t>
   </si>
   <si>
     <t>B4167E6230</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura pasti ospiti Polacchi - Progetto Polonia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4167E6230</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F7A818FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ORIENTAMENTO GRUPPO C - DM65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7A818FC</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F7CBE1D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ORIENTAMENTO GRUPPO D - DM65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7CBE1D9</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F79259CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ORIENTAMENTO GRUPPO B - DM65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F79259CE</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F779F7F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ORIENTAMENTO GRUPPO A - DM65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F779F7F8</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>B3F133171E</t>
   </si>
   <si>
     <t>Decisione a contrarre - mensa progetto  Polonia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F133171E</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F10D3309</t>
   </si>
   <si>
     <t>Decisione a contrarre - mensa progetti Atleti in Erba e Sportivi in Erba - Piano Estate</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d5c2bbab-9af2-4e34-90d1-c40d55296c67</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>B2E47B28AC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - incarico di n. 2 viaggi in treno, A/R Pisogne/Capo di Ponte il
 28 settembre 2024 e A/R Pisogne/Brescia, il 27 settembre 2024, per alunni di Scuola Secondaria I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E47B28AC</t>
-[...4 lines deleted...]
-  <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>B2E4870578</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto licenze office</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E4870578</t>
-[...4 lines deleted...]
-  <si>
     <t>B2E4833322</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E4833322</t>
-[...4 lines deleted...]
-  <si>
     <t>B2E47FF837</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto diari scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E47FF837</t>
-[...4 lines deleted...]
-  <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>B2BEA6AA3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto iPad Air Wi-Fi+Cell 64GB (4 gen) Argento per studenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BEA6AA3C</t>
-[...4 lines deleted...]
-  <si>
     <t>B2BE4B43C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto carta pr fotocopiatopri e stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BE4B43C3</t>
-[...4 lines deleted...]
-  <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>B28240F408</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto PC SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28240F408</t>
-[...4 lines deleted...]
-  <si>
     <t>B28122D226</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico pasti Summer Camp 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28122D226</t>
-[...4 lines deleted...]
-  <si>
     <t>17/07/2024</t>
   </si>
   <si>
     <t>B2814057A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto bando assicurazione furto-incendio 2024-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2814057A6</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>B24433A470</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggi Orio A/R 25/09/2024 e Verona/Orio/Pisogne 01-10-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24433A470</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2024</t>
   </si>
   <si>
     <t>B21FC19DD9</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico su Progetto Estivo Infanzia 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21FC19DD9</t>
-[...4 lines deleted...]
-  <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>B21DC75188</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico servizio di mensa per settimna  dal 17 al 21 giugno 2024 Summer Camp</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21DC75188</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>B1FC425D46</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio Polonia alunni cl.terze Secondaria I° 16-22 ottobre 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FC425D46</t>
-[...4 lines deleted...]
-  <si>
     <t>01/06/2024</t>
   </si>
   <si>
     <t>B1FC06336B</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico su progetto Scacchi- Settimana dei Talenti Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FC06336B</t>
-[...4 lines deleted...]
-  <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>B1F07AC4F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F07AC4F3</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>B1C589971A</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio Val Palot cl. 4B 30-05-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C589971A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2024</t>
   </si>
   <si>
     <t>B1BCB315EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggi treno 3-4-5-6 giugno 2024  Darfo/Pisogne A/R- settimana dei talenti primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BCB315EB</t>
-[...4 lines deleted...]
-  <si>
     <t>B1BC9CD025</t>
   </si>
   <si>
     <t>Decisione a contrarre - vitto e alloggio Hotel Adriaco Trieste cl. terze Secondaria I° 28-29-30 maggio 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BC9CD025</t>
-[...4 lines deleted...]
-  <si>
     <t>17/05/2024</t>
   </si>
   <si>
     <t>B1BC9F2EA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ALLOGGIO ALUNNI CL.TERZE SECONDARIA I°-28/29/30 maggio 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BC9F2EA9</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>B1E177E11A</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico assistenza informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E177E11A</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>B1ABFA193A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto striscione per Giro d'Italia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ABFA193A</t>
-[...4 lines deleted...]
-  <si>
     <t>B1ABEC3209</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale per Scuola Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ABEC3209</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>B199D0795B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto toner stampante Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B199D0795B</t>
-[...4 lines deleted...]
-  <si>
     <t>B199563B36</t>
   </si>
   <si>
     <t>Decisione a contrarre - utilizzo piscina Settimana dei Talenti Primaria dal 3 al 6 giugno 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B199563B36</t>
-[...4 lines deleted...]
-  <si>
     <t>B198AEC86F</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio Brescia cl. 4ABCE Settimana dei Talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B198AEC86F</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>B191B5FA73</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita museo Bergamo 29-05-24 cl. 4CE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B191B5FA73</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>B2340E990E</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO su laboratori di Educazione Alimentare</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2340E990E</t>
-[...4 lines deleted...]
-  <si>
     <t>B184A3D580</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto esami ECDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B184A3D580</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2024</t>
   </si>
   <si>
     <t>B184AAF394</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto stampante e toner Scuola Secondaria di I° e Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B184AAF394</t>
-[...4 lines deleted...]
-  <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>B1FBEA96AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico su progetto Pet Therapy - Settimana dei Talenti Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FBEA96AA</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>B1793B32B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto banner calpestabile in poliestere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1793B32B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B1792119BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico su progetto Educazione alla Salute classe 4 primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1792119BC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>B14D6DEA63</t>
   </si>
   <si>
     <t>Decisione a contrarre - laboratori e pranzo cl, 2ABE primaria 16-05-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14D6DEA63</t>
-[...4 lines deleted...]
-  <si>
     <t>B14D491456</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio treno Brescia 23-04-24 scuola secondaria di I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14D491456</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>B136C3EAFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio con treno 13-05-24 alunni Scuola Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B136C3EAFF</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>B12334FD4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - prenotazione posto coperto 24-05-2024 cl. 3ABE primaria</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...7 lines deleted...]
-  <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>B11D4E104E</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio treno Darfo A/R per gare di Atletica Secondaria I° 12-04-24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D4E104E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>B11515FA3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - laboratorio "I Care" 29-05-2024 cl. 4CE primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11515FA3B</t>
-[...4 lines deleted...]
-  <si>
     <t>B115749B9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - laboratori 24/05/2024 cl. 3ABE primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B115749B9F</t>
-[...4 lines deleted...]
-  <si>
     <t>B113249317</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico guide turistiche e radiocuffie Cremona 07-05-24 Cl. 1Secondaria I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113249317</t>
-[...4 lines deleted...]
-  <si>
     <t>B111CFAD78</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto esami e skills cards</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B111CFAD78</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>4444444444</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO PROGETTO "DANZANDO SIMPARA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=4444444444</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>B0F5839DA3</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico guide turistiche città di Parma cl. seconde Scuola Secondaria di I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F5839DA3</t>
-[...4 lines deleted...]
-  <si>
     <t>BOF563864E</t>
   </si>
   <si>
     <t>Decisione a contrarre - progetto didattico classi 1ABCE primaria 27-05-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOF563864E</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>B0EB38FB0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo abbonamento "Amministrare la scuola"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB38FB0F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>B0D82B7A6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - riparazione batterie e caricabatterie lavapavimenti IMOP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D82B7A6A</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>B0C769BA32</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico formazione preposto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C769BA32</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>3333333333</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico madrelingua Oxford</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=3333333333</t>
-[...4 lines deleted...]
-  <si>
     <t>08/03/2024</t>
   </si>
   <si>
     <t>B0BAC2BBAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio Darfo 16-05-24 cl.2ABE primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BAC2BBAD</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>B0AFA34F32</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto mimose per Progetto CCRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AFA34F32</t>
-[...4 lines deleted...]
-  <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>B09BF34CF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio TRIESTE  27-28-29 maggio 2024 cl. terze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09BF34CF7</t>
-[...4 lines deleted...]
-  <si>
     <t>B09BE171CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio PARMA 14-05-2024 cl. seconde  Secondaria I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09BE171CA</t>
-[...4 lines deleted...]
-  <si>
     <t>B09B9B7588</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio Cremona 07-05-2024 cl. prime Secondaria I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09B9B7588</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>B09553CA3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto esami nuova icd</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09553CA3C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>B093C4A459</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto scacchi e scacchiere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B093C4A459</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>B086ABC644</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico per attività didattico-teatrale classi  2345 primaria Pisogne e Gratacasolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B086ABC644</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>B0804457C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Accesso laboratori Accademia Tadini  11-03-24 Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0804457C2</t>
-[...4 lines deleted...]
-  <si>
     <t>B080064450</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio Pisogne-Lovere battello 11-03-24 Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B080064450</t>
-[...4 lines deleted...]
-  <si>
     <t>B08067BAD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti - cinema Garden cl.1ABCE primaria 26-03-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08067BAD5</t>
-[...4 lines deleted...]
-  <si>
     <t>B06D7C2A49</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio Darfo 26-03-2024 - cinema Garden cl.1ABCE primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06D7C2A49</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>B0830E7CC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO SPAGGIARI 2024  - CLASSEVIVA -SEGRETERIA DIGIRALE - ISOFT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0830E7CC9</t>
-[...4 lines deleted...]
-  <si>
     <t>B080ACFD2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - CQUISTO MATERIALE DI CANCELLERIA SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B080ACFD2E</t>
-[...4 lines deleted...]
-  <si>
     <t>B080CB7FE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FACIEL CONSUMO INCLUSIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B080CB7FE3</t>
-[...4 lines deleted...]
-  <si>
     <t>B0808D8E17</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FACIEL CONSUMO SCUOLA DELL'INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0808D8E17</t>
-[...4 lines deleted...]
-  <si>
     <t>B0B3D71BD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico viaggio Ravenna cl. 5ABCE primaria Pisogne e Gratacasolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B3D71BD1</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>2222222222</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO PROGETTO L2FAST</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=2222222222</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>B04634FD6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04634FD6E</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>B03EDBC6F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per incarico viaggio Torino 21-03-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03EDBC6F5</t>
-[...4 lines deleted...]
-  <si>
     <t>B0D0F347A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per visita al Museo Egizio  21-03-2024 cl. 4AB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D0F347A8</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>B0538EA348</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per attività in piscina - settimana dei talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0538EA348</t>
-[...4 lines deleted...]
-  <si>
     <t>B0465FA113</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER INCARICO ESPERTO DI  FOTOGRAFIA  - Settimana dei Talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0465FA113</t>
-[...4 lines deleted...]
-  <si>
     <t>B046585086</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER INCARICO ESPERTO DI SCRITTURA CREATIVA - Settimana dei Talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B046585086</t>
-[...4 lines deleted...]
-  <si>
     <t>1111111111</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER INCARICO ESPERTO DI KARATE - Settimana dei Talenti 2023-24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1111111111</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>B055CAB493</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per viaggi a Lovere  6 e 8 febbraio 24 - Settimana dei Talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B055CAB493</t>
-[...4 lines deleted...]
-  <si>
     <t>B055CBC29B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a Contrarre per Tour Pisogne/Monteisola maggio 2024 cl.1ABCE primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B055CBC29B</t>
-[...4 lines deleted...]
-  <si>
     <t>B03D445350</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per stampa fotografie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03D445350</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>B0310CC42C</t>
   </si>
   <si>
     <t>Decisione a contrarre - decisone a contrarre per incarico noleggio stampante segreteria 36 mesi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0310CC42C</t>
-[...4 lines deleted...]
-  <si>
     <t>B02D398288</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per ordine esami ICDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02D398288</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>B053C916DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - decisione a contrarre per acquisto materiale progetto Falegnameria Settimana dei Talenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B053C916DD</t>
-[...4 lines deleted...]
-  <si>
     <t>B03BFF9370</t>
   </si>
   <si>
     <t>Decisione a contrarre - decisione a contrarre per incarico viaggio da Gratacasolo a Pisogne 5-7-9-10 febbraio 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03BFF9370</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2024</t>
   </si>
   <si>
     <t>B02FAE404F</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER ACQUISTO BIGLIETTI E NOLEGGIO ATTREZZATURE - PROGETTO SETTIMANA DEI TALENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02FAE404F</t>
-[...4 lines deleted...]
-  <si>
     <t>B02D2E814B</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER RISCATTO IPAD dopo noleggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02D2E814B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>B0236F609E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per incarico viaggi Brescia 22-02-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0236F609E</t>
-[...4 lines deleted...]
-  <si>
     <t>B03BFFB516</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per incarico viaggi Val Palot 25-01-24 e 06-02-24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03BFFB516</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>B03BFF60F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per viaggio Bergamo 29-05-2024 cl 4CE Scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03BFF60F7</t>
-[...4 lines deleted...]
-  <si>
     <t>B016843DC3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per viaggio Capo di Ponte 24-05-2024 cl 3ABE Scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B016843DC3</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>B178D8CEF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER INCARICO ASSISTENZA COMPITI ALUNNI SCUOLA SECONDARIA DI I°</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1f5e59ad-7050-415d-9969-25ec706f8cd2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -5072,6959 +3127,7939 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFB7266F0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7719e6dc-3884-49c7-95ad-6fc9d4772b23" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2B268C7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0676098c-ad65-4039-aef9-f1f1b78090e1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2A21167" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0a272b39-cfaf-4ff8-83cd-3489436e594c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBECB481DA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/eb58ff93-449e-40d7-80a0-71e0d6825985" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC678580CC" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a0be63e1-170c-44e8-9fa0-04605f66c725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC678D14A5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0ea26063-5bb1-4b9b-98e3-f248ff5667d7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC497C1865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ad9ddc19-1fb7-4f72-b0dc-ff56ecc6150f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3CC65720" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d5d2ca8b-0232-4862-9611-0f370aadb953" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3CC381FF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e79b63b0-c60d-49e5-b2e8-d56886d98490" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFF8C90EE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/63907f3f-3c9e-4d09-9ec3-25f23ead73d3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF4B6F30B" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f69ea521-436a-4631-ae73-fd2391fb4ad3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFE78F99" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/89509aad-748b-490f-bd12-a0c39e8cca0a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEFE9BC7C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/6a52e134-f478-4e38-89bb-aee7722f5ad7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBECD072BA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/cd988785-68fa-4aa2-a9b1-eee3d4a52e42" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBECDEF22E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/eeab329f-aa3b-476f-b79b-7a00eb626940" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEE92350D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a7761d9f-9771-42a1-a16a-1f9cf09a6fef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE014A169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c898d2b0-e0bd-4fe4-a88e-3aad530f8e40" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEE898259" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/8044b255-5ac6-4771-97c2-71aa6f4e3f58" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7FEEF30" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ab507ef6-2adb-4968-ac00-cae68e1b0d4f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7F8F0CF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/40b1522f-fb9e-408c-b903-7031c9371be5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5480855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/081f301e-a940-4d65-be66-b18a616554a8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCF73C4D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/cd9a40fc-5906-4391-a4bb-be2dcf73ee97" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95AB840B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2816b875-c0d1-411b-b14f-1151bf4d73ef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95C3D50E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d8c1e209-fbe0-4010-afb6-78f20a8dc339" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95BEE3DD" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9cd7a05a-84df-4ded-aa97-eead9dfb6fd6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95B2D498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fd5364d5-9939-452d-9576-d686eb3adf50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95B7F842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/97f0d8c0-a7f9-4283-9829-25e78c5a4637" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FB0BFC4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/237467c8-be90-4f0e-b926-7e9b111bd4b7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F3660D1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7916ee04-c39a-402e-951c-deb012e8e8cc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F07101F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2f850820-8e48-4015-be8b-c03c848d156a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB811CE65A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ac8a4d18-ad07-4a9f-ac31-874157ddee72" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95C504BC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/17d81ce7-eb8f-4ca9-b57a-8c1176dbf602" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B584D8D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/998e29e2-af18-49ea-9d74-903cbf8d9558" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB731E92DF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/819d654b-d24d-4b4f-a1f5-020a599f6ffa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7311EB57" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e7c0df31-86f3-4fae-98cd-d24849f8685d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72E04C1C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/bfdfa9ad-ee55-4ece-88cc-789d4537bea3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3826883A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/79f20a6a-8b65-4761-a310-c28695eaf4a2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D77AE03" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c18728d5-8b75-4a8c-b8f2-f128b57db3fa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D340122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e3440521-f015-46ad-9fb0-a9ba69ab870b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4326D9BD" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7f3dfd80-71cc-4f13-bc39-d1acf7ac2830" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33FFE9BB" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/4faa9b55-be26-4070-b116-33c43f11d38f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D225796" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/70147c7e-1d7b-45b1-9d08-05064bd5daa3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7534725" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/db078fa0-f5be-4197-981e-05925b621859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25DAF842" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c5bbe368-2ba4-4329-a479-4b99b6a2dc72" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A7395F3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/06925cd0-e028-4122-8d57-e80740366563" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11E2571D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a6070ec7-b3ae-41fa-974c-7c9bb87f924f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E13B48F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a80973ea-f8e5-4cf4-ba7b-76cbd2d2e736" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/6a13966d-fa36-4b7d-bc42-01d0f68d9a13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA487E68" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/048481c8-f64b-40fe-b063-5c21be6fa18a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADED612F1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7c67b40b-5daa-4f72-bce1-b458f13b3f99" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEA7E11A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b878541d-cdf3-45b6-9a0d-7643f98f0bef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD16C268A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9d51643e-2027-467d-8604-8ff98fdbf6e8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEE92E9F" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/61325f22-ec4e-4d58-af31-b4e536678132" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5894595" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9cc4907e-5380-4343-a81b-28a916e07ab8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC509B14D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e36e36f1-d194-4f8c-97e6-d2b8558aed6c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF69FF60" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/849c7515-22c4-4c04-8d7f-77fd4d667854" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BABF52FFB1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/bbc3c9a1-82af-465d-99a8-3db20efb0212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB002E0B4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3f03b9f7-18bb-4aff-8837-4a178a37e4ad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA15FCD15" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a31fa033-ed53-4485-bee7-8c4c61b096a6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA99E40E40" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1872a2e2-d55e-4768-b8a1-39706692c4b1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9814109D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7c9aacbd-3032-4e73-bea0-e60aa808ad18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA982A5663" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a4ae8ba7-a0a3-456e-a3f6-53e8aeb8cfe2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FA2B6A3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f77b85fe-8f98-4e16-99ce-4d4e32b5fff9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99A4BA4D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/904c4acd-194d-4ccc-9fe2-ee67fb7f738b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F72EF54" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1fd2d8c4-ea0c-42f9-8b4b-5563dcd568fa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAA29465" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ac4dea00-a7e4-4a27-b6f3-379843d7c032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB556315C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a41bbc17-fe42-4821-a836-d127e86789c4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CB44023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1a733afd-bb3a-4a67-a4d3-2c3adb728570" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CFC9AE9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f29f65d0-812b-483c-b1d1-60e24bd21709" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C6B06F2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/017c33c1-058e-4cb4-b315-0e885ffb0b66" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C167A69" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f98719e8-a67e-44c7-8ba3-ae03f02075f8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5ED5266A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3bf1df13-1bd2-423c-80ca-917aa9359fba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA566F9869" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/86698b86-6ab0-4a2c-bfab-a1bbca9f35dd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA564EF9A4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0cae521c-79bd-4392-ab4b-19e15f841e61" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52CEE262" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/078a80c7-7fc6-4706-a9ca-b62cb3a2fdb4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA529D8673" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1ebe6e93-cdce-45ef-8321-249b90611cce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11EF853D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/82450c6e-2107-41e2-a0f6-feb10a787492" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA51289A52" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/892dc6f4-bcc6-47f4-8b45-955a4061a786" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34888564" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a41920a2-879b-446c-8496-50765fa66627" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19DD44FE" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f81f49f3-0542-4e59-84f9-f91c993bc257" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1B00AC30" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/89c50730-45ba-49dd-8a71-74d667aa0cec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18160A0A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2f1f2501-27e2-4ee3-b96d-26cb955d99c5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E934043A" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/788f9427-7514-413a-8879-1eb2c032bfeb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA129BC745" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/bd5185bb-0906-4c58-9a33-0e7de46bd88a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BBB4EC08" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b2611ff3-8b13-4894-825b-7a28a05fe3f1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C1C8A75" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/4c952743-31a2-4d49-b0c0-80d2aac39743" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C12217B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c3b31902-1baa-407a-826e-fca5ad96998a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C195062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/32a28e15-1f49-449c-ad3e-f420dd2e876d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD6D4AA6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d2612d83-2c43-4881-8ae2-a1bc930d6b40" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F48B84EE" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f3093a78-b992-4c97-8cd1-32bf378d41fa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EEC2F825" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/98cdd604-9e2c-410c-b1fc-092c36c2aa10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E96DAD13" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/8aab155e-23c8-4a96-bf22-c324d0b217d1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E8E4473C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/046596a4-832e-435d-a223-23645a50c879" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E7AE7C95" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/528fdda4-f096-46d1-b274-008c4ac822f3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D123DB75" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/88c76875-d408-4be6-8d78-f9dd262f44fa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D10B03DA" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/82431196-5601-4c81-915e-92812c8c1e1e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0EEAD30" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c0c451f5-58c4-4ca7-a191-8338fb7b2e36" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D05DE5F9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0ae093c7-37c5-4710-9db7-4940d4ce2d53" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D009B972" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/410f4b59-3a98-43f0-8622-e1b4d5dfe922" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC65F1F2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f9378bbc-b3c3-4103-8954-9d37e26ef50d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BEB95303" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/81be7af9-fc7e-4a4b-9f7b-7b001d40064f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C32CE95A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a196d8c7-ae68-442a-bd97-3d03bc85983a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C2BBE559" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/65d4a9cb-ddad-4c24-b0d6-6a14957046ba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C20AC2A9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/5438144b-ab08-44ac-b640-aac23c1c9069" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C0ABD902" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/585245c8-0cdd-4cf6-a7e4-a736010f990d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BDDA30F5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7642abd1-2e34-4ca3-8a4b-bb9d26924e51" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1E7E42A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/138c4101-4727-4f4c-b4e3-dc44195ef4be" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99513AE27" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/88c8712c-7b88-49cc-a186-1ce241ef0602" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9951DC3DA" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c0efc057-d10a-4064-adce-07b7c84cce5f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98FA6CBFB" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3140ceb1-baed-4db7-8b63-6aba76393154" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B987911C9E" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c2a100cf-4880-4d45-add0-77ca3313b266" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B985090FD8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/907a2f53-c7e3-4c9d-b061-6c309f23b482" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9402D7443" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9716ada9-7484-4fae-a08d-20bb4e712be8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940930142" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0a263ceb-642d-4b90-8f38-1263571e2aea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940560BD3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/efff05d2-7cef-42ee-a808-986d0443f647" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940085A12" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b418d6fd-6b47-4d2c-abcf-267aaf503706" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FE09D39" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fa2f1f72-c6da-4e8b-b78f-e849e5f6b429" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FB9CCC2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ac3adbd0-29c2-46c7-ac1c-101d75fc80cb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9400D6CE9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/36538cbc-17c4-42b3-b172-52b70632fd15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F8DB6FB" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1b1fce46-376e-4616-b28a-5c903b6c6b15" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9304B8F2A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/8d5a113e-accf-48c9-a727-b532d5b61cea" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902C273C8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1216cb7a-8eb8-43aa-9601-be727a0d8b66" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9005A8F2A" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3cfe763c-e6f7-4bca-a589-c551cfc8c225" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA6C1F1C4A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/29fd4bd0-ccac-437e-8ecf-c2dc1f11d157" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FCC399DF" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c96f8117-40f6-4812-8cd2-3fa6850294f0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ECA38086" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ee8932c3-80fa-4922-97c4-e8d719dd4ed2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6FD793D" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/6477d9ea-7697-4185-b586-bd68956a456a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE64FAAD" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9694c025-b995-4328-9cdc-5fa87907dad5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8642FA565" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/59a879a3-5be7-458b-9950-aff3a8bbf93d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD9C7F4F" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2c1b11ff-b0c8-4ae0-88ff-10298bcc4179" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a93a903e-2ea6-4c91-944c-976102502b95" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89EF11EC6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/299a0b10-cd98-4987-862b-4d1b86042519" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9412A6FF0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b1773c1f-3de1-4c1a-a95e-136ef897267a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B883EF79EB" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a9087a40-b8dd-44c4-b79f-ce7c2722d12b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B880320848" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/781e9adf-1d84-43ae-98d9-26008ec3b138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B819D06A69" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c8acfe4d-c4c5-4b3b-a3f5-ea0dffe57056" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C76F7E0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/5e6c6cee-96bc-45b3-aeea-da813e4bc35b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C6BB357" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/10ba2e99-1ae3-4448-911a-c7e0349f2f7b" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C564848" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/897ea3ba-6d31-4903-a21b-41b4028868c7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D0B0450B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/acd0b665-9827-4295-80e3-adbcacfcebd0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C79D66B0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2e819c84-adff-454e-8f3b-aac39627884e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C62FBA49" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1683dde2-4c87-45d4-b4bc-035edc34d07a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78FFA3915" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7c7d1cef-0724-46bf-a116-e34d230a0ffa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78FF14315" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/664139c5-9c32-4e58-831f-4c6a00bc42c8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77F63F739" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e3f3f793-726e-4445-a04a-bc9a76dbc43a" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76B201482" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e57a46ad-55eb-40e8-8169-b1ae122a6bf9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9D235A9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/db41e7f3-a10d-4f4f-8b37-c7e355e8e921" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9999999999" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e22b94b9-c523-4faa-a312-a79529ee6ebb" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65E825FD2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2d84cedf-9a14-4114-b889-2984063623f2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D78F0A9C" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fe30e554-3eb2-419e-ae39-2e3726d24aa2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C624971C" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/cf9592fe-4a52-4d4b-9890-89bf665d20b3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9A38B7B" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c9ed027a-4412-4e84-8be2-cb1e40c8a893" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9F6B5DD" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b24fa559-b5e9-4cd4-a2e9-ba41428f7a91" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671C02E5E" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/310c14f3-a990-4313-805f-f54d950506eb" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6414B4128" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c810c415-7fef-483d-b059-642e0ea72e1f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635001EE1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/4f3454f9-d245-444b-8727-a7255289ea1d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B634F00ACD" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/06d24c52-b49a-419e-91a6-72d4b4fd530f" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B634B09534" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/459d0724-a226-4cb2-8afd-526afdf63e85" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B634707685" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ad90715d-30cc-4530-af08-949a54242b04" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3B60CC1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2e9d6196-ce83-484f-b466-244358e97c98" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A61103E" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/01cc28ca-5411-45d9-8c82-307a1b4e4a16" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A39A784" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/db95c7e5-6b5a-4477-8c02-91d0f5f2eae1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A442229" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d14d7862-0a64-4870-aa3f-6557e8006204" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60D6E9CD6" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ec2f09be-cf91-4f1e-8b67-6403fcb391c1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE70995B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/4359ea73-4368-4976-b690-cf183aa88ca1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F242CAF3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e567af71-307b-44ba-9954-8ce63c209aa7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE36BD31" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/24c328af-8c4e-40a3-980b-6fe5d9aa9aea" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6011DAEA7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b2aa88b2-af0f-4369-93e0-dab39840fb97" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6011226D2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9dabcf16-ddeb-4895-a898-10733f30548b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FED6E043" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/21ae8779-0840-42e4-b389-e0d1904fec15" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3C1A641" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/71f4d5d2-64b5-4087-93cf-f5578a604f22" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D396C028" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/25a4a453-9951-48a6-b07b-7455dbd72eae" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D36FBC60" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0dd2f5f7-8e9e-4e90-a622-14dd9a137048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D366C660" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c8308f05-1e62-42ad-9f99-1405c5160f78" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BACC8EAE" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/cc5255be-3c25-4d32-8e3d-a732c7c6035b" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA434A7D" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b686e7ca-da88-472e-8241-8d488b3f491a" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A7B3B8AD" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/09a6a4e1-9032-465d-ac40-1289f8a89719" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A744494C" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/127c8f1b-38f7-4f19-86c2-c479b68bc232" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58E3CBE49" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/abb4226d-45dd-4d45-a1f8-1acdc77db7b0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CEA7A26" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/cfc10f0a-7a84-4135-8acc-37bcce38b1a6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C003535" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/67627e66-53d7-462c-a408-f1c61ce29804" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B9DD24E" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/bc16b464-16ff-411a-8eb0-eed3122af37f" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B83EBD3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f1395681-022c-4594-943d-c6cbb784597b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B6C658C" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a1ec6c96-c5b5-4131-bc04-245e72c40fdb" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B3C7C97" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0a71e7dd-aca2-4c35-84df-989781d00814" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B2361B0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/712c1a41-56e2-43bc-a5c4-1c63ffdb6f59" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56E1D3A57" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f5fd2eb5-052d-4165-b782-aefa8ababbb4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561D39CB5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f916736d-ef1e-4ff3-bf5e-8b6a617a8ba0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561E8E61E" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c7e7cee0-d066-4e89-948c-bbb1b6eb2448" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56192A34F" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0c6a8c0a-f635-4740-ad32-ef8dba000fe5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553F6C38E" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a5a73c09-927c-4102-a12a-fa3d95f0010a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57BD856B6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/47594ffd-aad1-401c-8807-f790b08c82d9" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A83112A" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7984fab4-51fc-4c79-a3af-3ba645822693" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C60E1D6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/26c34fe6-f5c5-412a-8a61-a04034e5d451" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2a672c79-d6e9-4ea5-b6f5-b188ef39ad8a" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=8888888888" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/37614ca0-ad57-4652-822e-81df2f1f26a9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=7777777777" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9de5b86e-0c85-4a26-b472-0952b2049696" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6D2908C" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/838b0933-e85e-4f9a-ac76-3a57a2ec6c0a" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6E1C911" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/30848161-bd59-4808-a545-f21df00baaf6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C88D128" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1fd11ad9-cd8c-4610-858b-33e1f1214f31" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54F1B6282" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/17b7680f-c932-493f-a2ee-a53c8d252710" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C4458B3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d6d4ad6f-8d39-4fde-9650-fff11851870c" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C58B5BA" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e2c45f0e-25f4-4658-9daf-92d8baf14e15" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54003DD7E" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/892c8d70-812b-4b06-9371-64db1d1e820e" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54000D5E4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f37f1093-d43b-4999-a673-830411acd027" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B540027B57" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9de405fc-833a-4bf7-a3b7-f578fec19958" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58E4D7B73" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ad805e6b-ad57-486e-a3f8-a8178b6245b0" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F743DD51" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d17ff1cf-be83-4512-9cd7-f2a862d512a5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64F22E5D2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3f032d25-cb35-40de-ad71-9b8badb5a47c" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6ADBF1F" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/70e268f1-88b8-43ec-b575-bdd346a6dc79" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6883001" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ed37174f-6c2e-4f6e-8bee-e64e6ac1c85f" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F669F098" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/50efac4a-0507-427e-8e4b-a444050f84b6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F63F7F6C" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c9b9ed19-60a5-43e7-9b42-31bf2d1ed1cb" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6031245" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/75d1a5f1-aab7-409d-8dcd-a5f98a6081ba" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F5B2AC31" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d73c6846-be9b-4a2c-83cf-eca44bc4ecc9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F59B0444" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/5edc02d1-5d60-4f42-a25b-117843276577" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F57433CD" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c4de2332-d226-4bd4-9808-c0f291b05fd3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F54A9E30" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b6a05fbe-a697-4dcd-beb6-d1cfbfcd7858" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F53B767E" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/76fedb55-8aeb-4e24-923f-65d497141180" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F5266066" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/186e3a72-0051-470e-bc03-855285fc552a" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51845BE3C" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1fa4501d-9426-457c-8b83-1ec7e7038cb7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA14FCC2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/8768fe60-6782-439f-9f5e-b560caf55b36" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA0A4FA4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c94b5a47-44b0-4823-b847-0f383a56c74b" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E8FC96CD" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ea21d3a7-d7ac-46f3-be25-bbcaef2a6825" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0EC4E66" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b401e586-c4c1-499a-af85-7cbea778fb3e" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0CD8865" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/96e8f75e-a027-44d2-bb14-37b4b78de121" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0B121C0" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e477c821-af33-4ad3-ab73-d00e72f286ee" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E9DCA53D" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fa723be1-b11a-4baa-b5c7-015d512a6164" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B322BF5E" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/54cf55ae-3dc9-45fe-94e4-6d83ed87c496" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498C67212" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/eb1da7ff-4f4a-4ff0-b664-d426ecfd8359" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3A286F7" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3f9c385f-674d-4f17-b386-5b5007142f45" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3969958" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0b3695ba-2499-4eb0-aba6-f84ef70ac4f1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B36DDF4A" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/963ca37c-63b7-4253-8f74-85702dddb195" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3544DC6" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/690171a8-dded-434c-bea1-ac672ecf0a8f" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49890DE03" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9b5f3613-90b3-4018-a06f-3de994b9d2cb" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498856701" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e29ca3cb-50df-47de-be3a-243501d4a911" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=6666666666" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fd630b6f-c508-4b90-9442-10dc16d1a6ac" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/8458e8ec-0cdc-4f49-813a-317d02a6e08a" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498A5B1A7" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b3019964-54f8-46eb-97f2-5c4b84d74004" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49858FC43" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/cf632eac-1e62-4ce9-90a3-f4036217bc3b" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476ABD63B" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ea183727-b1d3-45d3-b4d1-78ed843fb057" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B459D2179C" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/523a833a-d892-4ab5-aecb-07ac50fd53a2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B459BD33FD" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9c7d81f1-0ced-49a4-8e89-ca727cc64cb1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4597D9BE6" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/001be4cc-97eb-425b-a281-a1d05b9de47d" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4597570A2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a7bc1623-b356-4745-8f35-53a06f59796e" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B459522E5D" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/bff17738-3c81-4e8b-84aa-d3850cb9fe50" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B460A2B2FA" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9728b4ba-0521-4e92-ae3d-0a8681be9556" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43EB1147D" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/05c10a31-5230-4d18-818a-15286e163152" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4166F5B4C" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/66ea1fd3-68fb-422a-9c56-dbe7cf0329a3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B422161266" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/dcd55b9d-d7e8-4dd3-a88c-a387d86c91a4" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4023004D4" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c457c633-805f-48a2-8d94-b41dfebecfda" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4022F079F" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/6936f2d6-86f0-4e10-bbc9-5bc25b6912a3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4022E0A6A" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1f61819e-5f74-43f3-924b-e9b7ba8c12dc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB70DFB1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/41f62b0f-12ea-4ab9-a9cf-03ade29f6088" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F1CAC9F0" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f9ee2c7e-8770-4f7d-85e9-64801b54a4e8" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F1C1D3F0" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/903212a4-1a2e-4fec-8ec0-e0af6c39371c" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F20019DB" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/76bc7b07-a26a-47f6-9623-8e00a14cb221" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=5555555555" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/45425d12-4487-47b7-9cd1-79c4babcf2d4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E7BF2730" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/77fe9d74-44e7-4178-a6a4-153b942a7768" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F1A96147" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ca048895-9004-4e47-8db0-93812fc2d76b" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F15A3BB4" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7d2343a4-fc35-414b-ad91-4a1070a66efc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F14BCD13" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fbfe22f0-722d-4886-8e99-6dfb8e2030bf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4167E6230" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ecc9fc3e-569e-41c2-9c2b-e5fc29bfed38" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7A818FC" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/95ea7cba-fc74-4909-9cbd-5793fcb39a90" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7CBE1D9" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0bc7ff54-582e-4e49-8fb8-3a47ca233f30" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F79259CE" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/88a543ef-322e-4936-a101-4c0982107566" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F779F7F8" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9e563f2e-5df8-4f87-8159-34ccf7c6d6cb" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F133171E" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/26c0696f-a56a-42d4-9637-1f36a1b93477" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F10D3309" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d5c2bbab-9af2-4e34-90d1-c40d55296c67" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E47B28AC" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/224b6421-507a-4d1a-a697-4e6d47ceae6a" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E4870578" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/bf909bd9-e57e-4c9d-bf4f-7855306eea1b" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E4833322" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/6108b39f-1f92-4ccb-b152-edeb4daba46d" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E47FF837" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3c88c38d-7d1c-4bff-910e-ff5222e5689c" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BEA6AA3C" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fa7c651d-b4e0-42e6-9dac-f412c812643d" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BE4B43C3" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/164906d6-c07a-4e3f-96ad-d40a35750385" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28240F408" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ba56d087-6abb-402d-8691-be3652f44fd7" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28122D226" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a361642c-e957-4706-82ae-f9325eb3b673" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2814057A6" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/aff90fed-722d-4268-8624-ac84e165bec2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24433A470" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/bb7652ca-aa91-4398-9f1e-d06fe90cfe55" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21FC19DD9" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1ece0f7b-119e-499b-8e26-c76e186461a5" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21DC75188" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/93c69ec3-e1ee-41cb-9c2b-735908917c74" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FC425D46" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/af833c42-8f09-4c4e-a72d-c1f7ff7139e2" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FC06336B" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9f240e0c-f11f-420b-addc-09f4a4971131" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F07AC4F3" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/cb0160fa-f1ad-4833-abf2-c9e006e984f9" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C589971A" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/174d4359-1560-4828-92db-06acdf38c3a0" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BCB315EB" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fc12fb2a-ca8d-4b70-b4bf-27f74d7d8e64" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BC9CD025" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a6639ecd-2b69-4629-a763-f57a933db214" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BC9F2EA9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7dcab590-2ecf-493e-97fd-afcdcf40ac68" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E177E11A" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d87ebae4-ab48-4884-a6fe-6fb09ad23e88" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ABFA193A" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c2615020-5b2c-46b3-aa61-2fc4f129df17" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ABEC3209" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c6d1d2c7-46b5-40bf-93c5-23f8f833d3a5" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B199D0795B" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/ef9f6ca1-b7b4-4e7f-95e3-1293e3b24de3" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B199563B36" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d48d1800-58dd-4871-b0c7-51221ef688d5" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B198AEC86F" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/4d56ebe7-a4f5-4bb0-9ab9-cc1800147705" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B191B5FA73" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9f489937-ff6a-4280-8a53-5c37de13610b" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2340E990E" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/cc7af414-6067-42c6-b054-bfa38cb8d25a" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B184A3D580" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/cb406d97-1085-4469-bf1b-aad714ce49be" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B184AAF394" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b306a898-365f-4c9a-b4a0-6db26bc0e2c8" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FBEA96AA" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a2cd15cd-25ab-4a3a-8674-daf0208f46b6" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1793B32B0" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fd44deba-6d47-49b6-ab97-06387c0efdd8" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1792119BC" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/268b7447-f23c-420f-a991-55966e8a61ba" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14D6DEA63" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2a241774-588d-4d4f-86da-f344851d43ae" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14D491456" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/16314017-c837-4a82-9cdb-ed06c0a4e5f9" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B136C3EAFF" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/72131559-faee-4cdb-82c7-4ddd7323c5dd" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12334FD4E" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c985fcea-7ebc-40af-9396-ea19a0e107fd" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D4E104E" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0db680b3-c9af-4776-82d4-a93c20323803" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11515FA3B" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3cb17b06-5edb-44bd-803b-663f9fc1d91d" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B115749B9F" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c9bc575f-a67e-41f9-aba2-0cc39aae7c3b" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113249317" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/41937c10-a47a-457b-8e6b-2fd4b8fafd2e" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B111CFAD78" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0e990bfa-9060-4154-ac93-96ca711d6cec" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=4444444444" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fedc9770-7d80-4709-875b-7a56228f2b52" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F5839DA3" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d3ed3abd-862d-4a5a-a9c4-0aa9e7da4477" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOF563864E" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/460b8b80-f8c5-4041-bf8e-c131fc832f6f" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB38FB0F" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b062f6eb-9f7b-4e34-929a-9c2dfd17ec2e" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D82B7A6A" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7988524a-471e-4b06-bc5f-4c62445fda9c" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C769BA32" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1457fe5a-138d-4138-ae55-629392efe856" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=3333333333" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/fbc3dbb6-97c3-4f5b-acad-0f88d806600a" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BAC2BBAD" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/f0ca685d-9f5d-4aa9-bd7c-ea1bb210b0f9" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AFA34F32" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/af5b95f4-20b3-4800-83eb-73613bdd6c7e" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09BF34CF7" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3913af28-c40d-480d-acf1-f975869f414a" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09BE171CA" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3296b8b9-65b3-465e-970e-31147b6b7d12" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09B9B7588" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/73234efd-a3b5-47b5-9aa6-9b6af0c0b18c" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09553CA3C" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a1b752e2-bca6-4c23-a0ac-b3f33bfb432d" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B093C4A459" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/61446208-2534-4b08-8647-a9e8968f2556" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B086ABC644" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1a8cd52d-43fc-4d92-bb57-92ac19798344" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0804457C2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/8ef0f4b9-0942-4090-85fc-2bf4647602f3" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B080064450" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/b79f8ceb-b819-4486-b56e-cc0b45d86129" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08067BAD5" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9af89022-b78e-4a08-a95a-b000e7b69f3f" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06D7C2A49" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9bde38a8-f24b-4977-b38a-b81acacb7fa0" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0830E7CC9" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/3ef99476-f401-4c14-a9c8-0995c3ee69b4" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B080ACFD2E" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/e3f6cad0-8349-4d71-8d2e-31a116a22215" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B080CB7FE3" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d0e54a64-2ee1-4d89-8a6a-547d37cbc238" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0808D8E17" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/7d9a4c3a-5f02-44fa-9ad9-df65fe003a7e" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B3D71BD1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/d434f155-09cb-44f7-8950-6255cda8e638" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=2222222222" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/8ed4d240-2ca4-4c69-ac3c-044f18eff49b" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04634FD6E" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c8b17181-dc0a-460d-82e5-713204d9cd8c" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03EDBC6F5" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/efd26c61-da24-4914-a57a-e1291a893ad8" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D0F347A8" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/39eb4a85-543f-4090-bfb6-d9ffd23e4365" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0538EA348" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/93021a67-ec3b-464c-8395-29dd8540f323" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0465FA113" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/0e2e424c-6817-4112-a946-feeacd0963e4" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B046585086" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/46aaae65-d059-4bb4-bc88-3c092ab4b262" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1111111111" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/5fa7bf89-bf19-46cf-a37a-c519cc69c029" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B055CAB493" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/213b0417-097c-44c6-acd1-d7c8113b25bb" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B055CBC29B" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2856542a-a89e-4b98-8f1d-8f9ee886e8ff" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03D445350" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/c3f22af9-0f6a-4b1d-af52-bd961263fed8" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0310CC42C" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/5997d722-a03d-4c28-b7f7-987efc0dd0a2" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02D398288" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/4fd995f6-e2a9-4b51-9692-3aba6f68c0da" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B053C916DD" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/16290515-6702-4211-b9cf-4a6f9f294494" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03BFF9370" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/a35310ac-1221-42df-bbb2-ca22f1100964" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02FAE404F" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2a54e671-e87d-472f-826b-a552b0be683e" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02D2E814B" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/09151ac9-7839-496d-b8c9-db8d77149faa" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0236F609E" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/2318bcb0-4ce8-4490-8d3e-b21193130a17" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03BFFB516" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/4bc43cbd-09c5-4b65-861c-f07acfa5a5a9" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03BFF60F7" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/9d6e9ab0-2e23-4479-acf3-aefbd6a9d7a0" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B016843DC3" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/593dc90d-8dcf-483d-b61d-4841ad7e0f25" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B178D8CEF1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BSIC82000E/amministrazione-trasparente/atti-amministrazioni-enti/1f5e59ad-7050-415d-9969-25ec706f8cd2" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F345"/>
+  <dimension ref="A1:F358"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4570</v>
+        <v>5948</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>5623</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>3407</v>
+        <v>5622</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>3234</v>
+        <v>3120</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>3167</v>
+        <v>5320</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>3166</v>
+        <v>5319</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>2803</v>
+        <v>5231</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>2802</v>
+        <v>4570</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>2775</v>
+        <v>3843</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>2715</v>
+        <v>3407</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>2470</v>
+        <v>3234</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>2468</v>
+        <v>3167</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>2467</v>
+        <v>3166</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>2466</v>
+        <v>3121</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>2465</v>
+        <v>3085</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>2440</v>
+        <v>2965</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>2437</v>
+        <v>2963</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>2435</v>
+        <v>2925</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>2350</v>
+        <v>2803</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>2469</v>
+        <v>2802</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>2305</v>
+        <v>2775</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>63</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>2266</v>
+        <v>2715</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>2265</v>
+        <v>2470</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="B25">
-        <v>2264</v>
+        <v>2468</v>
       </c>
       <c r="C25" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>71</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="B26">
-        <v>2084</v>
+        <v>2467</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="B27">
-        <v>2083</v>
+        <v>2466</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>75</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>67</v>
       </c>
       <c r="B28">
-        <v>1920</v>
+        <v>2465</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>77</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>78</v>
       </c>
       <c r="B29">
-        <v>2020</v>
+        <v>2440</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>80</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>78</v>
       </c>
       <c r="B30">
-        <v>1934</v>
+        <v>2437</v>
       </c>
       <c r="C30" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>82</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>78</v>
       </c>
       <c r="B31">
-        <v>1919</v>
+        <v>2435</v>
       </c>
       <c r="C31" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>84</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="B32">
-        <v>1918</v>
+        <v>2350</v>
       </c>
       <c r="C32" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>87</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="B33">
-        <v>1876</v>
+        <v>2469</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>90</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="B34">
-        <v>1823</v>
+        <v>2305</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>92</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>159</v>
+        <v>93</v>
       </c>
       <c r="B35">
-        <v>1788</v>
+        <v>2266</v>
       </c>
       <c r="C35" t="s">
-        <v>160</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>95</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>164</v>
+        <v>93</v>
       </c>
       <c r="B36">
-        <v>1751</v>
+        <v>2265</v>
       </c>
       <c r="C36" t="s">
-        <v>165</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>169</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>1679</v>
+        <v>2264</v>
       </c>
       <c r="C37" t="s">
-        <v>170</v>
+        <v>99</v>
       </c>
       <c r="D37" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>100</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>101</v>
       </c>
       <c r="B38">
-        <v>1653</v>
+        <v>2084</v>
       </c>
       <c r="C38" t="s">
-        <v>174</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>103</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>178</v>
+        <v>101</v>
       </c>
       <c r="B39">
-        <v>1551</v>
+        <v>2083</v>
       </c>
       <c r="C39" t="s">
-        <v>179</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>105</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
       <c r="B40">
-        <v>1548</v>
+        <v>1920</v>
       </c>
       <c r="C40" t="s">
-        <v>183</v>
+        <v>107</v>
       </c>
       <c r="D40" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>108</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>187</v>
+        <v>109</v>
       </c>
       <c r="B41">
-        <v>1465</v>
+        <v>2020</v>
       </c>
       <c r="C41" t="s">
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>111</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="B42">
-        <v>1426</v>
+        <v>1934</v>
       </c>
       <c r="C42" t="s">
-        <v>193</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>114</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>197</v>
+        <v>115</v>
       </c>
       <c r="B43">
-        <v>1399</v>
+        <v>1919</v>
       </c>
       <c r="C43" t="s">
-        <v>198</v>
+        <v>116</v>
       </c>
       <c r="D43" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>117</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>202</v>
+        <v>115</v>
       </c>
       <c r="B44">
-        <v>1357</v>
+        <v>1918</v>
       </c>
       <c r="C44" t="s">
-        <v>203</v>
+        <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>119</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>202</v>
+        <v>120</v>
       </c>
       <c r="B45">
-        <v>1356</v>
+        <v>1876</v>
       </c>
       <c r="C45" t="s">
-        <v>207</v>
+        <v>121</v>
       </c>
       <c r="D45" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>122</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>211</v>
+        <v>123</v>
       </c>
       <c r="B46">
-        <v>1265</v>
+        <v>1823</v>
       </c>
       <c r="C46" t="s">
-        <v>212</v>
+        <v>124</v>
       </c>
       <c r="D46" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>125</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>216</v>
+        <v>126</v>
       </c>
       <c r="B47">
-        <v>1171</v>
+        <v>1788</v>
       </c>
       <c r="C47" t="s">
-        <v>217</v>
+        <v>127</v>
       </c>
       <c r="D47" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>128</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>221</v>
+        <v>129</v>
       </c>
       <c r="B48">
-        <v>1093</v>
+        <v>1751</v>
       </c>
       <c r="C48" t="s">
-        <v>222</v>
+        <v>130</v>
       </c>
       <c r="D48" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>131</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>221</v>
+        <v>132</v>
       </c>
       <c r="B49">
-        <v>1092</v>
+        <v>1679</v>
       </c>
       <c r="C49" t="s">
-        <v>226</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>134</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>221</v>
+        <v>132</v>
       </c>
       <c r="B50">
-        <v>1091</v>
+        <v>1653</v>
       </c>
       <c r="C50" t="s">
-        <v>230</v>
+        <v>135</v>
       </c>
       <c r="D50" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>136</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>234</v>
+        <v>137</v>
       </c>
       <c r="B51">
-        <v>1071</v>
+        <v>1551</v>
       </c>
       <c r="C51" t="s">
-        <v>235</v>
+        <v>138</v>
       </c>
       <c r="D51" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>139</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>234</v>
+        <v>137</v>
       </c>
       <c r="B52">
-        <v>1065</v>
+        <v>1548</v>
       </c>
       <c r="C52" t="s">
-        <v>239</v>
+        <v>140</v>
       </c>
       <c r="D52" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>141</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>243</v>
+        <v>142</v>
       </c>
       <c r="B53">
-        <v>1053</v>
+        <v>1465</v>
       </c>
       <c r="C53" t="s">
-        <v>244</v>
+        <v>143</v>
       </c>
       <c r="D53" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>144</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>243</v>
+        <v>145</v>
       </c>
       <c r="B54">
-        <v>1050</v>
+        <v>1426</v>
       </c>
       <c r="C54" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="D54" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>147</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>243</v>
+        <v>148</v>
       </c>
       <c r="B55">
-        <v>1049</v>
+        <v>1399</v>
       </c>
       <c r="C55" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>150</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>256</v>
+        <v>151</v>
       </c>
       <c r="B56">
-        <v>971</v>
+        <v>1358</v>
       </c>
       <c r="C56" t="s">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="D56" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>153</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>256</v>
+        <v>151</v>
       </c>
       <c r="B57">
-        <v>963</v>
+        <v>1357</v>
       </c>
       <c r="C57" t="s">
-        <v>261</v>
+        <v>154</v>
       </c>
       <c r="D57" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>155</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>265</v>
+        <v>151</v>
       </c>
       <c r="B58">
-        <v>892</v>
+        <v>1356</v>
       </c>
       <c r="C58" t="s">
-        <v>266</v>
+        <v>156</v>
       </c>
       <c r="D58" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>157</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>270</v>
+        <v>158</v>
       </c>
       <c r="B59">
-        <v>279</v>
+        <v>1265</v>
       </c>
       <c r="C59" t="s">
-        <v>271</v>
+        <v>159</v>
       </c>
       <c r="D59" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>160</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>275</v>
+        <v>161</v>
       </c>
       <c r="B60">
-        <v>800</v>
+        <v>1171</v>
       </c>
       <c r="C60" t="s">
-        <v>276</v>
+        <v>162</v>
       </c>
       <c r="D60" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>163</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>280</v>
+        <v>164</v>
       </c>
       <c r="B61">
-        <v>759</v>
+        <v>1093</v>
       </c>
       <c r="C61" t="s">
-        <v>281</v>
+        <v>165</v>
       </c>
       <c r="D61" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>166</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>280</v>
+        <v>164</v>
       </c>
       <c r="B62">
-        <v>758</v>
+        <v>1092</v>
       </c>
       <c r="C62" t="s">
-        <v>285</v>
+        <v>167</v>
       </c>
       <c r="D62" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>168</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>280</v>
+        <v>164</v>
       </c>
       <c r="B63">
-        <v>747</v>
+        <v>1091</v>
       </c>
       <c r="C63" t="s">
-        <v>289</v>
+        <v>169</v>
       </c>
       <c r="D63" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>170</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>280</v>
+        <v>171</v>
       </c>
       <c r="B64">
-        <v>743</v>
+        <v>1071</v>
       </c>
       <c r="C64" t="s">
-        <v>293</v>
+        <v>172</v>
       </c>
       <c r="D64" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>173</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>297</v>
+        <v>171</v>
       </c>
       <c r="B65">
-        <v>726</v>
+        <v>1065</v>
       </c>
       <c r="C65" t="s">
-        <v>298</v>
+        <v>174</v>
       </c>
       <c r="D65" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>175</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>297</v>
+        <v>176</v>
       </c>
       <c r="B66">
-        <v>725</v>
+        <v>1053</v>
       </c>
       <c r="C66" t="s">
-        <v>302</v>
+        <v>177</v>
       </c>
       <c r="D66" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>178</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>306</v>
+        <v>176</v>
       </c>
       <c r="B67">
-        <v>556</v>
+        <v>1050</v>
       </c>
       <c r="C67" t="s">
-        <v>307</v>
+        <v>179</v>
       </c>
       <c r="D67" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>180</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>311</v>
+        <v>176</v>
       </c>
       <c r="B68">
-        <v>422</v>
+        <v>1049</v>
       </c>
       <c r="C68" t="s">
-        <v>312</v>
+        <v>181</v>
       </c>
       <c r="D68" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>182</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>311</v>
+        <v>183</v>
       </c>
       <c r="B69">
-        <v>413</v>
+        <v>971</v>
       </c>
       <c r="C69" t="s">
-        <v>316</v>
+        <v>184</v>
       </c>
       <c r="D69" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>185</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>311</v>
+        <v>183</v>
       </c>
       <c r="B70">
-        <v>408</v>
+        <v>963</v>
       </c>
       <c r="C70" t="s">
-        <v>320</v>
+        <v>186</v>
       </c>
       <c r="D70" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>187</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>324</v>
+        <v>188</v>
       </c>
       <c r="B71">
-        <v>394</v>
+        <v>892</v>
       </c>
       <c r="C71" t="s">
-        <v>325</v>
+        <v>189</v>
       </c>
       <c r="D71" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>190</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>324</v>
+        <v>191</v>
       </c>
       <c r="B72">
-        <v>393</v>
+        <v>279</v>
       </c>
       <c r="C72" t="s">
-        <v>329</v>
+        <v>192</v>
       </c>
       <c r="D72" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>193</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>333</v>
+        <v>194</v>
       </c>
       <c r="B73">
-        <v>5813</v>
+        <v>800</v>
       </c>
       <c r="C73" t="s">
-        <v>334</v>
+        <v>195</v>
       </c>
       <c r="D73" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>196</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>333</v>
+        <v>197</v>
       </c>
       <c r="B74">
-        <v>312</v>
+        <v>759</v>
       </c>
       <c r="C74" t="s">
-        <v>338</v>
+        <v>198</v>
       </c>
       <c r="D74" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>199</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>342</v>
+        <v>197</v>
       </c>
       <c r="B75">
-        <v>281</v>
+        <v>758</v>
       </c>
       <c r="C75" t="s">
-        <v>343</v>
+        <v>200</v>
       </c>
       <c r="D75" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>201</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>342</v>
+        <v>197</v>
       </c>
       <c r="B76">
-        <v>273</v>
+        <v>747</v>
       </c>
       <c r="C76" t="s">
-        <v>347</v>
+        <v>202</v>
       </c>
       <c r="D76" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>203</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>342</v>
+        <v>197</v>
       </c>
       <c r="B77">
-        <v>263</v>
+        <v>743</v>
       </c>
       <c r="C77" t="s">
-        <v>351</v>
+        <v>204</v>
       </c>
       <c r="D77" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>205</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>355</v>
+        <v>206</v>
       </c>
       <c r="B78">
-        <v>230</v>
+        <v>726</v>
       </c>
       <c r="C78" t="s">
-        <v>356</v>
+        <v>207</v>
       </c>
       <c r="D78" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>208</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>355</v>
+        <v>206</v>
       </c>
       <c r="B79">
-        <v>221</v>
+        <v>725</v>
       </c>
       <c r="C79" t="s">
-        <v>360</v>
+        <v>209</v>
       </c>
       <c r="D79" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>210</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>364</v>
+        <v>211</v>
       </c>
       <c r="B80">
-        <v>206</v>
+        <v>556</v>
       </c>
       <c r="C80" t="s">
-        <v>365</v>
+        <v>212</v>
       </c>
       <c r="D80" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>213</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>369</v>
+        <v>214</v>
       </c>
       <c r="B81">
-        <v>199</v>
+        <v>422</v>
       </c>
       <c r="C81" t="s">
-        <v>370</v>
+        <v>215</v>
       </c>
       <c r="D81" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>216</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B82">
-        <v>174</v>
+        <v>413</v>
       </c>
       <c r="C82" t="s">
-        <v>375</v>
+        <v>217</v>
       </c>
       <c r="D82" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>218</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>379</v>
+        <v>214</v>
       </c>
       <c r="B83">
-        <v>5908</v>
+        <v>408</v>
       </c>
       <c r="C83" t="s">
-        <v>380</v>
+        <v>219</v>
       </c>
       <c r="D83" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>220</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>379</v>
+        <v>221</v>
       </c>
       <c r="B84">
-        <v>5907</v>
+        <v>394</v>
       </c>
       <c r="C84" t="s">
-        <v>384</v>
+        <v>222</v>
       </c>
       <c r="D84" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>223</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>379</v>
+        <v>221</v>
       </c>
       <c r="B85">
-        <v>5906</v>
+        <v>393</v>
       </c>
       <c r="C85" t="s">
-        <v>388</v>
+        <v>224</v>
       </c>
       <c r="D85" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>225</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>379</v>
+        <v>226</v>
       </c>
       <c r="B86">
-        <v>5905</v>
+        <v>5813</v>
       </c>
       <c r="C86" t="s">
-        <v>392</v>
+        <v>227</v>
       </c>
       <c r="D86" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>228</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>379</v>
+        <v>226</v>
       </c>
       <c r="B87">
-        <v>5904</v>
+        <v>312</v>
       </c>
       <c r="C87" t="s">
-        <v>396</v>
+        <v>229</v>
       </c>
       <c r="D87" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>230</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>379</v>
+        <v>231</v>
       </c>
       <c r="B88">
-        <v>5900</v>
+        <v>281</v>
       </c>
       <c r="C88" t="s">
-        <v>400</v>
+        <v>232</v>
       </c>
       <c r="D88" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>233</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>379</v>
+        <v>231</v>
       </c>
       <c r="B89">
-        <v>5860</v>
+        <v>273</v>
       </c>
       <c r="C89" t="s">
-        <v>404</v>
+        <v>234</v>
       </c>
       <c r="D89" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>235</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>408</v>
+        <v>231</v>
       </c>
       <c r="B90">
-        <v>5872</v>
+        <v>263</v>
       </c>
       <c r="C90" t="s">
-        <v>409</v>
+        <v>236</v>
       </c>
       <c r="D90" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>237</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>408</v>
+        <v>238</v>
       </c>
       <c r="B91">
-        <v>5871</v>
+        <v>230</v>
       </c>
       <c r="C91" t="s">
-        <v>413</v>
+        <v>239</v>
       </c>
       <c r="D91" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>240</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>408</v>
+        <v>238</v>
       </c>
       <c r="B92">
-        <v>5868</v>
+        <v>221</v>
       </c>
       <c r="C92" t="s">
-        <v>417</v>
+        <v>241</v>
       </c>
       <c r="D92" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>242</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>408</v>
+        <v>243</v>
       </c>
       <c r="B93">
-        <v>5864</v>
+        <v>206</v>
       </c>
       <c r="C93" t="s">
-        <v>421</v>
+        <v>244</v>
       </c>
       <c r="D93" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>245</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>408</v>
+        <v>246</v>
       </c>
       <c r="B94">
-        <v>5856</v>
+        <v>199</v>
       </c>
       <c r="C94" t="s">
-        <v>425</v>
+        <v>247</v>
       </c>
       <c r="D94" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>248</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>429</v>
+        <v>249</v>
       </c>
       <c r="B95">
-        <v>5798</v>
+        <v>174</v>
       </c>
       <c r="C95" t="s">
-        <v>430</v>
+        <v>250</v>
       </c>
       <c r="D95" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>251</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>434</v>
+        <v>252</v>
       </c>
       <c r="B96">
-        <v>5676</v>
+        <v>5908</v>
       </c>
       <c r="C96" t="s">
-        <v>435</v>
+        <v>253</v>
       </c>
       <c r="D96" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>438</v>
+        <v>254</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>434</v>
+        <v>252</v>
       </c>
       <c r="B97">
-        <v>5674</v>
+        <v>5907</v>
       </c>
       <c r="C97" t="s">
-        <v>439</v>
+        <v>255</v>
       </c>
       <c r="D97" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>256</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>443</v>
+        <v>252</v>
       </c>
       <c r="B98">
-        <v>5630</v>
+        <v>5906</v>
       </c>
       <c r="C98" t="s">
-        <v>444</v>
+        <v>257</v>
       </c>
       <c r="D98" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>258</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>443</v>
+        <v>252</v>
       </c>
       <c r="B99">
-        <v>5629</v>
+        <v>5905</v>
       </c>
       <c r="C99" t="s">
-        <v>448</v>
+        <v>259</v>
       </c>
       <c r="D99" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>260</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>452</v>
+        <v>252</v>
       </c>
       <c r="B100">
-        <v>5624</v>
+        <v>5904</v>
       </c>
       <c r="C100" t="s">
-        <v>453</v>
+        <v>261</v>
       </c>
       <c r="D100" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>262</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>457</v>
+        <v>252</v>
       </c>
       <c r="B101">
-        <v>5355</v>
+        <v>5900</v>
       </c>
       <c r="C101" t="s">
-        <v>458</v>
+        <v>263</v>
       </c>
       <c r="D101" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>461</v>
+        <v>264</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>457</v>
+        <v>252</v>
       </c>
       <c r="B102">
-        <v>5354</v>
+        <v>5860</v>
       </c>
       <c r="C102" t="s">
-        <v>462</v>
+        <v>265</v>
       </c>
       <c r="D102" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>266</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>457</v>
+        <v>267</v>
       </c>
       <c r="B103">
-        <v>5352</v>
+        <v>5872</v>
       </c>
       <c r="C103" t="s">
-        <v>466</v>
+        <v>268</v>
       </c>
       <c r="D103" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>269</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>457</v>
+        <v>267</v>
       </c>
       <c r="B104">
-        <v>5350</v>
+        <v>5871</v>
       </c>
       <c r="C104" t="s">
-        <v>470</v>
+        <v>270</v>
       </c>
       <c r="D104" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>473</v>
+        <v>271</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>457</v>
+        <v>267</v>
       </c>
       <c r="B105">
-        <v>5349</v>
+        <v>5868</v>
       </c>
       <c r="C105" t="s">
-        <v>474</v>
+        <v>272</v>
       </c>
       <c r="D105" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>273</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>457</v>
+        <v>267</v>
       </c>
       <c r="B106">
-        <v>5348</v>
+        <v>5864</v>
       </c>
       <c r="C106" t="s">
-        <v>478</v>
+        <v>274</v>
       </c>
       <c r="D106" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>481</v>
+        <v>275</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>457</v>
+        <v>267</v>
       </c>
       <c r="B107">
-        <v>5347</v>
+        <v>5856</v>
       </c>
       <c r="C107" t="s">
-        <v>482</v>
+        <v>276</v>
       </c>
       <c r="D107" t="s">
-        <v>483</v>
-[...5 lines deleted...]
-        <v>485</v>
+        <v>277</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>457</v>
+        <v>278</v>
       </c>
       <c r="B108">
-        <v>5346</v>
+        <v>5798</v>
       </c>
       <c r="C108" t="s">
-        <v>486</v>
+        <v>279</v>
       </c>
       <c r="D108" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>280</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>490</v>
+        <v>281</v>
       </c>
       <c r="B109">
-        <v>5240</v>
+        <v>5676</v>
       </c>
       <c r="C109" t="s">
-        <v>491</v>
+        <v>282</v>
       </c>
       <c r="D109" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>494</v>
+        <v>283</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>495</v>
+        <v>281</v>
       </c>
       <c r="B110">
-        <v>5006</v>
+        <v>5674</v>
       </c>
       <c r="C110" t="s">
-        <v>496</v>
+        <v>284</v>
       </c>
       <c r="D110" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        <v>499</v>
+        <v>285</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>500</v>
+        <v>286</v>
       </c>
       <c r="B111">
-        <v>4991</v>
+        <v>5630</v>
       </c>
       <c r="C111" t="s">
-        <v>501</v>
+        <v>287</v>
       </c>
       <c r="D111" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>288</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>500</v>
+        <v>286</v>
       </c>
       <c r="B112">
-        <v>4989</v>
+        <v>5629</v>
       </c>
       <c r="C112" t="s">
-        <v>505</v>
+        <v>289</v>
       </c>
       <c r="D112" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>290</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>509</v>
+        <v>291</v>
       </c>
       <c r="B113">
-        <v>4972</v>
+        <v>5624</v>
       </c>
       <c r="C113" t="s">
-        <v>510</v>
+        <v>292</v>
       </c>
       <c r="D113" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>293</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>514</v>
+        <v>294</v>
       </c>
       <c r="B114">
-        <v>4877</v>
+        <v>5355</v>
       </c>
       <c r="C114" t="s">
-        <v>515</v>
+        <v>295</v>
       </c>
       <c r="D114" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>518</v>
+        <v>296</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>519</v>
+        <v>294</v>
       </c>
       <c r="B115">
-        <v>4745</v>
+        <v>5354</v>
       </c>
       <c r="C115" t="s">
-        <v>520</v>
+        <v>297</v>
       </c>
       <c r="D115" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>523</v>
+        <v>298</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>524</v>
+        <v>294</v>
       </c>
       <c r="B116">
-        <v>4696</v>
+        <v>5352</v>
       </c>
       <c r="C116" t="s">
-        <v>525</v>
+        <v>299</v>
       </c>
       <c r="D116" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>300</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>529</v>
+        <v>294</v>
       </c>
       <c r="B117">
-        <v>4270</v>
+        <v>5350</v>
       </c>
       <c r="C117" t="s">
-        <v>530</v>
+        <v>301</v>
       </c>
       <c r="D117" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>302</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>534</v>
+        <v>294</v>
       </c>
       <c r="B118">
-        <v>4551</v>
+        <v>5349</v>
       </c>
       <c r="C118" t="s">
-        <v>535</v>
+        <v>303</v>
       </c>
       <c r="D118" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>538</v>
+        <v>304</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>539</v>
+        <v>294</v>
       </c>
       <c r="B119">
-        <v>4539</v>
+        <v>5348</v>
       </c>
       <c r="C119" t="s">
-        <v>540</v>
+        <v>305</v>
       </c>
       <c r="D119" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>306</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>544</v>
+        <v>294</v>
       </c>
       <c r="B120">
-        <v>4516</v>
+        <v>5347</v>
       </c>
       <c r="C120" t="s">
-        <v>545</v>
+        <v>307</v>
       </c>
       <c r="D120" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>308</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>549</v>
+        <v>294</v>
       </c>
       <c r="B121">
-        <v>4492</v>
+        <v>5346</v>
       </c>
       <c r="C121" t="s">
-        <v>550</v>
+        <v>309</v>
       </c>
       <c r="D121" t="s">
-        <v>551</v>
-[...5 lines deleted...]
-        <v>553</v>
+        <v>310</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>554</v>
+        <v>311</v>
       </c>
       <c r="B122">
-        <v>4422</v>
+        <v>5240</v>
       </c>
       <c r="C122" t="s">
-        <v>555</v>
+        <v>312</v>
       </c>
       <c r="D122" t="s">
-        <v>556</v>
-[...5 lines deleted...]
-        <v>558</v>
+        <v>313</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>559</v>
+        <v>314</v>
       </c>
       <c r="B123">
-        <v>4353</v>
+        <v>5006</v>
       </c>
       <c r="C123" t="s">
-        <v>560</v>
+        <v>315</v>
       </c>
       <c r="D123" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>316</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>564</v>
+        <v>317</v>
       </c>
       <c r="B124">
-        <v>3913</v>
+        <v>4991</v>
       </c>
       <c r="C124" t="s">
-        <v>565</v>
+        <v>318</v>
       </c>
       <c r="D124" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>568</v>
+        <v>319</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>569</v>
+        <v>317</v>
       </c>
       <c r="B125">
-        <v>3732</v>
+        <v>4989</v>
       </c>
       <c r="C125" t="s">
-        <v>570</v>
+        <v>320</v>
       </c>
       <c r="D125" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>573</v>
+        <v>321</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>574</v>
+        <v>322</v>
       </c>
       <c r="B126">
-        <v>3698</v>
+        <v>4972</v>
       </c>
       <c r="C126" t="s">
-        <v>575</v>
+        <v>323</v>
       </c>
       <c r="D126" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>324</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>579</v>
+        <v>325</v>
       </c>
       <c r="B127">
-        <v>3691</v>
+        <v>4877</v>
       </c>
       <c r="C127" t="s">
-        <v>580</v>
+        <v>326</v>
       </c>
       <c r="D127" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>327</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>584</v>
+        <v>328</v>
       </c>
       <c r="B128">
-        <v>3641</v>
+        <v>4745</v>
       </c>
       <c r="C128" t="s">
-        <v>585</v>
+        <v>329</v>
       </c>
       <c r="D128" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>330</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>589</v>
+        <v>331</v>
       </c>
       <c r="B129">
-        <v>3633</v>
+        <v>4696</v>
       </c>
       <c r="C129" t="s">
-        <v>590</v>
+        <v>332</v>
       </c>
       <c r="D129" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>333</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>589</v>
+        <v>334</v>
       </c>
       <c r="B130">
-        <v>3631</v>
+        <v>4270</v>
       </c>
       <c r="C130" t="s">
-        <v>594</v>
+        <v>335</v>
       </c>
       <c r="D130" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>336</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>598</v>
+        <v>337</v>
       </c>
       <c r="B131">
-        <v>3497</v>
+        <v>4551</v>
       </c>
       <c r="C131" t="s">
-        <v>599</v>
+        <v>338</v>
       </c>
       <c r="D131" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>339</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>603</v>
+        <v>340</v>
       </c>
       <c r="B132">
-        <v>3476</v>
+        <v>4539</v>
       </c>
       <c r="C132" t="s">
-        <v>604</v>
+        <v>341</v>
       </c>
       <c r="D132" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>342</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>608</v>
+        <v>343</v>
       </c>
       <c r="B133">
-        <v>3350</v>
+        <v>4516</v>
       </c>
       <c r="C133" t="s">
-        <v>609</v>
+        <v>344</v>
       </c>
       <c r="D133" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>345</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>608</v>
+        <v>346</v>
       </c>
       <c r="B134">
-        <v>3347</v>
+        <v>4492</v>
       </c>
       <c r="C134" t="s">
-        <v>613</v>
+        <v>347</v>
       </c>
       <c r="D134" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>348</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>617</v>
+        <v>349</v>
       </c>
       <c r="B135">
-        <v>3088</v>
+        <v>4422</v>
       </c>
       <c r="C135" t="s">
-        <v>618</v>
+        <v>350</v>
       </c>
       <c r="D135" t="s">
-        <v>619</v>
-[...5 lines deleted...]
-        <v>621</v>
+        <v>351</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>622</v>
+        <v>352</v>
       </c>
       <c r="B136">
-        <v>2643</v>
+        <v>4353</v>
       </c>
       <c r="C136" t="s">
-        <v>623</v>
+        <v>353</v>
       </c>
       <c r="D136" t="s">
-        <v>624</v>
-[...5 lines deleted...]
-        <v>626</v>
+        <v>354</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>627</v>
+        <v>355</v>
       </c>
       <c r="B137">
-        <v>2205</v>
+        <v>3913</v>
       </c>
       <c r="C137" t="s">
-        <v>628</v>
+        <v>356</v>
       </c>
       <c r="D137" t="s">
-        <v>629</v>
-[...5 lines deleted...]
-        <v>631</v>
+        <v>357</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>627</v>
+        <v>358</v>
       </c>
       <c r="B138">
-        <v>2201</v>
+        <v>3732</v>
       </c>
       <c r="C138" t="s">
-        <v>632</v>
+        <v>359</v>
       </c>
       <c r="D138" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>635</v>
+        <v>360</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>636</v>
+        <v>361</v>
       </c>
       <c r="B139">
-        <v>2103</v>
+        <v>3698</v>
       </c>
       <c r="C139" t="s">
-        <v>637</v>
+        <v>362</v>
       </c>
       <c r="D139" t="s">
-        <v>638</v>
-[...5 lines deleted...]
-        <v>640</v>
+        <v>363</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>641</v>
+        <v>364</v>
       </c>
       <c r="B140">
-        <v>1942</v>
+        <v>3691</v>
       </c>
       <c r="C140" t="s">
-        <v>642</v>
+        <v>365</v>
       </c>
       <c r="D140" t="s">
-        <v>643</v>
-[...5 lines deleted...]
-        <v>645</v>
+        <v>366</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>641</v>
+        <v>367</v>
       </c>
       <c r="B141">
-        <v>1935</v>
+        <v>3641</v>
       </c>
       <c r="C141" t="s">
-        <v>646</v>
+        <v>368</v>
       </c>
       <c r="D141" t="s">
-        <v>647</v>
-[...5 lines deleted...]
-        <v>649</v>
+        <v>369</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>650</v>
+        <v>370</v>
       </c>
       <c r="B142">
-        <v>1729</v>
+        <v>3633</v>
       </c>
       <c r="C142" t="s">
-        <v>651</v>
+        <v>371</v>
       </c>
       <c r="D142" t="s">
-        <v>652</v>
-[...5 lines deleted...]
-        <v>654</v>
+        <v>372</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>655</v>
+        <v>370</v>
       </c>
       <c r="B143">
-        <v>1549</v>
+        <v>3631</v>
       </c>
       <c r="C143" t="s">
-        <v>656</v>
+        <v>373</v>
       </c>
       <c r="D143" t="s">
-        <v>657</v>
-[...5 lines deleted...]
-        <v>659</v>
+        <v>374</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>660</v>
+        <v>375</v>
       </c>
       <c r="B144">
-        <v>1521</v>
+        <v>3497</v>
       </c>
       <c r="C144" t="s">
-        <v>661</v>
+        <v>376</v>
       </c>
       <c r="D144" t="s">
-        <v>662</v>
-[...5 lines deleted...]
-        <v>664</v>
+        <v>377</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>660</v>
+        <v>378</v>
       </c>
       <c r="B145">
-        <v>1519</v>
+        <v>3476</v>
       </c>
       <c r="C145" t="s">
-        <v>665</v>
+        <v>379</v>
       </c>
       <c r="D145" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>668</v>
+        <v>380</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>660</v>
+        <v>381</v>
       </c>
       <c r="B146">
-        <v>1518</v>
+        <v>3350</v>
       </c>
       <c r="C146" t="s">
-        <v>669</v>
+        <v>382</v>
       </c>
       <c r="D146" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>383</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>660</v>
+        <v>381</v>
       </c>
       <c r="B147">
-        <v>1517</v>
+        <v>3347</v>
       </c>
       <c r="C147" t="s">
-        <v>673</v>
+        <v>384</v>
       </c>
       <c r="D147" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>676</v>
+        <v>385</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>677</v>
+        <v>386</v>
       </c>
       <c r="B148">
-        <v>1092</v>
+        <v>3088</v>
       </c>
       <c r="C148" t="s">
-        <v>678</v>
+        <v>387</v>
       </c>
       <c r="D148" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>681</v>
+        <v>388</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>682</v>
+        <v>389</v>
       </c>
       <c r="B149">
-        <v>1433</v>
+        <v>2643</v>
       </c>
       <c r="C149" t="s">
-        <v>683</v>
+        <v>390</v>
       </c>
       <c r="D149" t="s">
-        <v>684</v>
-[...5 lines deleted...]
-        <v>686</v>
+        <v>391</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>682</v>
+        <v>392</v>
       </c>
       <c r="B150">
-        <v>1427</v>
+        <v>2205</v>
       </c>
       <c r="C150" t="s">
-        <v>687</v>
+        <v>393</v>
       </c>
       <c r="D150" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>690</v>
+        <v>394</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>682</v>
+        <v>392</v>
       </c>
       <c r="B151">
-        <v>1418</v>
+        <v>2201</v>
       </c>
       <c r="C151" t="s">
-        <v>691</v>
+        <v>395</v>
       </c>
       <c r="D151" t="s">
-        <v>692</v>
-[...5 lines deleted...]
-        <v>694</v>
+        <v>396</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>695</v>
+        <v>397</v>
       </c>
       <c r="B152">
-        <v>1386</v>
+        <v>2103</v>
       </c>
       <c r="C152" t="s">
-        <v>696</v>
+        <v>398</v>
       </c>
       <c r="D152" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-        <v>699</v>
+        <v>399</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>700</v>
+        <v>400</v>
       </c>
       <c r="B153">
-        <v>1337</v>
+        <v>1942</v>
       </c>
       <c r="C153" t="s">
-        <v>701</v>
+        <v>401</v>
       </c>
       <c r="D153" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>402</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>700</v>
+        <v>400</v>
       </c>
       <c r="B154">
-        <v>1335</v>
+        <v>1935</v>
       </c>
       <c r="C154" t="s">
-        <v>705</v>
+        <v>403</v>
       </c>
       <c r="D154" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>708</v>
+        <v>404</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>709</v>
+        <v>405</v>
       </c>
       <c r="B155">
-        <v>1333</v>
+        <v>1729</v>
       </c>
       <c r="C155" t="s">
-        <v>710</v>
+        <v>406</v>
       </c>
       <c r="D155" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>407</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>709</v>
+        <v>408</v>
       </c>
       <c r="B156">
-        <v>1296</v>
+        <v>1549</v>
       </c>
       <c r="C156" t="s">
-        <v>714</v>
+        <v>409</v>
       </c>
       <c r="D156" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        <v>717</v>
+        <v>410</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>709</v>
+        <v>411</v>
       </c>
       <c r="B157">
-        <v>1295</v>
+        <v>1521</v>
       </c>
       <c r="C157" t="s">
-        <v>718</v>
+        <v>412</v>
       </c>
       <c r="D157" t="s">
-        <v>719</v>
-[...5 lines deleted...]
-        <v>721</v>
+        <v>413</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>709</v>
+        <v>411</v>
       </c>
       <c r="B158">
-        <v>1294</v>
+        <v>1519</v>
       </c>
       <c r="C158" t="s">
-        <v>722</v>
+        <v>414</v>
       </c>
       <c r="D158" t="s">
-        <v>723</v>
-[...5 lines deleted...]
-        <v>725</v>
+        <v>415</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>726</v>
+        <v>411</v>
       </c>
       <c r="B159">
-        <v>1093</v>
+        <v>1518</v>
       </c>
       <c r="C159" t="s">
-        <v>727</v>
+        <v>416</v>
       </c>
       <c r="D159" t="s">
-        <v>728</v>
-[...5 lines deleted...]
-        <v>730</v>
+        <v>417</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>726</v>
+        <v>411</v>
       </c>
       <c r="B160">
-        <v>1090</v>
+        <v>1517</v>
       </c>
       <c r="C160" t="s">
-        <v>731</v>
+        <v>418</v>
       </c>
       <c r="D160" t="s">
-        <v>732</v>
-[...5 lines deleted...]
-        <v>734</v>
+        <v>419</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>726</v>
+        <v>420</v>
       </c>
       <c r="B161">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="C161" t="s">
-        <v>735</v>
+        <v>421</v>
       </c>
       <c r="D161" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>738</v>
+        <v>422</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>726</v>
+        <v>423</v>
       </c>
       <c r="B162">
-        <v>1089</v>
+        <v>1433</v>
       </c>
       <c r="C162" t="s">
-        <v>739</v>
+        <v>424</v>
       </c>
       <c r="D162" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>425</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>743</v>
+        <v>423</v>
       </c>
       <c r="B163">
-        <v>1078</v>
+        <v>1427</v>
       </c>
       <c r="C163" t="s">
-        <v>744</v>
+        <v>426</v>
       </c>
       <c r="D163" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>747</v>
+        <v>427</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>748</v>
+        <v>423</v>
       </c>
       <c r="B164">
-        <v>1077</v>
+        <v>1418</v>
       </c>
       <c r="C164" t="s">
-        <v>749</v>
+        <v>428</v>
       </c>
       <c r="D164" t="s">
-        <v>750</v>
-[...5 lines deleted...]
-        <v>752</v>
+        <v>429</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>753</v>
+        <v>430</v>
       </c>
       <c r="B165">
-        <v>865</v>
+        <v>1386</v>
       </c>
       <c r="C165" t="s">
-        <v>754</v>
+        <v>431</v>
       </c>
       <c r="D165" t="s">
-        <v>755</v>
-[...5 lines deleted...]
-        <v>757</v>
+        <v>432</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>753</v>
+        <v>433</v>
       </c>
       <c r="B166">
-        <v>863</v>
+        <v>1337</v>
       </c>
       <c r="C166" t="s">
-        <v>758</v>
+        <v>434</v>
       </c>
       <c r="D166" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>761</v>
+        <v>435</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>762</v>
+        <v>433</v>
       </c>
       <c r="B167">
-        <v>733</v>
+        <v>1335</v>
       </c>
       <c r="C167" t="s">
-        <v>763</v>
+        <v>436</v>
       </c>
       <c r="D167" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>766</v>
+        <v>437</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>767</v>
+        <v>438</v>
       </c>
       <c r="B168">
-        <v>675</v>
+        <v>1333</v>
       </c>
       <c r="C168" t="s">
-        <v>768</v>
+        <v>439</v>
       </c>
       <c r="D168" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>771</v>
+        <v>440</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>767</v>
+        <v>438</v>
       </c>
       <c r="B169">
-        <v>673</v>
+        <v>1296</v>
       </c>
       <c r="C169" t="s">
-        <v>772</v>
+        <v>441</v>
       </c>
       <c r="D169" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>775</v>
+        <v>442</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>767</v>
+        <v>438</v>
       </c>
       <c r="B170">
-        <v>672</v>
+        <v>1295</v>
       </c>
       <c r="C170" t="s">
-        <v>776</v>
+        <v>443</v>
       </c>
       <c r="D170" t="s">
-        <v>777</v>
-[...5 lines deleted...]
-        <v>779</v>
+        <v>444</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>767</v>
+        <v>438</v>
       </c>
       <c r="B171">
-        <v>671</v>
+        <v>1294</v>
       </c>
       <c r="C171" t="s">
-        <v>780</v>
+        <v>445</v>
       </c>
       <c r="D171" t="s">
-        <v>781</v>
-[...5 lines deleted...]
-        <v>783</v>
+        <v>446</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>767</v>
+        <v>447</v>
       </c>
       <c r="B172">
-        <v>670</v>
+        <v>1093</v>
       </c>
       <c r="C172" t="s">
-        <v>784</v>
+        <v>448</v>
       </c>
       <c r="D172" t="s">
-        <v>785</v>
-[...5 lines deleted...]
-        <v>787</v>
+        <v>449</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>767</v>
+        <v>447</v>
       </c>
       <c r="B173">
-        <v>669</v>
+        <v>1090</v>
       </c>
       <c r="C173" t="s">
-        <v>788</v>
+        <v>450</v>
       </c>
       <c r="D173" t="s">
-        <v>789</v>
-[...5 lines deleted...]
-        <v>791</v>
+        <v>451</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>767</v>
+        <v>447</v>
       </c>
       <c r="B174">
-        <v>668</v>
+        <v>1090</v>
       </c>
       <c r="C174" t="s">
-        <v>792</v>
+        <v>452</v>
       </c>
       <c r="D174" t="s">
-        <v>793</v>
-[...5 lines deleted...]
-        <v>795</v>
+        <v>453</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>796</v>
+        <v>447</v>
       </c>
       <c r="B175">
-        <v>596</v>
+        <v>1089</v>
       </c>
       <c r="C175" t="s">
-        <v>797</v>
+        <v>454</v>
       </c>
       <c r="D175" t="s">
-        <v>798</v>
-[...5 lines deleted...]
-        <v>800</v>
+        <v>455</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>801</v>
+        <v>456</v>
       </c>
       <c r="B176">
-        <v>554</v>
+        <v>1078</v>
       </c>
       <c r="C176" t="s">
-        <v>802</v>
+        <v>457</v>
       </c>
       <c r="D176" t="s">
-        <v>803</v>
-[...5 lines deleted...]
-        <v>805</v>
+        <v>458</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>801</v>
+        <v>459</v>
       </c>
       <c r="B177">
-        <v>553</v>
+        <v>1077</v>
       </c>
       <c r="C177" t="s">
-        <v>806</v>
+        <v>460</v>
       </c>
       <c r="D177" t="s">
-        <v>807</v>
-[...5 lines deleted...]
-        <v>809</v>
+        <v>461</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>801</v>
+        <v>462</v>
       </c>
       <c r="B178">
-        <v>552</v>
+        <v>865</v>
       </c>
       <c r="C178" t="s">
-        <v>810</v>
+        <v>463</v>
       </c>
       <c r="D178" t="s">
-        <v>811</v>
-[...5 lines deleted...]
-        <v>813</v>
+        <v>464</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>814</v>
+        <v>462</v>
       </c>
       <c r="B179">
-        <v>469</v>
+        <v>863</v>
       </c>
       <c r="C179" t="s">
-        <v>815</v>
+        <v>465</v>
       </c>
       <c r="D179" t="s">
-        <v>816</v>
-[...5 lines deleted...]
-        <v>818</v>
+        <v>466</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>819</v>
+        <v>467</v>
       </c>
       <c r="B180">
-        <v>438</v>
+        <v>733</v>
       </c>
       <c r="C180" t="s">
-        <v>820</v>
+        <v>468</v>
       </c>
       <c r="D180" t="s">
-        <v>821</v>
-[...5 lines deleted...]
-        <v>823</v>
+        <v>469</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>819</v>
+        <v>470</v>
       </c>
       <c r="B181">
-        <v>432</v>
+        <v>675</v>
       </c>
       <c r="C181" t="s">
-        <v>824</v>
+        <v>471</v>
       </c>
       <c r="D181" t="s">
-        <v>825</v>
-[...5 lines deleted...]
-        <v>827</v>
+        <v>472</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>819</v>
+        <v>470</v>
       </c>
       <c r="B182">
-        <v>430</v>
+        <v>673</v>
       </c>
       <c r="C182" t="s">
-        <v>828</v>
+        <v>473</v>
       </c>
       <c r="D182" t="s">
-        <v>829</v>
-[...5 lines deleted...]
-        <v>831</v>
+        <v>474</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>819</v>
+        <v>470</v>
       </c>
       <c r="B183">
-        <v>429</v>
+        <v>672</v>
       </c>
       <c r="C183" t="s">
-        <v>832</v>
+        <v>475</v>
       </c>
       <c r="D183" t="s">
-        <v>833</v>
-[...5 lines deleted...]
-        <v>835</v>
+        <v>476</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>819</v>
+        <v>470</v>
       </c>
       <c r="B184">
-        <v>428</v>
+        <v>671</v>
       </c>
       <c r="C184" t="s">
-        <v>836</v>
+        <v>477</v>
       </c>
       <c r="D184" t="s">
-        <v>837</v>
-[...5 lines deleted...]
-        <v>839</v>
+        <v>478</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>819</v>
+        <v>470</v>
       </c>
       <c r="B185">
-        <v>427</v>
+        <v>670</v>
       </c>
       <c r="C185" t="s">
-        <v>840</v>
+        <v>479</v>
       </c>
       <c r="D185" t="s">
-        <v>841</v>
-[...5 lines deleted...]
-        <v>843</v>
+        <v>480</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>819</v>
+        <v>470</v>
       </c>
       <c r="B186">
-        <v>425</v>
+        <v>669</v>
       </c>
       <c r="C186" t="s">
-        <v>844</v>
+        <v>481</v>
       </c>
       <c r="D186" t="s">
-        <v>845</v>
-[...5 lines deleted...]
-        <v>847</v>
+        <v>482</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>819</v>
+        <v>470</v>
       </c>
       <c r="B187">
-        <v>425</v>
+        <v>668</v>
       </c>
       <c r="C187" t="s">
-        <v>848</v>
+        <v>483</v>
       </c>
       <c r="D187" t="s">
-        <v>849</v>
-[...5 lines deleted...]
-        <v>851</v>
+        <v>484</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>819</v>
+        <v>485</v>
       </c>
       <c r="B188">
-        <v>423</v>
+        <v>596</v>
       </c>
       <c r="C188" t="s">
-        <v>852</v>
+        <v>486</v>
       </c>
       <c r="D188" t="s">
-        <v>853</v>
-[...5 lines deleted...]
-        <v>855</v>
+        <v>487</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>819</v>
+        <v>488</v>
       </c>
       <c r="B189">
-        <v>420</v>
+        <v>554</v>
       </c>
       <c r="C189" t="s">
-        <v>856</v>
+        <v>489</v>
       </c>
       <c r="D189" t="s">
-        <v>857</v>
-[...5 lines deleted...]
-        <v>859</v>
+        <v>490</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>819</v>
+        <v>488</v>
       </c>
       <c r="B190">
-        <v>419</v>
+        <v>553</v>
       </c>
       <c r="C190" t="s">
-        <v>860</v>
+        <v>491</v>
       </c>
       <c r="D190" t="s">
-        <v>861</v>
-[...5 lines deleted...]
-        <v>863</v>
+        <v>492</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>819</v>
+        <v>488</v>
       </c>
       <c r="B191">
-        <v>414</v>
+        <v>552</v>
       </c>
       <c r="C191" t="s">
-        <v>864</v>
+        <v>493</v>
       </c>
       <c r="D191" t="s">
-        <v>865</v>
-[...5 lines deleted...]
-        <v>867</v>
+        <v>494</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>868</v>
+        <v>495</v>
       </c>
       <c r="B192">
-        <v>338</v>
+        <v>469</v>
       </c>
       <c r="C192" t="s">
-        <v>869</v>
+        <v>496</v>
       </c>
       <c r="D192" t="s">
-        <v>870</v>
-[...5 lines deleted...]
-        <v>872</v>
+        <v>497</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>868</v>
+        <v>498</v>
       </c>
       <c r="B193">
-        <v>336</v>
+        <v>438</v>
       </c>
       <c r="C193" t="s">
-        <v>873</v>
+        <v>499</v>
       </c>
       <c r="D193" t="s">
-        <v>874</v>
-[...5 lines deleted...]
-        <v>876</v>
+        <v>500</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>868</v>
+        <v>498</v>
       </c>
       <c r="B194">
-        <v>323</v>
+        <v>432</v>
       </c>
       <c r="C194" t="s">
-        <v>877</v>
+        <v>501</v>
       </c>
       <c r="D194" t="s">
-        <v>878</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>502</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>881</v>
+        <v>498</v>
       </c>
       <c r="B195">
-        <v>287</v>
+        <v>430</v>
       </c>
       <c r="C195" t="s">
-        <v>882</v>
+        <v>503</v>
       </c>
       <c r="D195" t="s">
-        <v>883</v>
-[...5 lines deleted...]
-        <v>885</v>
+        <v>504</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>886</v>
+        <v>498</v>
       </c>
       <c r="B196">
-        <v>5026</v>
+        <v>429</v>
       </c>
       <c r="C196" t="s">
-        <v>887</v>
+        <v>505</v>
       </c>
       <c r="D196" t="s">
-        <v>888</v>
-[...5 lines deleted...]
-        <v>890</v>
+        <v>506</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>886</v>
+        <v>498</v>
       </c>
       <c r="B197">
-        <v>5024</v>
+        <v>428</v>
       </c>
       <c r="C197" t="s">
-        <v>891</v>
+        <v>507</v>
       </c>
       <c r="D197" t="s">
-        <v>892</v>
-[...5 lines deleted...]
-        <v>894</v>
+        <v>508</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>886</v>
+        <v>498</v>
       </c>
       <c r="B198">
-        <v>5023</v>
+        <v>427</v>
       </c>
       <c r="C198" t="s">
-        <v>895</v>
+        <v>509</v>
       </c>
       <c r="D198" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-        <v>898</v>
+        <v>510</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>886</v>
+        <v>498</v>
       </c>
       <c r="B199">
-        <v>5022</v>
+        <v>425</v>
       </c>
       <c r="C199" t="s">
-        <v>899</v>
+        <v>511</v>
       </c>
       <c r="D199" t="s">
-        <v>900</v>
-[...5 lines deleted...]
-        <v>902</v>
+        <v>512</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>886</v>
+        <v>498</v>
       </c>
       <c r="B200">
-        <v>5021</v>
+        <v>425</v>
       </c>
       <c r="C200" t="s">
-        <v>903</v>
+        <v>513</v>
       </c>
       <c r="D200" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>906</v>
+        <v>514</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>886</v>
+        <v>498</v>
       </c>
       <c r="B201">
-        <v>5020</v>
+        <v>423</v>
       </c>
       <c r="C201" t="s">
-        <v>907</v>
+        <v>515</v>
       </c>
       <c r="D201" t="s">
-        <v>908</v>
-[...5 lines deleted...]
-        <v>910</v>
+        <v>516</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>886</v>
+        <v>498</v>
       </c>
       <c r="B202">
-        <v>5019</v>
+        <v>420</v>
       </c>
       <c r="C202" t="s">
-        <v>911</v>
+        <v>517</v>
       </c>
       <c r="D202" t="s">
-        <v>912</v>
-[...5 lines deleted...]
-        <v>914</v>
+        <v>518</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>886</v>
+        <v>498</v>
       </c>
       <c r="B203">
-        <v>5018</v>
+        <v>419</v>
       </c>
       <c r="C203" t="s">
-        <v>915</v>
+        <v>519</v>
       </c>
       <c r="D203" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-        <v>918</v>
+        <v>520</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>886</v>
+        <v>498</v>
       </c>
       <c r="B204">
-        <v>5017</v>
+        <v>414</v>
       </c>
       <c r="C204" t="s">
-        <v>919</v>
+        <v>521</v>
       </c>
       <c r="D204" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-        <v>922</v>
+        <v>522</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>886</v>
+        <v>523</v>
       </c>
       <c r="B205">
-        <v>5016</v>
+        <v>338</v>
       </c>
       <c r="C205" t="s">
-        <v>923</v>
+        <v>524</v>
       </c>
       <c r="D205" t="s">
-        <v>924</v>
-[...5 lines deleted...]
-        <v>926</v>
+        <v>525</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>886</v>
+        <v>523</v>
       </c>
       <c r="B206">
-        <v>5015</v>
+        <v>336</v>
       </c>
       <c r="C206" t="s">
-        <v>927</v>
+        <v>526</v>
       </c>
       <c r="D206" t="s">
-        <v>928</v>
-[...5 lines deleted...]
-        <v>930</v>
+        <v>527</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>886</v>
+        <v>523</v>
       </c>
       <c r="B207">
-        <v>5014</v>
+        <v>323</v>
       </c>
       <c r="C207" t="s">
-        <v>931</v>
+        <v>528</v>
       </c>
       <c r="D207" t="s">
-        <v>932</v>
-[...5 lines deleted...]
-        <v>934</v>
+        <v>529</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>886</v>
+        <v>530</v>
       </c>
       <c r="B208">
-        <v>5013</v>
+        <v>287</v>
       </c>
       <c r="C208" t="s">
-        <v>935</v>
+        <v>531</v>
       </c>
       <c r="D208" t="s">
-        <v>936</v>
-[...5 lines deleted...]
-        <v>938</v>
+        <v>532</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>939</v>
+        <v>533</v>
       </c>
       <c r="B209">
-        <v>4987</v>
+        <v>5026</v>
       </c>
       <c r="C209" t="s">
-        <v>940</v>
+        <v>534</v>
       </c>
       <c r="D209" t="s">
-        <v>941</v>
-[...5 lines deleted...]
-        <v>943</v>
+        <v>535</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>944</v>
+        <v>533</v>
       </c>
       <c r="B210">
-        <v>4953</v>
+        <v>5024</v>
       </c>
       <c r="C210" t="s">
-        <v>945</v>
+        <v>536</v>
       </c>
       <c r="D210" t="s">
-        <v>946</v>
-[...5 lines deleted...]
-        <v>948</v>
+        <v>537</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>944</v>
+        <v>533</v>
       </c>
       <c r="B211">
-        <v>4952</v>
+        <v>5023</v>
       </c>
       <c r="C211" t="s">
-        <v>949</v>
+        <v>538</v>
       </c>
       <c r="D211" t="s">
-        <v>950</v>
-[...5 lines deleted...]
-        <v>952</v>
+        <v>539</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>944</v>
+        <v>533</v>
       </c>
       <c r="B212">
-        <v>4949</v>
+        <v>5022</v>
       </c>
       <c r="C212" t="s">
-        <v>953</v>
+        <v>540</v>
       </c>
       <c r="D212" t="s">
-        <v>954</v>
-[...5 lines deleted...]
-        <v>956</v>
+        <v>541</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>957</v>
+        <v>533</v>
       </c>
       <c r="B213">
-        <v>4932</v>
+        <v>5021</v>
       </c>
       <c r="C213" t="s">
-        <v>958</v>
+        <v>542</v>
       </c>
       <c r="D213" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-        <v>961</v>
+        <v>543</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>957</v>
+        <v>533</v>
       </c>
       <c r="B214">
-        <v>4931</v>
+        <v>5020</v>
       </c>
       <c r="C214" t="s">
-        <v>962</v>
+        <v>544</v>
       </c>
       <c r="D214" t="s">
-        <v>963</v>
-[...5 lines deleted...]
-        <v>965</v>
+        <v>545</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>966</v>
+        <v>533</v>
       </c>
       <c r="B215">
-        <v>4889</v>
+        <v>5019</v>
       </c>
       <c r="C215" t="s">
-        <v>967</v>
+        <v>546</v>
       </c>
       <c r="D215" t="s">
-        <v>968</v>
-[...5 lines deleted...]
-        <v>970</v>
+        <v>547</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>971</v>
+        <v>533</v>
       </c>
       <c r="B216">
-        <v>4786</v>
+        <v>5018</v>
       </c>
       <c r="C216" t="s">
-        <v>972</v>
+        <v>548</v>
       </c>
       <c r="D216" t="s">
-        <v>973</v>
-[...5 lines deleted...]
-        <v>975</v>
+        <v>549</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>976</v>
+        <v>533</v>
       </c>
       <c r="B217">
-        <v>4609</v>
+        <v>5017</v>
       </c>
       <c r="C217" t="s">
-        <v>977</v>
+        <v>550</v>
       </c>
       <c r="D217" t="s">
-        <v>978</v>
-[...5 lines deleted...]
-        <v>980</v>
+        <v>551</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>976</v>
+        <v>533</v>
       </c>
       <c r="B218">
-        <v>4608</v>
+        <v>5016</v>
       </c>
       <c r="C218" t="s">
-        <v>981</v>
+        <v>552</v>
       </c>
       <c r="D218" t="s">
-        <v>982</v>
-[...5 lines deleted...]
-        <v>984</v>
+        <v>553</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>976</v>
+        <v>533</v>
       </c>
       <c r="B219">
-        <v>4607</v>
+        <v>5015</v>
       </c>
       <c r="C219" t="s">
-        <v>985</v>
+        <v>554</v>
       </c>
       <c r="D219" t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>988</v>
+        <v>555</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>976</v>
+        <v>533</v>
       </c>
       <c r="B220">
-        <v>4606</v>
+        <v>5014</v>
       </c>
       <c r="C220" t="s">
-        <v>989</v>
+        <v>556</v>
       </c>
       <c r="D220" t="s">
-        <v>990</v>
-[...5 lines deleted...]
-        <v>992</v>
+        <v>557</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>976</v>
+        <v>533</v>
       </c>
       <c r="B221">
-        <v>4605</v>
+        <v>5013</v>
       </c>
       <c r="C221" t="s">
-        <v>993</v>
+        <v>558</v>
       </c>
       <c r="D221" t="s">
-        <v>994</v>
-[...5 lines deleted...]
-        <v>996</v>
+        <v>559</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>976</v>
+        <v>560</v>
       </c>
       <c r="B222">
-        <v>4604</v>
+        <v>4987</v>
       </c>
       <c r="C222" t="s">
-        <v>997</v>
+        <v>561</v>
       </c>
       <c r="D222" t="s">
-        <v>998</v>
-[...5 lines deleted...]
-        <v>1000</v>
+        <v>562</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>1001</v>
+        <v>563</v>
       </c>
       <c r="B223">
-        <v>4566</v>
+        <v>4953</v>
       </c>
       <c r="C223" t="s">
-        <v>1002</v>
+        <v>564</v>
       </c>
       <c r="D223" t="s">
-        <v>1003</v>
-[...5 lines deleted...]
-        <v>1005</v>
+        <v>565</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1006</v>
+        <v>563</v>
       </c>
       <c r="B224">
-        <v>4547</v>
+        <v>4952</v>
       </c>
       <c r="C224" t="s">
-        <v>1007</v>
+        <v>566</v>
       </c>
       <c r="D224" t="s">
-        <v>1008</v>
-[...5 lines deleted...]
-        <v>1010</v>
+        <v>567</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1011</v>
+        <v>563</v>
       </c>
       <c r="B225">
-        <v>4529</v>
+        <v>4949</v>
       </c>
       <c r="C225" t="s">
-        <v>1012</v>
+        <v>568</v>
       </c>
       <c r="D225" t="s">
-        <v>1013</v>
-[...5 lines deleted...]
-        <v>1015</v>
+        <v>569</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1016</v>
+        <v>570</v>
       </c>
       <c r="B226">
-        <v>4521</v>
+        <v>4932</v>
       </c>
       <c r="C226" t="s">
-        <v>1017</v>
+        <v>571</v>
       </c>
       <c r="D226" t="s">
-        <v>1018</v>
-[...5 lines deleted...]
-        <v>1020</v>
+        <v>572</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1021</v>
+        <v>570</v>
       </c>
       <c r="B227">
-        <v>4477</v>
+        <v>4931</v>
       </c>
       <c r="C227" t="s">
-        <v>1022</v>
+        <v>573</v>
       </c>
       <c r="D227" t="s">
-        <v>1023</v>
-[...5 lines deleted...]
-        <v>1025</v>
+        <v>574</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1021</v>
+        <v>575</v>
       </c>
       <c r="B228">
-        <v>4476</v>
+        <v>4889</v>
       </c>
       <c r="C228" t="s">
-        <v>1026</v>
+        <v>576</v>
       </c>
       <c r="D228" t="s">
-        <v>1027</v>
-[...5 lines deleted...]
-        <v>1029</v>
+        <v>577</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1021</v>
+        <v>578</v>
       </c>
       <c r="B229">
-        <v>4472</v>
+        <v>4786</v>
       </c>
       <c r="C229" t="s">
-        <v>1030</v>
+        <v>579</v>
       </c>
       <c r="D229" t="s">
-        <v>1031</v>
-[...5 lines deleted...]
-        <v>1033</v>
+        <v>580</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1034</v>
+        <v>581</v>
       </c>
       <c r="B230">
-        <v>4354</v>
+        <v>4609</v>
       </c>
       <c r="C230" t="s">
-        <v>1035</v>
+        <v>582</v>
       </c>
       <c r="D230" t="s">
-        <v>1036</v>
-[...5 lines deleted...]
-        <v>1038</v>
+        <v>583</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1034</v>
+        <v>581</v>
       </c>
       <c r="B231">
-        <v>4353</v>
+        <v>4608</v>
       </c>
       <c r="C231" t="s">
-        <v>1039</v>
+        <v>584</v>
       </c>
       <c r="D231" t="s">
-        <v>1040</v>
-[...5 lines deleted...]
-        <v>1042</v>
+        <v>585</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1034</v>
+        <v>581</v>
       </c>
       <c r="B232">
-        <v>4352</v>
+        <v>4607</v>
       </c>
       <c r="C232" t="s">
-        <v>1043</v>
+        <v>586</v>
       </c>
       <c r="D232" t="s">
-        <v>1044</v>
-[...5 lines deleted...]
-        <v>1046</v>
+        <v>587</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1034</v>
+        <v>581</v>
       </c>
       <c r="B233">
-        <v>4351</v>
+        <v>4606</v>
       </c>
       <c r="C233" t="s">
-        <v>1047</v>
+        <v>588</v>
       </c>
       <c r="D233" t="s">
-        <v>1048</v>
-[...5 lines deleted...]
-        <v>1050</v>
+        <v>589</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1034</v>
+        <v>581</v>
       </c>
       <c r="B234">
-        <v>4350</v>
+        <v>4605</v>
       </c>
       <c r="C234" t="s">
-        <v>1051</v>
+        <v>590</v>
       </c>
       <c r="D234" t="s">
-        <v>1052</v>
-[...5 lines deleted...]
-        <v>1054</v>
+        <v>591</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1034</v>
+        <v>581</v>
       </c>
       <c r="B235">
-        <v>4339</v>
+        <v>4604</v>
       </c>
       <c r="C235" t="s">
-        <v>1055</v>
+        <v>592</v>
       </c>
       <c r="D235" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>593</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1059</v>
+        <v>594</v>
       </c>
       <c r="B236">
-        <v>4202</v>
+        <v>4566</v>
       </c>
       <c r="C236" t="s">
-        <v>1060</v>
+        <v>595</v>
       </c>
       <c r="D236" t="s">
-        <v>1061</v>
-[...5 lines deleted...]
-        <v>1063</v>
+        <v>596</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1064</v>
+        <v>597</v>
       </c>
       <c r="B237">
-        <v>4086</v>
+        <v>4547</v>
       </c>
       <c r="C237" t="s">
-        <v>1065</v>
+        <v>598</v>
       </c>
       <c r="D237" t="s">
-        <v>1066</v>
-[...5 lines deleted...]
-        <v>1068</v>
+        <v>599</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1064</v>
+        <v>600</v>
       </c>
       <c r="B238">
-        <v>4077</v>
+        <v>4529</v>
       </c>
       <c r="C238" t="s">
-        <v>1069</v>
+        <v>601</v>
       </c>
       <c r="D238" t="s">
-        <v>1070</v>
-[...5 lines deleted...]
-        <v>1072</v>
+        <v>602</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1073</v>
+        <v>603</v>
       </c>
       <c r="B239">
-        <v>4013</v>
+        <v>4521</v>
       </c>
       <c r="C239" t="s">
-        <v>1074</v>
+        <v>604</v>
       </c>
       <c r="D239" t="s">
-        <v>1075</v>
-[...5 lines deleted...]
-        <v>1077</v>
+        <v>605</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1073</v>
+        <v>606</v>
       </c>
       <c r="B240">
-        <v>4012</v>
+        <v>4477</v>
       </c>
       <c r="C240" t="s">
-        <v>1078</v>
+        <v>607</v>
       </c>
       <c r="D240" t="s">
-        <v>1079</v>
-[...5 lines deleted...]
-        <v>1081</v>
+        <v>608</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1073</v>
+        <v>606</v>
       </c>
       <c r="B241">
-        <v>4011</v>
+        <v>4476</v>
       </c>
       <c r="C241" t="s">
-        <v>1082</v>
+        <v>609</v>
       </c>
       <c r="D241" t="s">
-        <v>1083</v>
-[...5 lines deleted...]
-        <v>1085</v>
+        <v>610</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1086</v>
+        <v>606</v>
       </c>
       <c r="B242">
-        <v>3975</v>
+        <v>4472</v>
       </c>
       <c r="C242" t="s">
-        <v>1087</v>
+        <v>611</v>
       </c>
       <c r="D242" t="s">
-        <v>1088</v>
-[...5 lines deleted...]
-        <v>1090</v>
+        <v>612</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1091</v>
+        <v>613</v>
       </c>
       <c r="B243">
-        <v>3965</v>
+        <v>4354</v>
       </c>
       <c r="C243" t="s">
-        <v>1092</v>
+        <v>614</v>
       </c>
       <c r="D243" t="s">
-        <v>1093</v>
-[...5 lines deleted...]
-        <v>1095</v>
+        <v>615</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1096</v>
+        <v>613</v>
       </c>
       <c r="B244">
-        <v>3956</v>
+        <v>4353</v>
       </c>
       <c r="C244" t="s">
-        <v>1097</v>
+        <v>616</v>
       </c>
       <c r="D244" t="s">
-        <v>1098</v>
-[...5 lines deleted...]
-        <v>1100</v>
+        <v>617</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1101</v>
+        <v>613</v>
       </c>
       <c r="B245">
-        <v>3938</v>
+        <v>4352</v>
       </c>
       <c r="C245" t="s">
-        <v>1102</v>
+        <v>618</v>
       </c>
       <c r="D245" t="s">
-        <v>1103</v>
-[...5 lines deleted...]
-        <v>1105</v>
+        <v>619</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1106</v>
+        <v>613</v>
       </c>
       <c r="B246">
-        <v>3920</v>
+        <v>4351</v>
       </c>
       <c r="C246" t="s">
-        <v>1107</v>
+        <v>620</v>
       </c>
       <c r="D246" t="s">
-        <v>1108</v>
-[...5 lines deleted...]
-        <v>1110</v>
+        <v>621</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1111</v>
+        <v>613</v>
       </c>
       <c r="B247">
-        <v>3812</v>
+        <v>4350</v>
       </c>
       <c r="C247" t="s">
-        <v>1112</v>
+        <v>622</v>
       </c>
       <c r="D247" t="s">
-        <v>1113</v>
-[...5 lines deleted...]
-        <v>1115</v>
+        <v>623</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1116</v>
+        <v>613</v>
       </c>
       <c r="B248">
-        <v>3797</v>
+        <v>4339</v>
       </c>
       <c r="C248" t="s">
-        <v>1117</v>
+        <v>624</v>
       </c>
       <c r="D248" t="s">
-        <v>1118</v>
-[...5 lines deleted...]
-        <v>1120</v>
+        <v>625</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1121</v>
+        <v>626</v>
       </c>
       <c r="B249">
-        <v>3690</v>
+        <v>4202</v>
       </c>
       <c r="C249" t="s">
-        <v>1122</v>
+        <v>627</v>
       </c>
       <c r="D249" t="s">
-        <v>1123</v>
-[...5 lines deleted...]
-        <v>1125</v>
+        <v>628</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1121</v>
+        <v>629</v>
       </c>
       <c r="B250">
-        <v>3685</v>
+        <v>4086</v>
       </c>
       <c r="C250" t="s">
-        <v>1126</v>
+        <v>630</v>
       </c>
       <c r="D250" t="s">
-        <v>1127</v>
-[...5 lines deleted...]
-        <v>1129</v>
+        <v>631</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1130</v>
+        <v>629</v>
       </c>
       <c r="B251">
-        <v>3587</v>
+        <v>4077</v>
       </c>
       <c r="C251" t="s">
-        <v>1131</v>
+        <v>632</v>
       </c>
       <c r="D251" t="s">
-        <v>1132</v>
-[...5 lines deleted...]
-        <v>1134</v>
+        <v>633</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1130</v>
+        <v>634</v>
       </c>
       <c r="B252">
-        <v>3583</v>
+        <v>4013</v>
       </c>
       <c r="C252" t="s">
-        <v>1135</v>
+        <v>635</v>
       </c>
       <c r="D252" t="s">
-        <v>1136</v>
-[...5 lines deleted...]
-        <v>1138</v>
+        <v>636</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1130</v>
+        <v>634</v>
       </c>
       <c r="B253">
-        <v>3583</v>
+        <v>4012</v>
       </c>
       <c r="C253" t="s">
-        <v>1139</v>
+        <v>637</v>
       </c>
       <c r="D253" t="s">
-        <v>1140</v>
-[...5 lines deleted...]
-        <v>1142</v>
+        <v>638</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1130</v>
+        <v>634</v>
       </c>
       <c r="B254">
-        <v>3583</v>
+        <v>4011</v>
       </c>
       <c r="C254" t="s">
-        <v>1143</v>
+        <v>639</v>
       </c>
       <c r="D254" t="s">
-        <v>1144</v>
-[...5 lines deleted...]
-        <v>1146</v>
+        <v>640</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1130</v>
+        <v>641</v>
       </c>
       <c r="B255">
-        <v>3583</v>
+        <v>3975</v>
       </c>
       <c r="C255" t="s">
-        <v>1147</v>
+        <v>642</v>
       </c>
       <c r="D255" t="s">
-        <v>1148</v>
-[...5 lines deleted...]
-        <v>1150</v>
+        <v>643</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1151</v>
+        <v>644</v>
       </c>
       <c r="B256">
-        <v>3514</v>
+        <v>3965</v>
       </c>
       <c r="C256" t="s">
-        <v>1152</v>
+        <v>645</v>
       </c>
       <c r="D256" t="s">
-        <v>1153</v>
-[...5 lines deleted...]
-        <v>1155</v>
+        <v>646</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1151</v>
+        <v>647</v>
       </c>
       <c r="B257">
-        <v>3513</v>
+        <v>3956</v>
       </c>
       <c r="C257" t="s">
-        <v>1156</v>
+        <v>648</v>
       </c>
       <c r="D257" t="s">
-        <v>1157</v>
-[...5 lines deleted...]
-        <v>1159</v>
+        <v>649</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1160</v>
+        <v>650</v>
       </c>
       <c r="B258">
-        <v>3473</v>
+        <v>3938</v>
       </c>
       <c r="C258" t="s">
-        <v>1161</v>
+        <v>651</v>
       </c>
       <c r="D258" t="s">
-        <v>1162</v>
-[...5 lines deleted...]
-        <v>1164</v>
+        <v>652</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1165</v>
+        <v>653</v>
       </c>
       <c r="B259">
-        <v>3248</v>
+        <v>3920</v>
       </c>
       <c r="C259" t="s">
-        <v>1166</v>
+        <v>654</v>
       </c>
       <c r="D259" t="s">
-        <v>1167</v>
-[...5 lines deleted...]
-        <v>1169</v>
+        <v>655</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1165</v>
+        <v>656</v>
       </c>
       <c r="B260">
-        <v>3247</v>
+        <v>3812</v>
       </c>
       <c r="C260" t="s">
-        <v>1170</v>
+        <v>657</v>
       </c>
       <c r="D260" t="s">
-        <v>1171</v>
-[...5 lines deleted...]
-        <v>1173</v>
+        <v>658</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1165</v>
+        <v>659</v>
       </c>
       <c r="B261">
-        <v>3244</v>
+        <v>3797</v>
       </c>
       <c r="C261" t="s">
-        <v>1174</v>
+        <v>660</v>
       </c>
       <c r="D261" t="s">
-        <v>1175</v>
-[...5 lines deleted...]
-        <v>1177</v>
+        <v>661</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1178</v>
+        <v>662</v>
       </c>
       <c r="B262">
-        <v>3143</v>
+        <v>3690</v>
       </c>
       <c r="C262" t="s">
-        <v>1179</v>
+        <v>663</v>
       </c>
       <c r="D262" t="s">
-        <v>1180</v>
-[...5 lines deleted...]
-        <v>1182</v>
+        <v>664</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1178</v>
+        <v>662</v>
       </c>
       <c r="B263">
-        <v>3142</v>
+        <v>3685</v>
       </c>
       <c r="C263" t="s">
-        <v>1183</v>
+        <v>665</v>
       </c>
       <c r="D263" t="s">
-        <v>1184</v>
-[...5 lines deleted...]
-        <v>1186</v>
+        <v>666</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1187</v>
+        <v>667</v>
       </c>
       <c r="B264">
-        <v>3030</v>
+        <v>3587</v>
       </c>
       <c r="C264" t="s">
-        <v>1188</v>
+        <v>668</v>
       </c>
       <c r="D264" t="s">
-        <v>1189</v>
-[...5 lines deleted...]
-        <v>1191</v>
+        <v>669</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1187</v>
+        <v>667</v>
       </c>
       <c r="B265">
-        <v>3025</v>
+        <v>3583</v>
       </c>
       <c r="C265" t="s">
-        <v>1192</v>
+        <v>670</v>
       </c>
       <c r="D265" t="s">
-        <v>1193</v>
-[...5 lines deleted...]
-        <v>1195</v>
+        <v>671</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1196</v>
+        <v>667</v>
       </c>
       <c r="B266">
-        <v>3022</v>
+        <v>3583</v>
       </c>
       <c r="C266" t="s">
-        <v>1197</v>
+        <v>672</v>
       </c>
       <c r="D266" t="s">
-        <v>1198</v>
-[...5 lines deleted...]
-        <v>1200</v>
+        <v>673</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1201</v>
+        <v>667</v>
       </c>
       <c r="B267">
-        <v>2869</v>
+        <v>3583</v>
       </c>
       <c r="C267" t="s">
-        <v>1202</v>
+        <v>674</v>
       </c>
       <c r="D267" t="s">
-        <v>1203</v>
-[...5 lines deleted...]
-        <v>1205</v>
+        <v>675</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1206</v>
+        <v>667</v>
       </c>
       <c r="B268">
-        <v>2594</v>
+        <v>3583</v>
       </c>
       <c r="C268" t="s">
-        <v>1207</v>
+        <v>676</v>
       </c>
       <c r="D268" t="s">
-        <v>1208</v>
-[...5 lines deleted...]
-        <v>1210</v>
+        <v>677</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1211</v>
+        <v>678</v>
       </c>
       <c r="B269">
-        <v>2451</v>
+        <v>3514</v>
       </c>
       <c r="C269" t="s">
-        <v>1212</v>
+        <v>679</v>
       </c>
       <c r="D269" t="s">
-        <v>1213</v>
-[...5 lines deleted...]
-        <v>1215</v>
+        <v>680</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1216</v>
+        <v>678</v>
       </c>
       <c r="B270">
-        <v>2182</v>
+        <v>3513</v>
       </c>
       <c r="C270" t="s">
-        <v>1217</v>
+        <v>681</v>
       </c>
       <c r="D270" t="s">
-        <v>1218</v>
-[...5 lines deleted...]
-        <v>1220</v>
+        <v>682</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1221</v>
+        <v>683</v>
       </c>
       <c r="B271">
-        <v>2104</v>
+        <v>3473</v>
       </c>
       <c r="C271" t="s">
-        <v>1222</v>
+        <v>684</v>
       </c>
       <c r="D271" t="s">
-        <v>1223</v>
-[...5 lines deleted...]
-        <v>1225</v>
+        <v>685</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1226</v>
+        <v>686</v>
       </c>
       <c r="B272">
-        <v>2097</v>
+        <v>3248</v>
       </c>
       <c r="C272" t="s">
-        <v>1227</v>
+        <v>687</v>
       </c>
       <c r="D272" t="s">
-        <v>1228</v>
-[...5 lines deleted...]
-        <v>1230</v>
+        <v>688</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1231</v>
+        <v>686</v>
       </c>
       <c r="B273">
-        <v>1971</v>
+        <v>3247</v>
       </c>
       <c r="C273" t="s">
-        <v>1232</v>
+        <v>689</v>
       </c>
       <c r="D273" t="s">
-        <v>1233</v>
-[...5 lines deleted...]
-        <v>1235</v>
+        <v>690</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1236</v>
+        <v>686</v>
       </c>
       <c r="B274">
-        <v>1933</v>
+        <v>3244</v>
       </c>
       <c r="C274" t="s">
-        <v>1237</v>
+        <v>691</v>
       </c>
       <c r="D274" t="s">
-        <v>1238</v>
-[...5 lines deleted...]
-        <v>1240</v>
+        <v>692</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1236</v>
+        <v>693</v>
       </c>
       <c r="B275">
-        <v>1930</v>
+        <v>3143</v>
       </c>
       <c r="C275" t="s">
-        <v>1241</v>
+        <v>694</v>
       </c>
       <c r="D275" t="s">
-        <v>1242</v>
-[...5 lines deleted...]
-        <v>1244</v>
+        <v>695</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1245</v>
+        <v>693</v>
       </c>
       <c r="B276">
-        <v>1901</v>
+        <v>3142</v>
       </c>
       <c r="C276" t="s">
-        <v>1246</v>
+        <v>696</v>
       </c>
       <c r="D276" t="s">
-        <v>1247</v>
-[...5 lines deleted...]
-        <v>1249</v>
+        <v>697</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1250</v>
+        <v>698</v>
       </c>
       <c r="B277">
-        <v>1892</v>
+        <v>3030</v>
       </c>
       <c r="C277" t="s">
-        <v>1251</v>
+        <v>699</v>
       </c>
       <c r="D277" t="s">
-        <v>1252</v>
-[...5 lines deleted...]
-        <v>1254</v>
+        <v>700</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1255</v>
+        <v>698</v>
       </c>
       <c r="B278">
-        <v>1834</v>
+        <v>3025</v>
       </c>
       <c r="C278" t="s">
-        <v>1256</v>
+        <v>701</v>
       </c>
       <c r="D278" t="s">
-        <v>1257</v>
-[...5 lines deleted...]
-        <v>1259</v>
+        <v>702</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1255</v>
+        <v>703</v>
       </c>
       <c r="B279">
-        <v>1833</v>
+        <v>3022</v>
       </c>
       <c r="C279" t="s">
-        <v>1260</v>
+        <v>704</v>
       </c>
       <c r="D279" t="s">
-        <v>1261</v>
-[...5 lines deleted...]
-        <v>1263</v>
+        <v>705</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1264</v>
+        <v>706</v>
       </c>
       <c r="B280">
-        <v>1741</v>
+        <v>2869</v>
       </c>
       <c r="C280" t="s">
-        <v>1265</v>
+        <v>707</v>
       </c>
       <c r="D280" t="s">
-        <v>1266</v>
-[...5 lines deleted...]
-        <v>1268</v>
+        <v>708</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1264</v>
+        <v>709</v>
       </c>
       <c r="B281">
-        <v>1738</v>
+        <v>2594</v>
       </c>
       <c r="C281" t="s">
-        <v>1269</v>
+        <v>710</v>
       </c>
       <c r="D281" t="s">
-        <v>1270</v>
-[...5 lines deleted...]
-        <v>1272</v>
+        <v>711</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1264</v>
+        <v>712</v>
       </c>
       <c r="B282">
-        <v>1733</v>
+        <v>2451</v>
       </c>
       <c r="C282" t="s">
-        <v>1273</v>
+        <v>713</v>
       </c>
       <c r="D282" t="s">
-        <v>1274</v>
-[...5 lines deleted...]
-        <v>1276</v>
+        <v>714</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1277</v>
+        <v>715</v>
       </c>
       <c r="B283">
-        <v>1700</v>
+        <v>2182</v>
       </c>
       <c r="C283" t="s">
-        <v>1278</v>
+        <v>716</v>
       </c>
       <c r="D283" t="s">
-        <v>1279</v>
-[...5 lines deleted...]
-        <v>1281</v>
+        <v>717</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1282</v>
+        <v>718</v>
       </c>
       <c r="B284">
-        <v>2172</v>
+        <v>2104</v>
       </c>
       <c r="C284" t="s">
-        <v>1283</v>
+        <v>719</v>
       </c>
       <c r="D284" t="s">
-        <v>1284</v>
-[...5 lines deleted...]
-        <v>1286</v>
+        <v>720</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>1282</v>
+        <v>721</v>
       </c>
       <c r="B285">
-        <v>1643</v>
+        <v>2097</v>
       </c>
       <c r="C285" t="s">
-        <v>1287</v>
+        <v>722</v>
       </c>
       <c r="D285" t="s">
-        <v>1288</v>
-[...5 lines deleted...]
-        <v>1290</v>
+        <v>723</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>1291</v>
+        <v>724</v>
       </c>
       <c r="B286">
-        <v>1609</v>
+        <v>1971</v>
       </c>
       <c r="C286" t="s">
-        <v>1292</v>
+        <v>725</v>
       </c>
       <c r="D286" t="s">
-        <v>1293</v>
-[...5 lines deleted...]
-        <v>1295</v>
+        <v>726</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>1296</v>
+        <v>727</v>
       </c>
       <c r="B287">
-        <v>2102</v>
+        <v>1933</v>
       </c>
       <c r="C287" t="s">
-        <v>1297</v>
+        <v>728</v>
       </c>
       <c r="D287" t="s">
-        <v>1298</v>
-[...5 lines deleted...]
-        <v>1300</v>
+        <v>729</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>1301</v>
+        <v>727</v>
       </c>
       <c r="B288">
-        <v>1596</v>
+        <v>1930</v>
       </c>
       <c r="C288" t="s">
-        <v>1302</v>
+        <v>730</v>
       </c>
       <c r="D288" t="s">
-        <v>1303</v>
-[...5 lines deleted...]
-        <v>1305</v>
+        <v>731</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>1301</v>
+        <v>732</v>
       </c>
       <c r="B289">
-        <v>1591</v>
+        <v>1901</v>
       </c>
       <c r="C289" t="s">
-        <v>1306</v>
+        <v>733</v>
       </c>
       <c r="D289" t="s">
-        <v>1307</v>
-[...5 lines deleted...]
-        <v>1309</v>
+        <v>734</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>1310</v>
+        <v>735</v>
       </c>
       <c r="B290">
-        <v>1472</v>
+        <v>1892</v>
       </c>
       <c r="C290" t="s">
-        <v>1311</v>
+        <v>736</v>
       </c>
       <c r="D290" t="s">
-        <v>1312</v>
-[...5 lines deleted...]
-        <v>1314</v>
+        <v>737</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>1310</v>
+        <v>738</v>
       </c>
       <c r="B291">
-        <v>1471</v>
+        <v>1834</v>
       </c>
       <c r="C291" t="s">
-        <v>1315</v>
+        <v>739</v>
       </c>
       <c r="D291" t="s">
-        <v>1316</v>
-[...5 lines deleted...]
-        <v>1318</v>
+        <v>740</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>1319</v>
+        <v>738</v>
       </c>
       <c r="B292">
-        <v>1414</v>
+        <v>1833</v>
       </c>
       <c r="C292" t="s">
-        <v>1320</v>
+        <v>741</v>
       </c>
       <c r="D292" t="s">
-        <v>1321</v>
-[...5 lines deleted...]
-        <v>1323</v>
+        <v>742</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>1324</v>
+        <v>743</v>
       </c>
       <c r="B293">
-        <v>1363</v>
+        <v>1741</v>
       </c>
       <c r="C293" t="s">
-        <v>1325</v>
+        <v>744</v>
       </c>
       <c r="D293" t="s">
-        <v>1326</v>
-[...5 lines deleted...]
-        <v>1327</v>
+        <v>745</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>1324</v>
+        <v>743</v>
       </c>
       <c r="B294">
-        <v>1363</v>
+        <v>1738</v>
       </c>
       <c r="C294" t="s">
-        <v>1325</v>
+        <v>746</v>
       </c>
       <c r="D294" t="s">
-        <v>1326</v>
-[...5 lines deleted...]
-        <v>1329</v>
+        <v>747</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>1330</v>
+        <v>743</v>
       </c>
       <c r="B295">
-        <v>1331</v>
+        <v>1733</v>
       </c>
       <c r="C295" t="s">
-        <v>1331</v>
+        <v>748</v>
       </c>
       <c r="D295" t="s">
-        <v>1332</v>
-[...5 lines deleted...]
-        <v>1334</v>
+        <v>749</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>1335</v>
+        <v>750</v>
       </c>
       <c r="B296">
-        <v>1294</v>
+        <v>1700</v>
       </c>
       <c r="C296" t="s">
-        <v>1336</v>
+        <v>751</v>
       </c>
       <c r="D296" t="s">
-        <v>1337</v>
-[...5 lines deleted...]
-        <v>1339</v>
+        <v>752</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>1335</v>
+        <v>753</v>
       </c>
       <c r="B297">
-        <v>1293</v>
+        <v>2172</v>
       </c>
       <c r="C297" t="s">
-        <v>1340</v>
+        <v>754</v>
       </c>
       <c r="D297" t="s">
-        <v>1341</v>
-[...5 lines deleted...]
-        <v>1343</v>
+        <v>755</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>1335</v>
+        <v>753</v>
       </c>
       <c r="B298">
-        <v>1286</v>
+        <v>1643</v>
       </c>
       <c r="C298" t="s">
-        <v>1344</v>
+        <v>756</v>
       </c>
       <c r="D298" t="s">
-        <v>1345</v>
-[...5 lines deleted...]
-        <v>1347</v>
+        <v>757</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>1335</v>
+        <v>758</v>
       </c>
       <c r="B299">
-        <v>1279</v>
+        <v>1609</v>
       </c>
       <c r="C299" t="s">
-        <v>1348</v>
+        <v>759</v>
       </c>
       <c r="D299" t="s">
-        <v>1349</v>
-[...5 lines deleted...]
-        <v>1351</v>
+        <v>760</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>1352</v>
+        <v>761</v>
       </c>
       <c r="B300">
-        <v>1272</v>
+        <v>2102</v>
       </c>
       <c r="C300" t="s">
-        <v>1353</v>
+        <v>762</v>
       </c>
       <c r="D300" t="s">
-        <v>1354</v>
-[...5 lines deleted...]
-        <v>1356</v>
+        <v>763</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>1357</v>
+        <v>764</v>
       </c>
       <c r="B301">
-        <v>1206</v>
+        <v>1596</v>
       </c>
       <c r="C301" t="s">
-        <v>1358</v>
+        <v>765</v>
       </c>
       <c r="D301" t="s">
-        <v>1359</v>
-[...5 lines deleted...]
-        <v>1361</v>
+        <v>766</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>1357</v>
+        <v>764</v>
       </c>
       <c r="B302">
-        <v>1200</v>
+        <v>1591</v>
       </c>
       <c r="C302" t="s">
-        <v>1362</v>
+        <v>767</v>
       </c>
       <c r="D302" t="s">
-        <v>1363</v>
-[...5 lines deleted...]
-        <v>1365</v>
+        <v>768</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>1366</v>
+        <v>769</v>
       </c>
       <c r="B303">
-        <v>1140</v>
+        <v>1472</v>
       </c>
       <c r="C303" t="s">
-        <v>1367</v>
+        <v>770</v>
       </c>
       <c r="D303" t="s">
-        <v>1368</v>
-[...5 lines deleted...]
-        <v>1370</v>
+        <v>771</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>1371</v>
+        <v>769</v>
       </c>
       <c r="B304">
-        <v>1090</v>
+        <v>1471</v>
       </c>
       <c r="C304" t="s">
-        <v>1372</v>
+        <v>772</v>
       </c>
       <c r="D304" t="s">
-        <v>1373</v>
-[...5 lines deleted...]
-        <v>1375</v>
+        <v>773</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>1376</v>
+        <v>774</v>
       </c>
       <c r="B305">
-        <v>1049</v>
+        <v>1414</v>
       </c>
       <c r="C305" t="s">
-        <v>1377</v>
+        <v>775</v>
       </c>
       <c r="D305" t="s">
-        <v>1378</v>
-[...5 lines deleted...]
-        <v>1380</v>
+        <v>776</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>1381</v>
+        <v>777</v>
       </c>
       <c r="B306">
-        <v>1031</v>
+        <v>1363</v>
       </c>
       <c r="C306" t="s">
-        <v>1382</v>
+        <v>778</v>
       </c>
       <c r="D306" t="s">
-        <v>1383</v>
-[...5 lines deleted...]
-        <v>1385</v>
+        <v>779</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>1386</v>
+        <v>777</v>
       </c>
       <c r="B307">
-        <v>992</v>
+        <v>1363</v>
       </c>
       <c r="C307" t="s">
-        <v>1387</v>
+        <v>778</v>
       </c>
       <c r="D307" t="s">
-        <v>1388</v>
-[...5 lines deleted...]
-        <v>1390</v>
+        <v>779</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>1391</v>
+        <v>780</v>
       </c>
       <c r="B308">
-        <v>959</v>
+        <v>1331</v>
       </c>
       <c r="C308" t="s">
-        <v>1392</v>
+        <v>781</v>
       </c>
       <c r="D308" t="s">
-        <v>1393</v>
-[...5 lines deleted...]
-        <v>1395</v>
+        <v>782</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>1396</v>
+        <v>783</v>
       </c>
       <c r="B309">
-        <v>893</v>
+        <v>1294</v>
       </c>
       <c r="C309" t="s">
-        <v>1397</v>
+        <v>784</v>
       </c>
       <c r="D309" t="s">
-        <v>1398</v>
-[...5 lines deleted...]
-        <v>1400</v>
+        <v>785</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>1396</v>
+        <v>783</v>
       </c>
       <c r="B310">
-        <v>892</v>
+        <v>1293</v>
       </c>
       <c r="C310" t="s">
-        <v>1401</v>
+        <v>786</v>
       </c>
       <c r="D310" t="s">
-        <v>1402</v>
-[...5 lines deleted...]
-        <v>1404</v>
+        <v>787</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>1396</v>
+        <v>783</v>
       </c>
       <c r="B311">
-        <v>888</v>
+        <v>1286</v>
       </c>
       <c r="C311" t="s">
-        <v>1405</v>
+        <v>788</v>
       </c>
       <c r="D311" t="s">
-        <v>1406</v>
-[...5 lines deleted...]
-        <v>1408</v>
+        <v>789</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>1409</v>
+        <v>783</v>
       </c>
       <c r="B312">
-        <v>870</v>
+        <v>1279</v>
       </c>
       <c r="C312" t="s">
-        <v>1410</v>
+        <v>790</v>
       </c>
       <c r="D312" t="s">
-        <v>1411</v>
-[...5 lines deleted...]
-        <v>1413</v>
+        <v>791</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>1414</v>
+        <v>792</v>
       </c>
       <c r="B313">
-        <v>855</v>
+        <v>1272</v>
       </c>
       <c r="C313" t="s">
-        <v>1415</v>
+        <v>793</v>
       </c>
       <c r="D313" t="s">
-        <v>1416</v>
-[...5 lines deleted...]
-        <v>1418</v>
+        <v>794</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>1419</v>
+        <v>795</v>
       </c>
       <c r="B314">
-        <v>801</v>
+        <v>1206</v>
       </c>
       <c r="C314" t="s">
-        <v>1420</v>
+        <v>796</v>
       </c>
       <c r="D314" t="s">
-        <v>1421</v>
-[...5 lines deleted...]
-        <v>1423</v>
+        <v>797</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>1424</v>
+        <v>795</v>
       </c>
       <c r="B315">
-        <v>794</v>
+        <v>1200</v>
       </c>
       <c r="C315" t="s">
-        <v>1425</v>
+        <v>798</v>
       </c>
       <c r="D315" t="s">
-        <v>1426</v>
-[...5 lines deleted...]
-        <v>1428</v>
+        <v>799</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>1424</v>
+        <v>800</v>
       </c>
       <c r="B316">
-        <v>793</v>
+        <v>1140</v>
       </c>
       <c r="C316" t="s">
-        <v>1429</v>
+        <v>801</v>
       </c>
       <c r="D316" t="s">
-        <v>1430</v>
-[...5 lines deleted...]
-        <v>1432</v>
+        <v>802</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>1424</v>
+        <v>803</v>
       </c>
       <c r="B317">
-        <v>791</v>
+        <v>1090</v>
       </c>
       <c r="C317" t="s">
-        <v>1433</v>
+        <v>804</v>
       </c>
       <c r="D317" t="s">
-        <v>1434</v>
-[...5 lines deleted...]
-        <v>1436</v>
+        <v>805</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>1424</v>
+        <v>806</v>
       </c>
       <c r="B318">
-        <v>790</v>
+        <v>1049</v>
       </c>
       <c r="C318" t="s">
-        <v>1437</v>
+        <v>807</v>
       </c>
       <c r="D318" t="s">
-        <v>1438</v>
-[...5 lines deleted...]
-        <v>1440</v>
+        <v>808</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>1441</v>
+        <v>809</v>
       </c>
       <c r="B319">
-        <v>784</v>
+        <v>1031</v>
       </c>
       <c r="C319" t="s">
-        <v>1442</v>
+        <v>810</v>
       </c>
       <c r="D319" t="s">
-        <v>1443</v>
-[...5 lines deleted...]
-        <v>1445</v>
+        <v>811</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>1441</v>
+        <v>812</v>
       </c>
       <c r="B320">
-        <v>783</v>
+        <v>992</v>
       </c>
       <c r="C320" t="s">
-        <v>1446</v>
+        <v>813</v>
       </c>
       <c r="D320" t="s">
-        <v>1447</v>
-[...5 lines deleted...]
-        <v>1449</v>
+        <v>814</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>1441</v>
+        <v>815</v>
       </c>
       <c r="B321">
-        <v>782</v>
+        <v>959</v>
       </c>
       <c r="C321" t="s">
-        <v>1450</v>
+        <v>816</v>
       </c>
       <c r="D321" t="s">
-        <v>1451</v>
-[...5 lines deleted...]
-        <v>1453</v>
+        <v>817</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>1441</v>
+        <v>818</v>
       </c>
       <c r="B322">
-        <v>781</v>
+        <v>893</v>
       </c>
       <c r="C322" t="s">
-        <v>1454</v>
+        <v>819</v>
       </c>
       <c r="D322" t="s">
-        <v>1455</v>
-[...5 lines deleted...]
-        <v>1457</v>
+        <v>820</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>1441</v>
+        <v>818</v>
       </c>
       <c r="B323">
-        <v>769</v>
+        <v>892</v>
       </c>
       <c r="C323" t="s">
-        <v>1458</v>
+        <v>821</v>
       </c>
       <c r="D323" t="s">
-        <v>1459</v>
-[...5 lines deleted...]
-        <v>1461</v>
+        <v>822</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>1462</v>
+        <v>818</v>
       </c>
       <c r="B324">
-        <v>723</v>
+        <v>888</v>
       </c>
       <c r="C324" t="s">
-        <v>1463</v>
+        <v>823</v>
       </c>
       <c r="D324" t="s">
-        <v>1464</v>
-[...5 lines deleted...]
-        <v>1466</v>
+        <v>824</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>1467</v>
+        <v>825</v>
       </c>
       <c r="B325">
-        <v>521</v>
+        <v>870</v>
       </c>
       <c r="C325" t="s">
-        <v>1468</v>
+        <v>826</v>
       </c>
       <c r="D325" t="s">
-        <v>1469</v>
-[...5 lines deleted...]
-        <v>1471</v>
+        <v>827</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>1472</v>
+        <v>828</v>
       </c>
       <c r="B326">
-        <v>503</v>
+        <v>855</v>
       </c>
       <c r="C326" t="s">
-        <v>1473</v>
+        <v>829</v>
       </c>
       <c r="D326" t="s">
-        <v>1474</v>
-[...5 lines deleted...]
-        <v>1476</v>
+        <v>830</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>1472</v>
+        <v>831</v>
       </c>
       <c r="B327">
-        <v>501</v>
+        <v>801</v>
       </c>
       <c r="C327" t="s">
-        <v>1477</v>
+        <v>832</v>
       </c>
       <c r="D327" t="s">
-        <v>1478</v>
-[...5 lines deleted...]
-        <v>1480</v>
+        <v>833</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>1481</v>
+        <v>834</v>
       </c>
       <c r="B328">
-        <v>490</v>
+        <v>794</v>
       </c>
       <c r="C328" t="s">
-        <v>1482</v>
+        <v>835</v>
       </c>
       <c r="D328" t="s">
-        <v>1483</v>
-[...5 lines deleted...]
-        <v>1485</v>
+        <v>836</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>1481</v>
+        <v>834</v>
       </c>
       <c r="B329">
-        <v>486</v>
+        <v>793</v>
       </c>
       <c r="C329" t="s">
-        <v>1486</v>
+        <v>837</v>
       </c>
       <c r="D329" t="s">
-        <v>1487</v>
-[...5 lines deleted...]
-        <v>1489</v>
+        <v>838</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F329" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>1481</v>
+        <v>834</v>
       </c>
       <c r="B330">
-        <v>485</v>
+        <v>791</v>
       </c>
       <c r="C330" t="s">
-        <v>1490</v>
+        <v>839</v>
       </c>
       <c r="D330" t="s">
-        <v>1491</v>
-[...5 lines deleted...]
-        <v>1493</v>
+        <v>840</v>
+      </c>
+      <c r="E330" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>1481</v>
+        <v>834</v>
       </c>
       <c r="B331">
-        <v>484</v>
+        <v>790</v>
       </c>
       <c r="C331" t="s">
-        <v>1494</v>
+        <v>841</v>
       </c>
       <c r="D331" t="s">
-        <v>1495</v>
-[...5 lines deleted...]
-        <v>1497</v>
+        <v>842</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>1498</v>
+        <v>843</v>
       </c>
       <c r="B332">
-        <v>442</v>
+        <v>784</v>
       </c>
       <c r="C332" t="s">
-        <v>1499</v>
+        <v>844</v>
       </c>
       <c r="D332" t="s">
-        <v>1500</v>
-[...5 lines deleted...]
-        <v>1502</v>
+        <v>845</v>
+      </c>
+      <c r="E332" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F332" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>1498</v>
+        <v>843</v>
       </c>
       <c r="B333">
-        <v>432</v>
+        <v>783</v>
       </c>
       <c r="C333" t="s">
-        <v>1503</v>
+        <v>846</v>
       </c>
       <c r="D333" t="s">
-        <v>1504</v>
-[...5 lines deleted...]
-        <v>1506</v>
+        <v>847</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F333" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>1498</v>
+        <v>843</v>
       </c>
       <c r="B334">
-        <v>431</v>
+        <v>782</v>
       </c>
       <c r="C334" t="s">
-        <v>1507</v>
+        <v>848</v>
       </c>
       <c r="D334" t="s">
-        <v>1508</v>
-[...5 lines deleted...]
-        <v>1510</v>
+        <v>849</v>
+      </c>
+      <c r="E334" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>1511</v>
+        <v>843</v>
       </c>
       <c r="B335">
-        <v>399</v>
+        <v>781</v>
       </c>
       <c r="C335" t="s">
-        <v>1512</v>
+        <v>850</v>
       </c>
       <c r="D335" t="s">
-        <v>1513</v>
-[...5 lines deleted...]
-        <v>1515</v>
+        <v>851</v>
+      </c>
+      <c r="E335" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>1511</v>
+        <v>843</v>
       </c>
       <c r="B336">
-        <v>398</v>
+        <v>769</v>
       </c>
       <c r="C336" t="s">
-        <v>1516</v>
+        <v>852</v>
       </c>
       <c r="D336" t="s">
-        <v>1517</v>
-[...5 lines deleted...]
-        <v>1519</v>
+        <v>853</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>1520</v>
+        <v>854</v>
       </c>
       <c r="B337">
-        <v>369</v>
+        <v>723</v>
       </c>
       <c r="C337" t="s">
-        <v>1521</v>
+        <v>855</v>
       </c>
       <c r="D337" t="s">
-        <v>1522</v>
-[...5 lines deleted...]
-        <v>1524</v>
+        <v>856</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>1520</v>
+        <v>857</v>
       </c>
       <c r="B338">
-        <v>365</v>
+        <v>521</v>
       </c>
       <c r="C338" t="s">
-        <v>1525</v>
+        <v>858</v>
       </c>
       <c r="D338" t="s">
-        <v>1526</v>
-[...5 lines deleted...]
-        <v>1528</v>
+        <v>859</v>
+      </c>
+      <c r="E338" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>1529</v>
+        <v>860</v>
       </c>
       <c r="B339">
-        <v>294</v>
+        <v>503</v>
       </c>
       <c r="C339" t="s">
-        <v>1530</v>
+        <v>861</v>
       </c>
       <c r="D339" t="s">
-        <v>1531</v>
-[...5 lines deleted...]
-        <v>1533</v>
+        <v>862</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>1529</v>
+        <v>860</v>
       </c>
       <c r="B340">
-        <v>293</v>
+        <v>501</v>
       </c>
       <c r="C340" t="s">
-        <v>1534</v>
+        <v>863</v>
       </c>
       <c r="D340" t="s">
-        <v>1535</v>
-[...5 lines deleted...]
-        <v>1537</v>
+        <v>864</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>1538</v>
+        <v>865</v>
       </c>
       <c r="B341">
-        <v>237</v>
+        <v>490</v>
       </c>
       <c r="C341" t="s">
-        <v>1539</v>
+        <v>866</v>
       </c>
       <c r="D341" t="s">
-        <v>1540</v>
-[...5 lines deleted...]
-        <v>1542</v>
+        <v>867</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>1538</v>
+        <v>865</v>
       </c>
       <c r="B342">
-        <v>236</v>
+        <v>486</v>
       </c>
       <c r="C342" t="s">
-        <v>1543</v>
+        <v>868</v>
       </c>
       <c r="D342" t="s">
-        <v>1544</v>
-[...5 lines deleted...]
-        <v>1546</v>
+        <v>869</v>
+      </c>
+      <c r="E342" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>1547</v>
+        <v>865</v>
       </c>
       <c r="B343">
-        <v>206</v>
+        <v>485</v>
       </c>
       <c r="C343" t="s">
-        <v>1548</v>
+        <v>870</v>
       </c>
       <c r="D343" t="s">
-        <v>1549</v>
-[...5 lines deleted...]
-        <v>1551</v>
+        <v>871</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>1547</v>
+        <v>865</v>
       </c>
       <c r="B344">
-        <v>205</v>
+        <v>484</v>
       </c>
       <c r="C344" t="s">
-        <v>1552</v>
+        <v>872</v>
       </c>
       <c r="D344" t="s">
-        <v>1553</v>
-[...5 lines deleted...]
-        <v>1555</v>
+        <v>873</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F344" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>1556</v>
+        <v>874</v>
       </c>
       <c r="B345">
+        <v>442</v>
+      </c>
+      <c r="C345" t="s">
+        <v>875</v>
+      </c>
+      <c r="D345" t="s">
+        <v>876</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>874</v>
+      </c>
+      <c r="B346">
+        <v>432</v>
+      </c>
+      <c r="C346" t="s">
+        <v>877</v>
+      </c>
+      <c r="D346" t="s">
+        <v>878</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>874</v>
+      </c>
+      <c r="B347">
+        <v>431</v>
+      </c>
+      <c r="C347" t="s">
+        <v>879</v>
+      </c>
+      <c r="D347" t="s">
+        <v>880</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>881</v>
+      </c>
+      <c r="B348">
+        <v>399</v>
+      </c>
+      <c r="C348" t="s">
+        <v>882</v>
+      </c>
+      <c r="D348" t="s">
+        <v>883</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>881</v>
+      </c>
+      <c r="B349">
+        <v>398</v>
+      </c>
+      <c r="C349" t="s">
+        <v>884</v>
+      </c>
+      <c r="D349" t="s">
+        <v>885</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F349" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>886</v>
+      </c>
+      <c r="B350">
+        <v>369</v>
+      </c>
+      <c r="C350" t="s">
+        <v>887</v>
+      </c>
+      <c r="D350" t="s">
+        <v>888</v>
+      </c>
+      <c r="E350" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F350" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>886</v>
+      </c>
+      <c r="B351">
+        <v>365</v>
+      </c>
+      <c r="C351" t="s">
+        <v>889</v>
+      </c>
+      <c r="D351" t="s">
+        <v>890</v>
+      </c>
+      <c r="E351" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>891</v>
+      </c>
+      <c r="B352">
+        <v>294</v>
+      </c>
+      <c r="C352" t="s">
+        <v>892</v>
+      </c>
+      <c r="D352" t="s">
+        <v>893</v>
+      </c>
+      <c r="E352" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>891</v>
+      </c>
+      <c r="B353">
+        <v>293</v>
+      </c>
+      <c r="C353" t="s">
+        <v>894</v>
+      </c>
+      <c r="D353" t="s">
+        <v>895</v>
+      </c>
+      <c r="E353" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>896</v>
+      </c>
+      <c r="B354">
+        <v>237</v>
+      </c>
+      <c r="C354" t="s">
+        <v>897</v>
+      </c>
+      <c r="D354" t="s">
+        <v>898</v>
+      </c>
+      <c r="E354" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F354" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>896</v>
+      </c>
+      <c r="B355">
+        <v>236</v>
+      </c>
+      <c r="C355" t="s">
+        <v>899</v>
+      </c>
+      <c r="D355" t="s">
+        <v>900</v>
+      </c>
+      <c r="E355" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F355" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>901</v>
+      </c>
+      <c r="B356">
+        <v>206</v>
+      </c>
+      <c r="C356" t="s">
+        <v>902</v>
+      </c>
+      <c r="D356" t="s">
+        <v>903</v>
+      </c>
+      <c r="E356" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F356" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>901</v>
+      </c>
+      <c r="B357">
+        <v>205</v>
+      </c>
+      <c r="C357" t="s">
+        <v>904</v>
+      </c>
+      <c r="D357" t="s">
+        <v>905</v>
+      </c>
+      <c r="E357" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>906</v>
+      </c>
+      <c r="B358">
         <v>10</v>
       </c>
-      <c r="C345" t="s">
-[...9 lines deleted...]
-        <v>1560</v>
+      <c r="C358" t="s">
+        <v>907</v>
+      </c>
+      <c r="D358" t="s">
+        <v>908</v>
+      </c>
+      <c r="E358" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="E149" r:id="rId295"/>
+    <hyperlink ref="F149" r:id="rId296"/>
+    <hyperlink ref="E150" r:id="rId297"/>
+    <hyperlink ref="F150" r:id="rId298"/>
+    <hyperlink ref="E151" r:id="rId299"/>
+    <hyperlink ref="F151" r:id="rId300"/>
+    <hyperlink ref="E152" r:id="rId301"/>
+    <hyperlink ref="F152" r:id="rId302"/>
+    <hyperlink ref="E153" r:id="rId303"/>
+    <hyperlink ref="F153" r:id="rId304"/>
+    <hyperlink ref="E154" r:id="rId305"/>
+    <hyperlink ref="F154" r:id="rId306"/>
+    <hyperlink ref="E155" r:id="rId307"/>
+    <hyperlink ref="F155" r:id="rId308"/>
+    <hyperlink ref="E156" r:id="rId309"/>
+    <hyperlink ref="F156" r:id="rId310"/>
+    <hyperlink ref="E157" r:id="rId311"/>
+    <hyperlink ref="F157" r:id="rId312"/>
+    <hyperlink ref="E158" r:id="rId313"/>
+    <hyperlink ref="F158" r:id="rId314"/>
+    <hyperlink ref="E159" r:id="rId315"/>
+    <hyperlink ref="F159" r:id="rId316"/>
+    <hyperlink ref="E160" r:id="rId317"/>
+    <hyperlink ref="F160" r:id="rId318"/>
+    <hyperlink ref="E161" r:id="rId319"/>
+    <hyperlink ref="F161" r:id="rId320"/>
+    <hyperlink ref="E162" r:id="rId321"/>
+    <hyperlink ref="F162" r:id="rId322"/>
+    <hyperlink ref="E163" r:id="rId323"/>
+    <hyperlink ref="F163" r:id="rId324"/>
+    <hyperlink ref="E164" r:id="rId325"/>
+    <hyperlink ref="F164" r:id="rId326"/>
+    <hyperlink ref="E165" r:id="rId327"/>
+    <hyperlink ref="F165" r:id="rId328"/>
+    <hyperlink ref="E166" r:id="rId329"/>
+    <hyperlink ref="F166" r:id="rId330"/>
+    <hyperlink ref="E167" r:id="rId331"/>
+    <hyperlink ref="F167" r:id="rId332"/>
+    <hyperlink ref="E168" r:id="rId333"/>
+    <hyperlink ref="F168" r:id="rId334"/>
+    <hyperlink ref="E169" r:id="rId335"/>
+    <hyperlink ref="F169" r:id="rId336"/>
+    <hyperlink ref="E170" r:id="rId337"/>
+    <hyperlink ref="F170" r:id="rId338"/>
+    <hyperlink ref="E171" r:id="rId339"/>
+    <hyperlink ref="F171" r:id="rId340"/>
+    <hyperlink ref="E172" r:id="rId341"/>
+    <hyperlink ref="F172" r:id="rId342"/>
+    <hyperlink ref="E173" r:id="rId343"/>
+    <hyperlink ref="F173" r:id="rId344"/>
+    <hyperlink ref="E174" r:id="rId345"/>
+    <hyperlink ref="F174" r:id="rId346"/>
+    <hyperlink ref="E175" r:id="rId347"/>
+    <hyperlink ref="F175" r:id="rId348"/>
+    <hyperlink ref="E176" r:id="rId349"/>
+    <hyperlink ref="F176" r:id="rId350"/>
+    <hyperlink ref="E177" r:id="rId351"/>
+    <hyperlink ref="F177" r:id="rId352"/>
+    <hyperlink ref="E178" r:id="rId353"/>
+    <hyperlink ref="F178" r:id="rId354"/>
+    <hyperlink ref="E179" r:id="rId355"/>
+    <hyperlink ref="F179" r:id="rId356"/>
+    <hyperlink ref="E180" r:id="rId357"/>
+    <hyperlink ref="F180" r:id="rId358"/>
+    <hyperlink ref="E181" r:id="rId359"/>
+    <hyperlink ref="F181" r:id="rId360"/>
+    <hyperlink ref="E182" r:id="rId361"/>
+    <hyperlink ref="F182" r:id="rId362"/>
+    <hyperlink ref="E183" r:id="rId363"/>
+    <hyperlink ref="F183" r:id="rId364"/>
+    <hyperlink ref="E184" r:id="rId365"/>
+    <hyperlink ref="F184" r:id="rId366"/>
+    <hyperlink ref="E185" r:id="rId367"/>
+    <hyperlink ref="F185" r:id="rId368"/>
+    <hyperlink ref="E186" r:id="rId369"/>
+    <hyperlink ref="F186" r:id="rId370"/>
+    <hyperlink ref="E187" r:id="rId371"/>
+    <hyperlink ref="F187" r:id="rId372"/>
+    <hyperlink ref="E188" r:id="rId373"/>
+    <hyperlink ref="F188" r:id="rId374"/>
+    <hyperlink ref="E189" r:id="rId375"/>
+    <hyperlink ref="F189" r:id="rId376"/>
+    <hyperlink ref="E190" r:id="rId377"/>
+    <hyperlink ref="F190" r:id="rId378"/>
+    <hyperlink ref="E191" r:id="rId379"/>
+    <hyperlink ref="F191" r:id="rId380"/>
+    <hyperlink ref="E192" r:id="rId381"/>
+    <hyperlink ref="F192" r:id="rId382"/>
+    <hyperlink ref="E193" r:id="rId383"/>
+    <hyperlink ref="F193" r:id="rId384"/>
+    <hyperlink ref="E194" r:id="rId385"/>
+    <hyperlink ref="F194" r:id="rId386"/>
+    <hyperlink ref="E195" r:id="rId387"/>
+    <hyperlink ref="F195" r:id="rId388"/>
+    <hyperlink ref="E196" r:id="rId389"/>
+    <hyperlink ref="F196" r:id="rId390"/>
+    <hyperlink ref="E197" r:id="rId391"/>
+    <hyperlink ref="F197" r:id="rId392"/>
+    <hyperlink ref="E198" r:id="rId393"/>
+    <hyperlink ref="F198" r:id="rId394"/>
+    <hyperlink ref="E199" r:id="rId395"/>
+    <hyperlink ref="F199" r:id="rId396"/>
+    <hyperlink ref="E200" r:id="rId397"/>
+    <hyperlink ref="F200" r:id="rId398"/>
+    <hyperlink ref="E201" r:id="rId399"/>
+    <hyperlink ref="F201" r:id="rId400"/>
+    <hyperlink ref="E202" r:id="rId401"/>
+    <hyperlink ref="F202" r:id="rId402"/>
+    <hyperlink ref="E203" r:id="rId403"/>
+    <hyperlink ref="F203" r:id="rId404"/>
+    <hyperlink ref="E204" r:id="rId405"/>
+    <hyperlink ref="F204" r:id="rId406"/>
+    <hyperlink ref="E205" r:id="rId407"/>
+    <hyperlink ref="F205" r:id="rId408"/>
+    <hyperlink ref="E206" r:id="rId409"/>
+    <hyperlink ref="F206" r:id="rId410"/>
+    <hyperlink ref="E207" r:id="rId411"/>
+    <hyperlink ref="F207" r:id="rId412"/>
+    <hyperlink ref="E208" r:id="rId413"/>
+    <hyperlink ref="F208" r:id="rId414"/>
+    <hyperlink ref="E209" r:id="rId415"/>
+    <hyperlink ref="F209" r:id="rId416"/>
+    <hyperlink ref="E210" r:id="rId417"/>
+    <hyperlink ref="F210" r:id="rId418"/>
+    <hyperlink ref="E211" r:id="rId419"/>
+    <hyperlink ref="F211" r:id="rId420"/>
+    <hyperlink ref="E212" r:id="rId421"/>
+    <hyperlink ref="F212" r:id="rId422"/>
+    <hyperlink ref="E213" r:id="rId423"/>
+    <hyperlink ref="F213" r:id="rId424"/>
+    <hyperlink ref="E214" r:id="rId425"/>
+    <hyperlink ref="F214" r:id="rId426"/>
+    <hyperlink ref="E215" r:id="rId427"/>
+    <hyperlink ref="F215" r:id="rId428"/>
+    <hyperlink ref="E216" r:id="rId429"/>
+    <hyperlink ref="F216" r:id="rId430"/>
+    <hyperlink ref="E217" r:id="rId431"/>
+    <hyperlink ref="F217" r:id="rId432"/>
+    <hyperlink ref="E218" r:id="rId433"/>
+    <hyperlink ref="F218" r:id="rId434"/>
+    <hyperlink ref="E219" r:id="rId435"/>
+    <hyperlink ref="F219" r:id="rId436"/>
+    <hyperlink ref="E220" r:id="rId437"/>
+    <hyperlink ref="F220" r:id="rId438"/>
+    <hyperlink ref="E221" r:id="rId439"/>
+    <hyperlink ref="F221" r:id="rId440"/>
+    <hyperlink ref="E222" r:id="rId441"/>
+    <hyperlink ref="F222" r:id="rId442"/>
+    <hyperlink ref="E223" r:id="rId443"/>
+    <hyperlink ref="F223" r:id="rId444"/>
+    <hyperlink ref="E224" r:id="rId445"/>
+    <hyperlink ref="F224" r:id="rId446"/>
+    <hyperlink ref="E225" r:id="rId447"/>
+    <hyperlink ref="F225" r:id="rId448"/>
+    <hyperlink ref="E226" r:id="rId449"/>
+    <hyperlink ref="F226" r:id="rId450"/>
+    <hyperlink ref="E227" r:id="rId451"/>
+    <hyperlink ref="F227" r:id="rId452"/>
+    <hyperlink ref="E228" r:id="rId453"/>
+    <hyperlink ref="F228" r:id="rId454"/>
+    <hyperlink ref="E229" r:id="rId455"/>
+    <hyperlink ref="F229" r:id="rId456"/>
+    <hyperlink ref="E230" r:id="rId457"/>
+    <hyperlink ref="F230" r:id="rId458"/>
+    <hyperlink ref="E231" r:id="rId459"/>
+    <hyperlink ref="F231" r:id="rId460"/>
+    <hyperlink ref="E232" r:id="rId461"/>
+    <hyperlink ref="F232" r:id="rId462"/>
+    <hyperlink ref="E233" r:id="rId463"/>
+    <hyperlink ref="F233" r:id="rId464"/>
+    <hyperlink ref="E234" r:id="rId465"/>
+    <hyperlink ref="F234" r:id="rId466"/>
+    <hyperlink ref="E235" r:id="rId467"/>
+    <hyperlink ref="F235" r:id="rId468"/>
+    <hyperlink ref="E236" r:id="rId469"/>
+    <hyperlink ref="F236" r:id="rId470"/>
+    <hyperlink ref="E237" r:id="rId471"/>
+    <hyperlink ref="F237" r:id="rId472"/>
+    <hyperlink ref="E238" r:id="rId473"/>
+    <hyperlink ref="F238" r:id="rId474"/>
+    <hyperlink ref="E239" r:id="rId475"/>
+    <hyperlink ref="F239" r:id="rId476"/>
+    <hyperlink ref="E240" r:id="rId477"/>
+    <hyperlink ref="F240" r:id="rId478"/>
+    <hyperlink ref="E241" r:id="rId479"/>
+    <hyperlink ref="F241" r:id="rId480"/>
+    <hyperlink ref="E242" r:id="rId481"/>
+    <hyperlink ref="F242" r:id="rId482"/>
+    <hyperlink ref="E243" r:id="rId483"/>
+    <hyperlink ref="F243" r:id="rId484"/>
+    <hyperlink ref="E244" r:id="rId485"/>
+    <hyperlink ref="F244" r:id="rId486"/>
+    <hyperlink ref="E245" r:id="rId487"/>
+    <hyperlink ref="F245" r:id="rId488"/>
+    <hyperlink ref="E246" r:id="rId489"/>
+    <hyperlink ref="F246" r:id="rId490"/>
+    <hyperlink ref="E247" r:id="rId491"/>
+    <hyperlink ref="F247" r:id="rId492"/>
+    <hyperlink ref="E248" r:id="rId493"/>
+    <hyperlink ref="F248" r:id="rId494"/>
+    <hyperlink ref="E249" r:id="rId495"/>
+    <hyperlink ref="F249" r:id="rId496"/>
+    <hyperlink ref="E250" r:id="rId497"/>
+    <hyperlink ref="F250" r:id="rId498"/>
+    <hyperlink ref="E251" r:id="rId499"/>
+    <hyperlink ref="F251" r:id="rId500"/>
+    <hyperlink ref="E252" r:id="rId501"/>
+    <hyperlink ref="F252" r:id="rId502"/>
+    <hyperlink ref="E253" r:id="rId503"/>
+    <hyperlink ref="F253" r:id="rId504"/>
+    <hyperlink ref="E254" r:id="rId505"/>
+    <hyperlink ref="F254" r:id="rId506"/>
+    <hyperlink ref="E255" r:id="rId507"/>
+    <hyperlink ref="F255" r:id="rId508"/>
+    <hyperlink ref="E256" r:id="rId509"/>
+    <hyperlink ref="F256" r:id="rId510"/>
+    <hyperlink ref="E257" r:id="rId511"/>
+    <hyperlink ref="F257" r:id="rId512"/>
+    <hyperlink ref="E258" r:id="rId513"/>
+    <hyperlink ref="F258" r:id="rId514"/>
+    <hyperlink ref="E259" r:id="rId515"/>
+    <hyperlink ref="F259" r:id="rId516"/>
+    <hyperlink ref="E260" r:id="rId517"/>
+    <hyperlink ref="F260" r:id="rId518"/>
+    <hyperlink ref="E261" r:id="rId519"/>
+    <hyperlink ref="F261" r:id="rId520"/>
+    <hyperlink ref="E262" r:id="rId521"/>
+    <hyperlink ref="F262" r:id="rId522"/>
+    <hyperlink ref="E263" r:id="rId523"/>
+    <hyperlink ref="F263" r:id="rId524"/>
+    <hyperlink ref="E264" r:id="rId525"/>
+    <hyperlink ref="F264" r:id="rId526"/>
+    <hyperlink ref="E265" r:id="rId527"/>
+    <hyperlink ref="F265" r:id="rId528"/>
+    <hyperlink ref="E266" r:id="rId529"/>
+    <hyperlink ref="F266" r:id="rId530"/>
+    <hyperlink ref="E267" r:id="rId531"/>
+    <hyperlink ref="F267" r:id="rId532"/>
+    <hyperlink ref="E268" r:id="rId533"/>
+    <hyperlink ref="F268" r:id="rId534"/>
+    <hyperlink ref="E269" r:id="rId535"/>
+    <hyperlink ref="F269" r:id="rId536"/>
+    <hyperlink ref="E270" r:id="rId537"/>
+    <hyperlink ref="F270" r:id="rId538"/>
+    <hyperlink ref="E271" r:id="rId539"/>
+    <hyperlink ref="F271" r:id="rId540"/>
+    <hyperlink ref="E272" r:id="rId541"/>
+    <hyperlink ref="F272" r:id="rId542"/>
+    <hyperlink ref="E273" r:id="rId543"/>
+    <hyperlink ref="F273" r:id="rId544"/>
+    <hyperlink ref="E274" r:id="rId545"/>
+    <hyperlink ref="F274" r:id="rId546"/>
+    <hyperlink ref="E275" r:id="rId547"/>
+    <hyperlink ref="F275" r:id="rId548"/>
+    <hyperlink ref="E276" r:id="rId549"/>
+    <hyperlink ref="F276" r:id="rId550"/>
+    <hyperlink ref="E277" r:id="rId551"/>
+    <hyperlink ref="F277" r:id="rId552"/>
+    <hyperlink ref="E278" r:id="rId553"/>
+    <hyperlink ref="F278" r:id="rId554"/>
+    <hyperlink ref="E279" r:id="rId555"/>
+    <hyperlink ref="F279" r:id="rId556"/>
+    <hyperlink ref="E280" r:id="rId557"/>
+    <hyperlink ref="F280" r:id="rId558"/>
+    <hyperlink ref="E281" r:id="rId559"/>
+    <hyperlink ref="F281" r:id="rId560"/>
+    <hyperlink ref="E282" r:id="rId561"/>
+    <hyperlink ref="F282" r:id="rId562"/>
+    <hyperlink ref="E283" r:id="rId563"/>
+    <hyperlink ref="F283" r:id="rId564"/>
+    <hyperlink ref="E284" r:id="rId565"/>
+    <hyperlink ref="F284" r:id="rId566"/>
+    <hyperlink ref="E285" r:id="rId567"/>
+    <hyperlink ref="F285" r:id="rId568"/>
+    <hyperlink ref="E286" r:id="rId569"/>
+    <hyperlink ref="F286" r:id="rId570"/>
+    <hyperlink ref="E287" r:id="rId571"/>
+    <hyperlink ref="F287" r:id="rId572"/>
+    <hyperlink ref="E288" r:id="rId573"/>
+    <hyperlink ref="F288" r:id="rId574"/>
+    <hyperlink ref="E289" r:id="rId575"/>
+    <hyperlink ref="F289" r:id="rId576"/>
+    <hyperlink ref="E290" r:id="rId577"/>
+    <hyperlink ref="F290" r:id="rId578"/>
+    <hyperlink ref="E291" r:id="rId579"/>
+    <hyperlink ref="F291" r:id="rId580"/>
+    <hyperlink ref="E292" r:id="rId581"/>
+    <hyperlink ref="F292" r:id="rId582"/>
+    <hyperlink ref="E293" r:id="rId583"/>
+    <hyperlink ref="F293" r:id="rId584"/>
+    <hyperlink ref="E294" r:id="rId585"/>
+    <hyperlink ref="F294" r:id="rId586"/>
+    <hyperlink ref="E295" r:id="rId587"/>
+    <hyperlink ref="F295" r:id="rId588"/>
+    <hyperlink ref="E296" r:id="rId589"/>
+    <hyperlink ref="F296" r:id="rId590"/>
+    <hyperlink ref="E297" r:id="rId591"/>
+    <hyperlink ref="F297" r:id="rId592"/>
+    <hyperlink ref="E298" r:id="rId593"/>
+    <hyperlink ref="F298" r:id="rId594"/>
+    <hyperlink ref="E299" r:id="rId595"/>
+    <hyperlink ref="F299" r:id="rId596"/>
+    <hyperlink ref="E300" r:id="rId597"/>
+    <hyperlink ref="F300" r:id="rId598"/>
+    <hyperlink ref="E301" r:id="rId599"/>
+    <hyperlink ref="F301" r:id="rId600"/>
+    <hyperlink ref="E302" r:id="rId601"/>
+    <hyperlink ref="F302" r:id="rId602"/>
+    <hyperlink ref="E303" r:id="rId603"/>
+    <hyperlink ref="F303" r:id="rId604"/>
+    <hyperlink ref="E304" r:id="rId605"/>
+    <hyperlink ref="F304" r:id="rId606"/>
+    <hyperlink ref="E305" r:id="rId607"/>
+    <hyperlink ref="F305" r:id="rId608"/>
+    <hyperlink ref="E306" r:id="rId609"/>
+    <hyperlink ref="F306" r:id="rId610"/>
+    <hyperlink ref="E307" r:id="rId611"/>
+    <hyperlink ref="F307" r:id="rId612"/>
+    <hyperlink ref="E308" r:id="rId613"/>
+    <hyperlink ref="F308" r:id="rId614"/>
+    <hyperlink ref="E309" r:id="rId615"/>
+    <hyperlink ref="F309" r:id="rId616"/>
+    <hyperlink ref="E310" r:id="rId617"/>
+    <hyperlink ref="F310" r:id="rId618"/>
+    <hyperlink ref="E311" r:id="rId619"/>
+    <hyperlink ref="F311" r:id="rId620"/>
+    <hyperlink ref="E312" r:id="rId621"/>
+    <hyperlink ref="F312" r:id="rId622"/>
+    <hyperlink ref="E313" r:id="rId623"/>
+    <hyperlink ref="F313" r:id="rId624"/>
+    <hyperlink ref="E314" r:id="rId625"/>
+    <hyperlink ref="F314" r:id="rId626"/>
+    <hyperlink ref="E315" r:id="rId627"/>
+    <hyperlink ref="F315" r:id="rId628"/>
+    <hyperlink ref="E316" r:id="rId629"/>
+    <hyperlink ref="F316" r:id="rId630"/>
+    <hyperlink ref="E317" r:id="rId631"/>
+    <hyperlink ref="F317" r:id="rId632"/>
+    <hyperlink ref="E318" r:id="rId633"/>
+    <hyperlink ref="F318" r:id="rId634"/>
+    <hyperlink ref="E319" r:id="rId635"/>
+    <hyperlink ref="F319" r:id="rId636"/>
+    <hyperlink ref="E320" r:id="rId637"/>
+    <hyperlink ref="F320" r:id="rId638"/>
+    <hyperlink ref="E321" r:id="rId639"/>
+    <hyperlink ref="F321" r:id="rId640"/>
+    <hyperlink ref="E322" r:id="rId641"/>
+    <hyperlink ref="F322" r:id="rId642"/>
+    <hyperlink ref="E323" r:id="rId643"/>
+    <hyperlink ref="F323" r:id="rId644"/>
+    <hyperlink ref="E324" r:id="rId645"/>
+    <hyperlink ref="F324" r:id="rId646"/>
+    <hyperlink ref="E325" r:id="rId647"/>
+    <hyperlink ref="F325" r:id="rId648"/>
+    <hyperlink ref="E326" r:id="rId649"/>
+    <hyperlink ref="F326" r:id="rId650"/>
+    <hyperlink ref="E327" r:id="rId651"/>
+    <hyperlink ref="F327" r:id="rId652"/>
+    <hyperlink ref="E328" r:id="rId653"/>
+    <hyperlink ref="F328" r:id="rId654"/>
+    <hyperlink ref="E329" r:id="rId655"/>
+    <hyperlink ref="F329" r:id="rId656"/>
+    <hyperlink ref="E330" r:id="rId657"/>
+    <hyperlink ref="F330" r:id="rId658"/>
+    <hyperlink ref="E331" r:id="rId659"/>
+    <hyperlink ref="F331" r:id="rId660"/>
+    <hyperlink ref="E332" r:id="rId661"/>
+    <hyperlink ref="F332" r:id="rId662"/>
+    <hyperlink ref="E333" r:id="rId663"/>
+    <hyperlink ref="F333" r:id="rId664"/>
+    <hyperlink ref="E334" r:id="rId665"/>
+    <hyperlink ref="F334" r:id="rId666"/>
+    <hyperlink ref="E335" r:id="rId667"/>
+    <hyperlink ref="F335" r:id="rId668"/>
+    <hyperlink ref="E336" r:id="rId669"/>
+    <hyperlink ref="F336" r:id="rId670"/>
+    <hyperlink ref="E337" r:id="rId671"/>
+    <hyperlink ref="F337" r:id="rId672"/>
+    <hyperlink ref="E338" r:id="rId673"/>
+    <hyperlink ref="F338" r:id="rId674"/>
+    <hyperlink ref="E339" r:id="rId675"/>
+    <hyperlink ref="F339" r:id="rId676"/>
+    <hyperlink ref="E340" r:id="rId677"/>
+    <hyperlink ref="F340" r:id="rId678"/>
+    <hyperlink ref="E341" r:id="rId679"/>
+    <hyperlink ref="F341" r:id="rId680"/>
+    <hyperlink ref="E342" r:id="rId681"/>
+    <hyperlink ref="F342" r:id="rId682"/>
+    <hyperlink ref="E343" r:id="rId683"/>
+    <hyperlink ref="F343" r:id="rId684"/>
+    <hyperlink ref="E344" r:id="rId685"/>
+    <hyperlink ref="F344" r:id="rId686"/>
+    <hyperlink ref="E345" r:id="rId687"/>
+    <hyperlink ref="F345" r:id="rId688"/>
+    <hyperlink ref="E346" r:id="rId689"/>
+    <hyperlink ref="F346" r:id="rId690"/>
+    <hyperlink ref="E347" r:id="rId691"/>
+    <hyperlink ref="F347" r:id="rId692"/>
+    <hyperlink ref="E348" r:id="rId693"/>
+    <hyperlink ref="F348" r:id="rId694"/>
+    <hyperlink ref="E349" r:id="rId695"/>
+    <hyperlink ref="F349" r:id="rId696"/>
+    <hyperlink ref="E350" r:id="rId697"/>
+    <hyperlink ref="F350" r:id="rId698"/>
+    <hyperlink ref="E351" r:id="rId699"/>
+    <hyperlink ref="F351" r:id="rId700"/>
+    <hyperlink ref="E352" r:id="rId701"/>
+    <hyperlink ref="F352" r:id="rId702"/>
+    <hyperlink ref="E353" r:id="rId703"/>
+    <hyperlink ref="F353" r:id="rId704"/>
+    <hyperlink ref="E354" r:id="rId705"/>
+    <hyperlink ref="F354" r:id="rId706"/>
+    <hyperlink ref="E355" r:id="rId707"/>
+    <hyperlink ref="F355" r:id="rId708"/>
+    <hyperlink ref="E356" r:id="rId709"/>
+    <hyperlink ref="F356" r:id="rId710"/>
+    <hyperlink ref="E357" r:id="rId711"/>
+    <hyperlink ref="F357" r:id="rId712"/>
+    <hyperlink ref="E358" r:id="rId713"/>
+    <hyperlink ref="F358" r:id="rId714"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>