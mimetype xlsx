--- v0 (2026-08-25)
+++ v1 (2026-10-23)
@@ -8,101 +8,110 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="38">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>“PRENDERE FORMA-AZIONE!”</t>
   </si>
   <si>
     <t>I34D26003360007</t>
   </si>
   <si>
     <t>€ 12,12</t>
   </si>
   <si>
     <t>Programma Nazionale (PN)</t>
   </si>
   <si>
     <t>09/08/2026</t>
   </si>
   <si>
+    <t>Attivo</t>
+  </si>
+  <si>
     <t>Link ai contenuti</t>
   </si>
   <si>
     <t>AVVISO PUBBLICO PROT. N. 95450 DEL 24 APRILE 2026 (D.M. 38/2026)</t>
   </si>
   <si>
     <t>I34D26002730007</t>
   </si>
   <si>
     <t>€ 13.563,00</t>
   </si>
   <si>
     <t>FESR</t>
   </si>
   <si>
     <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>Chiuso</t>
   </si>
   <si>
     <t>A SCUOLA DI INNOVAZONE</t>
   </si>
   <si>
     <t>I54D25006520007</t>
   </si>
   <si>
     <t>€ 79.884,00</t>
   </si>
   <si>
     <t>PN</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>“DIGIT@LMENTE”</t>
   </si>
   <si>
     <t>I34D24002520007</t>
   </si>
   <si>
     <t>€ 10.590,00</t>
   </si>
@@ -515,279 +524,309 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/progetto/4bb2a333-3309-4c7a-b57c-c6ee1e473c35" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/progetto/30cf4832-f431-4749-b7b4-a73ddce7997c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/progetto/a6e05eec-9681-4767-84b1-9295c5d6a886" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/progetto/4372e18a-7baa-4c63-8419-1525e0a810a3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/progetto/b78ed34f-e7ec-4987-94e0-d1c547c7c201" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/progetto/4e3ed85f-2b17-47ff-85e6-c3d83d6858c7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:G14"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...12 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>2025</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
-    </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G8" s="1"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G9" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>2024</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
-    </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G12" s="1"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G13" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>37</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A1:F1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A8:G8"/>
+    <mergeCell ref="A12:G12"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...4 lines deleted...]
-    <hyperlink ref="F14" r:id="rId6"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G10" r:id="rId5"/>
+    <hyperlink ref="G14" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>