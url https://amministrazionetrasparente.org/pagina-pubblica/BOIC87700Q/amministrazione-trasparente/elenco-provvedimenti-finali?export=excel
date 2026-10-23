--- v0 (2026-08-25)
+++ v1 (2026-10-23)
@@ -8,80 +8,197 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="52">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD4162DA48</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI TARGHE DIBOND 3mm f.to 50x70 stampa in pvc</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD54027031</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI EBOOK DIGITALI</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD34D0BF62</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto batteria al litio Philips Heartstart HS1/FRX</t>
+  </si>
+  <si>
+    <t>BD3506B863</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto kit per reintegro cassette di pronto soccorso</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD39F8C4FF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo licenza software Classeviva registro elettronico per l'a.s. 2026/27</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD238339F7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DELLE PULIZIE N.2</t>
+  </si>
+  <si>
+    <t>BD23A1688D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DELLE PULIZIE</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD1026B63D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TARGA IN ALLUMINIO</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD0D2EC451</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD10F79C23</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI BADGE TREXOM RFID125 KHZ</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFAE1D232</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO LICENZA ANTIVIRUS E ASSISTENZA TECNICA</t>
+  </si>
+  <si>
+    <t>BCFABE3BCE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZI DI GESTIONE E MANUTENZIONE PdL</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDFAC82DF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto contenuti didattici e digitali RedigoPa</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>BB5CCCBF09</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto diari personalizzati</t>
+  </si>
+  <si>
     <t>08/12/2025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - conferimento incarico</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>Decreto di nomina - esp. e tut. interni Agenda Nord</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>Decreto di incarico - COMPONENTI DEL GRUPPO DI LAVORO STEM E MULTILINGUISMO ALUNNI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -437,146 +554,454 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4162DA48" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/f5fc6868-4bfc-448c-8422-f7bf4fa26f8a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD54027031" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/4e7cafa5-3155-4665-8c78-c0d931c53f3b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD34D0BF62" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/709bf5b5-1f59-4683-88da-4dd391d48e80" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3506B863" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/5764c9a3-4c02-40fa-9c25-0c27f51f54a0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD39F8C4FF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/ef576918-e1a5-4ca2-ad9e-f8b186823819" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD238339F7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/0fce594f-d4ab-4ec8-876e-781345d2ab5d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD23A1688D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/d2812fec-3cbc-4e1b-abec-899e262fdb22" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1026B63D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/0ecbd9fe-b781-4496-852d-c50a063bddcd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0D2EC451" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/d3540bce-6892-4919-983b-4d486b8f6daf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD10F79C23" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/7cceaf0c-a9a5-447b-8322-3500fd074481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAE1D232" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/157027f2-6f4a-4873-9c86-ac70adafa986" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFABE3BCE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/59f0d92c-2dab-4169-b9ed-4fda3e788276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFAC82DF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/69000cc4-d71e-46f0-b1be-cb7ea7eeb47f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5CCCBF09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/atti-amministrazioni-enti/bb3a7bf5-684c-4ffb-a5f1-207250fcea0b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC87700Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F18"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6758</v>
+        <v>5682</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>6758</v>
+        <v>5652</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4">
+        <v>5495</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>5485</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>5461</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7">
+        <v>5382</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>5382</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9">
+        <v>5300</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>5220</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11">
+        <v>5199</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12">
+        <v>5181</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13">
+        <v>5178</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14">
+        <v>5028</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15">
+        <v>4534</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16">
+        <v>6758</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17">
+        <v>6758</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18">
         <v>4058</v>
       </c>
-      <c r="C4" t="s">
-[...8 lines deleted...]
-      <c r="F4" s="2" t="s">
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="F4" r:id="rId3"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>