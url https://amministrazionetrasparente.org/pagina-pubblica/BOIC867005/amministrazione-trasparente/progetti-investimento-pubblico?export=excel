--- v0 (2026-07-26)
+++ v1 (2026-09-19)
@@ -8,261 +8,261 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="52">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D’USO AL PERSONALE DELLA SCUOLA</t>
+  </si>
+  <si>
+    <t>I74D26001570007</t>
+  </si>
+  <si>
+    <t>€ 20.550,00</t>
+  </si>
+  <si>
+    <t>FESR</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>AGENDA NORD “LINGUAGGI CONNESSI TRA CODICI E CULTURE”</t>
   </si>
   <si>
     <t>I74D26000490007</t>
   </si>
   <si>
     <t>€ 119.880,00</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/f060ba3b-69c3-4078-a834-1054a2d724e6</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO “SNODI FORMATIVI PER LA TRANSIZIONE DIGITALE SULL’UTILIZZO DELL’INTELLIGENZA ARTIFICIALE NELLA SCUOLA (D.M. 219/2025)”</t>
   </si>
   <si>
     <t>I74D25003940006</t>
   </si>
   <si>
     <t>€ 49.644,00</t>
   </si>
   <si>
     <t xml:space="preserve"> Finanziamenti dall’Unione Europea</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/19e6b659-1960-4cff-8fee-27003275da7e</t>
-[...1 lines deleted...]
-  <si>
     <t>PON FSEP PERCORSI DI ORIENTAMENTO. PROGETTO "IL MONDO CHE CI ASPETTA"</t>
   </si>
   <si>
     <t>I54D25003070007</t>
   </si>
   <si>
     <t>€ 22.404,00</t>
   </si>
   <si>
     <t>FONDI SRUTTURALI EUROPEI-PROGRAMMA NAZIONALE "SCUOLA E COMPETENZE" 2021-2027</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/8251d29b-4df7-4dc1-8a05-d9b1fb59a586</t>
-[...1 lines deleted...]
-  <si>
     <t>AVVISO MISURA 1.4.1 "ESPERIENZA DEL CITTADINO NEI SERVIZI PUBBLICI" SCUOLE GIUGNO 2022”</t>
   </si>
   <si>
     <t>I71F22003520006</t>
   </si>
   <si>
     <t>€ 7.301,00</t>
   </si>
   <si>
     <t>Finanziato dall’Unione europea nel contesto dell’iniziativa dell’iniziativa NextGenerationEU</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/58c030e9-0b7a-4d0b-a7b4-7efb4997473c</t>
+    <t>Senza data</t>
   </si>
   <si>
     <t>PON FESR SMART CLASS-PROGETTO " DAD PER TUTTI"</t>
   </si>
   <si>
     <t>I72G20000510007</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/306488f3-c78c-49a0-8f38-4e5bd7485d70</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M. 65/2023)- NUOVE COMPETENZE E NUOVI LINGUAGGI AZIONI DI POTENZIAMENTO DELLE COMPETENZE STEM E MULTILINGUISTICHE - STEM FOR THE WORD: LE COMPETENZE DEL FUTURO. IL MONDO NELLE NOSTRE NOSTRE MANI"</t>
   </si>
   <si>
     <t>I74D23001910006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/57015a11-948b-4be9-ac9d-09db321fb7d9</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR M4C1I2.1-2022-941 ANIMATORI DIGITALI 2022-2024 PER LA SCUOLA: LINEA DI INVESTIMENTO 2.1 “DIDATTICA DIGITALE INTEGRATA E FORMAZIONE ALLA TRANSIZIONE DIGITALE PER IL PERSONALE SCOLASTICO”</t>
   </si>
   <si>
     <t>I74D22001850006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6816cc21-9da9-49e5-beae-2520531c76d0</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA – MISSIONE 4-PROGETTO “INNOVAZIONE, CREATIVITÀ, INCLUSIONE: IC DI MEDICINA E LE SFIDE PER IL NOSTRO FUTURO”</t>
   </si>
   <si>
     <t>I74D23000410006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6c779dc1-c255-4030-b0b2-8ed76ac658aa</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M.19/2024) - PROGETTO: "LA STRUTTURA DELLA CONOSCENZA: MODELLI E LINGUAGGI"</t>
   </si>
   <si>
     <t>I74D21000810006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6dbeba59-9516-41d4-931c-d7ca813c731f</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M. 66/2023)- PROGETTO “ANALOGICO-MENTE NEL DIGITALE"</t>
   </si>
   <si>
     <t>I74D23003260006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/b11c3908-002a-4544-a981-b50ac5fee873</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO ESTATE MEDICINA MEDIEST</t>
   </si>
   <si>
     <t>I74C24000020001</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/cfc09878-4bec-4f39-a2c4-048b944637a5</t>
-[...1 lines deleted...]
-  <si>
     <t>PON FSE CARE UCRAINI 2023. PROGETTO  “BENVENUTI A SCUOLA!”</t>
   </si>
   <si>
     <t>I74C23000050007</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/de1676ad-4ea3-416f-b76b-edb6441ed11c</t>
-[...1 lines deleted...]
-  <si>
     <t>PON AMBIENTI DIDATTICI INNOVATIVI INFANZIA. PROGETTO "AMBIENTI DIDATTICI INNOVATIVI PER LE SCUOLE DELL’INFANZIA"</t>
   </si>
   <si>
     <t>I74D22000560006</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/f8773b5f-f5e7-44f1-b786-051d6fb308cc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -560,339 +560,485 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/9a7802af-0c38-4959-82c1-0d6e73383f72" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/f060ba3b-69c3-4078-a834-1054a2d724e6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/19e6b659-1960-4cff-8fee-27003275da7e" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/8251d29b-4df7-4dc1-8a05-d9b1fb59a586" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/58c030e9-0b7a-4d0b-a7b4-7efb4997473c" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/306488f3-c78c-49a0-8f38-4e5bd7485d70" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/57015a11-948b-4be9-ac9d-09db321fb7d9" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6816cc21-9da9-49e5-beae-2520531c76d0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6c779dc1-c255-4030-b0b2-8ed76ac658aa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6dbeba59-9516-41d4-931c-d7ca813c731f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/b11c3908-002a-4544-a981-b50ac5fee873" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/cfc09878-4bec-4f39-a2c4-048b944637a5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/de1676ad-4ea3-416f-b76b-edb6441ed11c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/f8773b5f-f5e7-44f1-b786-051d6fb308cc" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F25"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
-[...43 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
-[...15 lines deleted...]
-        <v>39</v>
+      <c r="A8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
-[...43 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
-[...15 lines deleted...]
-        <v>51</v>
+      <c r="A12" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D13" t="s">
-[...26 lines deleted...]
-        <v>57</v>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" t="s">
+        <v>35</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" t="s">
+        <v>35</v>
+      </c>
+      <c r="E23" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E25" t="s">
+        <v>35</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A15:F15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F9" r:id="rId4"/>
+    <hyperlink ref="F13" r:id="rId5"/>
+    <hyperlink ref="F17" r:id="rId6"/>
+    <hyperlink ref="F18" r:id="rId7"/>
+    <hyperlink ref="F19" r:id="rId8"/>
+    <hyperlink ref="F20" r:id="rId9"/>
+    <hyperlink ref="F21" r:id="rId10"/>
+    <hyperlink ref="F22" r:id="rId11"/>
+    <hyperlink ref="F23" r:id="rId12"/>
+    <hyperlink ref="F24" r:id="rId13"/>
+    <hyperlink ref="F25" r:id="rId14"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>