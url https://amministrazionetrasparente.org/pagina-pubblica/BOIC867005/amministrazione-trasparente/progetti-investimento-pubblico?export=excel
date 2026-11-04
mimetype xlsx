--- v1 (2026-09-19)
+++ v2 (2026-11-04)
@@ -8,86 +8,164 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="58">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>PON FESR SMART CLASS-PROGETTO " DAD PER TUTTI"</t>
+  </si>
+  <si>
+    <t>I72G20000510007</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M. 65/2023)- NUOVE COMPETENZE E NUOVI LINGUAGGI AZIONI DI POTENZIAMENTO DELLE COMPETENZE STEM E MULTILINGUISTICHE - STEM FOR THE WORD: LE COMPETENZE DEL FUTURO. IL MONDO NELLE NOSTRE NOSTRE MANI"</t>
+  </si>
+  <si>
+    <t>I74D23001910006</t>
+  </si>
+  <si>
+    <t>PNRR M4C1I2.1-2022-941 ANIMATORI DIGITALI 2022-2024 PER LA SCUOLA: LINEA DI INVESTIMENTO 2.1 “DIDATTICA DIGITALE INTEGRATA E FORMAZIONE ALLA TRANSIZIONE DIGITALE PER IL PERSONALE SCOLASTICO”</t>
+  </si>
+  <si>
+    <t>I74D22001850006</t>
+  </si>
+  <si>
+    <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA – MISSIONE 4-PROGETTO “INNOVAZIONE, CREATIVITÀ, INCLUSIONE: IC DI MEDICINA E LE SFIDE PER IL NOSTRO FUTURO”</t>
+  </si>
+  <si>
+    <t>I74D23000410006</t>
+  </si>
+  <si>
+    <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M.19/2024) - PROGETTO: "LA STRUTTURA DELLA CONOSCENZA: MODELLI E LINGUAGGI"</t>
+  </si>
+  <si>
+    <t>I74D21000810006</t>
+  </si>
+  <si>
+    <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (D.M. 66/2023)- PROGETTO “ANALOGICO-MENTE NEL DIGITALE"</t>
+  </si>
+  <si>
+    <t>I74D23003260006</t>
+  </si>
+  <si>
+    <t>PIANO ESTATE MEDICINA MEDIEST</t>
+  </si>
+  <si>
+    <t>I74C24000020001</t>
+  </si>
+  <si>
+    <t>PON FSE CARE UCRAINI 2023. PROGETTO  “BENVENUTI A SCUOLA!”</t>
+  </si>
+  <si>
+    <t>I74C23000050007</t>
+  </si>
+  <si>
+    <t>PON AMBIENTI DIDATTICI INNOVATIVI INFANZIA. PROGETTO "AMBIENTI DIDATTICI INNOVATIVI PER LE SCUOLE DELL’INFANZIA"</t>
+  </si>
+  <si>
+    <t>I74D22000560006</t>
+  </si>
+  <si>
     <t>ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D’USO AL PERSONALE DELLA SCUOLA</t>
   </si>
   <si>
     <t>I74D26001570007</t>
   </si>
   <si>
     <t>€ 20.550,00</t>
   </si>
   <si>
     <t>FESR</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
+    <t>ORIENTAMENTO, SOCIALITÀ E LABORATORI PER IL SUCCESSO FORMATIVO</t>
+  </si>
+  <si>
+    <t>I74D26002690007</t>
+  </si>
+  <si>
+    <t>€ 20.183,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fondo Sociale Europeo Plus </t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
   </si>
   <si>
     <t>AGENDA NORD “LINGUAGGI CONNESSI TRA CODICI E CULTURE”</t>
   </si>
   <si>
     <t>I74D26000490007</t>
   </si>
   <si>
     <t>€ 119.880,00</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>PROGETTO “SNODI FORMATIVI PER LA TRANSIZIONE DIGITALE SULL’UTILIZZO DELL’INTELLIGENZA ARTIFICIALE NELLA SCUOLA (D.M. 219/2025)”</t>
   </si>
   <si>
     <t>I74D25003940006</t>
   </si>
   <si>
     <t>€ 49.644,00</t>
   </si>
@@ -104,110 +182,50 @@
     <t>I54D25003070007</t>
   </si>
   <si>
     <t>€ 22.404,00</t>
   </si>
   <si>
     <t>FONDI SRUTTURALI EUROPEI-PROGRAMMA NAZIONALE "SCUOLA E COMPETENZE" 2021-2027</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>AVVISO MISURA 1.4.1 "ESPERIENZA DEL CITTADINO NEI SERVIZI PUBBLICI" SCUOLE GIUGNO 2022”</t>
   </si>
   <si>
     <t>I71F22003520006</t>
   </si>
   <si>
     <t>€ 7.301,00</t>
   </si>
   <si>
     <t>Finanziato dall’Unione europea nel contesto dell’iniziativa dell’iniziativa NextGenerationEU</t>
   </si>
   <si>
     <t>24/02/2023</t>
-  </si>
-[...58 lines deleted...]
-    <t>I74D22000560006</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -561,483 +579,530 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/9a7802af-0c38-4959-82c1-0d6e73383f72" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/f060ba3b-69c3-4078-a834-1054a2d724e6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/19e6b659-1960-4cff-8fee-27003275da7e" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/8251d29b-4df7-4dc1-8a05-d9b1fb59a586" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/58c030e9-0b7a-4d0b-a7b4-7efb4997473c" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/306488f3-c78c-49a0-8f38-4e5bd7485d70" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/57015a11-948b-4be9-ac9d-09db321fb7d9" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6816cc21-9da9-49e5-beae-2520531c76d0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6c779dc1-c255-4030-b0b2-8ed76ac658aa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6dbeba59-9516-41d4-931c-d7ca813c731f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/b11c3908-002a-4544-a981-b50ac5fee873" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/cfc09878-4bec-4f39-a2c4-048b944637a5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/de1676ad-4ea3-416f-b76b-edb6441ed11c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/f8773b5f-f5e7-44f1-b786-051d6fb308cc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/306488f3-c78c-49a0-8f38-4e5bd7485d70" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/57015a11-948b-4be9-ac9d-09db321fb7d9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6816cc21-9da9-49e5-beae-2520531c76d0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6c779dc1-c255-4030-b0b2-8ed76ac658aa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/6dbeba59-9516-41d4-931c-d7ca813c731f" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/b11c3908-002a-4544-a981-b50ac5fee873" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/cfc09878-4bec-4f39-a2c4-048b944637a5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/de1676ad-4ea3-416f-b76b-edb6441ed11c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/f8773b5f-f5e7-44f1-b786-051d6fb308cc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/9a7802af-0c38-4959-82c1-0d6e73383f72" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/9303544c-2044-4f35-9363-3c12b5d1ba72" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/f060ba3b-69c3-4078-a834-1054a2d724e6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/19e6b659-1960-4cff-8fee-27003275da7e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/8251d29b-4df7-4dc1-8a05-d9b1fb59a586" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/progetto/58c030e9-0b7a-4d0b-a7b4-7efb4997473c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:G23"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B7" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="E5" t="s">
+      <c r="B8" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...33 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
+      <c r="B10" t="s">
         <v>25</v>
       </c>
-      <c r="E9" t="s">
+      <c r="C10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>26</v>
       </c>
-      <c r="F9" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="1">
+      <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
         <v>2023</v>
       </c>
-      <c r="B11" s="1"/>
-[...6 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B22" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="C22" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D22" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="E22" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...170 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G22" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B23" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E23" t="s">
-        <v>35</v>
-[...41 lines deleted...]
-      <c r="F25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A15:F15"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A21:G21"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...12 lines deleted...]
-    <hyperlink ref="F25" r:id="rId14"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G11" r:id="rId9"/>
+    <hyperlink ref="G12" r:id="rId10"/>
+    <hyperlink ref="G13" r:id="rId11"/>
+    <hyperlink ref="G14" r:id="rId12"/>
+    <hyperlink ref="G15" r:id="rId13"/>
+    <hyperlink ref="G19" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>