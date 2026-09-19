--- v0 (2026-07-26)
+++ v1 (2026-09-19)
@@ -8,2192 +8,1369 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="701">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="751" uniqueCount="423">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>0000000001</t>
+  </si>
+  <si>
+    <t>AVVISO ESPLORATIVO PER LA MANIFESTAZIONE DI INTERESSE A PARTECIPARE ALLA SELEZIONE DI DITTE PER L’ATTIVITA’ DI LABORATORIO TEATRALE A.S. 2026/2027 SCUOLA SECONDARIA I GRADO</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BCA4FFDB72</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di tablet, PC, dispositivi digitali, Avviso 94540/2026 PON-POC</t>
+  </si>
+  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC4BC7523A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SALVIETTE E CARTA IGIENICA PLESSI ISTITUTO - ERREBIAN - A/2 - CIG BC4BC7523A</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4BC7523A</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC311B149F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PEROSSIMIALCOOL - FLAMINIA - A/2 - CIG BC311B149F</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC311B149F</t>
-[...4 lines deleted...]
-  <si>
     <t>BC30FD1882</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA VARIA - CENTRO UFFICIO - A/2 - CIG BC30FD1882</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC30FD1882</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1ae59b46-1bf9-4cc1-9f0a-9eaf90b446d4</t>
+    <t>BC31BFC318</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CONTRATTO ASSISTENZA ANNUALE A FORFAIT - CLICK - P/1/1 - CIG BC31BFC318</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC290FDFF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PULIZIA - ITALCHIM - A/2 - CIG BC290FDFF0F</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC290FDFF0</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BC109C3560</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO FOTOCOPIATORI PLESSI ISTITUTO DAL 01/07/2026 AL 30/06/2030 - CANON SPA - STIPULA MEPA - CIG BC109C3560</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC109C3560</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD95D21CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVATRICE E CONGELATORE PLESSO ZANARDI - ELETTROQUALITA' - A/2 - CIG BBD95D21CA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD95D21CA</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC8D7374E</t>
   </si>
   <si>
     <t>Decisione a contrarre - DISCARICO ELABORATI ALUNNI A.S. 2023/2024 - CRCM - DIRETTO - A/2 - CIG BBC8D7374E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8D7374E</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBCCB7A712</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE SANITARIO - MEGAPHARMA - A/2 - CIG BBCCB7A712</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCB7A712</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB3F483B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE ESAMI STATO A.S. 2025/2026 - CASA ED. LEARDINI - A/2 - CIG BBB3F483B1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3F483B1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBAF8D0C9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO GESTINALI A.S. 2026/2027 - MADISOFT - A/1/1 CIG BBAF8D0C9A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF8D0C9A</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8CD4ADE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SALVIETTE E CARTA IGIENICA - SISTERS - CIG BB8CD4ADE5 - A/2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8CD4ADE5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB85723D48</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO DI ITALIANO L2 - 40 ORE - IN LINGUA MODENA - CIG BB85723D48 - P/2/23</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85723D48</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB780516CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA A4 - CENTRO UFFICIO SNC - A/2 - CIG BB780516CE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB780516CE</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>MANIFESTAZIONE DI INTERESSE ALLA SELEZIONE DI DITTE PER FORNITURA LIBRI DI TESTO SCUOLA PRIMARIA - A.S. 2026/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB3F3E0B64</t>
   </si>
   <si>
     <t>Decisione a contrarre - ATTIVITA' FORMATIVA PER IL POTENZIAMENTO DELLE COMPETENZE DIDATTICHE E RELAZIONALI - OLTREMODO - P/4/1 - CIG BB3F3E0B64</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F3E0B64</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB3684EE0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTI "DIRIGERE LA SCUOLA" - "AMMINISTRARE LA SCUOLA" - ANNATA 2026 - CIG BB3684EE0F - A/2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3684EE0F</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB0B4ABC5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE LAVATRICE SCUOLA VANNINI - MAZZONI - DIRETTO - A/2 - CIG BB0B4ABC5A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B4ABC5A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAFBC9B733</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI BIBLIOTECHE SCOLASTICHE - LIB. ATLANTIDE - A/3/1 - CIG BAFBC9B733</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBC9B733</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAF5D85F89</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO ISTRUZIONE DEL 9-10/04/2026 - CLASSE 2A - SIMONI - CIG BAF5D85F89</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5D85F89</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEB55DB35</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PLESSI - SISTERS - A/2 - CIG BAEB55DB35</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB55DB35</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE865AF9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MEDAGLIE GSS - FAGGIONATO - P/2/3 - CIG BAE865AF9B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE865AF9B</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD83824D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI MEDIAZIONE A.S. 2025/2026 - 25 ORE - PLESSI VANNINI - BIAGI - CIG BAD83824D6</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD83824D6</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABD245FD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MAGLIETTE - POLO - LEGO PROGETTI VARI - SISTERS - A/3/1 - CIG BABD245FD2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD245FD2</t>
-[...4 lines deleted...]
-  <si>
     <t>BABD242D59</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SOSTEGNO - BORGIONE - CIG BABD242D59</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD242D59</t>
-[...4 lines deleted...]
-  <si>
     <t>BABD23D93A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO SEZIONI SCUOLA INFANZIA - BORGIONE - A/3/1 - CIG BABD23D93A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD23D93A</t>
-[...4 lines deleted...]
-  <si>
     <t>BABD236375</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SEDIE E BATTERIE - ERREBIAN - CIG BABD236375 - A/2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD236375</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BABD2330FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO ITALIA SCUOLA - MEPA - SPAGGIARI - P/4/1 - CIG BABD2330FC - PERIODO 01/03/2026 - 28/02/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD2330FC</t>
-[...4 lines deleted...]
-  <si>
     <t>BABD231F51</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO LEZIONI CONCERTO SIMONI - ASS. DIAPASON - A.S. 2025/2026 - P/2/1 - CIG BABD231F51</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD231F51</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA90EA6D4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CONSULENZA IN MATERIA DI SICUREZZA E SALUTE NEI LUOGHI DI LAVORO - PERIODO 28/02/2026 - 27/02/2029 - A/1/2 - CIG BA90EA6D4A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA90EA6D4A</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BB33FE9867</t>
   </si>
   <si>
     <t>Decisione a contrarre - ATTIVITA' PROGETTO 5B ZANARDI - CIG BB33FE9867 - P/2/1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33FE9867</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA7F09C14C</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ISCRIZIONE ALUNNI ESAME DELF 2026 - P/2/1 - MEPA - ALLIANCE FRANCAISE DI BOLOGNA - CIG BA7F09C14C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F09C14C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6C92D49E</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTI LETTORATO - SCHOOL CAMP SCUOLA SECONDARIA I GRADO A.S. 2025/2026 - P/2/1 - CIG BA6C92D49E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C92D49E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA61057C8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI TRENO PER VIAGGIO ISTRUZIONE BOLOGNA - ROMA TERMINI - 11/03/2026 - 44 ALUNNI - 6 DOCENTI ACCOMPAGNATORI - CLASSI 3D - 3F PLESSO SIMONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA61057C8F</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA5D7CB299</t>
   </si>
   <si>
     <t>Decisione a contrarre - FIREWALL VANNINI - ZANARDI - MEPA - CLICK - P/1 - CIG BA5D7CB299</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D7CB299</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA46FD12B6</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE FORNITURA ACCESS POINT GRANDSTREAM SIMONI - MEPA - CLICK - P/1 - CIG BA46FD12B6</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA46FD12B6</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA52465742</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONVENZIONE ASSOCIAZIONE LA STRADA - ANNO 2026 - CIG BA52465742</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52465742</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2EC3CAF1</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER VIAGGIO ISTRUZIONE CLASSI 3B - 3C - TORINO (29-30/04/2026) - SCUOLA SEC. I GRADO SIMONI - A.S. 2025/2026 - A/5/1 - CIG BA2EC3CAF1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EC3CAF1</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA212F7F09</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER PROGETTO "UN PLANETARIO A SCUOLA" - A.S. 2025/2026 - P/1/2 - CIG BA212F7F09</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA212F7F09</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA2106935A</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO GIOCOMOTRICITA' SCUOLE INFANZIA ISTITUTO - A.S. 2025/2026 - CIG BA2106935A - P/2/3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2106935A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA1A7222AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI FIREWALL SIMONI - MEPA - CLICK - P/1 - CIG BA1A7222AF - ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A7222AF</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA189F3D68</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI PULIZIA PLESSI SCOLASTICI - ITALCHIM - A/2 - CIG BA189F3D68</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA189F3D68</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA0D61C4D5</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER CORSO FORMAZIONE ITALIA SCUOLA 29/01/2026 "APPLICAZIONE CODICE CONTRATTI SUGLI ACQUISTI DELLE ISTITUZIONI SCOLASTICHE" - P/4/1 - CIG BA0D61C4D5</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D61C4D5</t>
-[...4 lines deleted...]
-  <si>
     <t>BA184EE8FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE "PAUSA DIDATTICA" SCUOLA SIMONI - SISTERS - A/3/1 - CIG BA184EE8FF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA184EE8FF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA0DB02FA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PEROSSIMIALCOOL - FLAMINIA - A/2 - CIG BA0DB02FA7</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DB02FA7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA041D5812</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER PROGETTO DANZA SCUOLA FANTELLI a.s. 2025/2026 - FAR - MUSIKE' - P/2/3 - CIG BA041D5812</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA041D5812</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F5522380</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER NOLEGGIO BUS USCITE a.s. 2025/2026 - POLLINI - A/5/1 - CIG B9F5522380</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5522380</t>
-[...4 lines deleted...]
-  <si>
     <t>BA00EEC4E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SALVIETTE E CARTA IGIENICA - HARTEX - A/2 - CIG BA00EEC4E7</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00EEC4E7</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9EB842E68</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI TRENO PER VIAGGIO ISTRUZIONE BOLOGNA - FIRENZE - 20/03/2026 - 21 ALUNNI - 3 DOCENTI ACCOMPAGNATORI - 2D SIMONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB842E68</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E28121AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ANNO 2026 SERVIZI ON LINE SCUOLE - MEPA - MEDIASOFT SNC - A/1 - CIG B9E28121AD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E28121AD</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9E18D5E74</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS USCITE MUSEO PATRIMONIO IND.LE - POLLINI - A/5/1 - CIG B9E18D5E74</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E18D5E74</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A3863093</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE SANITARIO - MEGAPHARMA - CIG B9A3863093 - A/2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3863093</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B99F68FDD9</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER FORNITURA TENDA SCUOLA ZANARDI - TENDARREDO - CIG B99F68FDD9 - A/2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F68FDD9</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B9289EFBD6</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER CORSO FORMAZIONE ITALIA SCUOLA 24/11/2025 "LA GESTIONE DEGLI INFORTUNI" - P/4/1 - CIG B9289EFBD6</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9289EFBD6</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9153274DB</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER CORSO FORMAZIONE ITALIA SCUOLA 24/11/2025 - P/4/1 - CIG B9153274DB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9153274DB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B91E650599</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SITO WEB ANNO 2026 - MEPA - MADISOFT - A/3/11 - CIG B91E650599 - CUP I71F22003520006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E650599</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B90E91E418</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ACQUISTO SALVIETTE E CARTA IGINIECA - ERREBIAN - A/2 - CIG B90E91E418</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E91E418</t>
-[...4 lines deleted...]
-  <si>
     <t>B90E915CA8</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ACQUISTO MATERIALE ALLESTIMENTO PRESEPI NATALE 2025 - SISTERS - A/2 - CIG B90E915CA8</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E915CA8</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8F322105D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO VOLUMI PROVE ZERO - MEPA - LIBRERIA FERRARI PIER GIORGIO - A/3/1 - CIG B8F322105D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F322105D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F32BAE9B</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER AFFIDAMENTO USCITE DIDATTICHE NOVEMBRE E DICEMBRE - RDO - POLLINI - A/5/1 - CIG B8F32BAE9B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F32BAE9B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8F3142854</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE FORNITURA GRUPPO CONTINUITA' E SWITCH SCUOLA SECC. CALZA - CLICK - P/1 - CIG B8F3142854</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3142854</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8CC56B647</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE MATERIALE PROGETTO "IO LEGGO PERCHE'" - SISTERS - A/3/1 - CIG B8CC56B647</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC56B647</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8F31C0051</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNVO SERVIZIO DI CONSULENZA AMMINISTRAZIONE TRASPARENTE - SFERA - A/1/1 - B8F31C0051</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F31C0051</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B89AC648FF</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO ADATTATORI SCUOLA ZANARDI - SISTERS - MEPA - P/1 - CIG B89AC648FF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AC648FF</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B89AC5E40D</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO CARTA A4 - T4 ITALIA - MEPA - A/2 - CIG B89AC5E40D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AC5E40D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B88C057D67</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ACQUISTO SALVIETTE CARTA IGIENICA - GOLLINI - A/2 - MEPA - CIG B88C057D67</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C057D67</t>
-[...4 lines deleted...]
-  <si>
     <t>B88BEB5478</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ACQUISTO LIBRI SCUOLA PRIMARIA - CENTRO UFFICIO - A/3/1 - MEPA - CIG B88BEB5478</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88BEB5478</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>B86484C3C3</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO 2 MONITOR E 1 CARRELLO PLESSO ZANARDI - ESSEMME MULTIMEDIA - P/1 - CIG B86484C3C3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86484C3C3</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B8520135FB</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO TARGA PON ORIENTAMENTO - SPAGGIARI - P/2/9 - CUP I54D25003070007 - CIG B8520135FB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8520135FB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B83BF30FDE</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER RINNOVO SERVIZI FW - CLICK - P/1 - CIG B83BF30FDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83BF30FDE</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B834884184</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO MATERIALE VARIO DOCENTI ARTE SIMONI - BORGIONE - A/3/1 - CIG B834884184</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834884184</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B831F75F8C</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER FORNITURA N. 3 GAZEBO SCUOLA SIMONI - SOS LEGNO - A/3/2 - CIG B831F75F8C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831F75F8C</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B825A7D45C</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE RIPARAZIONE LAVATRICE SCUOLA ZANARDI - MAZZONI - DIRETTO - A/2 - CIG B825A7D45C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825A7D45C</t>
-[...4 lines deleted...]
-  <si>
     <t>03/09/2025</t>
   </si>
   <si>
     <t>B821B94A16</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE FORNITURA MATERIALE VARIO - SISTERS - A/2 - CIG B821B94A16</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821B94A16</t>
-[...4 lines deleted...]
-  <si>
     <t>B8219EAA8A</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE FORNITURA CANCELLERIA - SISTERS - A/3/1 - CIG B8219EAA8A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8219EAA8A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>B807035C92</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE SERVIZI DI PERSONALE A SUPPORTO DEGLI ALUNNI DIVERSAMENTE ABILI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B807035C92</t>
-[...4 lines deleted...]
-  <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>B7F2A9CB80</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO CANCELLERIA - CENTRO UFFICIO - A/2 - CIG B7F2A9CB80</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F2A9CB80</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>B7E0E17085</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO PRODOTTI PULIZIA PER AVVIO ANNO SCOLASTICO - ITALCHIM - A/2 - CIG B7E0E17085</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0E17085</t>
-[...4 lines deleted...]
-  <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>XXXXXXXXXX</t>
   </si>
   <si>
     <t>AVVISO ESPLORATIVO PER LA MANIFESTAZIONE DI INTERESSE A PARTECIPARE ALLA SELEZIONE DI DITTE PER L’ATTIVITA’ DI LABORATORIO TEATRALE A.S. 2025/2026 SCUOLA SECONDARIA I GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX</t>
-[...4 lines deleted...]
-  <si>
     <t>B7D4E6E6CB</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO SALVIETTE E CARTA IGIENICA PER AVVIO ANNO SCOLASTICO - ERREBIAN - A/2 - CIG B7D4E6E6CB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D4E6E6CB</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>B79F3E5A78</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER FORNITURA MATERIALE SANITARIO PLESSI SCCOLASTICI - HARTEX - A/2 - CIG B79F3E5A78</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F3E5A78</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B7984DEB11</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO ARMADIO E TAPPETI SCUOLA INFANZIA CALZA - BORGIONE - A/2 - CIG B7984DEB11</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984DEB11</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>B7984C1325</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE TARGHE PIANO ESTATE - FLAMINIA - P/2/8 - CIG B7984C1325 - CUP I74C24000020001</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984C1325</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>B7984D6479</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER FORNITURA LIBRI DI TESTO SCUOLA PRIMARIA A.S. 2025/2026 - CIG B7984D6479</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984D6479</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>B775ACADB1</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER FORNITURA MAPPE A4 ORIENTEERING - POLISPORTIVA MASI - A/3/14 - CIG B775ACADB1 - CUP I74D23003260006 - DM 66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B775ACADB1</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B73BDC75AF</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER FORNITURA CANCELLERIA - CENTRO UFFICIO - P/1 - CIG B73BDC75AF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BDC75AF</t>
-[...4 lines deleted...]
-  <si>
     <t>B73B51CE7F</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER AFFIDAMENTO SERVIZIO ASSISTENZA HW SW - CLICK - P/1 - CIG B73B51CE7F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B51CE7F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B724C61F57</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE MATERIALE PIANO ESTATE - SISTERS - P/2/8 - CIG B724C61F57 - CUP I74C24000020001</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B724C61F57</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B71408A812</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE DISCARICO ELABORATI ALUNNI A.S. 2022/2023 - CRCM - DIRETTO - A/2 - CIG B71408A812</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71408A812</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B718486250</t>
   </si>
   <si>
     <t>Determina selezione azienda per percorso mentoring per interventi di tutoraggio e formazione per la riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastico PNRR DM 19 - CIG B718486250 - OLTREMODO - A/3/16</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718486250</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B70AA2A02D</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ABBONAMENTO RIVISTA NOTIZIE DELLA SCUOLA - TECNODID - A/2 - CIG B70AA2A02D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70AA2A02D</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B7071CBB53</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ACQUISTO CARTA IGIENICA PLESSI ISTITUTO - ERREBIAN - A/2 - CIG B7071CBB53</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7071CBB53</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F367D8BA</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER RINNOVO TRIENNALE SERVIZIO PRIVACY GDPR - PRIVACY CERT - MEPA - A/1/2 - CIG B6F367D8BA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F367D8BA</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6E79DCF60</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER SOSTITUZIONE DISCO SSD DSGA - CLICK - MEPA - P/1 - CIG B6E79DCF60</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E79DCF60</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D301B048</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER INSTALLAZIONE ACCESS POINT PLESSO ZANARDI - CLICK - P/1 CIG B6D301B048</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D301B048</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CEAFF85F</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE RINNOVO GESTINALI A.S. 2025/2026 - MADISOFT - A/1/1 CIG B6CEAFF85F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CEAFF85F</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C7B10984</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER SERVIZIO ATTIVITA' L2 - INFIERI - 60 ORE - CIG B6C7B10984 - CUP I74D21000810006 - A/3/16</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C7B10984</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6C8D31F62</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE GRUPPI CONTINUITA' - DPS INFORMATICA - P/1 - CIG B6C8D31F62</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8D31F62</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>B6C8DDCC80</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE MATERIALE ESAMI STATO - LEARDINI - A/2 CIG B6C8DDCC80</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8DDCC80</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B68BC580A2</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER VIAGGIO ISTRUZIONE CLASSE 3A - TREDOZIO (13-14 MAGGIO 2025) - SCUOLA SEC. I GRADO SIMONI - A.S. 2024/2025 - A/5/1 - CIG B68BC580A2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BC580A2</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B660A06505</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE AVVIO PROGETTO DI DANZA EDUCATIVA SCUOLA INFANZIA - MEPA - MUSIKE' - P/2/3 - CIG B660A06505</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660A06505</t>
-[...4 lines deleted...]
-  <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>B65F381F94</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE RINNOVO ABBONAMENTO ITALIA SCUOLA - MEPA - SPAGGIARI - P/4/1 - CIG B65F381F94</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F381F94</t>
-[...4 lines deleted...]
-  <si>
     <t>B66EDB267F</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ARMADIO PER GIARDINO - MEPA - SISTERS - P/1/2 - CIG B66EDB267F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66EDB267F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B65F2F5C0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE LICENZE OFFICE - MEPA - CLICK - DM 65 - A/3/15 - CIG B65F2F5C0D - CUP I74D23001910006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F2F5C0D</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B63AF165B8</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ACQUISTO PEROSSIMIALCOOL PLESSI ISTITUTO - MEPA - FLAMINIA - A/2 - CIG B63AF165B8</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63AF165B8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6376AFA46</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER ACQUISTO PRODOTTI PULIZIA - ITALCHIM - A/2 - CIG B6376AFA46</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6376AFA46</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>..........</t>
   </si>
   <si>
     <t>MANIFESTAZIONE DI INTERESSE PER FORNITURA LIBRI DI TESTO SCUOLA PRIMARIA A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=..........</t>
-[...4 lines deleted...]
-  <si>
     <t>B635AB325D</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO TABLET RILEVATORI PRESENZE - MEDIASOFT - P/1 - CIG B635AB325D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635AB325D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B61A1F5C17</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO SALVIETTE E CARTA IGIENICA - ERREBIAN - MEPA - A/2 - CIG B61A1F5C17</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A1F5C17</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>B610545E9E</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE FORNITURA MEDAGLIE PER GIOCHI SPORTIVI STUDENTESCHI - MEPA - FAGGIONATO - CIG B610545E9E - P/2/3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610545E9E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>.....,,,,,</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE AVVIO PROGETTO LINGUA INGLESE SCUOLA INFANZIA - A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.....,,,,,</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>B5F46BE236</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE FORNITURA MATERIALE ATTIVITA' SPORTIVA SCUOLA PRIMARIA - MEPA - BORGIONE - P/2/3 - CIG B5F46BE236</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F46BE236</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5F169974B</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ISCRIZIONE ALUNNI ESAME KET - P/2/1 - MEPA - BRITISH SERVICES - CIG B5F169974B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F169974B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E348FEC0</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE VOLUMI FONDO PROMOZIONE ALLA LETTURA - LIBRERIA IL MOSAICO - A/3/1 - CIB B5E348FEC0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E348FEC0</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5D9D4990D</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE VOLUMI FONDO PROMOZIONE ALLA LETTURA - LIBRERIA ATLANTIDE - A/3/1 - CIB B5D9D4990D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9D4990D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5CCFC82BD</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ACQUISTO CARTA A4 - A3 - MEPA - HARTEX - A/2 - CIG B5CCFC82BD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CCFC82BD</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5C2911EE6</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE MATERIALE VARIO PER PULIZIE - A/2 - MEPA - K SERVICE SRL - CIG B5C2911EE6</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2911EE6</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5C287917B</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER FORNITURA SHOPPER - PENNE - BLOCCHI PERSONALIZZATI CON LOGO - SISTERS - A/3/14 - CIG B5C287917B - CUP I74D23003260006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C287917B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C27DE192</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ISCRIZIONE ALUNNI ESAME DELF - P/2/1 - MEPA - ALLIANCE FRANCAISE DI BOLOGNA - CIG B5C27DE192</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C27DE192</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5C74C03AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Mentoring e Orientamento PNRR DM 19 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C74C03AB</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B5A4200E48</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE MATERIALE STEM SCUOLA INFANZIA - MEPA - SISTERS - DM 65 - A/3/15 - CIG B5A4200E48 - CUP I74D23001910006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4200E48</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A4290520</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO MATERIALE VARIO - SISTERS - MEPA - A/2 - CIG B5A4290520</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4290520</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B57C1135AB</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE CONVENZIONE ASSOCIAZIONE LA STRADA - CIG B57C1135AB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C1135AB</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B595502BD1</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER RINNOVO ABBONAMENTI "DIRIGERE LA SCUOLA" - "AMMINISTRARE LA SCUOLA" - ANNATA 2025 - CIG B595502BD1 - A/2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595502BD1</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B58EC67917</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER VIAGGIO ISTRUZIONE CLASSI 3B - 3H - TRIESTE (8-9/05/2025) - SCUOLA SEC. I GRADO SIMONI - A.S. 2024/2025 - A/5/1 - CIG B58EC67917</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58EC67917</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57B62B5A3</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER AVVIO PROGETTO "LEZIONI CONCERTO" SCUOLA PRIMARIA - A.S. 2024/2025 - P/2/1 - CIG B57B62B5A3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B62B5A3</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B573DC8CFC</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ACQUISTO LIBRI "FONDO PROMOZIONE ALLA LETTURA" - MEPA - LIBRERIA IL MOSAICO - A/3/1 - CIG B573DC8CFC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B573DC8CFC</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B5645B87D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE RINNOVO NUVOLA 2 FIRME DIGITALI - MEPA - MADISOFT - P/1/1 - CIG B5645B87D5</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5645B87D5</t>
-[...4 lines deleted...]
-  <si>
     <t>B5644EBEA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE FALDONI PER ARCHIVIAZIONE - MEPA - GRASSI UFFICI SRL - A/2 - CIG B5644EBEA7</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5644EBEA7</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B5597B80F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE MATERIALE INFANZIA - MEPA - BORGIONE - A/3/1 - CIG B5597B80F8</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5597B80F8</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B5743BC6A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER AFFIDAMENTO USCITE VIAGGI ISTRUZIONE A.S. 2024/2025 - COSEPURI VIAGGI - A/3/15 - USCITE PATRIMONIO IND.LE - CIG B5743BC6A3 - CUP I74D23001910006 - DM65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5743BC6A3</t>
-[...4 lines deleted...]
-  <si>
     <t>B5743E7A1E</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE AFFIDAMENTO USCITE VIAGGI ISTRUZIONE A.S. 2024/2025 - POLLINI - A/5/1 - CIG B5743E7A1E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5743E7A1E</t>
-[...4 lines deleted...]
-  <si>
     <t>B552921DFA</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER AVVIO PROGETTO "UN'ORCHESTRA A SCUOLA" - CLASSI 5^ SCUOLA PRIMARIA - A.S. 2024/2025 - P/2/1 - CIG B552921DFA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e886ee85-62e6-43c4-afc4-6979ef3abdc1</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA AFFIDAMENTO INCARICO SELEZIONE PERSONALE ESTERNO PER IL RECLUTAMENTO DI 1 ESPERTO per progetto COMUNICAZIONE NON VIOLENTA - CLASSI 3F- 3H
 </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B54DCEA8FF</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE RINNOVO SERVIZI FIREWALL SIMONI - MEPA - CLICK - P/1 - CIG B54DCEA8FF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DCEA8FF</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>DETERMINA AFFIDAMENTO INCARICO SELEZIONE PERSONALE ESTERNO PER IL RECLUTAMENTO DI 1 ESPERTO per progetto "INDIVIDUAZIONE PRECOCE E INTERVENTO SULLE ABILITA' NUMERICHE E DI CALCOLO NELLA SCUOLA PRIMARIA - CLASSI 2^ - 3^"</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B53ABB5B9A</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER AVVIO PROGETTO "PROPEDEUTICA MUSICALE" SCUOLA INFANZIA - A.S. 2024/2025 - P/2/1 - CIG B53ABB5B9A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53ABB5B9A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B5346CA3E5</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE VOLUMI ESAME KET - MEPA - LIBRERIA ATLANTIDE - DM 65 - A/3/15 - CIG B5346CA3E5 - CUP I74D23001910006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5346CA3E5</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52D27FC14</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE ACQUISTO SALVIETTE - CARTA IGINICA - BOBINE - GOLLINI - A/2 - MEPA - CIG B52D27FC14</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D27FC14</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B527EE4DC3</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER FORNITURA MATERIALE SANITARIO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ddc32c06-9de7-4d0e-9845-6c6d8b52fe44</t>
   </si>
   <si>
     <t xml:space="preserve">	
 DETERMINA AFFIDAMENTO INCARICO SELEZIONE PERSONALE ESTERNO PER IL RECLUTAMENTO DI 1 ESPERTO per progetto COMUNICAZIONE NON VIOLENTA - CLASSE 3G</t>
   </si>
   <si>
     <t>B525A3EF7D</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER PROGETTI SCHOOL CAMP (CLASSI 1^ - 2^) E LETTORATO (classi 3^) SCUOLA SIMONI - A.S. 2024/2025 - P/2/1 - CIG B525A3EF7D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525A3EF7D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B51F246349</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE RINNOVO LICENZA GOTOMEETING - ETIC - P/1/1 - CIG B51F246349</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F246349</t>
-[...4 lines deleted...]
-  <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>B515CD7243</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PULIZIA PLESSI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B515CD7243</t>
-[...4 lines deleted...]
-  <si>
     <t>B51486FB45</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO GESTIONALI 2025 MADISOFT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51486FB45</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B514F6F216</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE - ATTIVITA' MENTORING - OFFICINA IMMAGINATA - DM 65 - CUP I74D23001910006 - CIG B514F6F216 - A/3/15</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B514F6F216</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B514B17C6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - LABORATORIO TEATRALE SCUOLA SEC. I GRADO - A.S. 2024/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e83f2598-10cf-48d6-a363-33c28aa8595d</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2491,2999 +1668,3360 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/00c5c6b1-7e4f-4828-ac82-a7edc21ed736" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA4FFDB72" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7c477e1b-e5b3-4991-b496-db4e87706f4a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4BC7523A" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a4e5ea73-5a25-4244-97b6-f10bb814b6c3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC311B149F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/799180ce-39ff-4a70-9936-18dc2d79e381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC30FD1882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1ae59b46-1bf9-4cc1-9f0a-9eaf90b446d4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31BFC318" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d95b97e9-0a28-442f-b3c8-de4fb30da159" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC290FDFF0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4d0c6405-2cf0-4d89-bf14-73baf9475765" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC109C3560" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b0254bf1-ed1d-4842-965b-71e787d4bf33" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD95D21CA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c561c5a3-02b5-4a09-ac36-0e6273040ada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8D7374E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/22734b19-0b60-413a-a5fb-68a695d63fcd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCB7A712" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fbef2d86-63aa-4d4e-b7bd-355d32120a92" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3F483B1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/63a86215-8550-4135-8741-87a1892600da" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF8D0C9A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/077e0bea-95a7-4cca-a0c6-fba906c463a8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8CD4ADE5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8f75735b-82ca-4350-b419-ae880462ae15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85723D48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7bdab9b6-f86a-4a27-b182-d051274af3bb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB780516CE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4529e1dc-f45e-494d-a223-e2f068b74d68" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c9d52084-6882-4028-93b3-c744b7dd36b1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F3E0B64" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/632a967e-c97c-4e5f-8bc9-bac97b35cc80" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3684EE0F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/38a38048-99f2-4dd2-a91a-9240785999a2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B4ABC5A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5229bde2-2706-4448-8796-a3531cc319e5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBC9B733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6fd16410-bc86-4749-8a05-219075eba8bc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5D85F89" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/af88bb9c-9f78-40ac-9925-bf504ce95b51" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB55DB35" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/07b51cfa-004a-4ea0-bf72-2c6176e9eda6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE865AF9B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b4866ff4-2ad7-4e8f-8c23-8b3ad7c539bb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD83824D6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/46567852-376b-40c8-b268-d0f8cda80f2a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD245FD2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8eee2425-b21a-466d-81a2-301ed252c21f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD242D59" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ce0bbd15-6667-43e4-b53c-096db1b9533c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD23D93A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d8ab9d1a-7534-438f-afc4-88077b19a751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD236375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/900d2462-9bfc-49c7-b384-066e7031c044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD2330FC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/0e0d7814-546a-4b5e-bf80-3dd6d9c527a4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD231F51" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d0517821-178d-4aaf-b35e-0a9dbfad3e3e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA90EA6D4A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f6f9d9f3-1997-4003-8847-44c15f2d50ad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33FE9867" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d346cdc3-0de0-4fbc-9a24-643bb181c4e0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F09C14C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/60550299-edaa-4407-9d1f-f8630c73f2d7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C92D49E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5c82d37a-3b1c-4631-b586-b2c2647bca60" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA61057C8F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/003c26a2-1149-4992-befa-778aa9d0f725" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D7CB299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6442acef-bc44-4e64-aa96-1d6ed79be9a4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA46FD12B6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fbfbf179-7861-4bf9-989a-55ffa351f3e1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52465742" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3c4a66c8-cbb1-49f7-b82d-4823e4dda8a5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EC3CAF1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/44ecee0b-250b-4196-b07d-eeb708527157" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA212F7F09" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8637449d-767b-49ed-b8be-b6cf833cf008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2106935A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/bbc2a6f8-eb45-45b7-85f2-525760bcdca3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A7222AF" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f45b212d-60dc-4a9a-aa3c-41e906e33b12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA189F3D68" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f0cbfa1c-ad90-4ca9-9202-617eaf00253d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D61C4D5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a1c35bae-fbdb-4bc7-bb01-84861b41333e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA184EE8FF" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3303b1c0-83fe-4929-a827-beccc60b5a3f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DB02FA7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/948c2d52-44fe-4238-a516-d912e3c70816" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA041D5812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/46786175-4cb7-447a-befa-e4a2499036f3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5522380" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/29e57cf9-dc35-42e4-a9c3-04d431e52c9d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00EEC4E7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c4c35b36-d74f-48e1-a5cd-ccf61682b340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB842E68" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ffe00ef2-a357-4666-ae16-4abe4a77f782" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E28121AD" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6a7a85b3-a423-4948-8c87-08d0f0f0aadb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E18D5E74" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/814a7624-14f1-48cc-b4b0-fca2ced07c9b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3863093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a2ffaa4c-a613-4840-b3d6-6f1e31362304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F68FDD9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/89d3db76-271b-454f-8dae-c02c235bd09c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9289EFBD6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8c10e183-de68-49de-9495-00b3bd1bfe97" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9153274DB" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2bf5d504-f06e-4493-b917-a564593978f1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E650599" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/42efab8f-c8fd-4e10-be0e-7479dc13a63e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E91E418" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a53695c6-aacb-4c27-a732-cc437e3bb8cd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E915CA8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c7622e25-bad7-479c-a465-2c41fac82f48" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F322105D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b3594c3d-bbf0-4d40-ae89-172b3a7b572a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F32BAE9B" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/412f3a77-0a5d-4b5e-a9d4-9fa4c01c7f72" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3142854" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/17169678-38bf-4a52-8f91-4297ca377c8e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC56B647" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3f49f203-012b-4d97-8860-7aca8b6ac443" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F31C0051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2c603960-319c-439e-9736-a732d80bc6c2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AC648FF" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3acc1793-16ee-4f3e-bc3f-6da9fa274419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AC5E40D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f6cac45e-9c17-43cf-b176-14cbabb5a81d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C057D67" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b5c13c9a-69a3-4a13-9ce3-b440e9abb591" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88BEB5478" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6dc2e338-2b3d-4557-9665-446db3c4dc09" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86484C3C3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/9c142dd6-6920-4a23-9bda-03c00a073d1a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8520135FB" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5d638a3b-b9c4-429a-9471-e6fda0025923" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83BF30FDE" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/67b49c4a-b4a0-40cc-a383-f9b4e47d1268" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834884184" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fdc56b8a-e440-43f7-a6e9-c80bb509f5e1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831F75F8C" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/01d40929-f68b-4ff0-bbd7-3a20187b298e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825A7D45C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1b565558-b5ef-42c6-8cfd-a3c357c3c06d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821B94A16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a9f45082-842a-4b2d-ad13-27a37207dfcd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8219EAA8A" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fb5b2f85-b89a-4f4e-80f0-f09b7d4cfddd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B807035C92" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e3fa892c-7af4-4c9a-b25c-15d54e9bc8ef" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F2A9CB80" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/54b909f7-66e0-41f0-a190-7f8a724ce7af" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0E17085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1adb9685-bf55-49a2-916e-0189cfe48712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e908a32d-f2ba-47bd-9b09-db87d47330c4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D4E6E6CB" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/aa77a932-eab6-423f-b11c-bef558f1ea16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F3E5A78" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ca858b48-3d53-4dd2-9b2a-904581eadbdc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984DEB11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/84261929-7afe-4710-b46e-eb9de75e0492" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984C1325" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1a18017b-c798-468a-b6a8-8d2b96135739" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984D6479" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ea87e08c-ecb1-4e35-86c3-a710e082fef0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B775ACADB1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/29cee271-4484-4e55-a711-bafce8303bc8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BDC75AF" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ea2f5d59-e102-47bc-81fb-ee51b385bbc4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B51CE7F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/cba71c14-cab5-45e1-a44e-d4822093510c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B724C61F57" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f6aa220e-257a-4e83-b8dd-dd9b2e4697dd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71408A812" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2ad9d790-4162-46aa-be97-e7a7188c88ab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718486250" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/934dca28-3064-4b1a-a48e-56395628fea0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70AA2A02D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3464ef9f-94b7-4afb-ae9a-5faf1ba188b9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7071CBB53" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8da93692-05c3-4983-a42a-5e8492ea001b" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F367D8BA" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/41c68840-dfca-4c28-8c9a-e73a4cf4b7c4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E79DCF60" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b08535a4-44b4-4e46-9186-22606a55ff63" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D301B048" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7df80871-4438-4514-bfd5-9c9b22dbf5e5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CEAFF85F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d1f55870-5219-46c3-abef-4a8c801f04c1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C7B10984" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e3469c37-8987-4992-a542-87ff3c38334c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8D31F62" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4b19dbc5-3fd8-4c36-8d5f-54dcedb4dcf0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8DDCC80" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4e609a4c-8e97-4cab-a805-450aa7eced2e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BC580A2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8ee5ceee-0307-4944-98f0-c42b0136e86c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660A06505" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5707f526-3924-4333-bf5f-a047125ab77e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F381F94" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b63161d8-8997-4153-9c15-2487bc94705a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66EDB267F" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f522f861-a8b6-4689-bba4-2e646f174a72" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F2F5C0D" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/067cba13-c945-429e-b880-d3792fcf2207" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63AF165B8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/95518292-597d-443a-9e44-bff2b35f4203" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6376AFA46" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/26daadbb-65cc-42d4-981e-0bb244b2ebab" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/edb53172-11a8-4cc5-8f38-d3878000d430" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635AB325D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2916319f-4f06-4888-81bd-fa1e89fcbe34" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A1F5C17" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/34a53fc2-4670-412c-86d2-6a249b18d582" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610545E9E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c300e846-ce1f-4c93-87fa-2abd3a174787" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.....,,,,," TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/daa3cb25-b066-492b-b172-ec5506d38827" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F46BE236" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d07c96c9-3547-4b8b-9582-fb7d4703d93e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F169974B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/823a0bcd-775a-4287-a9f6-efd53c8b06ee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E348FEC0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f10bfd1d-336f-4ec9-852a-409536927c73" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9D4990D" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/cadbf5c5-fc99-4f65-a2be-f1df91cd5e90" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CCFC82BD" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a0f70446-df0a-4d9c-9e7b-084d40594bf3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2911EE6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d7004250-bdc4-4549-87a8-044d73dd8e36" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C287917B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/80c74e61-9de4-4140-b9c8-c7ace391bf8a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C27DE192" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3821fde7-ef27-4fac-9690-fc553c4dde9d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C74C03AB" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/be7daebd-a61e-4a09-b4b7-ed84e5495e0a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4200E48" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d8ea3586-8348-427d-b176-cad55b66c2be" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4290520" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/0c9596e3-3bbf-46cb-b0dd-5eb181373b0d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C1135AB" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/12b06b09-d4f9-4215-835c-07065dc8c513" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595502BD1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4f90b7e9-facb-4a4b-8b78-edb94084e656" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58EC67917" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/20d86db0-d4a7-4cfc-ab4e-07f30c3f7e78" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B62B5A3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/66c9d2cd-8441-47bb-a521-5d329a086dbd" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B573DC8CFC" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e1d36e80-70cc-45c7-b7a3-195a061f7ef6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5645B87D5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/36aa14a3-6178-4bc0-b964-df7ba985bef1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5644EBEA7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/0d2b4a17-f4b2-42ee-8e78-7ae68bb62cb3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5597B80F8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c8ff73d0-decf-443a-8dd4-1f3af78fdde5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5743BC6A3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/db283102-9198-4c79-8ea8-bc0dfd502c20" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5743E7A1E" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/326fbec8-0979-4856-8486-dceb3831a536" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552921DFA" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e886ee85-62e6-43c4-afc4-6979ef3abdc1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DCEA8FF" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5aa912ba-4490-4ce9-aa9d-ebb637739a84" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53ABB5B9A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a43dbabd-c09f-4a25-be5e-f0f5ef98367d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5346CA3E5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/adaa494e-3c5c-401b-861d-9138858988b0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D27FC14" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f56b6b0a-1c4b-4e0a-a619-4e71f7133eba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B527EE4DC3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ddc32c06-9de7-4d0e-9845-6c6d8b52fe44" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525A3EF7D" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/80d9fe01-8de2-4c89-83f9-5f5b5c0faa30" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F246349" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3b952dea-a37c-4f38-9d5d-fdef2f6bb337" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B515CD7243" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7d76f4ed-7302-4da7-89e6-bff98942791f" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51486FB45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c9860640-cd92-45fc-9a98-0c56882a8467" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B514F6F216" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fc919808-0c0c-4982-8f98-b56139454277" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B514B17C6C" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e83f2598-10cf-48d6-a363-33c28aa8595d" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F147"/>
+  <dimension ref="A1:F150"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8473</v>
+        <v>8986</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>8945</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8191</v>
+        <v>8473</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>8112</v>
+        <v>8210</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B6">
-        <v>7349</v>
+        <v>8191</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B7">
-        <v>6910</v>
+        <v>8168</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>6731</v>
+        <v>8112</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>6566</v>
+        <v>7349</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>6421</v>
+        <v>6910</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6190</v>
+        <v>6731</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>5771</v>
+        <v>6566</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>5663</v>
+        <v>6421</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>5444</v>
+        <v>6190</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>5293</v>
+        <v>5771</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>4689</v>
+        <v>5663</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>49</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B17">
-        <v>4484</v>
+        <v>5444</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>52</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="B18">
-        <v>4122</v>
+        <v>5293</v>
       </c>
       <c r="C18" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>55</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="B19">
-        <v>3738</v>
+        <v>4689</v>
       </c>
       <c r="C19" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>58</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="B20">
-        <v>3564</v>
+        <v>4484</v>
       </c>
       <c r="C20" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>61</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="B21">
-        <v>3525</v>
+        <v>4122</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>64</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>3443</v>
+        <v>3738</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="B23">
-        <v>3286</v>
+        <v>3564</v>
       </c>
       <c r="C23" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>70</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>2982</v>
+        <v>3525</v>
       </c>
       <c r="C24" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>72</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="B25">
-        <v>2972</v>
+        <v>3443</v>
       </c>
       <c r="C25" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>75</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="B26">
-        <v>2955</v>
+        <v>3286</v>
       </c>
       <c r="C26" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>78</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="B27">
-        <v>2939</v>
+        <v>2982</v>
       </c>
       <c r="C27" t="s">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>81</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>2895</v>
+        <v>2972</v>
       </c>
       <c r="C28" t="s">
-        <v>132</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>83</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>2868</v>
+        <v>2955</v>
       </c>
       <c r="C29" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>85</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>2335</v>
+        <v>2939</v>
       </c>
       <c r="C30" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>87</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="B31">
-        <v>2170</v>
+        <v>2895</v>
       </c>
       <c r="C31" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>90</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>2081</v>
+        <v>2868</v>
       </c>
       <c r="C32" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>92</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="B33">
-        <v>1892</v>
+        <v>2335</v>
       </c>
       <c r="C33" t="s">
-        <v>156</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>95</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="B34">
-        <v>1731</v>
+        <v>2170</v>
       </c>
       <c r="C34" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>98</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>165</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>1561</v>
+        <v>2081</v>
       </c>
       <c r="C35" t="s">
-        <v>166</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>101</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
       <c r="B36">
-        <v>1415</v>
+        <v>1892</v>
       </c>
       <c r="C36" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>104</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="B37">
-        <v>1192</v>
+        <v>1731</v>
       </c>
       <c r="C37" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>107</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>180</v>
+        <v>108</v>
       </c>
       <c r="B38">
-        <v>1065</v>
+        <v>1561</v>
       </c>
       <c r="C38" t="s">
-        <v>181</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>110</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>185</v>
+        <v>111</v>
       </c>
       <c r="B39">
-        <v>983</v>
+        <v>1415</v>
       </c>
       <c r="C39" t="s">
-        <v>186</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>190</v>
+        <v>114</v>
       </c>
       <c r="B40">
-        <v>944</v>
+        <v>1192</v>
       </c>
       <c r="C40" t="s">
-        <v>191</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>116</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="B41">
-        <v>853</v>
+        <v>1065</v>
       </c>
       <c r="C41" t="s">
-        <v>196</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>119</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="B42">
-        <v>820</v>
+        <v>983</v>
       </c>
       <c r="C42" t="s">
-        <v>201</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>122</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>205</v>
+        <v>123</v>
       </c>
       <c r="B43">
-        <v>756</v>
+        <v>944</v>
       </c>
       <c r="C43" t="s">
-        <v>206</v>
+        <v>124</v>
       </c>
       <c r="D43" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>125</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>205</v>
+        <v>126</v>
       </c>
       <c r="B44">
-        <v>739</v>
+        <v>853</v>
       </c>
       <c r="C44" t="s">
-        <v>210</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>128</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>214</v>
+        <v>129</v>
       </c>
       <c r="B45">
-        <v>647</v>
+        <v>820</v>
       </c>
       <c r="C45" t="s">
-        <v>215</v>
+        <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>131</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>214</v>
+        <v>132</v>
       </c>
       <c r="B46">
-        <v>636</v>
+        <v>756</v>
       </c>
       <c r="C46" t="s">
-        <v>219</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>134</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>223</v>
+        <v>132</v>
       </c>
       <c r="B47">
-        <v>427</v>
+        <v>739</v>
       </c>
       <c r="C47" t="s">
-        <v>224</v>
+        <v>135</v>
       </c>
       <c r="D47" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>136</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>223</v>
+        <v>137</v>
       </c>
       <c r="B48">
-        <v>425</v>
+        <v>647</v>
       </c>
       <c r="C48" t="s">
-        <v>228</v>
+        <v>138</v>
       </c>
       <c r="D48" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>139</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>232</v>
+        <v>137</v>
       </c>
       <c r="B49">
-        <v>289</v>
+        <v>636</v>
       </c>
       <c r="C49" t="s">
-        <v>233</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>141</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>237</v>
+        <v>142</v>
       </c>
       <c r="B50">
-        <v>125</v>
+        <v>427</v>
       </c>
       <c r="C50" t="s">
-        <v>238</v>
+        <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>144</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>242</v>
+        <v>142</v>
       </c>
       <c r="B51">
-        <v>78</v>
+        <v>425</v>
       </c>
       <c r="C51" t="s">
-        <v>243</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>146</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>247</v>
+        <v>147</v>
       </c>
       <c r="B52">
-        <v>13497</v>
+        <v>289</v>
       </c>
       <c r="C52" t="s">
-        <v>248</v>
+        <v>148</v>
       </c>
       <c r="D52" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>149</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="B53">
-        <v>13459</v>
+        <v>125</v>
       </c>
       <c r="C53" t="s">
-        <v>253</v>
+        <v>151</v>
       </c>
       <c r="D53" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>152</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>257</v>
+        <v>153</v>
       </c>
       <c r="B54">
-        <v>12119</v>
+        <v>78</v>
       </c>
       <c r="C54" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>155</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>262</v>
+        <v>156</v>
       </c>
       <c r="B55">
-        <v>11817</v>
+        <v>13497</v>
       </c>
       <c r="C55" t="s">
-        <v>263</v>
+        <v>157</v>
       </c>
       <c r="D55" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>158</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>267</v>
+        <v>159</v>
       </c>
       <c r="B56">
-        <v>11742</v>
+        <v>13459</v>
       </c>
       <c r="C56" t="s">
-        <v>268</v>
+        <v>160</v>
       </c>
       <c r="D56" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>161</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>272</v>
+        <v>162</v>
       </c>
       <c r="B57">
-        <v>11687</v>
+        <v>12119</v>
       </c>
       <c r="C57" t="s">
-        <v>273</v>
+        <v>163</v>
       </c>
       <c r="D57" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>164</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>272</v>
+        <v>165</v>
       </c>
       <c r="B58">
-        <v>11676</v>
+        <v>11817</v>
       </c>
       <c r="C58" t="s">
-        <v>277</v>
+        <v>166</v>
       </c>
       <c r="D58" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>167</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>281</v>
+        <v>168</v>
       </c>
       <c r="B59">
-        <v>11242</v>
+        <v>11742</v>
       </c>
       <c r="C59" t="s">
-        <v>282</v>
+        <v>169</v>
       </c>
       <c r="D59" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>170</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>281</v>
+        <v>171</v>
       </c>
       <c r="B60">
-        <v>11190</v>
+        <v>11687</v>
       </c>
       <c r="C60" t="s">
-        <v>286</v>
+        <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>173</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>290</v>
+        <v>171</v>
       </c>
       <c r="B61">
-        <v>10893</v>
+        <v>11676</v>
       </c>
       <c r="C61" t="s">
-        <v>291</v>
+        <v>174</v>
       </c>
       <c r="D61" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>175</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>295</v>
+        <v>176</v>
       </c>
       <c r="B62">
-        <v>10760</v>
+        <v>11242</v>
       </c>
       <c r="C62" t="s">
-        <v>296</v>
+        <v>177</v>
       </c>
       <c r="D62" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>178</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>300</v>
+        <v>176</v>
       </c>
       <c r="B63">
-        <v>10747</v>
+        <v>11190</v>
       </c>
       <c r="C63" t="s">
-        <v>301</v>
+        <v>179</v>
       </c>
       <c r="D63" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>180</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>305</v>
+        <v>181</v>
       </c>
       <c r="B64">
-        <v>10143</v>
+        <v>10893</v>
       </c>
       <c r="C64" t="s">
-        <v>306</v>
+        <v>182</v>
       </c>
       <c r="D64" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>183</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>310</v>
+        <v>184</v>
       </c>
       <c r="B65">
-        <v>10104</v>
+        <v>10760</v>
       </c>
       <c r="C65" t="s">
-        <v>311</v>
+        <v>185</v>
       </c>
       <c r="D65" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>186</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>315</v>
+        <v>187</v>
       </c>
       <c r="B66">
-        <v>9895</v>
+        <v>10747</v>
       </c>
       <c r="C66" t="s">
-        <v>316</v>
+        <v>188</v>
       </c>
       <c r="D66" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>189</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>315</v>
+        <v>190</v>
       </c>
       <c r="B67">
-        <v>9869</v>
+        <v>10143</v>
       </c>
       <c r="C67" t="s">
-        <v>320</v>
+        <v>191</v>
       </c>
       <c r="D67" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>192</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>324</v>
+        <v>193</v>
       </c>
       <c r="B68">
-        <v>9242</v>
+        <v>10104</v>
       </c>
       <c r="C68" t="s">
-        <v>325</v>
+        <v>194</v>
       </c>
       <c r="D68" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>195</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>329</v>
+        <v>196</v>
       </c>
       <c r="B69">
-        <v>9051</v>
+        <v>9895</v>
       </c>
       <c r="C69" t="s">
-        <v>330</v>
+        <v>197</v>
       </c>
       <c r="D69" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>198</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>334</v>
+        <v>196</v>
       </c>
       <c r="B70">
-        <v>8560</v>
+        <v>9869</v>
       </c>
       <c r="C70" t="s">
-        <v>335</v>
+        <v>199</v>
       </c>
       <c r="D70" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>200</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>339</v>
+        <v>201</v>
       </c>
       <c r="B71">
-        <v>8456</v>
+        <v>9242</v>
       </c>
       <c r="C71" t="s">
-        <v>340</v>
+        <v>202</v>
       </c>
       <c r="D71" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>203</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="B72">
-        <v>8354</v>
+        <v>9051</v>
       </c>
       <c r="C72" t="s">
-        <v>345</v>
+        <v>205</v>
       </c>
       <c r="D72" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>206</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>349</v>
+        <v>207</v>
       </c>
       <c r="B73">
-        <v>8245</v>
+        <v>8560</v>
       </c>
       <c r="C73" t="s">
-        <v>350</v>
+        <v>208</v>
       </c>
       <c r="D73" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>209</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>354</v>
+        <v>210</v>
       </c>
       <c r="B74">
-        <v>8134</v>
+        <v>8456</v>
       </c>
       <c r="C74" t="s">
-        <v>355</v>
+        <v>211</v>
       </c>
       <c r="D74" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>212</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>354</v>
+        <v>213</v>
       </c>
       <c r="B75">
-        <v>8132</v>
+        <v>8354</v>
       </c>
       <c r="C75" t="s">
-        <v>359</v>
+        <v>214</v>
       </c>
       <c r="D75" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>215</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>363</v>
+        <v>216</v>
       </c>
       <c r="B76">
-        <v>7769</v>
+        <v>8245</v>
       </c>
       <c r="C76" t="s">
-        <v>364</v>
+        <v>217</v>
       </c>
       <c r="D76" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>218</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>368</v>
+        <v>219</v>
       </c>
       <c r="B77">
-        <v>7739</v>
+        <v>8134</v>
       </c>
       <c r="C77" t="s">
-        <v>369</v>
+        <v>220</v>
       </c>
       <c r="D77" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>221</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>373</v>
+        <v>219</v>
       </c>
       <c r="B78">
-        <v>7663</v>
+        <v>8132</v>
       </c>
       <c r="C78" t="s">
-        <v>374</v>
+        <v>222</v>
       </c>
       <c r="D78" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>223</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>378</v>
+        <v>224</v>
       </c>
       <c r="B79">
-        <v>7635</v>
+        <v>7769</v>
       </c>
       <c r="C79" t="s">
-        <v>379</v>
+        <v>225</v>
       </c>
       <c r="D79" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>226</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>378</v>
+        <v>227</v>
       </c>
       <c r="B80">
-        <v>7628</v>
+        <v>7739</v>
       </c>
       <c r="C80" t="s">
-        <v>383</v>
+        <v>228</v>
       </c>
       <c r="D80" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>229</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>387</v>
+        <v>230</v>
       </c>
       <c r="B81">
-        <v>7429</v>
+        <v>7663</v>
       </c>
       <c r="C81" t="s">
-        <v>388</v>
+        <v>231</v>
       </c>
       <c r="D81" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>232</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>392</v>
+        <v>233</v>
       </c>
       <c r="B82">
-        <v>7373</v>
+        <v>7635</v>
       </c>
       <c r="C82" t="s">
-        <v>393</v>
+        <v>234</v>
       </c>
       <c r="D82" t="s">
-        <v>394</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>235</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>397</v>
+        <v>233</v>
       </c>
       <c r="B83">
-        <v>7309</v>
+        <v>7628</v>
       </c>
       <c r="C83" t="s">
-        <v>398</v>
+        <v>236</v>
       </c>
       <c r="D83" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>237</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>402</v>
+        <v>238</v>
       </c>
       <c r="B84">
-        <v>7244</v>
+        <v>7429</v>
       </c>
       <c r="C84" t="s">
-        <v>403</v>
+        <v>239</v>
       </c>
       <c r="D84" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>240</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>407</v>
+        <v>241</v>
       </c>
       <c r="B85">
-        <v>7211</v>
+        <v>7373</v>
       </c>
       <c r="C85" t="s">
-        <v>408</v>
+        <v>242</v>
       </c>
       <c r="D85" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>243</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>412</v>
+        <v>244</v>
       </c>
       <c r="B86">
-        <v>6620</v>
+        <v>7309</v>
       </c>
       <c r="C86" t="s">
-        <v>413</v>
+        <v>245</v>
       </c>
       <c r="D86" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>246</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>412</v>
+        <v>247</v>
       </c>
       <c r="B87">
-        <v>6610</v>
+        <v>7244</v>
       </c>
       <c r="C87" t="s">
-        <v>417</v>
+        <v>248</v>
       </c>
       <c r="D87" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>249</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>421</v>
+        <v>250</v>
       </c>
       <c r="B88">
-        <v>6284</v>
+        <v>7211</v>
       </c>
       <c r="C88" t="s">
-        <v>422</v>
+        <v>251</v>
       </c>
       <c r="D88" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>252</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>426</v>
+        <v>253</v>
       </c>
       <c r="B89">
-        <v>6174</v>
+        <v>6620</v>
       </c>
       <c r="C89" t="s">
-        <v>427</v>
+        <v>254</v>
       </c>
       <c r="D89" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>255</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>431</v>
+        <v>253</v>
       </c>
       <c r="B90">
-        <v>6108</v>
+        <v>6610</v>
       </c>
       <c r="C90" t="s">
-        <v>432</v>
+        <v>256</v>
       </c>
       <c r="D90" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>257</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>436</v>
+        <v>258</v>
       </c>
       <c r="B91">
-        <v>6045</v>
+        <v>6284</v>
       </c>
       <c r="C91" t="s">
-        <v>437</v>
+        <v>259</v>
       </c>
       <c r="D91" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>260</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>441</v>
+        <v>261</v>
       </c>
       <c r="B92">
-        <v>5992</v>
+        <v>6174</v>
       </c>
       <c r="C92" t="s">
-        <v>442</v>
+        <v>262</v>
       </c>
       <c r="D92" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>263</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>446</v>
+        <v>264</v>
       </c>
       <c r="B93">
-        <v>5731</v>
+        <v>6108</v>
       </c>
       <c r="C93" t="s">
-        <v>447</v>
+        <v>265</v>
       </c>
       <c r="D93" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>266</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>451</v>
+        <v>267</v>
       </c>
       <c r="B94">
-        <v>5577</v>
+        <v>6045</v>
       </c>
       <c r="C94" t="s">
-        <v>452</v>
+        <v>268</v>
       </c>
       <c r="D94" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>269</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>456</v>
+        <v>270</v>
       </c>
       <c r="B95">
-        <v>5349</v>
+        <v>5992</v>
       </c>
       <c r="C95" t="s">
-        <v>457</v>
+        <v>271</v>
       </c>
       <c r="D95" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>272</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>456</v>
+        <v>273</v>
       </c>
       <c r="B96">
-        <v>5335</v>
+        <v>5731</v>
       </c>
       <c r="C96" t="s">
-        <v>461</v>
+        <v>274</v>
       </c>
       <c r="D96" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>275</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>465</v>
+        <v>276</v>
       </c>
       <c r="B97">
-        <v>5144</v>
+        <v>5577</v>
       </c>
       <c r="C97" t="s">
-        <v>466</v>
+        <v>277</v>
       </c>
       <c r="D97" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>278</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>470</v>
+        <v>279</v>
       </c>
       <c r="B98">
-        <v>4773</v>
+        <v>5349</v>
       </c>
       <c r="C98" t="s">
-        <v>471</v>
+        <v>280</v>
       </c>
       <c r="D98" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>281</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>475</v>
+        <v>279</v>
       </c>
       <c r="B99">
-        <v>4703</v>
+        <v>5335</v>
       </c>
       <c r="C99" t="s">
-        <v>476</v>
+        <v>282</v>
       </c>
       <c r="D99" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>283</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>480</v>
+        <v>284</v>
       </c>
       <c r="B100">
-        <v>4497</v>
+        <v>5144</v>
       </c>
       <c r="C100" t="s">
-        <v>481</v>
+        <v>285</v>
       </c>
       <c r="D100" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>286</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>485</v>
+        <v>287</v>
       </c>
       <c r="B101">
-        <v>4061</v>
+        <v>4773</v>
       </c>
       <c r="C101" t="s">
-        <v>486</v>
+        <v>288</v>
       </c>
       <c r="D101" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>289</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>490</v>
+        <v>290</v>
       </c>
       <c r="B102">
-        <v>4014</v>
+        <v>4703</v>
       </c>
       <c r="C102" t="s">
-        <v>491</v>
+        <v>291</v>
       </c>
       <c r="D102" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>494</v>
+        <v>292</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>490</v>
+        <v>293</v>
       </c>
       <c r="B103">
-        <v>4007</v>
+        <v>4497</v>
       </c>
       <c r="C103" t="s">
-        <v>495</v>
+        <v>294</v>
       </c>
       <c r="D103" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>295</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>499</v>
+        <v>296</v>
       </c>
       <c r="B104">
-        <v>3963</v>
+        <v>4061</v>
       </c>
       <c r="C104" t="s">
-        <v>500</v>
+        <v>297</v>
       </c>
       <c r="D104" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>298</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>504</v>
+        <v>299</v>
       </c>
       <c r="B105">
-        <v>3537</v>
+        <v>4014</v>
       </c>
       <c r="C105" t="s">
-        <v>505</v>
+        <v>300</v>
       </c>
       <c r="D105" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>301</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>504</v>
+        <v>299</v>
       </c>
       <c r="B106">
-        <v>3533</v>
+        <v>4007</v>
       </c>
       <c r="C106" t="s">
-        <v>509</v>
+        <v>302</v>
       </c>
       <c r="D106" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>303</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>513</v>
+        <v>304</v>
       </c>
       <c r="B107">
-        <v>3513</v>
+        <v>3963</v>
       </c>
       <c r="C107" t="s">
-        <v>514</v>
+        <v>305</v>
       </c>
       <c r="D107" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>306</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>513</v>
+        <v>307</v>
       </c>
       <c r="B108">
-        <v>3505</v>
+        <v>3537</v>
       </c>
       <c r="C108" t="s">
-        <v>518</v>
+        <v>308</v>
       </c>
       <c r="D108" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>309</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>522</v>
+        <v>307</v>
       </c>
       <c r="B109">
-        <v>3185</v>
+        <v>3533</v>
       </c>
       <c r="C109" t="s">
-        <v>523</v>
+        <v>310</v>
       </c>
       <c r="D109" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>311</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>527</v>
+        <v>312</v>
       </c>
       <c r="B110">
-        <v>3018</v>
+        <v>3513</v>
       </c>
       <c r="C110" t="s">
-        <v>528</v>
+        <v>313</v>
       </c>
       <c r="D110" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>314</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>532</v>
+        <v>312</v>
       </c>
       <c r="B111">
-        <v>2830</v>
+        <v>3505</v>
       </c>
       <c r="C111" t="s">
-        <v>533</v>
+        <v>315</v>
       </c>
       <c r="D111" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>316</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>537</v>
+        <v>317</v>
       </c>
       <c r="B112">
-        <v>2703</v>
+        <v>3185</v>
       </c>
       <c r="C112" t="s">
-        <v>538</v>
+        <v>318</v>
       </c>
       <c r="D112" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>319</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>542</v>
+        <v>320</v>
       </c>
       <c r="B113">
-        <v>2568</v>
+        <v>3018</v>
       </c>
       <c r="C113" t="s">
-        <v>543</v>
+        <v>321</v>
       </c>
       <c r="D113" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>322</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>542</v>
+        <v>323</v>
       </c>
       <c r="B114">
-        <v>2529</v>
+        <v>2830</v>
       </c>
       <c r="C114" t="s">
-        <v>547</v>
+        <v>324</v>
       </c>
       <c r="D114" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>325</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>551</v>
+        <v>326</v>
       </c>
       <c r="B115">
-        <v>2291</v>
+        <v>2703</v>
       </c>
       <c r="C115" t="s">
-        <v>552</v>
+        <v>327</v>
       </c>
       <c r="D115" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>328</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>556</v>
+        <v>329</v>
       </c>
       <c r="B116">
-        <v>2238</v>
+        <v>2568</v>
       </c>
       <c r="C116" t="s">
-        <v>557</v>
+        <v>330</v>
       </c>
       <c r="D116" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>560</v>
+        <v>331</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>561</v>
+        <v>329</v>
       </c>
       <c r="B117">
-        <v>2089</v>
+        <v>2529</v>
       </c>
       <c r="C117" t="s">
-        <v>562</v>
+        <v>332</v>
       </c>
       <c r="D117" t="s">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>565</v>
+        <v>333</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>566</v>
+        <v>334</v>
       </c>
       <c r="B118">
-        <v>2052</v>
+        <v>2291</v>
       </c>
       <c r="C118" t="s">
-        <v>567</v>
+        <v>335</v>
       </c>
       <c r="D118" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>570</v>
+        <v>336</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>566</v>
+        <v>337</v>
       </c>
       <c r="B119">
-        <v>2038</v>
+        <v>2238</v>
       </c>
       <c r="C119" t="s">
-        <v>571</v>
+        <v>338</v>
       </c>
       <c r="D119" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>339</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>575</v>
+        <v>340</v>
       </c>
       <c r="B120">
-        <v>1927</v>
+        <v>2089</v>
       </c>
       <c r="C120" t="s">
-        <v>576</v>
+        <v>341</v>
       </c>
       <c r="D120" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>342</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>580</v>
+        <v>343</v>
       </c>
       <c r="B121">
-        <v>1665</v>
+        <v>2052</v>
       </c>
       <c r="C121" t="s">
-        <v>581</v>
+        <v>344</v>
       </c>
       <c r="D121" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>584</v>
+        <v>345</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>580</v>
+        <v>343</v>
       </c>
       <c r="B122">
-        <v>1663</v>
+        <v>2038</v>
       </c>
       <c r="C122" t="s">
-        <v>585</v>
+        <v>346</v>
       </c>
       <c r="D122" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>347</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>589</v>
+        <v>348</v>
       </c>
       <c r="B123">
-        <v>1510</v>
+        <v>1927</v>
       </c>
       <c r="C123" t="s">
-        <v>590</v>
+        <v>349</v>
       </c>
       <c r="D123" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>350</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>594</v>
+        <v>351</v>
       </c>
       <c r="B124">
-        <v>1490</v>
+        <v>1665</v>
       </c>
       <c r="C124" t="s">
-        <v>595</v>
+        <v>352</v>
       </c>
       <c r="D124" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>353</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>599</v>
+        <v>351</v>
       </c>
       <c r="B125">
-        <v>1399</v>
+        <v>1663</v>
       </c>
       <c r="C125" t="s">
-        <v>600</v>
+        <v>354</v>
       </c>
       <c r="D125" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>355</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>604</v>
+        <v>356</v>
       </c>
       <c r="B126">
-        <v>1245</v>
+        <v>1510</v>
       </c>
       <c r="C126" t="s">
-        <v>605</v>
+        <v>357</v>
       </c>
       <c r="D126" t="s">
-        <v>606</v>
-[...5 lines deleted...]
-        <v>608</v>
+        <v>358</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>609</v>
+        <v>359</v>
       </c>
       <c r="B127">
-        <v>1094</v>
+        <v>1490</v>
       </c>
       <c r="C127" t="s">
-        <v>610</v>
+        <v>360</v>
       </c>
       <c r="D127" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-        <v>613</v>
+        <v>361</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>614</v>
+        <v>362</v>
       </c>
       <c r="B128">
-        <v>963</v>
+        <v>1399</v>
       </c>
       <c r="C128" t="s">
-        <v>615</v>
+        <v>363</v>
       </c>
       <c r="D128" t="s">
-        <v>616</v>
-[...5 lines deleted...]
-        <v>618</v>
+        <v>364</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>614</v>
+        <v>365</v>
       </c>
       <c r="B129">
-        <v>950</v>
+        <v>1245</v>
       </c>
       <c r="C129" t="s">
-        <v>619</v>
+        <v>366</v>
       </c>
       <c r="D129" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>367</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>623</v>
+        <v>368</v>
       </c>
       <c r="B130">
-        <v>822</v>
+        <v>1094</v>
       </c>
       <c r="C130" t="s">
-        <v>624</v>
+        <v>369</v>
       </c>
       <c r="D130" t="s">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>627</v>
+        <v>370</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>628</v>
+        <v>371</v>
       </c>
       <c r="B131">
-        <v>781</v>
+        <v>963</v>
       </c>
       <c r="C131" t="s">
-        <v>629</v>
+        <v>372</v>
       </c>
       <c r="D131" t="s">
-        <v>630</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>373</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>628</v>
+        <v>371</v>
       </c>
       <c r="B132">
-        <v>772</v>
+        <v>950</v>
       </c>
       <c r="C132" t="s">
-        <v>633</v>
+        <v>374</v>
       </c>
       <c r="D132" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>375</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>628</v>
+        <v>376</v>
       </c>
       <c r="B133">
-        <v>752</v>
+        <v>822</v>
       </c>
       <c r="C133" t="s">
-        <v>637</v>
+        <v>377</v>
       </c>
       <c r="D133" t="s">
-        <v>638</v>
-[...5 lines deleted...]
-        <v>640</v>
+        <v>378</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>641</v>
+        <v>379</v>
       </c>
       <c r="B134">
-        <v>699</v>
+        <v>781</v>
       </c>
       <c r="C134" t="s">
-        <v>642</v>
+        <v>380</v>
       </c>
       <c r="D134" t="s">
-        <v>643</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>381</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>645</v>
+        <v>379</v>
       </c>
       <c r="B135">
-        <v>673</v>
+        <v>772</v>
       </c>
       <c r="C135" t="s">
-        <v>646</v>
+        <v>382</v>
       </c>
       <c r="D135" t="s">
-        <v>647</v>
-[...5 lines deleted...]
-        <v>649</v>
+        <v>383</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>650</v>
+        <v>379</v>
       </c>
       <c r="B136">
-        <v>576</v>
+        <v>752</v>
       </c>
       <c r="C136" t="s">
-        <v>642</v>
+        <v>384</v>
       </c>
       <c r="D136" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>385</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>652</v>
+        <v>386</v>
       </c>
       <c r="B137">
-        <v>475</v>
+        <v>699</v>
       </c>
       <c r="C137" t="s">
-        <v>653</v>
+        <v>387</v>
       </c>
       <c r="D137" t="s">
-        <v>654</v>
+        <v>388</v>
       </c>
       <c r="E137" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>387</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>657</v>
+        <v>389</v>
       </c>
       <c r="B138">
-        <v>405</v>
+        <v>673</v>
       </c>
       <c r="C138" t="s">
-        <v>658</v>
+        <v>390</v>
       </c>
       <c r="D138" t="s">
-        <v>659</v>
-[...5 lines deleted...]
-        <v>661</v>
+        <v>391</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>662</v>
+        <v>392</v>
       </c>
       <c r="B139">
-        <v>337</v>
+        <v>576</v>
       </c>
       <c r="C139" t="s">
-        <v>663</v>
+        <v>387</v>
       </c>
       <c r="D139" t="s">
-        <v>664</v>
+        <v>393</v>
       </c>
       <c r="E139" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>387</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>667</v>
+        <v>394</v>
       </c>
       <c r="B140">
-        <v>247</v>
+        <v>475</v>
       </c>
       <c r="C140" t="s">
-        <v>668</v>
+        <v>395</v>
       </c>
       <c r="D140" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>671</v>
+        <v>396</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>667</v>
+        <v>397</v>
       </c>
       <c r="B141">
-        <v>224</v>
+        <v>405</v>
       </c>
       <c r="C141" t="s">
-        <v>642</v>
+        <v>398</v>
       </c>
       <c r="D141" t="s">
-        <v>672</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>399</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>667</v>
+        <v>400</v>
       </c>
       <c r="B142">
-        <v>211</v>
+        <v>337</v>
       </c>
       <c r="C142" t="s">
-        <v>673</v>
+        <v>401</v>
       </c>
       <c r="D142" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>676</v>
+        <v>402</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>677</v>
+        <v>403</v>
       </c>
       <c r="B143">
-        <v>162</v>
+        <v>247</v>
       </c>
       <c r="C143" t="s">
-        <v>678</v>
+        <v>404</v>
       </c>
       <c r="D143" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>681</v>
+        <v>405</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>682</v>
+        <v>403</v>
       </c>
       <c r="B144">
-        <v>25</v>
+        <v>224</v>
       </c>
       <c r="C144" t="s">
-        <v>683</v>
+        <v>387</v>
       </c>
       <c r="D144" t="s">
-        <v>684</v>
+        <v>406</v>
       </c>
       <c r="E144" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>387</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>682</v>
+        <v>403</v>
       </c>
       <c r="B145">
-        <v>20</v>
+        <v>211</v>
       </c>
       <c r="C145" t="s">
-        <v>687</v>
+        <v>407</v>
       </c>
       <c r="D145" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>690</v>
+        <v>408</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>691</v>
+        <v>409</v>
       </c>
       <c r="B146">
-        <v>12434</v>
+        <v>162</v>
       </c>
       <c r="C146" t="s">
-        <v>692</v>
+        <v>410</v>
       </c>
       <c r="D146" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>695</v>
+        <v>411</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>696</v>
+        <v>412</v>
       </c>
       <c r="B147">
+        <v>25</v>
+      </c>
+      <c r="C147" t="s">
+        <v>413</v>
+      </c>
+      <c r="D147" t="s">
+        <v>414</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>412</v>
+      </c>
+      <c r="B148">
+        <v>20</v>
+      </c>
+      <c r="C148" t="s">
+        <v>415</v>
+      </c>
+      <c r="D148" t="s">
+        <v>416</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>417</v>
+      </c>
+      <c r="B149">
+        <v>12434</v>
+      </c>
+      <c r="C149" t="s">
+        <v>418</v>
+      </c>
+      <c r="D149" t="s">
+        <v>419</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>420</v>
+      </c>
+      <c r="B150">
         <v>12368</v>
       </c>
-      <c r="C147" t="s">
-[...9 lines deleted...]
-        <v>700</v>
+      <c r="C150" t="s">
+        <v>421</v>
+      </c>
+      <c r="D150" t="s">
+        <v>422</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="F137" r:id="rId271"/>
+    <hyperlink ref="E138" r:id="rId272"/>
+    <hyperlink ref="F138" r:id="rId273"/>
+    <hyperlink ref="F139" r:id="rId274"/>
+    <hyperlink ref="E140" r:id="rId275"/>
+    <hyperlink ref="F140" r:id="rId276"/>
+    <hyperlink ref="E141" r:id="rId277"/>
+    <hyperlink ref="F141" r:id="rId278"/>
+    <hyperlink ref="E142" r:id="rId279"/>
+    <hyperlink ref="F142" r:id="rId280"/>
+    <hyperlink ref="E143" r:id="rId281"/>
+    <hyperlink ref="F143" r:id="rId282"/>
+    <hyperlink ref="F144" r:id="rId283"/>
+    <hyperlink ref="E145" r:id="rId284"/>
+    <hyperlink ref="F145" r:id="rId285"/>
+    <hyperlink ref="E146" r:id="rId286"/>
+    <hyperlink ref="F146" r:id="rId287"/>
+    <hyperlink ref="E147" r:id="rId288"/>
+    <hyperlink ref="F147" r:id="rId289"/>
+    <hyperlink ref="E148" r:id="rId290"/>
+    <hyperlink ref="F148" r:id="rId291"/>
+    <hyperlink ref="E149" r:id="rId292"/>
+    <hyperlink ref="F149" r:id="rId293"/>
+    <hyperlink ref="E150" r:id="rId294"/>
+    <hyperlink ref="F150" r:id="rId295"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>