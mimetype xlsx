--- v1 (2026-09-19)
+++ v2 (2026-11-04)
@@ -8,80 +8,182 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="751" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="457">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD80BA3FE3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA CARTA A4 - PROMOSAFE SRL - A/2 - CIG BD80BA3FE3</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD80B9CA1E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNVO SERVIZIO DI CONSULENZA AMMINISTRAZIONE TRASPARENTE - SFERA - A/1/1 - CIG BD80B9CA1E</t>
+  </si>
+  <si>
+    <t>BD734D2A3C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FALDONI PER ARCHIVIAZIONE - GRASSI UFFICI SRL - A/2 - CIG BD734D2A3C</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD6C3C6034</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE SANITARIO - MEGAPHARMA OSPEDALIERA SRL - A/2 - CIG BD6C3C6034</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4E4E83BB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE VARIO PLESSI - BORGIONE - P/2/3 - CIG BD4E4E83BB</t>
+  </si>
+  <si>
+    <t>BD4E367604</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRI L2 - LIBRERIA ATLANTIDE - A/3 - CIG BD4E367604</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD4D987FD5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO PC SEGRETERIA - CLICK - P/1 - CIG BD4D987FD5</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD4D5AD22D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO N. 25 LICENZE BIT DEFENDER TRIENNALE - OMNICONNECT SRL - P/1 - CIB BD4D5AD22D</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD5AEA5E85</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ORE MEDIAZIONE SCUOLA PRIMARIA E SECONDARIA - SOLCO IMOLA - P/2/23 - CIG BD5AEA5E85</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD2A080C53</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ATTIVITA' PIANO ESTATE 26/27 - 5 MODULI CLASSI 1^ SCUOLA SIMONI - CASALINO SNC - CIG BD2A080C53 - CUP I74D26002690007</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD156EB189</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BADGE - MADISOFT - A/2 - CIG BD156EB189</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD07509A00</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE VARIO - SPAGGIARI - A/2 - CIG BD07509A00</t>
+  </si>
+  <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>0000000001</t>
   </si>
   <si>
     <t>AVVISO ESPLORATIVO PER LA MANIFESTAZIONE DI INTERESSE A PARTECIPARE ALLA SELEZIONE DI DITTE PER L’ATTIVITA’ DI LABORATORIO TEATRALE A.S. 2026/2027 SCUOLA SECONDARIA I GRADO</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>BCA4FFDB72</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di tablet, PC, dispositivi digitali, Avviso 94540/2026 PON-POC</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC4BC7523A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SALVIETTE E CARTA IGIENICA PLESSI ISTITUTO - ERREBIAN - A/2 - CIG BC4BC7523A</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC311B149F</t>
   </si>
@@ -1669,3058 +1771,3298 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/00c5c6b1-7e4f-4828-ac82-a7edc21ed736" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA4FFDB72" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7c477e1b-e5b3-4991-b496-db4e87706f4a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4BC7523A" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a4e5ea73-5a25-4244-97b6-f10bb814b6c3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC311B149F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/799180ce-39ff-4a70-9936-18dc2d79e381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC30FD1882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1ae59b46-1bf9-4cc1-9f0a-9eaf90b446d4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31BFC318" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d95b97e9-0a28-442f-b3c8-de4fb30da159" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC290FDFF0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4d0c6405-2cf0-4d89-bf14-73baf9475765" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC109C3560" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b0254bf1-ed1d-4842-965b-71e787d4bf33" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD95D21CA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c561c5a3-02b5-4a09-ac36-0e6273040ada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8D7374E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/22734b19-0b60-413a-a5fb-68a695d63fcd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCB7A712" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fbef2d86-63aa-4d4e-b7bd-355d32120a92" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3F483B1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/63a86215-8550-4135-8741-87a1892600da" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF8D0C9A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/077e0bea-95a7-4cca-a0c6-fba906c463a8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8CD4ADE5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8f75735b-82ca-4350-b419-ae880462ae15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85723D48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7bdab9b6-f86a-4a27-b182-d051274af3bb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB780516CE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4529e1dc-f45e-494d-a223-e2f068b74d68" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c9d52084-6882-4028-93b3-c744b7dd36b1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F3E0B64" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/632a967e-c97c-4e5f-8bc9-bac97b35cc80" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3684EE0F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/38a38048-99f2-4dd2-a91a-9240785999a2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B4ABC5A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5229bde2-2706-4448-8796-a3531cc319e5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBC9B733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6fd16410-bc86-4749-8a05-219075eba8bc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5D85F89" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/af88bb9c-9f78-40ac-9925-bf504ce95b51" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB55DB35" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/07b51cfa-004a-4ea0-bf72-2c6176e9eda6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE865AF9B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b4866ff4-2ad7-4e8f-8c23-8b3ad7c539bb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD83824D6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/46567852-376b-40c8-b268-d0f8cda80f2a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD245FD2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8eee2425-b21a-466d-81a2-301ed252c21f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD242D59" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ce0bbd15-6667-43e4-b53c-096db1b9533c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD23D93A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d8ab9d1a-7534-438f-afc4-88077b19a751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD236375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/900d2462-9bfc-49c7-b384-066e7031c044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD2330FC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/0e0d7814-546a-4b5e-bf80-3dd6d9c527a4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD231F51" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d0517821-178d-4aaf-b35e-0a9dbfad3e3e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA90EA6D4A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f6f9d9f3-1997-4003-8847-44c15f2d50ad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33FE9867" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d346cdc3-0de0-4fbc-9a24-643bb181c4e0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F09C14C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/60550299-edaa-4407-9d1f-f8630c73f2d7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C92D49E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5c82d37a-3b1c-4631-b586-b2c2647bca60" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA61057C8F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/003c26a2-1149-4992-befa-778aa9d0f725" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D7CB299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6442acef-bc44-4e64-aa96-1d6ed79be9a4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA46FD12B6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fbfbf179-7861-4bf9-989a-55ffa351f3e1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52465742" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3c4a66c8-cbb1-49f7-b82d-4823e4dda8a5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EC3CAF1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/44ecee0b-250b-4196-b07d-eeb708527157" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA212F7F09" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8637449d-767b-49ed-b8be-b6cf833cf008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2106935A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/bbc2a6f8-eb45-45b7-85f2-525760bcdca3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A7222AF" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f45b212d-60dc-4a9a-aa3c-41e906e33b12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA189F3D68" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f0cbfa1c-ad90-4ca9-9202-617eaf00253d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D61C4D5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a1c35bae-fbdb-4bc7-bb01-84861b41333e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA184EE8FF" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3303b1c0-83fe-4929-a827-beccc60b5a3f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DB02FA7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/948c2d52-44fe-4238-a516-d912e3c70816" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA041D5812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/46786175-4cb7-447a-befa-e4a2499036f3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5522380" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/29e57cf9-dc35-42e4-a9c3-04d431e52c9d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00EEC4E7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c4c35b36-d74f-48e1-a5cd-ccf61682b340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB842E68" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ffe00ef2-a357-4666-ae16-4abe4a77f782" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E28121AD" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6a7a85b3-a423-4948-8c87-08d0f0f0aadb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E18D5E74" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/814a7624-14f1-48cc-b4b0-fca2ced07c9b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3863093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a2ffaa4c-a613-4840-b3d6-6f1e31362304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F68FDD9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/89d3db76-271b-454f-8dae-c02c235bd09c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9289EFBD6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8c10e183-de68-49de-9495-00b3bd1bfe97" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9153274DB" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2bf5d504-f06e-4493-b917-a564593978f1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E650599" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/42efab8f-c8fd-4e10-be0e-7479dc13a63e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E91E418" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a53695c6-aacb-4c27-a732-cc437e3bb8cd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E915CA8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c7622e25-bad7-479c-a465-2c41fac82f48" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F322105D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b3594c3d-bbf0-4d40-ae89-172b3a7b572a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F32BAE9B" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/412f3a77-0a5d-4b5e-a9d4-9fa4c01c7f72" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3142854" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/17169678-38bf-4a52-8f91-4297ca377c8e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC56B647" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3f49f203-012b-4d97-8860-7aca8b6ac443" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F31C0051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2c603960-319c-439e-9736-a732d80bc6c2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AC648FF" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3acc1793-16ee-4f3e-bc3f-6da9fa274419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AC5E40D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f6cac45e-9c17-43cf-b176-14cbabb5a81d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C057D67" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b5c13c9a-69a3-4a13-9ce3-b440e9abb591" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88BEB5478" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6dc2e338-2b3d-4557-9665-446db3c4dc09" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86484C3C3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/9c142dd6-6920-4a23-9bda-03c00a073d1a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8520135FB" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5d638a3b-b9c4-429a-9471-e6fda0025923" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83BF30FDE" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/67b49c4a-b4a0-40cc-a383-f9b4e47d1268" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834884184" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fdc56b8a-e440-43f7-a6e9-c80bb509f5e1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831F75F8C" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/01d40929-f68b-4ff0-bbd7-3a20187b298e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825A7D45C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1b565558-b5ef-42c6-8cfd-a3c357c3c06d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821B94A16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a9f45082-842a-4b2d-ad13-27a37207dfcd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8219EAA8A" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fb5b2f85-b89a-4f4e-80f0-f09b7d4cfddd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B807035C92" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e3fa892c-7af4-4c9a-b25c-15d54e9bc8ef" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F2A9CB80" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/54b909f7-66e0-41f0-a190-7f8a724ce7af" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0E17085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1adb9685-bf55-49a2-916e-0189cfe48712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e908a32d-f2ba-47bd-9b09-db87d47330c4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D4E6E6CB" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/aa77a932-eab6-423f-b11c-bef558f1ea16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F3E5A78" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ca858b48-3d53-4dd2-9b2a-904581eadbdc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984DEB11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/84261929-7afe-4710-b46e-eb9de75e0492" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984C1325" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1a18017b-c798-468a-b6a8-8d2b96135739" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984D6479" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ea87e08c-ecb1-4e35-86c3-a710e082fef0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B775ACADB1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/29cee271-4484-4e55-a711-bafce8303bc8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BDC75AF" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ea2f5d59-e102-47bc-81fb-ee51b385bbc4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B51CE7F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/cba71c14-cab5-45e1-a44e-d4822093510c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B724C61F57" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f6aa220e-257a-4e83-b8dd-dd9b2e4697dd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71408A812" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2ad9d790-4162-46aa-be97-e7a7188c88ab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718486250" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/934dca28-3064-4b1a-a48e-56395628fea0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70AA2A02D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3464ef9f-94b7-4afb-ae9a-5faf1ba188b9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7071CBB53" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8da93692-05c3-4983-a42a-5e8492ea001b" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F367D8BA" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/41c68840-dfca-4c28-8c9a-e73a4cf4b7c4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E79DCF60" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b08535a4-44b4-4e46-9186-22606a55ff63" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D301B048" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7df80871-4438-4514-bfd5-9c9b22dbf5e5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CEAFF85F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d1f55870-5219-46c3-abef-4a8c801f04c1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C7B10984" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e3469c37-8987-4992-a542-87ff3c38334c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8D31F62" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4b19dbc5-3fd8-4c36-8d5f-54dcedb4dcf0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8DDCC80" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4e609a4c-8e97-4cab-a805-450aa7eced2e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BC580A2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8ee5ceee-0307-4944-98f0-c42b0136e86c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660A06505" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5707f526-3924-4333-bf5f-a047125ab77e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F381F94" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b63161d8-8997-4153-9c15-2487bc94705a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66EDB267F" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f522f861-a8b6-4689-bba4-2e646f174a72" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F2F5C0D" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/067cba13-c945-429e-b880-d3792fcf2207" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63AF165B8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/95518292-597d-443a-9e44-bff2b35f4203" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6376AFA46" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/26daadbb-65cc-42d4-981e-0bb244b2ebab" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/edb53172-11a8-4cc5-8f38-d3878000d430" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635AB325D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2916319f-4f06-4888-81bd-fa1e89fcbe34" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A1F5C17" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/34a53fc2-4670-412c-86d2-6a249b18d582" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610545E9E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c300e846-ce1f-4c93-87fa-2abd3a174787" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.....,,,,," TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/daa3cb25-b066-492b-b172-ec5506d38827" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F46BE236" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d07c96c9-3547-4b8b-9582-fb7d4703d93e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F169974B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/823a0bcd-775a-4287-a9f6-efd53c8b06ee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E348FEC0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f10bfd1d-336f-4ec9-852a-409536927c73" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9D4990D" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/cadbf5c5-fc99-4f65-a2be-f1df91cd5e90" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CCFC82BD" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a0f70446-df0a-4d9c-9e7b-084d40594bf3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2911EE6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d7004250-bdc4-4549-87a8-044d73dd8e36" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C287917B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/80c74e61-9de4-4140-b9c8-c7ace391bf8a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C27DE192" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3821fde7-ef27-4fac-9690-fc553c4dde9d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C74C03AB" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/be7daebd-a61e-4a09-b4b7-ed84e5495e0a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4200E48" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d8ea3586-8348-427d-b176-cad55b66c2be" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4290520" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/0c9596e3-3bbf-46cb-b0dd-5eb181373b0d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C1135AB" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/12b06b09-d4f9-4215-835c-07065dc8c513" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595502BD1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4f90b7e9-facb-4a4b-8b78-edb94084e656" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58EC67917" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/20d86db0-d4a7-4cfc-ab4e-07f30c3f7e78" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B62B5A3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/66c9d2cd-8441-47bb-a521-5d329a086dbd" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B573DC8CFC" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e1d36e80-70cc-45c7-b7a3-195a061f7ef6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5645B87D5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/36aa14a3-6178-4bc0-b964-df7ba985bef1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5644EBEA7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/0d2b4a17-f4b2-42ee-8e78-7ae68bb62cb3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5597B80F8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c8ff73d0-decf-443a-8dd4-1f3af78fdde5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5743BC6A3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/db283102-9198-4c79-8ea8-bc0dfd502c20" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5743E7A1E" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/326fbec8-0979-4856-8486-dceb3831a536" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552921DFA" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e886ee85-62e6-43c4-afc4-6979ef3abdc1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DCEA8FF" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5aa912ba-4490-4ce9-aa9d-ebb637739a84" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53ABB5B9A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a43dbabd-c09f-4a25-be5e-f0f5ef98367d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5346CA3E5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/adaa494e-3c5c-401b-861d-9138858988b0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D27FC14" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f56b6b0a-1c4b-4e0a-a619-4e71f7133eba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B527EE4DC3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ddc32c06-9de7-4d0e-9845-6c6d8b52fe44" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525A3EF7D" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/80d9fe01-8de2-4c89-83f9-5f5b5c0faa30" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F246349" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3b952dea-a37c-4f38-9d5d-fdef2f6bb337" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B515CD7243" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7d76f4ed-7302-4da7-89e6-bff98942791f" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51486FB45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c9860640-cd92-45fc-9a98-0c56882a8467" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B514F6F216" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fc919808-0c0c-4982-8f98-b56139454277" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B514B17C6C" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e83f2598-10cf-48d6-a363-33c28aa8595d" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD80BA3FE3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4789028a-c8f1-4c6b-af14-9b2a279ab0db" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD80B9CA1E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5d7ace53-41ba-482b-9a1e-94d20ac3befd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD734D2A3C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/0e2a569c-8e6b-47a3-b823-5752a6a0f5c7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6C3C6034" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/51331d7f-d7d4-4417-8933-388ced73eb3e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E4E83BB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ae4114d8-303b-471e-afaf-8d50a52795ac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E367604" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/bc46e662-8c53-4c73-ba1a-99162fcc442a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4D987FD5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3c0729bf-b524-4407-90b3-ad5e991d0a16" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4D5AD22D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/18b283eb-500b-4073-9d39-7b96e20f2c82" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5AEA5E85" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/eaf458ce-b66e-48ce-9096-5ce227fa4ab5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2A080C53" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/50d09662-8037-4752-88bd-508cd61bbd44" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD156EB189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/9b8102bf-c643-4313-aa98-fb53eec0e736" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD07509A00" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4bac85ba-a768-4e11-bf24-333573dc652e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/00c5c6b1-7e4f-4828-ac82-a7edc21ed736" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA4FFDB72" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7c477e1b-e5b3-4991-b496-db4e87706f4a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4BC7523A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a4e5ea73-5a25-4244-97b6-f10bb814b6c3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC311B149F" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/799180ce-39ff-4a70-9936-18dc2d79e381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC30FD1882" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1ae59b46-1bf9-4cc1-9f0a-9eaf90b446d4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31BFC318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d95b97e9-0a28-442f-b3c8-de4fb30da159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC290FDFF0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4d0c6405-2cf0-4d89-bf14-73baf9475765" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC109C3560" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b0254bf1-ed1d-4842-965b-71e787d4bf33" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD95D21CA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c561c5a3-02b5-4a09-ac36-0e6273040ada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8D7374E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/22734b19-0b60-413a-a5fb-68a695d63fcd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCB7A712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fbef2d86-63aa-4d4e-b7bd-355d32120a92" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3F483B1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/63a86215-8550-4135-8741-87a1892600da" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF8D0C9A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/077e0bea-95a7-4cca-a0c6-fba906c463a8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8CD4ADE5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8f75735b-82ca-4350-b419-ae880462ae15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85723D48" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7bdab9b6-f86a-4a27-b182-d051274af3bb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB780516CE" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4529e1dc-f45e-494d-a223-e2f068b74d68" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c9d52084-6882-4028-93b3-c744b7dd36b1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F3E0B64" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/632a967e-c97c-4e5f-8bc9-bac97b35cc80" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3684EE0F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/38a38048-99f2-4dd2-a91a-9240785999a2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B4ABC5A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5229bde2-2706-4448-8796-a3531cc319e5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBC9B733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6fd16410-bc86-4749-8a05-219075eba8bc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5D85F89" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/af88bb9c-9f78-40ac-9925-bf504ce95b51" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB55DB35" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/07b51cfa-004a-4ea0-bf72-2c6176e9eda6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE865AF9B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b4866ff4-2ad7-4e8f-8c23-8b3ad7c539bb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD83824D6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/46567852-376b-40c8-b268-d0f8cda80f2a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD245FD2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8eee2425-b21a-466d-81a2-301ed252c21f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD242D59" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ce0bbd15-6667-43e4-b53c-096db1b9533c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD23D93A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d8ab9d1a-7534-438f-afc4-88077b19a751" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD236375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/900d2462-9bfc-49c7-b384-066e7031c044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD2330FC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/0e0d7814-546a-4b5e-bf80-3dd6d9c527a4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD231F51" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d0517821-178d-4aaf-b35e-0a9dbfad3e3e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA90EA6D4A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f6f9d9f3-1997-4003-8847-44c15f2d50ad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33FE9867" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d346cdc3-0de0-4fbc-9a24-643bb181c4e0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F09C14C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/60550299-edaa-4407-9d1f-f8630c73f2d7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C92D49E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5c82d37a-3b1c-4631-b586-b2c2647bca60" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA61057C8F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/003c26a2-1149-4992-befa-778aa9d0f725" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D7CB299" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6442acef-bc44-4e64-aa96-1d6ed79be9a4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA46FD12B6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fbfbf179-7861-4bf9-989a-55ffa351f3e1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52465742" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3c4a66c8-cbb1-49f7-b82d-4823e4dda8a5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EC3CAF1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/44ecee0b-250b-4196-b07d-eeb708527157" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA212F7F09" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8637449d-767b-49ed-b8be-b6cf833cf008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2106935A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/bbc2a6f8-eb45-45b7-85f2-525760bcdca3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A7222AF" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f45b212d-60dc-4a9a-aa3c-41e906e33b12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA189F3D68" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f0cbfa1c-ad90-4ca9-9202-617eaf00253d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D61C4D5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a1c35bae-fbdb-4bc7-bb01-84861b41333e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA184EE8FF" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3303b1c0-83fe-4929-a827-beccc60b5a3f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DB02FA7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/948c2d52-44fe-4238-a516-d912e3c70816" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA041D5812" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/46786175-4cb7-447a-befa-e4a2499036f3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5522380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/29e57cf9-dc35-42e4-a9c3-04d431e52c9d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00EEC4E7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c4c35b36-d74f-48e1-a5cd-ccf61682b340" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB842E68" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ffe00ef2-a357-4666-ae16-4abe4a77f782" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E28121AD" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6a7a85b3-a423-4948-8c87-08d0f0f0aadb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E18D5E74" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/814a7624-14f1-48cc-b4b0-fca2ced07c9b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3863093" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a2ffaa4c-a613-4840-b3d6-6f1e31362304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F68FDD9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/89d3db76-271b-454f-8dae-c02c235bd09c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9289EFBD6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8c10e183-de68-49de-9495-00b3bd1bfe97" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9153274DB" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2bf5d504-f06e-4493-b917-a564593978f1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E650599" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/42efab8f-c8fd-4e10-be0e-7479dc13a63e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E91E418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a53695c6-aacb-4c27-a732-cc437e3bb8cd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E915CA8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c7622e25-bad7-479c-a465-2c41fac82f48" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F322105D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b3594c3d-bbf0-4d40-ae89-172b3a7b572a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F32BAE9B" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/412f3a77-0a5d-4b5e-a9d4-9fa4c01c7f72" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3142854" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/17169678-38bf-4a52-8f91-4297ca377c8e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC56B647" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3f49f203-012b-4d97-8860-7aca8b6ac443" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F31C0051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2c603960-319c-439e-9736-a732d80bc6c2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AC648FF" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3acc1793-16ee-4f3e-bc3f-6da9fa274419" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89AC5E40D" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f6cac45e-9c17-43cf-b176-14cbabb5a81d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C057D67" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b5c13c9a-69a3-4a13-9ce3-b440e9abb591" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88BEB5478" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/6dc2e338-2b3d-4557-9665-446db3c4dc09" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86484C3C3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/9c142dd6-6920-4a23-9bda-03c00a073d1a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8520135FB" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5d638a3b-b9c4-429a-9471-e6fda0025923" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83BF30FDE" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/67b49c4a-b4a0-40cc-a383-f9b4e47d1268" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834884184" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fdc56b8a-e440-43f7-a6e9-c80bb509f5e1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831F75F8C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/01d40929-f68b-4ff0-bbd7-3a20187b298e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825A7D45C" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1b565558-b5ef-42c6-8cfd-a3c357c3c06d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821B94A16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a9f45082-842a-4b2d-ad13-27a37207dfcd" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8219EAA8A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fb5b2f85-b89a-4f4e-80f0-f09b7d4cfddd" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B807035C92" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e3fa892c-7af4-4c9a-b25c-15d54e9bc8ef" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F2A9CB80" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/54b909f7-66e0-41f0-a190-7f8a724ce7af" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0E17085" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1adb9685-bf55-49a2-916e-0189cfe48712" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e908a32d-f2ba-47bd-9b09-db87d47330c4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D4E6E6CB" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/aa77a932-eab6-423f-b11c-bef558f1ea16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F3E5A78" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ca858b48-3d53-4dd2-9b2a-904581eadbdc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984DEB11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/84261929-7afe-4710-b46e-eb9de75e0492" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984C1325" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/1a18017b-c798-468a-b6a8-8d2b96135739" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7984D6479" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ea87e08c-ecb1-4e35-86c3-a710e082fef0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B775ACADB1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/29cee271-4484-4e55-a711-bafce8303bc8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BDC75AF" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ea2f5d59-e102-47bc-81fb-ee51b385bbc4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B51CE7F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/cba71c14-cab5-45e1-a44e-d4822093510c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B724C61F57" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f6aa220e-257a-4e83-b8dd-dd9b2e4697dd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71408A812" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2ad9d790-4162-46aa-be97-e7a7188c88ab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718486250" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/934dca28-3064-4b1a-a48e-56395628fea0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70AA2A02D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3464ef9f-94b7-4afb-ae9a-5faf1ba188b9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7071CBB53" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8da93692-05c3-4983-a42a-5e8492ea001b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F367D8BA" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/41c68840-dfca-4c28-8c9a-e73a4cf4b7c4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E79DCF60" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b08535a4-44b4-4e46-9186-22606a55ff63" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D301B048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7df80871-4438-4514-bfd5-9c9b22dbf5e5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CEAFF85F" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d1f55870-5219-46c3-abef-4a8c801f04c1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C7B10984" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e3469c37-8987-4992-a542-87ff3c38334c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8D31F62" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4b19dbc5-3fd8-4c36-8d5f-54dcedb4dcf0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8DDCC80" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4e609a4c-8e97-4cab-a805-450aa7eced2e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BC580A2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/8ee5ceee-0307-4944-98f0-c42b0136e86c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660A06505" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5707f526-3924-4333-bf5f-a047125ab77e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F381F94" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/b63161d8-8997-4153-9c15-2487bc94705a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66EDB267F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f522f861-a8b6-4689-bba4-2e646f174a72" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F2F5C0D" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/067cba13-c945-429e-b880-d3792fcf2207" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63AF165B8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/95518292-597d-443a-9e44-bff2b35f4203" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6376AFA46" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/26daadbb-65cc-42d4-981e-0bb244b2ebab" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/edb53172-11a8-4cc5-8f38-d3878000d430" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635AB325D" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/2916319f-4f06-4888-81bd-fa1e89fcbe34" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61A1F5C17" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/34a53fc2-4670-412c-86d2-6a249b18d582" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610545E9E" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c300e846-ce1f-4c93-87fa-2abd3a174787" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.....,,,,," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/daa3cb25-b066-492b-b172-ec5506d38827" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F46BE236" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d07c96c9-3547-4b8b-9582-fb7d4703d93e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F169974B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/823a0bcd-775a-4287-a9f6-efd53c8b06ee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E348FEC0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f10bfd1d-336f-4ec9-852a-409536927c73" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9D4990D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/cadbf5c5-fc99-4f65-a2be-f1df91cd5e90" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CCFC82BD" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a0f70446-df0a-4d9c-9e7b-084d40594bf3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2911EE6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d7004250-bdc4-4549-87a8-044d73dd8e36" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C287917B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/80c74e61-9de4-4140-b9c8-c7ace391bf8a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C27DE192" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3821fde7-ef27-4fac-9690-fc553c4dde9d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C74C03AB" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/be7daebd-a61e-4a09-b4b7-ed84e5495e0a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4200E48" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/d8ea3586-8348-427d-b176-cad55b66c2be" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4290520" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/0c9596e3-3bbf-46cb-b0dd-5eb181373b0d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C1135AB" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/12b06b09-d4f9-4215-835c-07065dc8c513" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595502BD1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/4f90b7e9-facb-4a4b-8b78-edb94084e656" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58EC67917" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/20d86db0-d4a7-4cfc-ab4e-07f30c3f7e78" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B62B5A3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/66c9d2cd-8441-47bb-a521-5d329a086dbd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B573DC8CFC" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e1d36e80-70cc-45c7-b7a3-195a061f7ef6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5645B87D5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/36aa14a3-6178-4bc0-b964-df7ba985bef1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5644EBEA7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/0d2b4a17-f4b2-42ee-8e78-7ae68bb62cb3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5597B80F8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c8ff73d0-decf-443a-8dd4-1f3af78fdde5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5743BC6A3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/db283102-9198-4c79-8ea8-bc0dfd502c20" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5743E7A1E" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/326fbec8-0979-4856-8486-dceb3831a536" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552921DFA" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e886ee85-62e6-43c4-afc4-6979ef3abdc1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DCEA8FF" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/5aa912ba-4490-4ce9-aa9d-ebb637739a84" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53ABB5B9A" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/a43dbabd-c09f-4a25-be5e-f0f5ef98367d" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5346CA3E5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/adaa494e-3c5c-401b-861d-9138858988b0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D27FC14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/f56b6b0a-1c4b-4e0a-a619-4e71f7133eba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B527EE4DC3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/ddc32c06-9de7-4d0e-9845-6c6d8b52fe44" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525A3EF7D" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/80d9fe01-8de2-4c89-83f9-5f5b5c0faa30" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F246349" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/3b952dea-a37c-4f38-9d5d-fdef2f6bb337" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B515CD7243" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/7d76f4ed-7302-4da7-89e6-bff98942791f" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51486FB45" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/c9860640-cd92-45fc-9a98-0c56882a8467" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B514F6F216" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/fc919808-0c0c-4982-8f98-b56139454277" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B514B17C6C" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC867005/amministrazione-trasparente/atti-amministrazioni-enti/e83f2598-10cf-48d6-a363-33c28aa8595d" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F150"/>
+  <dimension ref="A1:F162"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8986</v>
+        <v>12086</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>8945</v>
+        <v>11806</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4">
+        <v>11800</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>11533</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>8191</v>
+        <v>11290</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>8168</v>
+        <v>11193</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
-        <v>8112</v>
+        <v>11145</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9">
-        <v>7349</v>
+        <v>11065</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
-        <v>6910</v>
+        <v>10867</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11">
-        <v>6731</v>
+        <v>10645</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
-        <v>6566</v>
+        <v>10377</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>6421</v>
+        <v>10127</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
-        <v>6190</v>
+        <v>8986</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15">
-        <v>5771</v>
+        <v>8945</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16">
-        <v>5663</v>
+        <v>8473</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17">
-        <v>5444</v>
+        <v>8210</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18">
+        <v>8191</v>
+      </c>
+      <c r="C18" t="s">
         <v>53</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19">
+        <v>8168</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20">
+        <v>8112</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21">
+        <v>7349</v>
+      </c>
+      <c r="C21" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22">
+        <v>6910</v>
+      </c>
+      <c r="C22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23">
+        <v>6731</v>
+      </c>
+      <c r="C23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B24">
-        <v>3525</v>
+        <v>6566</v>
       </c>
       <c r="C24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25">
+        <v>6421</v>
+      </c>
+      <c r="C25" t="s">
         <v>73</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26">
+        <v>6190</v>
+      </c>
+      <c r="C26" t="s">
         <v>76</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27">
+        <v>5771</v>
+      </c>
+      <c r="C27" t="s">
         <v>79</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B28">
-        <v>2972</v>
+        <v>5663</v>
       </c>
       <c r="C28" t="s">
         <v>82</v>
       </c>
       <c r="D28" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B29">
-        <v>2955</v>
+        <v>5444</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="B30">
-        <v>2939</v>
+        <v>5293</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B31">
-        <v>2895</v>
+        <v>4689</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B32">
-        <v>2868</v>
+        <v>4484</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B33">
-        <v>2335</v>
+        <v>4122</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B34">
-        <v>2170</v>
+        <v>3738</v>
       </c>
       <c r="C34" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B35">
-        <v>2081</v>
+        <v>3564</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36">
-        <v>1892</v>
+        <v>3525</v>
       </c>
       <c r="C36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B37">
-        <v>1731</v>
+        <v>3443</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B38">
-        <v>1561</v>
+        <v>3286</v>
       </c>
       <c r="C38" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B39">
-        <v>1415</v>
+        <v>2982</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B40">
-        <v>1192</v>
+        <v>2972</v>
       </c>
       <c r="C40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>1065</v>
+        <v>2955</v>
       </c>
       <c r="C41" t="s">
         <v>118</v>
       </c>
       <c r="D41" t="s">
         <v>119</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42">
+        <v>2939</v>
+      </c>
+      <c r="C42" t="s">
         <v>120</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43">
+        <v>2895</v>
+      </c>
+      <c r="C43" t="s">
         <v>123</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44">
+        <v>2868</v>
+      </c>
+      <c r="C44" t="s">
+        <v>125</v>
+      </c>
+      <c r="D44" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>127</v>
+      </c>
+      <c r="B45">
+        <v>2335</v>
+      </c>
+      <c r="C45" t="s">
+        <v>128</v>
+      </c>
+      <c r="D45" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>130</v>
+      </c>
+      <c r="B46">
+        <v>2170</v>
+      </c>
+      <c r="C46" t="s">
+        <v>131</v>
+      </c>
+      <c r="D46" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B47">
-        <v>739</v>
+        <v>2081</v>
       </c>
       <c r="C47" t="s">
+        <v>134</v>
+      </c>
+      <c r="D47" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>136</v>
+      </c>
+      <c r="B48">
+        <v>1892</v>
+      </c>
+      <c r="C48" t="s">
         <v>137</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B49">
-        <v>636</v>
+        <v>1731</v>
       </c>
       <c r="C49" t="s">
         <v>140</v>
       </c>
       <c r="D49" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>142</v>
       </c>
       <c r="B50">
-        <v>427</v>
+        <v>1561</v>
       </c>
       <c r="C50" t="s">
         <v>143</v>
       </c>
       <c r="D50" t="s">
         <v>144</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B51">
-        <v>425</v>
+        <v>1415</v>
       </c>
       <c r="C51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B52">
-        <v>289</v>
+        <v>1192</v>
       </c>
       <c r="C52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D52" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B53">
-        <v>125</v>
+        <v>1065</v>
       </c>
       <c r="C53" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B54">
-        <v>78</v>
+        <v>983</v>
       </c>
       <c r="C54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B55">
-        <v>13497</v>
+        <v>944</v>
       </c>
       <c r="C55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D55" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B56">
-        <v>13459</v>
+        <v>853</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D56" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B57">
-        <v>12119</v>
+        <v>820</v>
       </c>
       <c r="C57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D57" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B58">
-        <v>11817</v>
+        <v>756</v>
       </c>
       <c r="C58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D58" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B59">
-        <v>11742</v>
+        <v>739</v>
       </c>
       <c r="C59" t="s">
         <v>169</v>
       </c>
       <c r="D59" t="s">
         <v>170</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>171</v>
       </c>
       <c r="B60">
-        <v>11687</v>
+        <v>647</v>
       </c>
       <c r="C60" t="s">
         <v>172</v>
       </c>
       <c r="D60" t="s">
         <v>173</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>171</v>
       </c>
       <c r="B61">
-        <v>11676</v>
+        <v>636</v>
       </c>
       <c r="C61" t="s">
         <v>174</v>
       </c>
       <c r="D61" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>176</v>
       </c>
       <c r="B62">
-        <v>11242</v>
+        <v>427</v>
       </c>
       <c r="C62" t="s">
         <v>177</v>
       </c>
       <c r="D62" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>176</v>
       </c>
       <c r="B63">
-        <v>11190</v>
+        <v>425</v>
       </c>
       <c r="C63" t="s">
         <v>179</v>
       </c>
       <c r="D63" t="s">
         <v>180</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>181</v>
       </c>
       <c r="B64">
-        <v>10893</v>
+        <v>289</v>
       </c>
       <c r="C64" t="s">
         <v>182</v>
       </c>
       <c r="D64" t="s">
         <v>183</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>184</v>
       </c>
       <c r="B65">
-        <v>10760</v>
+        <v>125</v>
       </c>
       <c r="C65" t="s">
         <v>185</v>
       </c>
       <c r="D65" t="s">
         <v>186</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>187</v>
       </c>
       <c r="B66">
-        <v>10747</v>
+        <v>78</v>
       </c>
       <c r="C66" t="s">
         <v>188</v>
       </c>
       <c r="D66" t="s">
         <v>189</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>190</v>
       </c>
       <c r="B67">
-        <v>10143</v>
+        <v>13497</v>
       </c>
       <c r="C67" t="s">
         <v>191</v>
       </c>
       <c r="D67" t="s">
         <v>192</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>193</v>
       </c>
       <c r="B68">
-        <v>10104</v>
+        <v>13459</v>
       </c>
       <c r="C68" t="s">
         <v>194</v>
       </c>
       <c r="D68" t="s">
         <v>195</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>196</v>
       </c>
       <c r="B69">
-        <v>9895</v>
+        <v>12119</v>
       </c>
       <c r="C69" t="s">
         <v>197</v>
       </c>
       <c r="D69" t="s">
         <v>198</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B70">
-        <v>9869</v>
+        <v>11817</v>
       </c>
       <c r="C70" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D70" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B71">
-        <v>9242</v>
+        <v>11742</v>
       </c>
       <c r="C71" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D71" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B72">
-        <v>9051</v>
+        <v>11687</v>
       </c>
       <c r="C72" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D72" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B73">
-        <v>8560</v>
+        <v>11676</v>
       </c>
       <c r="C73" t="s">
         <v>208</v>
       </c>
       <c r="D73" t="s">
         <v>209</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>210</v>
       </c>
       <c r="B74">
-        <v>8456</v>
+        <v>11242</v>
       </c>
       <c r="C74" t="s">
         <v>211</v>
       </c>
       <c r="D74" t="s">
         <v>212</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>210</v>
+      </c>
+      <c r="B75">
+        <v>11190</v>
+      </c>
+      <c r="C75" t="s">
         <v>213</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>215</v>
+      </c>
+      <c r="B76">
+        <v>10893</v>
+      </c>
+      <c r="C76" t="s">
         <v>216</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>218</v>
+      </c>
+      <c r="B77">
+        <v>10760</v>
+      </c>
+      <c r="C77" t="s">
         <v>219</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B78">
-        <v>8132</v>
+        <v>10747</v>
       </c>
       <c r="C78" t="s">
         <v>222</v>
       </c>
       <c r="D78" t="s">
         <v>223</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>224</v>
       </c>
       <c r="B79">
-        <v>7769</v>
+        <v>10143</v>
       </c>
       <c r="C79" t="s">
         <v>225</v>
       </c>
       <c r="D79" t="s">
         <v>226</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>227</v>
       </c>
       <c r="B80">
-        <v>7739</v>
+        <v>10104</v>
       </c>
       <c r="C80" t="s">
         <v>228</v>
       </c>
       <c r="D80" t="s">
         <v>229</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>230</v>
       </c>
       <c r="B81">
-        <v>7663</v>
+        <v>9895</v>
       </c>
       <c r="C81" t="s">
         <v>231</v>
       </c>
       <c r="D81" t="s">
         <v>232</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
+        <v>230</v>
+      </c>
+      <c r="B82">
+        <v>9869</v>
+      </c>
+      <c r="C82" t="s">
         <v>233</v>
       </c>
-      <c r="B82">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B83">
-        <v>7628</v>
+        <v>9242</v>
       </c>
       <c r="C83" t="s">
         <v>236</v>
       </c>
       <c r="D83" t="s">
         <v>237</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>238</v>
       </c>
       <c r="B84">
-        <v>7429</v>
+        <v>9051</v>
       </c>
       <c r="C84" t="s">
         <v>239</v>
       </c>
       <c r="D84" t="s">
         <v>240</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>241</v>
       </c>
       <c r="B85">
-        <v>7373</v>
+        <v>8560</v>
       </c>
       <c r="C85" t="s">
         <v>242</v>
       </c>
       <c r="D85" t="s">
         <v>243</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>244</v>
       </c>
       <c r="B86">
-        <v>7309</v>
+        <v>8456</v>
       </c>
       <c r="C86" t="s">
         <v>245</v>
       </c>
       <c r="D86" t="s">
         <v>246</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>247</v>
       </c>
       <c r="B87">
-        <v>7244</v>
+        <v>8354</v>
       </c>
       <c r="C87" t="s">
         <v>248</v>
       </c>
       <c r="D87" t="s">
         <v>249</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>250</v>
       </c>
       <c r="B88">
-        <v>7211</v>
+        <v>8245</v>
       </c>
       <c r="C88" t="s">
         <v>251</v>
       </c>
       <c r="D88" t="s">
         <v>252</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>253</v>
       </c>
       <c r="B89">
-        <v>6620</v>
+        <v>8134</v>
       </c>
       <c r="C89" t="s">
         <v>254</v>
       </c>
       <c r="D89" t="s">
         <v>255</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>253</v>
       </c>
       <c r="B90">
-        <v>6610</v>
+        <v>8132</v>
       </c>
       <c r="C90" t="s">
         <v>256</v>
       </c>
       <c r="D90" t="s">
         <v>257</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>258</v>
       </c>
       <c r="B91">
-        <v>6284</v>
+        <v>7769</v>
       </c>
       <c r="C91" t="s">
         <v>259</v>
       </c>
       <c r="D91" t="s">
         <v>260</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>261</v>
       </c>
       <c r="B92">
-        <v>6174</v>
+        <v>7739</v>
       </c>
       <c r="C92" t="s">
         <v>262</v>
       </c>
       <c r="D92" t="s">
         <v>263</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>264</v>
       </c>
       <c r="B93">
-        <v>6108</v>
+        <v>7663</v>
       </c>
       <c r="C93" t="s">
         <v>265</v>
       </c>
       <c r="D93" t="s">
         <v>266</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>267</v>
       </c>
       <c r="B94">
-        <v>6045</v>
+        <v>7635</v>
       </c>
       <c r="C94" t="s">
         <v>268</v>
       </c>
       <c r="D94" t="s">
         <v>269</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>267</v>
+      </c>
+      <c r="B95">
+        <v>7628</v>
+      </c>
+      <c r="C95" t="s">
         <v>270</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>272</v>
+      </c>
+      <c r="B96">
+        <v>7429</v>
+      </c>
+      <c r="C96" t="s">
         <v>273</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>275</v>
+      </c>
+      <c r="B97">
+        <v>7373</v>
+      </c>
+      <c r="C97" t="s">
         <v>276</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>278</v>
+      </c>
+      <c r="B98">
+        <v>7309</v>
+      </c>
+      <c r="C98" t="s">
         <v>279</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B99">
-        <v>5335</v>
+        <v>7244</v>
       </c>
       <c r="C99" t="s">
         <v>282</v>
       </c>
       <c r="D99" t="s">
         <v>283</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>284</v>
       </c>
       <c r="B100">
-        <v>5144</v>
+        <v>7211</v>
       </c>
       <c r="C100" t="s">
         <v>285</v>
       </c>
       <c r="D100" t="s">
         <v>286</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>287</v>
       </c>
       <c r="B101">
-        <v>4773</v>
+        <v>6620</v>
       </c>
       <c r="C101" t="s">
         <v>288</v>
       </c>
       <c r="D101" t="s">
         <v>289</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>287</v>
+      </c>
+      <c r="B102">
+        <v>6610</v>
+      </c>
+      <c r="C102" t="s">
         <v>290</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>292</v>
+      </c>
+      <c r="B103">
+        <v>6284</v>
+      </c>
+      <c r="C103" t="s">
         <v>293</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>295</v>
+      </c>
+      <c r="B104">
+        <v>6174</v>
+      </c>
+      <c r="C104" t="s">
         <v>296</v>
       </c>
-      <c r="B104">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>298</v>
+      </c>
+      <c r="B105">
+        <v>6108</v>
+      </c>
+      <c r="C105" t="s">
         <v>299</v>
       </c>
-      <c r="B105">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B106">
-        <v>4007</v>
+        <v>6045</v>
       </c>
       <c r="C106" t="s">
         <v>302</v>
       </c>
       <c r="D106" t="s">
         <v>303</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>304</v>
       </c>
       <c r="B107">
-        <v>3963</v>
+        <v>5992</v>
       </c>
       <c r="C107" t="s">
         <v>305</v>
       </c>
       <c r="D107" t="s">
         <v>306</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>307</v>
       </c>
       <c r="B108">
-        <v>3537</v>
+        <v>5731</v>
       </c>
       <c r="C108" t="s">
         <v>308</v>
       </c>
       <c r="D108" t="s">
         <v>309</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B109">
-        <v>3533</v>
+        <v>5577</v>
       </c>
       <c r="C109" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D109" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B110">
-        <v>3513</v>
+        <v>5349</v>
       </c>
       <c r="C110" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D110" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B111">
-        <v>3505</v>
+        <v>5335</v>
       </c>
       <c r="C111" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D111" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B112">
-        <v>3185</v>
+        <v>5144</v>
       </c>
       <c r="C112" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D112" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B113">
-        <v>3018</v>
+        <v>4773</v>
       </c>
       <c r="C113" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D113" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B114">
-        <v>2830</v>
+        <v>4703</v>
       </c>
       <c r="C114" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D114" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B115">
-        <v>2703</v>
+        <v>4497</v>
       </c>
       <c r="C115" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D115" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B116">
-        <v>2568</v>
+        <v>4061</v>
       </c>
       <c r="C116" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D116" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B117">
-        <v>2529</v>
+        <v>4014</v>
       </c>
       <c r="C117" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D117" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B118">
-        <v>2291</v>
+        <v>4007</v>
       </c>
       <c r="C118" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D118" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B119">
-        <v>2238</v>
+        <v>3963</v>
       </c>
       <c r="C119" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D119" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B120">
-        <v>2089</v>
+        <v>3537</v>
       </c>
       <c r="C120" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D120" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B121">
-        <v>2052</v>
+        <v>3533</v>
       </c>
       <c r="C121" t="s">
         <v>344</v>
       </c>
       <c r="D121" t="s">
         <v>345</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B122">
-        <v>2038</v>
+        <v>3513</v>
       </c>
       <c r="C122" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D122" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B123">
-        <v>1927</v>
+        <v>3505</v>
       </c>
       <c r="C123" t="s">
         <v>349</v>
       </c>
       <c r="D123" t="s">
         <v>350</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>351</v>
       </c>
       <c r="B124">
-        <v>1665</v>
+        <v>3185</v>
       </c>
       <c r="C124" t="s">
         <v>352</v>
       </c>
       <c r="D124" t="s">
         <v>353</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B125">
-        <v>1663</v>
+        <v>3018</v>
       </c>
       <c r="C125" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D125" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B126">
-        <v>1510</v>
+        <v>2830</v>
       </c>
       <c r="C126" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D126" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B127">
-        <v>1490</v>
+        <v>2703</v>
       </c>
       <c r="C127" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D127" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B128">
-        <v>1399</v>
+        <v>2568</v>
       </c>
       <c r="C128" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D128" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B129">
-        <v>1245</v>
+        <v>2529</v>
       </c>
       <c r="C129" t="s">
         <v>366</v>
       </c>
       <c r="D129" t="s">
         <v>367</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>368</v>
       </c>
       <c r="B130">
-        <v>1094</v>
+        <v>2291</v>
       </c>
       <c r="C130" t="s">
         <v>369</v>
       </c>
       <c r="D130" t="s">
         <v>370</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>371</v>
       </c>
       <c r="B131">
-        <v>963</v>
+        <v>2238</v>
       </c>
       <c r="C131" t="s">
         <v>372</v>
       </c>
       <c r="D131" t="s">
         <v>373</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B132">
-        <v>950</v>
+        <v>2089</v>
       </c>
       <c r="C132" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D132" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B133">
-        <v>822</v>
+        <v>2052</v>
       </c>
       <c r="C133" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D133" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B134">
-        <v>781</v>
+        <v>2038</v>
       </c>
       <c r="C134" t="s">
         <v>380</v>
       </c>
       <c r="D134" t="s">
         <v>381</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B135">
-        <v>772</v>
+        <v>1927</v>
       </c>
       <c r="C135" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D135" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B136">
-        <v>752</v>
+        <v>1665</v>
       </c>
       <c r="C136" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D136" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B137">
-        <v>699</v>
+        <v>1663</v>
       </c>
       <c r="C137" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D137" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>389</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B138">
-        <v>673</v>
+        <v>1510</v>
       </c>
       <c r="C138" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D138" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B139">
-        <v>576</v>
+        <v>1490</v>
       </c>
       <c r="C139" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="D139" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>395</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B140">
-        <v>475</v>
+        <v>1399</v>
       </c>
       <c r="C140" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D140" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B141">
-        <v>405</v>
+        <v>1245</v>
       </c>
       <c r="C141" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D141" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B142">
-        <v>337</v>
+        <v>1094</v>
       </c>
       <c r="C142" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D142" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B143">
-        <v>247</v>
+        <v>963</v>
       </c>
       <c r="C143" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D143" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B144">
-        <v>224</v>
+        <v>950</v>
       </c>
       <c r="C144" t="s">
-        <v>387</v>
+        <v>408</v>
       </c>
       <c r="D144" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>409</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="B145">
-        <v>211</v>
+        <v>822</v>
       </c>
       <c r="C145" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D145" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B146">
-        <v>162</v>
+        <v>781</v>
       </c>
       <c r="C146" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D146" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B147">
-        <v>25</v>
+        <v>772</v>
       </c>
       <c r="C147" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="D147" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B148">
-        <v>20</v>
+        <v>752</v>
       </c>
       <c r="C148" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="D148" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B149">
-        <v>12434</v>
+        <v>699</v>
       </c>
       <c r="C149" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="D149" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>422</v>
+      </c>
+      <c r="E149" t="s">
+        <v>421</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B150">
+        <v>673</v>
+      </c>
+      <c r="C150" t="s">
+        <v>424</v>
+      </c>
+      <c r="D150" t="s">
+        <v>425</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>426</v>
+      </c>
+      <c r="B151">
+        <v>576</v>
+      </c>
+      <c r="C151" t="s">
+        <v>421</v>
+      </c>
+      <c r="D151" t="s">
+        <v>427</v>
+      </c>
+      <c r="E151" t="s">
+        <v>421</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>428</v>
+      </c>
+      <c r="B152">
+        <v>475</v>
+      </c>
+      <c r="C152" t="s">
+        <v>429</v>
+      </c>
+      <c r="D152" t="s">
+        <v>430</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>431</v>
+      </c>
+      <c r="B153">
+        <v>405</v>
+      </c>
+      <c r="C153" t="s">
+        <v>432</v>
+      </c>
+      <c r="D153" t="s">
+        <v>433</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>434</v>
+      </c>
+      <c r="B154">
+        <v>337</v>
+      </c>
+      <c r="C154" t="s">
+        <v>435</v>
+      </c>
+      <c r="D154" t="s">
+        <v>436</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>437</v>
+      </c>
+      <c r="B155">
+        <v>247</v>
+      </c>
+      <c r="C155" t="s">
+        <v>438</v>
+      </c>
+      <c r="D155" t="s">
+        <v>439</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>437</v>
+      </c>
+      <c r="B156">
+        <v>224</v>
+      </c>
+      <c r="C156" t="s">
+        <v>421</v>
+      </c>
+      <c r="D156" t="s">
+        <v>440</v>
+      </c>
+      <c r="E156" t="s">
+        <v>421</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>437</v>
+      </c>
+      <c r="B157">
+        <v>211</v>
+      </c>
+      <c r="C157" t="s">
+        <v>441</v>
+      </c>
+      <c r="D157" t="s">
+        <v>442</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>443</v>
+      </c>
+      <c r="B158">
+        <v>162</v>
+      </c>
+      <c r="C158" t="s">
+        <v>444</v>
+      </c>
+      <c r="D158" t="s">
+        <v>445</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>446</v>
+      </c>
+      <c r="B159">
+        <v>25</v>
+      </c>
+      <c r="C159" t="s">
+        <v>447</v>
+      </c>
+      <c r="D159" t="s">
+        <v>448</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>446</v>
+      </c>
+      <c r="B160">
+        <v>20</v>
+      </c>
+      <c r="C160" t="s">
+        <v>449</v>
+      </c>
+      <c r="D160" t="s">
+        <v>450</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>451</v>
+      </c>
+      <c r="B161">
+        <v>12434</v>
+      </c>
+      <c r="C161" t="s">
+        <v>452</v>
+      </c>
+      <c r="D161" t="s">
+        <v>453</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>454</v>
+      </c>
+      <c r="B162">
         <v>12368</v>
       </c>
-      <c r="C150" t="s">
-[...8 lines deleted...]
-      <c r="F150" s="2" t="s">
+      <c r="C162" t="s">
+        <v>455</v>
+      </c>
+      <c r="D162" t="s">
+        <v>456</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -4952,75 +5294,99 @@
     <hyperlink ref="F124" r:id="rId246"/>
     <hyperlink ref="E125" r:id="rId247"/>
     <hyperlink ref="F125" r:id="rId248"/>
     <hyperlink ref="E126" r:id="rId249"/>
     <hyperlink ref="F126" r:id="rId250"/>
     <hyperlink ref="E127" r:id="rId251"/>
     <hyperlink ref="F127" r:id="rId252"/>
     <hyperlink ref="E128" r:id="rId253"/>
     <hyperlink ref="F128" r:id="rId254"/>
     <hyperlink ref="E129" r:id="rId255"/>
     <hyperlink ref="F129" r:id="rId256"/>
     <hyperlink ref="E130" r:id="rId257"/>
     <hyperlink ref="F130" r:id="rId258"/>
     <hyperlink ref="E131" r:id="rId259"/>
     <hyperlink ref="F131" r:id="rId260"/>
     <hyperlink ref="E132" r:id="rId261"/>
     <hyperlink ref="F132" r:id="rId262"/>
     <hyperlink ref="E133" r:id="rId263"/>
     <hyperlink ref="F133" r:id="rId264"/>
     <hyperlink ref="E134" r:id="rId265"/>
     <hyperlink ref="F134" r:id="rId266"/>
     <hyperlink ref="E135" r:id="rId267"/>
     <hyperlink ref="F135" r:id="rId268"/>
     <hyperlink ref="E136" r:id="rId269"/>
     <hyperlink ref="F136" r:id="rId270"/>
-    <hyperlink ref="F137" r:id="rId271"/>
-[...23 lines deleted...]
-    <hyperlink ref="F150" r:id="rId295"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="F149" r:id="rId295"/>
+    <hyperlink ref="E150" r:id="rId296"/>
+    <hyperlink ref="F150" r:id="rId297"/>
+    <hyperlink ref="F151" r:id="rId298"/>
+    <hyperlink ref="E152" r:id="rId299"/>
+    <hyperlink ref="F152" r:id="rId300"/>
+    <hyperlink ref="E153" r:id="rId301"/>
+    <hyperlink ref="F153" r:id="rId302"/>
+    <hyperlink ref="E154" r:id="rId303"/>
+    <hyperlink ref="F154" r:id="rId304"/>
+    <hyperlink ref="E155" r:id="rId305"/>
+    <hyperlink ref="F155" r:id="rId306"/>
+    <hyperlink ref="F156" r:id="rId307"/>
+    <hyperlink ref="E157" r:id="rId308"/>
+    <hyperlink ref="F157" r:id="rId309"/>
+    <hyperlink ref="E158" r:id="rId310"/>
+    <hyperlink ref="F158" r:id="rId311"/>
+    <hyperlink ref="E159" r:id="rId312"/>
+    <hyperlink ref="F159" r:id="rId313"/>
+    <hyperlink ref="E160" r:id="rId314"/>
+    <hyperlink ref="F160" r:id="rId315"/>
+    <hyperlink ref="E161" r:id="rId316"/>
+    <hyperlink ref="F161" r:id="rId317"/>
+    <hyperlink ref="E162" r:id="rId318"/>
+    <hyperlink ref="F162" r:id="rId319"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>