--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -8,1094 +8,709 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="203">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Determina di Affidamento incarico professionale per la realizzazione del
 laboratorio teatrale nell'ambito del Piano dell'Offerta Formativa a.s.2026/2027</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/nomina-personale</t>
+    <t>Link</t>
   </si>
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB9C3CEC44</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di n. 2 classificatori per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C3CEC44</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB67CB38A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico sanitario per la pulizie dei plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67CB38A0</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB680579BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale igienico sanitario per la pulizie dei plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB680579BC</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB62C6EB0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62C6EB0D</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB30075B6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - UTILIZZO LOCALI PER GLI SPETTACOLI DI FINE ANNO SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30075B6D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2ABD55BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE PERSONALE ATA N. 15 ORE IN MATERIA PREVIDENZIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2ABD55BC</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB1514ABCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Diari e Quaderni scolastici per l’a.s.2026/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1514ABCB</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB34B3AF13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione di n.2 moduli “Ritorno alla scuola Primaria e Media”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34B3AF13</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3457D2D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione di n.3 moduli “Camp Italiano L2” per gli alunni della scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3457D2D5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB34CEB469</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione di n.3 moduli “Inglese” per gli alunni della scuola Primaria - Piano Estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34CEB469</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB03CD366C</t>
   </si>
   <si>
     <t>Decisione a contrarre - percorso di formazione asincrono sugli adempimenti della I.A. per la D.S., DSGA, Personale di Segreteria e Docenti Staff</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03CD366C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD68F7D6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale per il progetto orto nelle scuole primarie e dell’infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD68F7D6A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BABB2500AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - approvvigionamento di GHIACCIO ISTANTANEO IN BUSTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB2500AA</t>
-[...4 lines deleted...]
-  <si>
     <t>BABB341789</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale per la realizzazione del progetto “Multiverso San Donato” CINEMA SCUOLA LAB per le scuole secondarie a.s.2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB341789</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC6A21154</t>
   </si>
   <si>
     <t>approvvigionamento di LIBRI DI LETTURA PER LA BIBLIOTECA SCUOLA SEC. DI I GRADO BESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6A21154</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA3C39B39</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria per il progetto FAMI - PROG-226 “UNA SCUOLA DI PAROLE”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3C39B39</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8C945C73</t>
   </si>
   <si>
     <t>rinnovo dell’abbonamento 2026 alle riviste Mondadori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C945C73</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8C906877</t>
   </si>
   <si>
     <t>ARTICOLI DI FACILE CONSUMO PER LE CLASSI DELLE SCUOLE PRIMARIE GUALANDI E CHIOSTRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C906877</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8A27FD41</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di ARTICOLI DI FACILE CONSUMO PER LE SEZIONI DELLE SCUOLE DELL’INFANZIA GUALANDI E GIOANNETTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A27FD41</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA867360D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di TESTI SCOLASTICI SCUOLA PRIMARIA ad integrazione della fornitura</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA867360D0</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7C838C72</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto defibrillatore per la scuola secondaria di I grado Besta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C838C72</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA63C7008D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di ABBONAMENTO ARGENTO A ITALIASCUOLA E ALLA RIVISTA PAIS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63C7008D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA63CC99FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di ABBONAMENTO ALLE RIVISTE AMMINISTRARE LA SCUOLA E DIRIGERE LA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63CC99FC</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4F5901A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione di UN CORSO DI AGGIORNAMENTO PER RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F5901A1</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BAA3B82437</t>
   </si>
   <si>
     <t>fornitura di materiale attrezzature musicale per la realizzazione del progetto “Multiverso San Donato” CINEMA SCUOLA LAB per le scuole sec. a.s.2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3B82437</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA3487A9D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale igienico sanitario per la pulizie dei plessi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3487A9D5</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3429B187</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE PROGETTO MULTIVERSO SAN DONATO - CINEMASCUOLA LAB SCUOLE SECONDARIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3429B187</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina personale interno Progetto Cinema 2025/26</t>
   </si>
   <si>
     <t>BA273A6837</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di MATERIALE DI PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA273A6837</t>
-[...4 lines deleted...]
-  <si>
     <t>BA2752651B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione del Servizio di Adeguamento al Regolamento UE 679/2016 (G.D.P.R.) e Nomina DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2752651B</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA14786C70</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aprovvigionamento di MAGLIETTE, FELPE, E SCARPE DPI PER I COLL.RI SCOL.CI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14786C70</t>
-[...4 lines deleted...]
-  <si>
     <t>BA14750FDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di N. 2 ZERBINI PER LA SCUOLA BESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14750FDF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0C0E74AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Noleggio Pullman con conducente per viaggi d’istruzione A.S.2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C0E74AE</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA1E9542F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di vitto e alloggio Viaggio di istruzione classe 3^C scuola Besta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E9542F7</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B98BF57A70</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale igienico sanitario per la pulizie dei plessi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98BF57A70</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B6EE4CF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un Frigorifero per la sede della scuola Primaria Gualandi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B6EE4CF5</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A22A4E86</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico per gli alunni con disabilità della scuola Infanzia e Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A22A4E86</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B997B6F2BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione rinnovo SITO WEB EDU.IT HOSTING E ASSISTENZA fino al 31/12/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997B6F2BC</t>
-[...4 lines deleted...]
-  <si>
     <t>B9928AF923</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo del software Nuvola Amministrazione digitale completa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9928AF923</t>
-[...4 lines deleted...]
-  <si>
     <t>B99A914D7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico per gli alunni con disabilità della scuola Infanzia e Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A914D7D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B98BFB4730</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale igienico sanitario per la pulizie dei plessi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98BFB4730</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B97C6493AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo accesso ai servizi on-line Scuole SCWEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C6493AE</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B97C6C492D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio locali del Cinema Teatro Tivoli per il concerto di Natale della sezione musicale D scuola sec. di I grado Besta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C6C492D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9698E4BB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura “Acquisto carta fotocopie” per il progetto FAMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9698E4BB3</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92C9DBBD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione al personale scolastico per preposti alla sicurezza nei plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C9DBBD6</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B92C8AA028</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di consulenza per la pubblicazione degli atti in Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C8AA028</t>
-[...4 lines deleted...]
-  <si>
     <t>B92566DA68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di spedizione pacchi Poste Delivery Business</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92566DA68</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B91A9A984F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquitsto di libri per il gruppo di lettura della scuola secondaria di I grado Besta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A9A984F</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B904673733</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto gruppo di continuità per la scuola secondaria di I grado Besta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904673733</t>
-[...4 lines deleted...]
-  <si>
     <t>B90478AD6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamenti alle riviste "Notizie della scuola” + “Esp. Amm./Agenda della scuola” a.s.2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90478AD6E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8C96B16EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di beni di facile consumo per la realizzazione del progetto didattico Laboratorio di Cucina - “Le mani in pasta” per l’a.s.2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C96B16EC</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8D43BE544</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di strumenti musicali per la scuola primaria Chiostri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D43BE544</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CB6369AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di articoli sportivi per la palestra della scuola sec. di I grado Besta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB6369AB</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8BE540906</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura “Libri di Italiano L2” per il progetto FAMI - Titolo del progetto: PROG-226 “UNA SCUOLA DI PAROLE”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE540906</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8B1D36533</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale vario di cancelleria e toner per gli uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B1D36533</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina incarichi al personale ATA  -Progetto Orientamento</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B8A26CFEC0</t>
   </si>
   <si>
     <t>fornitura materiale di cancelleria e timbri per la segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A26CFEC0</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B8874F8AAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8874F8AAB</t>
-[...4 lines deleted...]
-  <si>
     <t>B887B6EF96</t>
   </si>
   <si>
     <t>Decisione a contrarre - PANNELLI IN SUGHERO SCUOLA BESTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B887B6EF96</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Al Dsga - Progetto Orientamento</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B9F5237B0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Medico competente e prestazioni sanitarie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5237B0C</t>
-[...4 lines deleted...]
-  <si>
     <t>B865E81CC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B865E81CC1</t>
-[...4 lines deleted...]
-  <si>
     <t>B865E33C63</t>
   </si>
   <si>
     <t>Decisione a contrarre - RISME DI CARTA FORMATO A4 PER FOTOCOPIE E STAMPE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B865E33C63</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina incarico - personale docente interno per le figure di Esperti e Tutor - Progetto Orientamento</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B8575D9E49</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE IGIENICO SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8575D9E49</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B84FFBA449</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE FUNZIONAMENTO PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84FFBA449</t>
-[...4 lines deleted...]
-  <si>
     <t>B84C186F5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVAGGIO TENDE ALLA SCUOLA INFANZIA GIOANNETTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84C186F5F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B846C7B164</t>
   </si>
   <si>
     <t>Decisione a contrarre - DUPLICATI CHIAVI ASCENSORE SCUOLA PRIMARIA GUALANDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846C7B164</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B84291FB2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE ATA IN MATERIA PREVIDENZIALE N. 15 ORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84291FB2E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/09/2025</t>
   </si>
   <si>
     <t>B81CEE4142</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/becc191e-7b2e-4241-8630-4e0ecdc3f645</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - docente interno dell’I.C. n.10 di Bologna a cui conferire l’incarico di REFERENTE 
 TECNICO per il COORDINAMENTO DIDATTICO del progetto PROG-226 “UNA SCUOLA DI PAROLE”</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - incarichi ATA a valere sul progetto PROG-226 “UNA SCUOLA DI PAROLE”</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DSGA_Agenda Nord 24-25_25-26</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>Decreto di nomina al DSGA - PN 21-27 - PIANO ESTATE AA.SS. 2023-2024 E 2024-2025 “ESTATE@IC10”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1393,1579 +1008,1726 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C3CEC44" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/3625853e-bbf4-4489-9fc3-3ce28b5fdb4d" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67CB38A0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/e5d9308b-b542-4fa9-94cc-1568caec6bb8" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB680579BC" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/2c7b272d-cf47-44c6-8dfb-1336f62898c0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62C6EB0D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/858168e8-e070-48bf-b688-7295794609ae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30075B6D" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/8bcc8ea8-13a7-4808-832e-6ccc0d141e64" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2ABD55BC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/0c1515f4-a15b-45e6-b81f-5753e9667897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1514ABCB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/8aa67fcf-f9ba-49e5-879d-88c3d6b20bad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34B3AF13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/7fa394f3-262a-47a0-bd6e-29a21954dac3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3457D2D5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/4a85af1d-b617-4f39-8d53-0c0c606c80db" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34CEB469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/19aec5a0-72be-4963-9603-2625a1658d04" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03CD366C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/98f1f9dc-a85a-4e30-b87e-a61fab758fd6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD68F7D6A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/1113c8f8-2454-445d-ba60-6adfb9b2b86b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB2500AA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/c97b602a-343d-4af5-8c0f-0b301b1ab9da" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB341789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/85e1dccc-c7a1-47b3-81cc-4a6432b43c1a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6A21154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/c6445acb-0124-4e2c-9692-ea8ef661f2f2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3C39B39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/15faa302-0793-496d-a353-5ec97d915c6c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C945C73" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/5265ab99-8b84-4f57-b3d6-137b07691c46" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C906877" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/d27e0ce6-1dbc-46de-8fd8-f617628f9138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A27FD41" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/abc64339-100b-46be-8bb5-376eb936067b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA867360D0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/7b9d094b-0714-4b51-a661-8026681e5f18" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C838C72" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/97545ac7-fc06-4235-a8fc-de75a6b3e8bf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63C7008D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/6a463160-f5c4-4b2a-a4a3-4f6f837e58d3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63CC99FC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/fccf9147-1cf6-4f01-b59a-b2cbc08c8953" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F5901A1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/48de6f12-40bb-4799-bcee-9be685cab3b8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3B82437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/a9199552-b324-42b2-9d9b-898bff08bf59" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3487A9D5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/aa5fc295-0f93-4598-becc-ba11a382922d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3429B187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/7a7b4638-5aac-4e29-a22b-4df2782ce0e9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA273A6837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/bd514c83-8138-4b0c-a409-2d5e3126074a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2752651B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/1b5962d3-2d78-48f1-af2d-8b1894918dca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14786C70" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/3db06f8c-a9ad-48a8-a2c4-fc326922acfd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14750FDF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/02458a02-3646-4226-8e75-c5f8e5ac0579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C0E74AE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/5f42148a-3aeb-40ee-9416-e39f83aba1f5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E9542F7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/934625af-c5c0-4db9-aa86-7c36246f291a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98BF57A70" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/ad96d934-a767-4053-838f-97b23aadf764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B6EE4CF5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/2ea3ff8e-9145-4174-ba08-31b4f36d7935" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A22A4E86" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/b16ef200-6875-4ada-b06f-2bbaad6a3bd7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997B6F2BC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/0630b3eb-9aad-416f-bb05-a1ecae26d4a2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9928AF923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/403dee2b-ed1b-46d6-ab7b-160e66b1e5e0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A914D7D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/b47c32fe-87a3-4b86-b173-4b90ad5dbeae" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98BFB4730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/7dab54a5-d25e-44ae-aee8-df0f391049ca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C6493AE" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/8e09785d-573f-4ef7-85c6-65be498f1669" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C6C492D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/e3f192f4-4b21-4523-a1fa-afb7a3a3ef42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9698E4BB3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/8799a772-8826-4b57-9085-87ad2ee1a76b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C9DBBD6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/1fb048b4-69ab-49fb-8363-7ca65c2a2fd9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C8AA028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/bb835f5f-31f4-40f7-aee9-7380d3cf6fe3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92566DA68" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/0303c6d1-753d-415f-8030-cba28bbde030" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A9A984F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/cb45ddce-2a0c-4cbc-8dce-42645a77d3ab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904673733" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/9a39dee6-3eac-467b-b222-c1fe8a2ca46c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90478AD6E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/da70f5d4-241f-4d7e-ad2d-1d378daf41fa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C96B16EC" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/be5f9288-e0e8-4523-9f50-d068ace1d169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D43BE544" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/e985e1d1-3215-4ae2-9f2d-c2a803a14fd5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB6369AB" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/be893992-f659-49a6-8728-fef809e2599a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE540906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/fd6ffdaa-8dfa-4f27-8a47-5578c46060d5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B1D36533" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/8a8b65ca-cd42-4ade-a9bd-08b756e03877" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A26CFEC0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/0670d2e4-f1c4-4a03-92d6-0c89bcdac167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8874F8AAB" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/6faf4d8d-1cd0-4016-a308-041a3e82c912" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B887B6EF96" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/e1d05c33-88ac-4977-b815-8ad1f48f05e0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5237B0C" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/fb530bd5-b862-47a8-8cc4-9ef5808c1272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B865E81CC1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/63f7627e-c1c1-47a1-8db3-3212bd38434b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B865E33C63" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/db0f009c-0c3f-4fa6-907a-0f5944c6d11c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8575D9E49" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/0949c628-aca2-4860-b445-39dea0199aa0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84FFBA449" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/34985d8a-3b26-4ddf-aa60-303504142fbd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84C186F5F" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/39b1aed4-5d54-429e-9345-413ba494d047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846C7B164" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/7df78095-5cdd-4ae9-b6ba-d6c23ddb3f7b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84291FB2E" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/5869a0ab-5196-41b7-919b-ecdf863d6b00" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81CEE4142" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/atti-amministrazioni-enti/becc191e-7b2e-4241-8630-4e0ecdc3f645" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC853007/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F76"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>6070</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
         <v>4253</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B4">
         <v>3720</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B5">
         <v>3679</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B6">
         <v>3640</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B7">
         <v>3146</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>3085</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="B9">
         <v>2895</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="B10">
         <v>2820</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="B11">
         <v>2819</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="B12">
         <v>2818</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>2750</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="B14">
         <v>2299</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B15">
         <v>2181</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B16">
         <v>2180</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B17">
         <v>2179</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B18">
         <v>1838</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B19">
         <v>1608</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B20">
         <v>1607</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B21">
         <v>1606</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="B22">
         <v>1526</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>63</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="B23">
         <v>1458</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="B24">
         <v>1210</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="B25">
         <v>1209</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>71</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="B26">
         <v>1058</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>74</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="B27">
         <v>1836</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>77</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="B28">
         <v>793</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>80</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="B29">
         <v>790</v>
       </c>
       <c r="C29" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>82</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>83</v>
       </c>
       <c r="B30">
         <v>659</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>138</v>
+        <v>84</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>83</v>
       </c>
       <c r="B31">
         <v>657</v>
       </c>
       <c r="C31" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="D31" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>86</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>83</v>
       </c>
       <c r="B32">
         <v>655</v>
       </c>
       <c r="C32" t="s">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="B33">
         <v>560</v>
       </c>
       <c r="C33" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="D33" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>91</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="B34">
         <v>559</v>
       </c>
       <c r="C34" t="s">
-        <v>152</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>93</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="B35">
         <v>552</v>
       </c>
       <c r="C35" t="s">
-        <v>156</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>95</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="B36">
         <v>503</v>
       </c>
       <c r="C36" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="D36" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>98</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>165</v>
+        <v>99</v>
       </c>
       <c r="B37">
         <v>10008</v>
       </c>
       <c r="C37" t="s">
-        <v>166</v>
+        <v>100</v>
       </c>
       <c r="D37" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>101</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
       <c r="B38">
         <v>10220</v>
       </c>
       <c r="C38" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="D38" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>104</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="B39">
         <v>10117</v>
       </c>
       <c r="C39" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>107</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>180</v>
+        <v>108</v>
       </c>
       <c r="B40">
         <v>10073</v>
       </c>
       <c r="C40" t="s">
-        <v>181</v>
+        <v>109</v>
       </c>
       <c r="D40" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>110</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>180</v>
+        <v>108</v>
       </c>
       <c r="B41">
         <v>10072</v>
       </c>
       <c r="C41" t="s">
-        <v>185</v>
+        <v>111</v>
       </c>
       <c r="D41" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>112</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>108</v>
       </c>
       <c r="B42">
         <v>10071</v>
       </c>
       <c r="C42" t="s">
-        <v>189</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>114</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>193</v>
+        <v>115</v>
       </c>
       <c r="B43">
         <v>100006</v>
       </c>
       <c r="C43" t="s">
-        <v>194</v>
+        <v>116</v>
       </c>
       <c r="D43" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>117</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>198</v>
+        <v>118</v>
       </c>
       <c r="B44">
         <v>9951</v>
       </c>
       <c r="C44" t="s">
-        <v>199</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>120</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="B45">
         <v>9897</v>
       </c>
       <c r="C45" t="s">
-        <v>204</v>
+        <v>122</v>
       </c>
       <c r="D45" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>123</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>208</v>
+        <v>124</v>
       </c>
       <c r="B46">
         <v>9786</v>
       </c>
       <c r="C46" t="s">
-        <v>209</v>
+        <v>125</v>
       </c>
       <c r="D46" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>126</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>213</v>
+        <v>127</v>
       </c>
       <c r="B47">
         <v>9228</v>
       </c>
       <c r="C47" t="s">
-        <v>214</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>129</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>218</v>
+        <v>130</v>
       </c>
       <c r="B48">
         <v>9163</v>
       </c>
       <c r="C48" t="s">
-        <v>219</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>132</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>218</v>
+        <v>130</v>
       </c>
       <c r="B49">
         <v>9155</v>
       </c>
       <c r="C49" t="s">
-        <v>223</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>134</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>227</v>
+        <v>135</v>
       </c>
       <c r="B50">
         <v>9040</v>
       </c>
       <c r="C50" t="s">
-        <v>228</v>
+        <v>136</v>
       </c>
       <c r="D50" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>137</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>232</v>
+        <v>138</v>
       </c>
       <c r="B51">
         <v>8853</v>
       </c>
       <c r="C51" t="s">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="D51" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>140</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>232</v>
+        <v>138</v>
       </c>
       <c r="B52">
         <v>8851</v>
       </c>
       <c r="C52" t="s">
-        <v>237</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>142</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>241</v>
+        <v>143</v>
       </c>
       <c r="B53">
         <v>8443</v>
       </c>
       <c r="C53" t="s">
-        <v>242</v>
+        <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>145</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>246</v>
+        <v>146</v>
       </c>
       <c r="B54">
         <v>8311</v>
       </c>
       <c r="C54" t="s">
-        <v>247</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>148</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>246</v>
+        <v>146</v>
       </c>
       <c r="B55">
         <v>8283</v>
       </c>
       <c r="C55" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>150</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>255</v>
+        <v>151</v>
       </c>
       <c r="B56">
         <v>8152</v>
       </c>
       <c r="C56" t="s">
-        <v>256</v>
+        <v>152</v>
       </c>
       <c r="D56" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>153</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>260</v>
+        <v>154</v>
       </c>
       <c r="B57">
         <v>8008</v>
       </c>
       <c r="C57" t="s">
-        <v>261</v>
+        <v>155</v>
       </c>
       <c r="D57" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>156</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>265</v>
+        <v>157</v>
       </c>
       <c r="B58">
         <v>7930</v>
       </c>
       <c r="C58" t="s">
         <v>7</v>
       </c>
       <c r="D58" t="s">
-        <v>266</v>
+        <v>158</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
-      <c r="F58" t="s">
+      <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>267</v>
+        <v>159</v>
       </c>
       <c r="B59">
         <v>7856</v>
       </c>
       <c r="C59" t="s">
-        <v>268</v>
+        <v>160</v>
       </c>
       <c r="D59" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>161</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>272</v>
+        <v>162</v>
       </c>
       <c r="B60">
         <v>7614</v>
       </c>
       <c r="C60" t="s">
-        <v>273</v>
+        <v>163</v>
       </c>
       <c r="D60" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>164</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>272</v>
+        <v>162</v>
       </c>
       <c r="B61">
         <v>7611</v>
       </c>
       <c r="C61" t="s">
-        <v>277</v>
+        <v>165</v>
       </c>
       <c r="D61" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>166</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>281</v>
+        <v>167</v>
       </c>
       <c r="B62">
         <v>7435</v>
       </c>
       <c r="C62" t="s">
         <v>7</v>
       </c>
       <c r="D62" t="s">
-        <v>282</v>
+        <v>168</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
-      <c r="F62" t="s">
+      <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>283</v>
+        <v>169</v>
       </c>
       <c r="B63">
         <v>7309</v>
       </c>
       <c r="C63" t="s">
-        <v>284</v>
+        <v>170</v>
       </c>
       <c r="D63" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>171</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>283</v>
+        <v>169</v>
       </c>
       <c r="B64">
         <v>7291</v>
       </c>
       <c r="C64" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="D64" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>173</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>283</v>
+        <v>169</v>
       </c>
       <c r="B65">
         <v>7290</v>
       </c>
       <c r="C65" t="s">
-        <v>292</v>
+        <v>174</v>
       </c>
       <c r="D65" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>175</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>296</v>
+        <v>176</v>
       </c>
       <c r="B66">
         <v>7253</v>
       </c>
       <c r="C66" t="s">
         <v>7</v>
       </c>
       <c r="D66" t="s">
-        <v>297</v>
+        <v>177</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
-      <c r="F66" t="s">
+      <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>298</v>
+        <v>178</v>
       </c>
       <c r="B67">
         <v>7160</v>
       </c>
       <c r="C67" t="s">
-        <v>299</v>
+        <v>179</v>
       </c>
       <c r="D67" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>180</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>303</v>
+        <v>181</v>
       </c>
       <c r="B68">
         <v>7090</v>
       </c>
       <c r="C68" t="s">
-        <v>304</v>
+        <v>182</v>
       </c>
       <c r="D68" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>183</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>303</v>
+        <v>181</v>
       </c>
       <c r="B69">
         <v>7072</v>
       </c>
       <c r="C69" t="s">
-        <v>308</v>
+        <v>184</v>
       </c>
       <c r="D69" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>185</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>312</v>
+        <v>186</v>
       </c>
       <c r="B70">
         <v>7040</v>
       </c>
       <c r="C70" t="s">
-        <v>313</v>
+        <v>187</v>
       </c>
       <c r="D70" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>188</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>317</v>
+        <v>189</v>
       </c>
       <c r="B71">
         <v>6961</v>
       </c>
       <c r="C71" t="s">
-        <v>318</v>
+        <v>190</v>
       </c>
       <c r="D71" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>191</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>322</v>
+        <v>192</v>
       </c>
       <c r="B72">
         <v>6585</v>
       </c>
       <c r="C72" t="s">
-        <v>323</v>
+        <v>193</v>
       </c>
       <c r="D72" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>326</v>
+        <v>194</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>327</v>
+        <v>195</v>
       </c>
       <c r="B73">
         <v>5626</v>
       </c>
       <c r="C73" t="s">
         <v>7</v>
       </c>
       <c r="D73" t="s">
-        <v>328</v>
+        <v>196</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
-      <c r="F73" t="s">
+      <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>329</v>
+        <v>197</v>
       </c>
       <c r="B74">
         <v>4145</v>
       </c>
       <c r="C74" t="s">
         <v>7</v>
       </c>
       <c r="D74" t="s">
-        <v>330</v>
+        <v>198</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
-      <c r="F74" t="s">
+      <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>331</v>
+        <v>199</v>
       </c>
       <c r="B75">
         <v>1295</v>
       </c>
       <c r="C75" t="s">
         <v>7</v>
       </c>
       <c r="D75" t="s">
-        <v>332</v>
+        <v>200</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
-      <c r="F75" t="s">
+      <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>333</v>
+        <v>201</v>
       </c>
       <c r="B76">
         <v>6082</v>
       </c>
       <c r="C76" t="s">
         <v>7</v>
       </c>
       <c r="D76" t="s">
-        <v>334</v>
+        <v>202</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
-      <c r="F76" t="s">
+      <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="F30" r:id="rId56"/>
+    <hyperlink ref="E31" r:id="rId57"/>
+    <hyperlink ref="F31" r:id="rId58"/>
+    <hyperlink ref="E32" r:id="rId59"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="E33" r:id="rId61"/>
+    <hyperlink ref="F33" r:id="rId62"/>
+    <hyperlink ref="E34" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="E37" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
+    <hyperlink ref="E46" r:id="rId87"/>
+    <hyperlink ref="F46" r:id="rId88"/>
+    <hyperlink ref="E47" r:id="rId89"/>
+    <hyperlink ref="F47" r:id="rId90"/>
+    <hyperlink ref="E48" r:id="rId91"/>
+    <hyperlink ref="F48" r:id="rId92"/>
+    <hyperlink ref="E49" r:id="rId93"/>
+    <hyperlink ref="F49" r:id="rId94"/>
+    <hyperlink ref="E50" r:id="rId95"/>
+    <hyperlink ref="F50" r:id="rId96"/>
+    <hyperlink ref="E51" r:id="rId97"/>
+    <hyperlink ref="F51" r:id="rId98"/>
+    <hyperlink ref="E52" r:id="rId99"/>
+    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="E53" r:id="rId101"/>
+    <hyperlink ref="F53" r:id="rId102"/>
+    <hyperlink ref="E54" r:id="rId103"/>
+    <hyperlink ref="F54" r:id="rId104"/>
+    <hyperlink ref="E55" r:id="rId105"/>
+    <hyperlink ref="F55" r:id="rId106"/>
+    <hyperlink ref="E56" r:id="rId107"/>
+    <hyperlink ref="F56" r:id="rId108"/>
+    <hyperlink ref="E57" r:id="rId109"/>
+    <hyperlink ref="F57" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="F66" r:id="rId125"/>
+    <hyperlink ref="E67" r:id="rId126"/>
+    <hyperlink ref="F67" r:id="rId127"/>
+    <hyperlink ref="E68" r:id="rId128"/>
+    <hyperlink ref="F68" r:id="rId129"/>
+    <hyperlink ref="E69" r:id="rId130"/>
+    <hyperlink ref="F69" r:id="rId131"/>
+    <hyperlink ref="E70" r:id="rId132"/>
+    <hyperlink ref="F70" r:id="rId133"/>
+    <hyperlink ref="E71" r:id="rId134"/>
+    <hyperlink ref="F71" r:id="rId135"/>
+    <hyperlink ref="E72" r:id="rId136"/>
+    <hyperlink ref="F72" r:id="rId137"/>
+    <hyperlink ref="F73" r:id="rId138"/>
+    <hyperlink ref="F74" r:id="rId139"/>
+    <hyperlink ref="F75" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>