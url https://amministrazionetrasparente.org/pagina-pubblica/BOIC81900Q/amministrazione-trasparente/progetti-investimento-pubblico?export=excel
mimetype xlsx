--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -8,86 +8,107 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="63">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>"DISPOSITIVI DIGITALI"</t>
+  </si>
+  <si>
+    <t>G24D26001730007</t>
+  </si>
+  <si>
+    <t>€ 10,60</t>
+  </si>
+  <si>
+    <t>FINANZIAMENTI DELLO STATO -ALTRI FINANZIAMENTI VINCOLATI DELLO STATO – • POC per la Scuola2014-2020 (FESR)</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>PROGETTO DI QUALIFICAZIONE E MIGLIORAMENTO DELLE SCUOLE DELL’ INFANZIA (3-5 ANNI) A.S. 2025/2026 PROGETTO DI ISTITUTO “LA BELLEZZA DELLA DIFFERENZA: DANZA EDUCATIVA ED INCLUSIONE SOCIALE”</t>
   </si>
   <si>
     <t>F63C25000860003</t>
   </si>
   <si>
     <t>€ 4.962,18</t>
   </si>
   <si>
     <t>PROVINCIA - ENTE LOCALE</t>
   </si>
   <si>
     <t>24/11/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>PN SCUOLA E COMPETENZE 21-27 PIANO ESTATE "COMPETENZE IN MOVIMENTO-UN VIAGGIO TRA APPRENDIMENTO E ESPRESSIONE"</t>
   </si>
   <si>
     <t>G74D25001770007</t>
   </si>
   <si>
     <t>€ 51.480,00</t>
   </si>
   <si>
     <t>Decreto72/2024 - Piano Estate2025/2026</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>PN  SCUOLA E COMPETENZE 21-27 ORIENTAMENTO "TROVA LA TUA ROTTA, LE TUE SCELTE PER CRESCERE"</t>
   </si>
   <si>
     <t>G74D25001390007</t>
   </si>
   <si>
     <t>€ 13.320,00</t>
   </si>
@@ -573,368 +594,469 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/19e5372e-9275-4649-ac20-eda95fd844aa" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/38b5707b-cedb-4107-b994-cd3c3066831a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/10e773e8-ea27-44ff-9f66-8b3a18b9a87a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/71adec80-359a-47a4-93bf-eaab04fc4cfb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/278f80d0-4699-46db-bc78-a31267f13dee" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/7fefb387-97d6-49e9-84b8-3f9300f6c95f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/9cedebf7-2416-4940-8f85-d159a17139b4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/ab1654eb-b6a3-41cd-98ad-823ed0c38bd2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/45369766-1099-4442-997a-755851f1b6f6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/6e65c8d2-ec2e-4a01-bbdc-fe9ed4ea1829" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/60eacc8d-c3c9-47a6-b4e2-c9c65de530bc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/19e5372e-9275-4649-ac20-eda95fd844aa" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/38b5707b-cedb-4107-b994-cd3c3066831a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/10e773e8-ea27-44ff-9f66-8b3a18b9a87a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/71adec80-359a-47a4-93bf-eaab04fc4cfb" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/278f80d0-4699-46db-bc78-a31267f13dee" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/7fefb387-97d6-49e9-84b8-3f9300f6c95f" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/9cedebf7-2416-4940-8f85-d159a17139b4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/ab1654eb-b6a3-41cd-98ad-823ed0c38bd2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/45369766-1099-4442-997a-755851f1b6f6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/progetto/6e65c8d2-ec2e-4a01-bbdc-fe9ed4ea1829" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:G22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
-[...16 lines deleted...]
-      <c r="A4" t="s">
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="G7" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...19 lines deleted...]
-      <c r="C5" t="s">
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
+      <c r="B8" t="s">
         <v>20</v>
       </c>
-      <c r="E5" t="s">
+      <c r="C8" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
+      <c r="B9" t="s">
         <v>25</v>
       </c>
-      <c r="E6" t="s">
+      <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="1">
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
         <v>2024</v>
       </c>
-      <c r="B8" s="1"/>
-[...6 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B13" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="C13" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D13" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="E13" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="C11" t="s">
+      <c r="G13" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>34</v>
       </c>
-      <c r="D11" t="s">
+      <c r="B14" t="s">
         <v>35</v>
       </c>
-      <c r="E11" t="s">
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="F11" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A12" t="s">
+      <c r="D14" t="s">
         <v>37</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E14" t="s">
         <v>38</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>39</v>
       </c>
-      <c r="D12" t="s">
+      <c r="B15" t="s">
         <v>40</v>
       </c>
-      <c r="E12" t="s">
+      <c r="C15" t="s">
         <v>41</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="1">
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" t="s">
+        <v>48</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
         <v>2023</v>
       </c>
-      <c r="B14" s="1"/>
-[...6 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B19" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D19" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="C17" t="s">
+      <c r="G19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>49</v>
       </c>
-      <c r="D17" t="s">
+      <c r="B20" t="s">
         <v>50</v>
       </c>
-      <c r="E17" t="s">
+      <c r="C20" t="s">
         <v>51</v>
       </c>
-      <c r="F17" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A18" t="s">
+      <c r="D20" t="s">
         <v>52</v>
       </c>
-      <c r="B18" t="s">
+      <c r="E20" t="s">
         <v>53</v>
       </c>
-      <c r="C18" t="s">
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>54</v>
       </c>
-      <c r="D18" t="s">
+      <c r="B21" t="s">
         <v>55</v>
       </c>
-      <c r="E18" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
+        <v>57</v>
+      </c>
+      <c r="E21" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A14:F14"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A12:G12"/>
+    <mergeCell ref="A18:G18"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...8 lines deleted...]
-    <hyperlink ref="F18" r:id="rId10"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G7" r:id="rId2"/>
+    <hyperlink ref="G8" r:id="rId3"/>
+    <hyperlink ref="G9" r:id="rId4"/>
+    <hyperlink ref="G10" r:id="rId5"/>
+    <hyperlink ref="G14" r:id="rId6"/>
+    <hyperlink ref="G15" r:id="rId7"/>
+    <hyperlink ref="G16" r:id="rId8"/>
+    <hyperlink ref="G20" r:id="rId9"/>
+    <hyperlink ref="G21" r:id="rId10"/>
+    <hyperlink ref="G22" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>