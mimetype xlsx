--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -8,80 +8,89 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="561" uniqueCount="291">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>BCACBE2925</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Affidamento diretto CIG BCACBE2925 CUP di "Fornitura di dispositivi digitali da concedere in comodato d' uso ai docenti (notebook, cuffie, mouse, software base e assistenza" ai sensi dell'art. 50, comma 1, lett. b) del D. Lgs 36/2023, mediante Trattativa </t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC8CAEDAED</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO NETSENSE_CORSO FORMAZIONE IA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5BBDE7A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO - CARTA FOTOCOPIE A4 - GRUPPO SPAGGIARI PARMA SPA</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBF98CFD1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO - FORMAZIONE - CORSI DI SICUREZZA A.S. 25-26_SIDEL ACADEMY SRL - INTEGRAZIONE</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB72EF3A8</t>
   </si>
@@ -1262,2400 +1271,2420 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8CAEDAED" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/6fcaba76-069d-48f8-961f-820653bcf2dc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5BBDE7A1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/5aeef403-39b1-41b7-9545-b0ad6afa4bad" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF98CFD1C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/185b29c6-17da-46b1-ae36-30d96aa797e6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB72EF3A8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/15487244-0a6b-43b3-9475-6c0e2571f567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA4FAFACA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/61546583-b4ac-4400-a83a-e1f93840d4fb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB977AB7CA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/c2e636a9-5f5f-4bc3-9241-664e7e025cf0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4189398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/5eca66ca-d9a8-4b6b-89ff-08b0bf0ab792" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4F59996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/a60a13b9-d1cb-44db-bf63-df4d2be35626" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97A69ACE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/25cb38e1-18e9-44da-a09b-44ec2fa6a033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97EC1078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/b7cd8d0b-4dd0-439b-9563-29b580f8fd0b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA864879DF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/88e43bf3-470c-4f1c-82b6-8c88ab2fa92d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8674907E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/4fab6eb9-2f6a-4068-845e-4d2add180fc7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA825FBC59" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/54aa910c-1b31-4c18-944e-8640d5c603e0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA823211F2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/101314bc-6fbd-4ceb-b45d-b23140e7b2cb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81F74966" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d6aa1cd2-8d55-4017-9e5c-40444eda1bf0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E4B5ED1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/dabb6c50-45b3-41e9-96b3-f7c44835c420" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D8B7961" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/07a17075-2915-41c6-aa66-851ca189a86d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C412012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/1eedf06b-c526-4cb6-8a5a-d824ad915797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72F3BC77" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/cd2f8000-502c-443d-b195-eee068a0f217" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72017DE3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/ac9a3a6a-fbd6-4ccc-9686-2e1ecdcb203a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6428556C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/3a914e88-57c4-4b9d-bbba-2e6a491ccf5d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F562DAC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/2afafe32-a87e-4614-a849-9fa7ee744721" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42F0ADF9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/fc689b1f-2caa-4fb8-889c-7adbc1a577ab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33A822D5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/be565119-3f5f-4eb7-8689-20c3db6b5cdd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2D4D7CA9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/f8efc722-e9e1-4cde-a10c-c147603a8431" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CEB5D0E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/5e0598d7-c465-444e-b745-f76136c78dcd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11623B1B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/21d3fc12-39b1-485b-98f2-3d2d7c71b914" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA117929F7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/18a9e648-e3fe-4f1b-95f8-6da31584fbbf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F3F0EB50" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/23ad125b-6268-4c75-9706-fbc6ae2c4b79" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A942AD3F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/61538670-c508-42ca-9aa6-63e4c26e50c1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7423F37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bb5de1f0-6815-4fd9-af62-b6100867d84e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A0A8893C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d3517b18-9515-45ac-acb1-cf0c6da51176" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F0F2C00" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/a2004ca7-07cf-4a90-97e5-014219962037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9710B6CAF" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/8c11fe07-d002-4168-a3cf-0dd2b55d144a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948D7CE00" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bffae1d1-abd4-4961-a3e0-0e9ccb2d2df5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3927DD63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/b4212f1a-c1ac-4b23-a3ce-bfc14543f9a6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9070CB8A6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/61f63a39-ea4c-46fd-97f1-958cefd90802" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906E7E299" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bf756fa3-1706-458b-ab63-80ad63a7e5e7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90423AB20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/609d5143-13ac-49d7-98ef-7680a64e89a7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D26A9575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/ba3b7858-4baa-4dd3-a1c0-be221b92086b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D031DFE3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/93a53c8e-79f7-4030-a3fb-90ae935ff19b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB6DACF7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/18522af1-d0a5-4757-a712-cbce7c0f188f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B811ED9AC8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d99da172-baa7-4e55-95a6-14c08370f624" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8015DCDEA" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/c96025ca-cb79-425d-8645-f270d3706e0e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78881610C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/62915189-7c9b-48e5-a8c0-03bd39f774d3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7815B90E7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/7ed4522e-5fed-4b2a-8a7c-2126e1e31aaa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B777147C85" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/7e45b94b-ffa1-4410-9f84-3cd0c0f58eb5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=56C669FB1B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/157b4c9a-7331-4ff6-9158-7787f302e6f5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B040AEDA" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/e23f2666-fa04-4370-919e-19ddb52683dd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE610215" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/b0fa6538-0a25-450f-9442-7dbc9d5be7c3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6985006D7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/eb7516d1-a14a-466a-ba73-47afb6b6c9e3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653463893" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/3efa363c-4cf3-4e53-8694-da9ad790e948" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DE8E5E7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/93afa625-32b9-4e4f-bc81-9946e93bd5c3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E694C424" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/5415b395-b414-4e64-a804-24f1c1d3d113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2B01C40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/af7f19d5-8d83-4d9e-861a-f7c3c0a074b5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C522A91C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/8de0b2c0-abf9-4716-95f9-023166005f05" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C05A6496" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/a172c6dc-6a9e-4eeb-8c8b-eaec49ec3bfb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0504CDF" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bef19274-588d-4f2a-8067-f57597c99c06" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5785DB73D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/9f1c686c-46c3-43aa-82b7-b33e1ebdfb87" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57320BD2E" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/2fc987f3-5620-4323-8751-178a1defc2b9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56F26FF32" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d57be1d0-a731-4b5a-a563-c40635c98e3b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56E854858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bf2b2174-cf54-4fcc-a9b7-7264977542cb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54306D17F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/a1f9e659-ed6e-41b4-b939-f467d0416956" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5409F3105" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/4773ef5f-b795-4113-a7d4-bca7215b8eea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541136A08" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/6d7b34d8-9f81-472d-927e-00a444a4960d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5380C6D8A" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d8bf16bc-be54-4260-b170-e2657e2ccd57" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53443E9D7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/4830a89a-94e5-4079-bd40-ebec93b395f3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53132BA86" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/32a5356a-5170-4b84-bbc4-fd14665932f6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52843A508" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/34f0df73-5856-40c7-a945-633d95eeb86e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B526EC4F3A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/9ec2123e-798c-4114-b969-7fdb71da571b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1596F3E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/4d8d616e-193a-4ee8-934e-61061e9ffced" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D28C3047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/33374609-0a50-4bb3-9944-b06bdc1b292f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B4BE1704" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/a362fe20-a14b-4b2a-b841-dece6ca969c7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B27D57D4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/f7b54b37-4a12-4bad-8344-dcfc24c28cec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A260FF26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bfe138a1-12ab-4bca-816e-5c8833649e65" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43CD2426F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/de414d95-9e76-42d2-b5b4-136607ed29fa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4329B0FA8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/03d57d50-faeb-4bc6-9f99-4a0e2ca10df2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41BDF56BD" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/628d18d8-60f4-4b39-9978-4463eed68938" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413CB6E79" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/fc418237-7a20-47d0-aac8-b66be83db888" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5A1467F" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/f93dc8e9-d6d6-445e-b2e2-e00af51966a8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E8AF5A87" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/aa273d3e-be70-4208-a9a3-2b93d149792e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3734D59D1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/6b5d940d-d3c0-48b7-8600-69c2a715556f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329CE823C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/5e015295-4699-4af6-bc60-4bdd1cb62d82" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F8AF9F8D" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/f1326b3b-dc7c-48df-977a-1a0cc055b256" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D261271C" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/91201a50-48ce-44e1-9d6f-d8ae783d7208" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D2887E2B" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/85cc1ef9-730e-4333-8ef3-19460473312d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28068B89E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/26da1a58-b710-4ca8-9da7-ed2c1b8392e5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23AC6F43C" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/86618507-a861-49ba-8d03-c192720ffe52" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F878127A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d53e7926-2d15-4247-adea-c46f36f29c15" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCACBE2925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/139faf20-5e0d-445a-ba00-3765b4907179" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8CAEDAED" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/6fcaba76-069d-48f8-961f-820653bcf2dc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5BBDE7A1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/5aeef403-39b1-41b7-9545-b0ad6afa4bad" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF98CFD1C" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/185b29c6-17da-46b1-ae36-30d96aa797e6" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB72EF3A8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/15487244-0a6b-43b3-9475-6c0e2571f567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA4FAFACA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/61546583-b4ac-4400-a83a-e1f93840d4fb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB977AB7CA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/c2e636a9-5f5f-4bc3-9241-664e7e025cf0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4189398" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/5eca66ca-d9a8-4b6b-89ff-08b0bf0ab792" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4F59996" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/a60a13b9-d1cb-44db-bf63-df4d2be35626" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97A69ACE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/25cb38e1-18e9-44da-a09b-44ec2fa6a033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97EC1078" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/b7cd8d0b-4dd0-439b-9563-29b580f8fd0b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA864879DF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/88e43bf3-470c-4f1c-82b6-8c88ab2fa92d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8674907E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/4fab6eb9-2f6a-4068-845e-4d2add180fc7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA825FBC59" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/54aa910c-1b31-4c18-944e-8640d5c603e0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA823211F2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/101314bc-6fbd-4ceb-b45d-b23140e7b2cb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81F74966" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d6aa1cd2-8d55-4017-9e5c-40444eda1bf0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E4B5ED1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/dabb6c50-45b3-41e9-96b3-f7c44835c420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D8B7961" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/07a17075-2915-41c6-aa66-851ca189a86d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C412012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/1eedf06b-c526-4cb6-8a5a-d824ad915797" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72F3BC77" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/cd2f8000-502c-443d-b195-eee068a0f217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72017DE3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/ac9a3a6a-fbd6-4ccc-9686-2e1ecdcb203a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6428556C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/3a914e88-57c4-4b9d-bbba-2e6a491ccf5d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F562DAC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/2afafe32-a87e-4614-a849-9fa7ee744721" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42F0ADF9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/fc689b1f-2caa-4fb8-889c-7adbc1a577ab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33A822D5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/be565119-3f5f-4eb7-8689-20c3db6b5cdd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2D4D7CA9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/f8efc722-e9e1-4cde-a10c-c147603a8431" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CEB5D0E" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/5e0598d7-c465-444e-b745-f76136c78dcd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11623B1B" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/21d3fc12-39b1-485b-98f2-3d2d7c71b914" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA117929F7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/18a9e648-e3fe-4f1b-95f8-6da31584fbbf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F3F0EB50" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/23ad125b-6268-4c75-9706-fbc6ae2c4b79" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A942AD3F" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/61538670-c508-42ca-9aa6-63e4c26e50c1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7423F37" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bb5de1f0-6815-4fd9-af62-b6100867d84e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A0A8893C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d3517b18-9515-45ac-acb1-cf0c6da51176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F0F2C00" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/a2004ca7-07cf-4a90-97e5-014219962037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9710B6CAF" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/8c11fe07-d002-4168-a3cf-0dd2b55d144a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948D7CE00" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bffae1d1-abd4-4961-a3e0-0e9ccb2d2df5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3927DD63" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/b4212f1a-c1ac-4b23-a3ce-bfc14543f9a6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9070CB8A6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/61f63a39-ea4c-46fd-97f1-958cefd90802" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906E7E299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bf756fa3-1706-458b-ab63-80ad63a7e5e7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90423AB20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/609d5143-13ac-49d7-98ef-7680a64e89a7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D26A9575" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/ba3b7858-4baa-4dd3-a1c0-be221b92086b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D031DFE3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/93a53c8e-79f7-4030-a3fb-90ae935ff19b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB6DACF7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/18522af1-d0a5-4757-a712-cbce7c0f188f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B811ED9AC8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d99da172-baa7-4e55-95a6-14c08370f624" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8015DCDEA" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/c96025ca-cb79-425d-8645-f270d3706e0e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78881610C" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/62915189-7c9b-48e5-a8c0-03bd39f774d3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7815B90E7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/7ed4522e-5fed-4b2a-8a7c-2126e1e31aaa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B777147C85" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/7e45b94b-ffa1-4410-9f84-3cd0c0f58eb5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=56C669FB1B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/157b4c9a-7331-4ff6-9158-7787f302e6f5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B040AEDA" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/e23f2666-fa04-4370-919e-19ddb52683dd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE610215" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/b0fa6538-0a25-450f-9442-7dbc9d5be7c3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6985006D7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/eb7516d1-a14a-466a-ba73-47afb6b6c9e3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653463893" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/3efa363c-4cf3-4e53-8694-da9ad790e948" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DE8E5E7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/93afa625-32b9-4e4f-bc81-9946e93bd5c3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E694C424" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/5415b395-b414-4e64-a804-24f1c1d3d113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2B01C40" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/af7f19d5-8d83-4d9e-861a-f7c3c0a074b5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C522A91C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/8de0b2c0-abf9-4716-95f9-023166005f05" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C05A6496" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/a172c6dc-6a9e-4eeb-8c8b-eaec49ec3bfb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0504CDF" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bef19274-588d-4f2a-8067-f57597c99c06" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5785DB73D" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/9f1c686c-46c3-43aa-82b7-b33e1ebdfb87" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57320BD2E" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/2fc987f3-5620-4323-8751-178a1defc2b9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56F26FF32" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d57be1d0-a731-4b5a-a563-c40635c98e3b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56E854858" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bf2b2174-cf54-4fcc-a9b7-7264977542cb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54306D17F" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/a1f9e659-ed6e-41b4-b939-f467d0416956" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5409F3105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/4773ef5f-b795-4113-a7d4-bca7215b8eea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541136A08" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/6d7b34d8-9f81-472d-927e-00a444a4960d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5380C6D8A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d8bf16bc-be54-4260-b170-e2657e2ccd57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53443E9D7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/4830a89a-94e5-4079-bd40-ebec93b395f3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53132BA86" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/32a5356a-5170-4b84-bbc4-fd14665932f6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52843A508" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/34f0df73-5856-40c7-a945-633d95eeb86e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B526EC4F3A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/9ec2123e-798c-4114-b969-7fdb71da571b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1596F3E" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/4d8d616e-193a-4ee8-934e-61061e9ffced" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D28C3047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/33374609-0a50-4bb3-9944-b06bdc1b292f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B4BE1704" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/a362fe20-a14b-4b2a-b841-dece6ca969c7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B27D57D4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/f7b54b37-4a12-4bad-8344-dcfc24c28cec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A260FF26" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/bfe138a1-12ab-4bca-816e-5c8833649e65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43CD2426F" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/de414d95-9e76-42d2-b5b4-136607ed29fa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4329B0FA8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/03d57d50-faeb-4bc6-9f99-4a0e2ca10df2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41BDF56BD" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/628d18d8-60f4-4b39-9978-4463eed68938" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413CB6E79" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/fc418237-7a20-47d0-aac8-b66be83db888" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5A1467F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/f93dc8e9-d6d6-445e-b2e2-e00af51966a8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E8AF5A87" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/aa273d3e-be70-4208-a9a3-2b93d149792e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3734D59D1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/6b5d940d-d3c0-48b7-8600-69c2a715556f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329CE823C" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/5e015295-4699-4af6-bc60-4bdd1cb62d82" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F8AF9F8D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/f1326b3b-dc7c-48df-977a-1a0cc055b256" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D261271C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/91201a50-48ce-44e1-9d6f-d8ae783d7208" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D2887E2B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/85cc1ef9-730e-4333-8ef3-19460473312d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28068B89E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/26da1a58-b710-4ca8-9da7-ed2c1b8392e5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23AC6F43C" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/86618507-a861-49ba-8d03-c192720ffe52" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F878127A" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81900Q/amministrazione-trasparente/atti-amministrazioni-enti/d53e7926-2d15-4247-adea-c46f36f29c15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F111"/>
+  <dimension ref="A1:F112"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9406</v>
+        <v>9532</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>9197</v>
+        <v>9406</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>8136</v>
+        <v>9197</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>6439</v>
+        <v>8136</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>6104</v>
+        <v>6439</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
-        <v>6012</v>
+        <v>6104</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
-        <v>4026</v>
+        <v>6012</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
-      <c r="E8" t="s">
-        <v>26</v>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9">
-        <v>3208</v>
+        <v>4026</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>2981</v>
+        <v>3208</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="2" t="s">
-        <v>9</v>
+      <c r="E10" t="s">
+        <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11">
-        <v>2760</v>
+        <v>2981</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>2379</v>
+        <v>2760</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>2129</v>
+        <v>2379</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
-      <c r="E13" s="2" t="s">
-        <v>9</v>
+      <c r="E13" t="s">
+        <v>29</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>2123</v>
+        <v>2129</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>2048</v>
+        <v>2123</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>1983</v>
+        <v>2048</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
-      <c r="E16" s="2" t="s">
-        <v>9</v>
+      <c r="E16" t="s">
+        <v>29</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>1923</v>
+        <v>1982</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B21">
-        <v>1880</v>
+        <v>1921</v>
       </c>
       <c r="C21" t="s">
         <v>58</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>1862</v>
+        <v>1879</v>
       </c>
       <c r="C23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B24">
-        <v>1762</v>
+        <v>1862</v>
       </c>
       <c r="C24" t="s">
         <v>65</v>
       </c>
       <c r="D24" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B25">
-        <v>1751</v>
+        <v>1762</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B26">
-        <v>1614</v>
+        <v>1751</v>
       </c>
       <c r="C26" t="s">
         <v>70</v>
       </c>
       <c r="D26" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>72</v>
       </c>
       <c r="B27">
-        <v>1556</v>
+        <v>1614</v>
       </c>
       <c r="C27" t="s">
         <v>73</v>
       </c>
       <c r="D27" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>75</v>
       </c>
       <c r="B28">
-        <v>1255</v>
+        <v>1556</v>
       </c>
       <c r="C28" t="s">
         <v>76</v>
       </c>
       <c r="D28" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29">
-        <v>1041</v>
+        <v>1255</v>
       </c>
       <c r="C29" t="s">
         <v>79</v>
       </c>
       <c r="D29" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="B30">
-        <v>987</v>
+        <v>1041</v>
       </c>
       <c r="C30" t="s">
         <v>82</v>
       </c>
       <c r="D30" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B31">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C31" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B32">
-        <v>965</v>
+        <v>986</v>
       </c>
       <c r="C32" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>88</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B33">
-        <v>749</v>
+        <v>965</v>
       </c>
       <c r="C33" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="D33" t="s">
         <v>90</v>
       </c>
-      <c r="E33" s="2" t="s">
-        <v>9</v>
+      <c r="E33" t="s">
+        <v>29</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B35">
-        <v>384</v>
+        <v>748</v>
       </c>
       <c r="C35" t="s">
         <v>94</v>
       </c>
       <c r="D35" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36">
-        <v>10984</v>
+        <v>384</v>
       </c>
       <c r="C36" t="s">
         <v>97</v>
       </c>
       <c r="D36" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B37">
-        <v>10975</v>
+        <v>10984</v>
       </c>
       <c r="C37" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B38">
-        <v>10922</v>
+        <v>10975</v>
       </c>
       <c r="C38" t="s">
         <v>102</v>
       </c>
       <c r="D38" t="s">
         <v>103</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B39">
-        <v>10918</v>
+        <v>10922</v>
       </c>
       <c r="C39" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B40">
-        <v>10552</v>
+        <v>10918</v>
       </c>
       <c r="C40" t="s">
         <v>107</v>
       </c>
       <c r="D40" t="s">
         <v>108</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41">
-        <v>10334</v>
+        <v>10552</v>
       </c>
       <c r="C41" t="s">
         <v>110</v>
       </c>
       <c r="D41" t="s">
         <v>111</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42">
-        <v>10049</v>
+        <v>10334</v>
       </c>
       <c r="C42" t="s">
         <v>113</v>
       </c>
       <c r="D42" t="s">
         <v>114</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43">
-        <v>97812025</v>
+        <v>10049</v>
       </c>
       <c r="C43" t="s">
         <v>116</v>
       </c>
       <c r="D43" t="s">
         <v>117</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B44">
-        <v>9780</v>
+        <v>97812025</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B45">
-        <v>9750</v>
+        <v>9780</v>
       </c>
       <c r="C45" t="s">
         <v>121</v>
       </c>
       <c r="D45" t="s">
         <v>122</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>123</v>
       </c>
       <c r="B46">
-        <v>9549</v>
+        <v>9750</v>
       </c>
       <c r="C46" t="s">
-        <v>26</v>
+        <v>124</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>125</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B47">
-        <v>9308</v>
+        <v>9549</v>
       </c>
       <c r="C47" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E47" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>9259</v>
+        <v>9308</v>
       </c>
       <c r="C48" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D48" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E48" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B49">
-        <v>9247</v>
+        <v>9259</v>
       </c>
       <c r="C49" t="s">
-        <v>129</v>
+        <v>29</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>131</v>
+      </c>
+      <c r="E49" t="s">
+        <v>29</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B50">
-        <v>9172</v>
+        <v>9247</v>
       </c>
       <c r="C50" t="s">
         <v>132</v>
       </c>
       <c r="D50" t="s">
         <v>133</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51">
-        <v>8807</v>
+        <v>9172</v>
       </c>
       <c r="C51" t="s">
         <v>135</v>
       </c>
       <c r="D51" t="s">
         <v>136</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B52">
         <v>8807</v>
       </c>
       <c r="C52" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D52" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53">
-        <v>8757</v>
+        <v>8807</v>
       </c>
       <c r="C53" t="s">
-        <v>26</v>
+        <v>138</v>
       </c>
       <c r="D53" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>139</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B54">
-        <v>8699</v>
+        <v>8757</v>
       </c>
       <c r="C54" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D54" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E54" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B55">
-        <v>8698</v>
+        <v>8699</v>
       </c>
       <c r="C55" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D55" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E55" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56">
-        <v>7100</v>
+        <v>8698</v>
       </c>
       <c r="C56" t="s">
-        <v>143</v>
+        <v>29</v>
       </c>
       <c r="D56" t="s">
         <v>144</v>
       </c>
-      <c r="E56" s="2" t="s">
-        <v>9</v>
+      <c r="E56" t="s">
+        <v>29</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>145</v>
       </c>
       <c r="B57">
-        <v>6864</v>
+        <v>7100</v>
       </c>
       <c r="C57" t="s">
         <v>146</v>
       </c>
       <c r="D57" t="s">
         <v>147</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>148</v>
       </c>
       <c r="B58">
-        <v>6627</v>
+        <v>6864</v>
       </c>
       <c r="C58" t="s">
-        <v>26</v>
+        <v>149</v>
       </c>
       <c r="D58" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>150</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B59">
-        <v>6626</v>
+        <v>6627</v>
       </c>
       <c r="C59" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D59" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E59" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B60">
-        <v>6625</v>
+        <v>6626</v>
       </c>
       <c r="C60" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D60" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E60" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B61">
-        <v>6624</v>
+        <v>6625</v>
       </c>
       <c r="C61" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D61" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E61" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B62">
-        <v>6623</v>
+        <v>6624</v>
       </c>
       <c r="C62" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D62" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E62" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B63">
-        <v>6622</v>
+        <v>6623</v>
       </c>
       <c r="C63" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D63" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E63" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B64">
-        <v>6244</v>
+        <v>6622</v>
       </c>
       <c r="C64" t="s">
-        <v>156</v>
+        <v>29</v>
       </c>
       <c r="D64" t="s">
         <v>157</v>
       </c>
-      <c r="E64" s="2" t="s">
-        <v>9</v>
+      <c r="E64" t="s">
+        <v>29</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65">
-        <v>6196</v>
+        <v>6244</v>
       </c>
       <c r="C65" t="s">
         <v>159</v>
       </c>
       <c r="D65" t="s">
         <v>160</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66">
-        <v>6096</v>
+        <v>6196</v>
       </c>
       <c r="C66" t="s">
         <v>162</v>
       </c>
       <c r="D66" t="s">
         <v>163</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67">
-        <v>5714</v>
+        <v>6096</v>
       </c>
       <c r="C67" t="s">
-        <v>26</v>
+        <v>165</v>
       </c>
       <c r="D67" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>166</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B68">
-        <v>4858</v>
+        <v>5714</v>
       </c>
       <c r="C68" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D68" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E68" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B69">
-        <v>4857</v>
+        <v>4858</v>
       </c>
       <c r="C69" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D69" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E69" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70">
-        <v>4457</v>
+        <v>4857</v>
       </c>
       <c r="C70" t="s">
-        <v>170</v>
+        <v>29</v>
       </c>
       <c r="D70" t="s">
         <v>171</v>
       </c>
-      <c r="E70" s="2" t="s">
-        <v>9</v>
+      <c r="E70" t="s">
+        <v>29</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71">
-        <v>4197</v>
+        <v>4457</v>
       </c>
       <c r="C71" t="s">
         <v>173</v>
       </c>
       <c r="D71" t="s">
         <v>174</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B72">
-        <v>4186</v>
+        <v>4197</v>
       </c>
       <c r="C72" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D72" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B73">
-        <v>3983</v>
+        <v>4186</v>
       </c>
       <c r="C73" t="s">
         <v>178</v>
       </c>
       <c r="D73" t="s">
         <v>179</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>180</v>
       </c>
       <c r="B74">
-        <v>3657</v>
+        <v>3983</v>
       </c>
       <c r="C74" t="s">
         <v>181</v>
       </c>
       <c r="D74" t="s">
         <v>182</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>183</v>
       </c>
       <c r="B75">
-        <v>3467</v>
+        <v>3657</v>
       </c>
       <c r="C75" t="s">
         <v>184</v>
       </c>
       <c r="D75" t="s">
         <v>185</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>186</v>
       </c>
       <c r="B76">
-        <v>2284</v>
+        <v>3467</v>
       </c>
       <c r="C76" t="s">
         <v>187</v>
       </c>
       <c r="D76" t="s">
         <v>188</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B77">
-        <v>2264</v>
+        <v>2284</v>
       </c>
       <c r="C77" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D77" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B78">
-        <v>1914</v>
+        <v>2264</v>
       </c>
       <c r="C78" t="s">
         <v>192</v>
       </c>
       <c r="D78" t="s">
         <v>193</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>194</v>
       </c>
       <c r="B79">
-        <v>1861</v>
+        <v>1914</v>
       </c>
       <c r="C79" t="s">
         <v>195</v>
       </c>
       <c r="D79" t="s">
         <v>196</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>197</v>
       </c>
       <c r="B80">
-        <v>1757</v>
+        <v>1861</v>
       </c>
       <c r="C80" t="s">
         <v>198</v>
       </c>
       <c r="D80" t="s">
         <v>199</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>200</v>
       </c>
       <c r="B81">
-        <v>1199</v>
+        <v>1757</v>
       </c>
       <c r="C81" t="s">
         <v>201</v>
       </c>
       <c r="D81" t="s">
         <v>202</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>203</v>
       </c>
       <c r="B82">
-        <v>1121</v>
+        <v>1199</v>
       </c>
       <c r="C82" t="s">
         <v>204</v>
       </c>
       <c r="D82" t="s">
         <v>205</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>206</v>
       </c>
       <c r="B83">
-        <v>1076</v>
+        <v>1121</v>
       </c>
       <c r="C83" t="s">
         <v>207</v>
       </c>
       <c r="D83" t="s">
         <v>208</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B84">
-        <v>1065</v>
+        <v>1076</v>
       </c>
       <c r="C84" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D84" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B85">
-        <v>625</v>
+        <v>1065</v>
       </c>
       <c r="C85" t="s">
         <v>212</v>
       </c>
       <c r="D85" t="s">
         <v>213</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>214</v>
       </c>
       <c r="B86">
-        <v>583</v>
+        <v>625</v>
       </c>
       <c r="C86" t="s">
         <v>215</v>
       </c>
       <c r="D86" t="s">
         <v>216</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B87">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C87" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D87" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B88">
-        <v>456</v>
+        <v>581</v>
       </c>
       <c r="C88" t="s">
         <v>220</v>
       </c>
       <c r="D88" t="s">
         <v>221</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>222</v>
       </c>
       <c r="B89">
-        <v>432</v>
+        <v>456</v>
       </c>
       <c r="C89" t="s">
         <v>223</v>
       </c>
       <c r="D89" t="s">
         <v>224</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B90">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C90" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D90" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B91">
-        <v>289</v>
+        <v>428</v>
       </c>
       <c r="C91" t="s">
         <v>228</v>
       </c>
       <c r="D91" t="s">
         <v>229</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>230</v>
       </c>
       <c r="B92">
-        <v>266</v>
+        <v>289</v>
       </c>
       <c r="C92" t="s">
         <v>231</v>
       </c>
       <c r="D92" t="s">
         <v>232</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>233</v>
       </c>
       <c r="B93">
-        <v>10965</v>
+        <v>266</v>
       </c>
       <c r="C93" t="s">
         <v>234</v>
       </c>
       <c r="D93" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>236</v>
       </c>
       <c r="B94">
-        <v>10784</v>
+        <v>10965</v>
       </c>
       <c r="C94" t="s">
         <v>237</v>
       </c>
       <c r="D94" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>239</v>
       </c>
       <c r="B95">
-        <v>10587</v>
+        <v>10784</v>
       </c>
       <c r="C95" t="s">
         <v>240</v>
       </c>
       <c r="D95" t="s">
         <v>241</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B96">
-        <v>10576</v>
+        <v>10587</v>
       </c>
       <c r="C96" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D96" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B97">
-        <v>10481</v>
+        <v>10576</v>
       </c>
       <c r="C97" t="s">
         <v>245</v>
       </c>
       <c r="D97" t="s">
         <v>246</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>247</v>
       </c>
       <c r="B98">
-        <v>9683</v>
+        <v>10481</v>
       </c>
       <c r="C98" t="s">
         <v>248</v>
       </c>
       <c r="D98" t="s">
         <v>249</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>250</v>
       </c>
       <c r="B99">
-        <v>9534</v>
+        <v>9683</v>
       </c>
       <c r="C99" t="s">
         <v>251</v>
       </c>
       <c r="D99" t="s">
         <v>252</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>253</v>
       </c>
       <c r="B100">
-        <v>9348</v>
+        <v>9534</v>
       </c>
       <c r="C100" t="s">
         <v>254</v>
       </c>
       <c r="D100" t="s">
         <v>255</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>256</v>
       </c>
       <c r="B101">
-        <v>9246</v>
+        <v>9348</v>
       </c>
       <c r="C101" t="s">
         <v>257</v>
       </c>
       <c r="D101" t="s">
         <v>258</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>259</v>
       </c>
       <c r="B102">
-        <v>8952</v>
+        <v>9246</v>
       </c>
       <c r="C102" t="s">
         <v>260</v>
       </c>
       <c r="D102" t="s">
         <v>261</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B103">
-        <v>8950</v>
+        <v>8952</v>
       </c>
       <c r="C103" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D103" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B104">
-        <v>8638</v>
+        <v>8950</v>
       </c>
       <c r="C104" t="s">
         <v>265</v>
       </c>
       <c r="D104" t="s">
         <v>266</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>267</v>
       </c>
       <c r="B105">
-        <v>7827</v>
+        <v>8638</v>
       </c>
       <c r="C105" t="s">
         <v>268</v>
       </c>
       <c r="D105" t="s">
         <v>269</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>270</v>
       </c>
       <c r="B106">
-        <v>7163</v>
+        <v>7827</v>
       </c>
       <c r="C106" t="s">
         <v>271</v>
       </c>
       <c r="D106" t="s">
         <v>272</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>273</v>
       </c>
       <c r="B107">
-        <v>6861</v>
+        <v>7163</v>
       </c>
       <c r="C107" t="s">
         <v>274</v>
       </c>
       <c r="D107" t="s">
         <v>275</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>276</v>
       </c>
       <c r="B108">
-        <v>6832</v>
+        <v>6861</v>
       </c>
       <c r="C108" t="s">
         <v>277</v>
       </c>
       <c r="D108" t="s">
         <v>278</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>279</v>
       </c>
       <c r="B109">
-        <v>6544</v>
+        <v>6832</v>
       </c>
       <c r="C109" t="s">
         <v>280</v>
       </c>
       <c r="D109" t="s">
         <v>281</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>282</v>
       </c>
       <c r="B110">
-        <v>6146</v>
+        <v>6544</v>
       </c>
       <c r="C110" t="s">
         <v>283</v>
       </c>
       <c r="D110" t="s">
         <v>284</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>285</v>
       </c>
       <c r="B111">
-        <v>6008</v>
+        <v>6146</v>
       </c>
       <c r="C111" t="s">
         <v>286</v>
       </c>
       <c r="D111" t="s">
         <v>287</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>288</v>
+      </c>
+      <c r="B112">
+        <v>6008</v>
+      </c>
+      <c r="C112" t="s">
+        <v>289</v>
+      </c>
+      <c r="D112" t="s">
+        <v>290</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
-    <hyperlink ref="F8" r:id="rId13"/>
-[...1 lines deleted...]
-    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
     <hyperlink ref="F10" r:id="rId16"/>
     <hyperlink ref="E11" r:id="rId17"/>
     <hyperlink ref="F11" r:id="rId18"/>
-    <hyperlink ref="F12" r:id="rId19"/>
-    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
     <hyperlink ref="F13" r:id="rId21"/>
     <hyperlink ref="E14" r:id="rId22"/>
     <hyperlink ref="F14" r:id="rId23"/>
-    <hyperlink ref="F15" r:id="rId24"/>
-    <hyperlink ref="E16" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
     <hyperlink ref="F16" r:id="rId26"/>
     <hyperlink ref="E17" r:id="rId27"/>
     <hyperlink ref="F17" r:id="rId28"/>
     <hyperlink ref="E18" r:id="rId29"/>
     <hyperlink ref="F18" r:id="rId30"/>
     <hyperlink ref="E19" r:id="rId31"/>
     <hyperlink ref="F19" r:id="rId32"/>
     <hyperlink ref="E20" r:id="rId33"/>
     <hyperlink ref="F20" r:id="rId34"/>
     <hyperlink ref="E21" r:id="rId35"/>
     <hyperlink ref="F21" r:id="rId36"/>
     <hyperlink ref="E22" r:id="rId37"/>
     <hyperlink ref="F22" r:id="rId38"/>
     <hyperlink ref="E23" r:id="rId39"/>
     <hyperlink ref="F23" r:id="rId40"/>
     <hyperlink ref="E24" r:id="rId41"/>
     <hyperlink ref="F24" r:id="rId42"/>
     <hyperlink ref="E25" r:id="rId43"/>
     <hyperlink ref="F25" r:id="rId44"/>
     <hyperlink ref="E26" r:id="rId45"/>
     <hyperlink ref="F26" r:id="rId46"/>
     <hyperlink ref="E27" r:id="rId47"/>
     <hyperlink ref="F27" r:id="rId48"/>
     <hyperlink ref="E28" r:id="rId49"/>
     <hyperlink ref="F28" r:id="rId50"/>
     <hyperlink ref="E29" r:id="rId51"/>
     <hyperlink ref="F29" r:id="rId52"/>
     <hyperlink ref="E30" r:id="rId53"/>
     <hyperlink ref="F30" r:id="rId54"/>
     <hyperlink ref="E31" r:id="rId55"/>
     <hyperlink ref="F31" r:id="rId56"/>
-    <hyperlink ref="F32" r:id="rId57"/>
-    <hyperlink ref="E33" r:id="rId58"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
     <hyperlink ref="F33" r:id="rId59"/>
     <hyperlink ref="E34" r:id="rId60"/>
     <hyperlink ref="F34" r:id="rId61"/>
     <hyperlink ref="E35" r:id="rId62"/>
     <hyperlink ref="F35" r:id="rId63"/>
     <hyperlink ref="E36" r:id="rId64"/>
     <hyperlink ref="F36" r:id="rId65"/>
     <hyperlink ref="E37" r:id="rId66"/>
     <hyperlink ref="F37" r:id="rId67"/>
     <hyperlink ref="E38" r:id="rId68"/>
     <hyperlink ref="F38" r:id="rId69"/>
     <hyperlink ref="E39" r:id="rId70"/>
     <hyperlink ref="F39" r:id="rId71"/>
     <hyperlink ref="E40" r:id="rId72"/>
     <hyperlink ref="F40" r:id="rId73"/>
     <hyperlink ref="E41" r:id="rId74"/>
     <hyperlink ref="F41" r:id="rId75"/>
     <hyperlink ref="E42" r:id="rId76"/>
     <hyperlink ref="F42" r:id="rId77"/>
     <hyperlink ref="E43" r:id="rId78"/>
     <hyperlink ref="F43" r:id="rId79"/>
     <hyperlink ref="E44" r:id="rId80"/>
     <hyperlink ref="F44" r:id="rId81"/>
     <hyperlink ref="E45" r:id="rId82"/>
     <hyperlink ref="F45" r:id="rId83"/>
-    <hyperlink ref="F46" r:id="rId84"/>
-[...2 lines deleted...]
-    <hyperlink ref="E49" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="F47" r:id="rId86"/>
+    <hyperlink ref="F48" r:id="rId87"/>
     <hyperlink ref="F49" r:id="rId88"/>
     <hyperlink ref="E50" r:id="rId89"/>
     <hyperlink ref="F50" r:id="rId90"/>
     <hyperlink ref="E51" r:id="rId91"/>
     <hyperlink ref="F51" r:id="rId92"/>
     <hyperlink ref="E52" r:id="rId93"/>
     <hyperlink ref="F52" r:id="rId94"/>
-    <hyperlink ref="F53" r:id="rId95"/>
-[...2 lines deleted...]
-    <hyperlink ref="E56" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId95"/>
+    <hyperlink ref="F53" r:id="rId96"/>
+    <hyperlink ref="F54" r:id="rId97"/>
+    <hyperlink ref="F55" r:id="rId98"/>
     <hyperlink ref="F56" r:id="rId99"/>
     <hyperlink ref="E57" r:id="rId100"/>
     <hyperlink ref="F57" r:id="rId101"/>
-    <hyperlink ref="F58" r:id="rId102"/>
-[...5 lines deleted...]
-    <hyperlink ref="E64" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId102"/>
+    <hyperlink ref="F58" r:id="rId103"/>
+    <hyperlink ref="F59" r:id="rId104"/>
+    <hyperlink ref="F60" r:id="rId105"/>
+    <hyperlink ref="F61" r:id="rId106"/>
+    <hyperlink ref="F62" r:id="rId107"/>
+    <hyperlink ref="F63" r:id="rId108"/>
     <hyperlink ref="F64" r:id="rId109"/>
     <hyperlink ref="E65" r:id="rId110"/>
     <hyperlink ref="F65" r:id="rId111"/>
     <hyperlink ref="E66" r:id="rId112"/>
     <hyperlink ref="F66" r:id="rId113"/>
-    <hyperlink ref="F67" r:id="rId114"/>
-[...2 lines deleted...]
-    <hyperlink ref="E70" r:id="rId117"/>
+    <hyperlink ref="E67" r:id="rId114"/>
+    <hyperlink ref="F67" r:id="rId115"/>
+    <hyperlink ref="F68" r:id="rId116"/>
+    <hyperlink ref="F69" r:id="rId117"/>
     <hyperlink ref="F70" r:id="rId118"/>
     <hyperlink ref="E71" r:id="rId119"/>
     <hyperlink ref="F71" r:id="rId120"/>
     <hyperlink ref="E72" r:id="rId121"/>
     <hyperlink ref="F72" r:id="rId122"/>
     <hyperlink ref="E73" r:id="rId123"/>
     <hyperlink ref="F73" r:id="rId124"/>
     <hyperlink ref="E74" r:id="rId125"/>
     <hyperlink ref="F74" r:id="rId126"/>
     <hyperlink ref="E75" r:id="rId127"/>
     <hyperlink ref="F75" r:id="rId128"/>
     <hyperlink ref="E76" r:id="rId129"/>
     <hyperlink ref="F76" r:id="rId130"/>
     <hyperlink ref="E77" r:id="rId131"/>
     <hyperlink ref="F77" r:id="rId132"/>
     <hyperlink ref="E78" r:id="rId133"/>
     <hyperlink ref="F78" r:id="rId134"/>
     <hyperlink ref="E79" r:id="rId135"/>
     <hyperlink ref="F79" r:id="rId136"/>
     <hyperlink ref="E80" r:id="rId137"/>
     <hyperlink ref="F80" r:id="rId138"/>
     <hyperlink ref="E81" r:id="rId139"/>
     <hyperlink ref="F81" r:id="rId140"/>
     <hyperlink ref="E82" r:id="rId141"/>
     <hyperlink ref="F82" r:id="rId142"/>
@@ -3695,50 +3724,52 @@
     <hyperlink ref="F99" r:id="rId176"/>
     <hyperlink ref="E100" r:id="rId177"/>
     <hyperlink ref="F100" r:id="rId178"/>
     <hyperlink ref="E101" r:id="rId179"/>
     <hyperlink ref="F101" r:id="rId180"/>
     <hyperlink ref="E102" r:id="rId181"/>
     <hyperlink ref="F102" r:id="rId182"/>
     <hyperlink ref="E103" r:id="rId183"/>
     <hyperlink ref="F103" r:id="rId184"/>
     <hyperlink ref="E104" r:id="rId185"/>
     <hyperlink ref="F104" r:id="rId186"/>
     <hyperlink ref="E105" r:id="rId187"/>
     <hyperlink ref="F105" r:id="rId188"/>
     <hyperlink ref="E106" r:id="rId189"/>
     <hyperlink ref="F106" r:id="rId190"/>
     <hyperlink ref="E107" r:id="rId191"/>
     <hyperlink ref="F107" r:id="rId192"/>
     <hyperlink ref="E108" r:id="rId193"/>
     <hyperlink ref="F108" r:id="rId194"/>
     <hyperlink ref="E109" r:id="rId195"/>
     <hyperlink ref="F109" r:id="rId196"/>
     <hyperlink ref="E110" r:id="rId197"/>
     <hyperlink ref="F110" r:id="rId198"/>
     <hyperlink ref="E111" r:id="rId199"/>
     <hyperlink ref="F111" r:id="rId200"/>
+    <hyperlink ref="E112" r:id="rId201"/>
+    <hyperlink ref="F112" r:id="rId202"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>