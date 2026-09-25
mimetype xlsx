--- v0 (2026-08-09)
+++ v1 (2026-09-25)
@@ -8,1312 +8,852 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="408">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="251">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEB77561D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO CONSULENZA IN MATERIA DI SICUREZZA E IGIENE NEI LUOGHI DI LAVORO E SERVIZIO RSPP A.S. 26/27</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCEAFF55AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA PLESSI A.S. 2026/27</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DECRETO conferimento incarichi individuali – Avviso prot. IV.2 - 0008660 - 02/07/2026 selezione DOCENTI per incarchi di ESPERTO e TUTOR per n. 8 moduli nell'ambito del PN Agenda Nord</t>
+  </si>
+  <si>
     <t>08/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - DECRETO DI CONFERIMENTO DELL'INCARICO di Docente ESPERTO e Docente TUTOR – AVVISO prot. n. IV.2 - 0008869 del 12/07/2026 selezione personale DOCENTE per incarchi di ESPERTO e TUTOR per n. 2 moduli sett 2026 - PN Piano Estate</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>01/08/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO DI CONFERIMENTO DELL'INCARICO DI ASSISTENTE AMMINISTRATIVO</t>
   </si>
   <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC8DAB9426</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI DI TESTO PRIMARIA A.S. 2026/27</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8DAB9426</t>
-[...4 lines deleted...]
-  <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC801C8D8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA PER LE CLASSI DELLA SCUOLA PRIMARIA A.S. 2026/27</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC801C8D8E</t>
-[...4 lines deleted...]
-  <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>BC7574BC90</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CERTIFICATI DI IDENTITA' PERSONALE DEGLI ALUNNI -TIPO TESSERINO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7574BC90</t>
-[...4 lines deleted...]
-  <si>
     <t>BC7528F466</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI FORMAZIONE MODULO ENGLISH PLAYTIME PN PIANO ESTATE 2026/27</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7528F466</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5DB53D2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO DI FORMAZIONE PER ATTIVAZIONE DEI SISTEMI IA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5DB53D2B</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC52222A07</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA AVVISATORI ACUSTICI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC52222A07</t>
-[...4 lines deleted...]
-  <si>
     <t>BC5221A36F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ACCESSORI MUSICALI PER SCUOLA J. DELLA QUERCIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5221A36F</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC44CCEEC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TIMBRI PER UFFICI DI SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC44CCEEC6</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC07CFEAB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE E GIOCHI PER INFANZIA SCANDELLARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC07CFEAB2</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC0469EB8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALI DA GIARDINO INFANZIA SCANDELLARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0469EB8C</t>
-[...4 lines deleted...]
-  <si>
     <t>BC075C54DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZI ASSICURATIVI ALUNNI E PERSONALE SCOLASTICO A.S. 2026/27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC075C54DC</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD4352D00</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO KIT RICAMBIO DEFIBRILLATORE PRIMARIA SCANDELLARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4352D00</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBD1CBF7E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GIOCHI E MATERIALI DA GIARDINO INFANZIA SCANDELLARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD1CBF7E6</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA78291CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NUVOLA RILEVAZIONE PRESENZE 01/09/2026 - 31/08/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA78291CB</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA70E52DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NUVOLA AREA PERSONALE 01/09/2026 - 31/08/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA70E52DF</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9F399CE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NUVOLA AREA ALUNNI E REGISTRO ELETTRONICO 01/09/2026 - 31/08/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F399CE8</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB4A52A91B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 2 lavatrici primaria Scandellara e Infanzia Marchetti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4A52A91B</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB46665C8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO AUSILI PER ALUNNI H A.S. 2025/26 -ERICKSON</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46665C8B</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB1CB989A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER PROGETTO ORTO PRIMARIE A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1CB989A0</t>
-[...4 lines deleted...]
-  <si>
     <t>BB1AF64380</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO DIRIGERE LA SCUOLA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AF64380</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BAC09868A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO NOLEGGIO PULLMAN + AUTISTA USCITA DIDATTICA INFANZIA MARCHETTI GIORNO 26/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC09868A7</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAB15B43B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di primo soccorso a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB15B43B2</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9F6BB276</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria per gli uffici a.s. 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F6BB276</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA97396923</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dei corsi di formazione sulla sicurezza a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97396923</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA85896F26</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di assistenza informatica di 40 ore A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA85896F26</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA73563109</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITE DIDATTICHE E VISITE GUIDATE A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73563109</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA71D7D84B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71D7D84B</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6ABA129C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ausili per alunno in condizioni di disabilità a.s. 2025/26 -Tablet Clempad 8 pollici PRO 16796</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ABA129C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA60D13AAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ABBONAMENTO ANNUALE 2026 A RIVISTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA60D13AAC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5F35A092</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA INFANZIA A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F35A092</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA47AD59D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ABBONAMENTO ANNUALE 2026 JUNIOR POETRY MAGAZINE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47AD59D7</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA3D00B94E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ausili a.s. 2025/26 - IPAD +CUSTODIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D00B94E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA136168A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi Online 2026-Pacchetto base MEDIASOFT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA136168A2</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9DE882D95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria per le classi 1B e 3D Primaria Scandellara</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DE882D95</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C8732D88</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione e riparazione tende Primaria Scandellara e J. della Quercia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C8732D88</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B97D9658AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER AULA POLIVALENTE SCUOLA J. DELLA QUERCIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97D9658AE</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B97082E267</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pulizia primaria Scandellara e Secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97082E267</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B959ED9429</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisti libri di testo primaria a.s. 2025/26 - Integrazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B959ED9429</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B9473526A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO NUVOLA SITO WEB 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9473526A5</t>
-[...4 lines deleted...]
-  <si>
     <t>B944AC60CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio NUVOLA AMMINISTRAZIONE DIGITALE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944AC60CE</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B91AB46D1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - 'acquisto di n. 1 tessera per accesso ai servizi dell'Emporio degli scarti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91AB46D1F</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B916EDB15D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura targa pubblicitaria PN ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916EDB15D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B91DEC3A6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto targa PN AGENDA NORD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91DEC3A6E</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F5558FC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di libri di testo scuola primaria a.s. 2025/26- INTEGRAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5558FC2</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8EEC589B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio esperto laboratorio Laboratorio “English for Future Orientamento e Competenze di base” nell’ambito del Programma Nazionale “Scuola e competenze” 2021-2027 - progetto ORIENTAMENTO IC 7 Bologna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEC589B0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C288F480</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di medico competente e del servizio di sorveglianza sanitaria ai sensi del D. Lgs 81/2008 a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C288F480</t>
-[...4 lines deleted...]
-  <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>B8C1A9D272</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto toner per stampante HP primaria Scandellara ed Epson per la scuola secondaria di I grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C1A9D272</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B877A85D4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura ausili alunno Primaria Tempesta a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B877A85D4B</t>
-[...4 lines deleted...]
-  <si>
     <t>B877A95A80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura integrazione pacchetto stage DUBLINO A.S.2025/26 CLASSI TERZE Scuola secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B877A95A80</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B859BE0FDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo abbonamento ITALIA SCUOLA ARGENTO A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859BE0FDC</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B8307A2681</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di adeguamento al regolamento U.E. 2016/679 - R.G.P.D. (G.D.P.R.) incarico DPO TRIENNIO 2025-2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8307A2681</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82B7CD55C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di pulizia A.S. 2025/26 - ditta PELLONI S.R.L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B7CD55C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>B80C1F1F99</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di cancelleria per laboratorio di riqualificazione degli spazi PNRR DM 19/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C1F1F99</t>
-[...4 lines deleted...]
-  <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>B7D0645A63</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO RSPP 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D0645A63</t>
-[...4 lines deleted...]
-  <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>B7AF6F2100</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri di testo primaria a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AF6F2100</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>B7A4896E31</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio assicurativo 25/26 a favore degli alunni e del personale scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A4896E31</t>
-[...4 lines deleted...]
-  <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>B72D5229B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di laboratori di italiano e matematica per la scuola primaria PN agenda NORD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D5229B0</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B709A921DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA CLASSI PRIMARIA SCANDELLARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709A921DF</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6EA9983A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO REDAZIONE DI DOCUMENTI SPECIFICI AMBITO SALUTE E SICUREZZA NEI LUOGHI DI LAVORO (VALUTAZIONE DELL'ESPOSIZIONE DEI LAVORATORI AGENTI CHIMICI, RISCHIO STRESS LAVORO CORRELATO, RISCHIO SPECIFICO PER LAVORATRICI MADRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA9983A7</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6CED8F5B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO NUVOLA AREA PERSONALE COMPLETA 01/09/2025 31/08/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CED8F5B9</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6BB9BF1E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO NUVOLA AREA ALUNNI REGISTRO ELETTRONICO COMPLETO 01/09/2025 31/08/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB9BF1E9</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AF4C2295</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER PER STAMPANTE EPSON SCUOLA SECONDARIA I GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF4C2295</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B6A9F337A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA CLASSI PRIMARIA TEMPESTA E 2B SCANDELLARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9F337A6</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B65A381AF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER MANUTENZIONE AULE ALL'APERTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65A381AF4</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B6289777F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA/FACILE CONSUMO INFANZIA A.S. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6289777F2</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F79092FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO DIRIGERE LA SCUOLA 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F79092FF</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E2F62955</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORITURA MATERIALE FAI DA TE PER PERCORSO MURALES - PNRR DM 19/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2F62955</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5DE21E65D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MAQTERIALE DI PITTURA PER PROGETTO MURALES PNRR 19/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE21E65D</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B377B1FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SICUREZZA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/f5706cba-43c4-49fc-ad52-1cef6560c1e6</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5DAB922E9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Viaggio d’istruzione a
 Verona+rafting - ditta OTIS TRAVEL di Maurizio Bernhart</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DAB922E9</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A43C21A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PERCORSI FORMATIVI PNRR DM 19/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A43C21A6</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59B6F7206</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 33 TESTI+ 20 ESAMI MOVERS + 13 ESAMI KET (PNRR DM 65/23)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B6F7206</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57DE68A49</t>
   </si>
   <si>
     <t>Decisione a contrarre - GRUPPO SPAGGIARI- RINNOVO ABBONAMENTO LEX FOR SCHOOL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57DE68A49</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B5B1E5A54C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI TRASPORTO VISITE GUIDATE A.S. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1E5A54C</t>
-[...4 lines deleted...]
-  <si>
     <t>B598101A57</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI DI TRASPORTO PULLMAN VISITE GUIDATE A.S. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B598101A57</t>
-[...4 lines deleted...]
-  <si>
     <t>B597EA798E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO PULLMAN +AUTISTA VISITE GUIDATE A.S. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597EA798E</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B5975BCD8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5975BCD8F</t>
-[...4 lines deleted...]
-  <si>
     <t>B594129AD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER PROGETTO IL GIARDINO CHE CI UNISCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594129AD8</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B55995ED33</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI BASE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55995ED33</t>
-[...4 lines deleted...]
-  <si>
     <t>B55982179C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI POSTALI GENNAIO-DICEMBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55982179C</t>
-[...4 lines deleted...]
-  <si>
     <t>B55F451AF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PULIZIA - IGIENICO SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F451AF1</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B57A3DB8F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO PSICOMOTRICITA' CLASSI PRIME SCUOLA PRIMARIA A.S. 2024/25</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/05e343d1-b93e-433b-8137-c24f24b20e44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1611,1759 +1151,1996 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEB77561D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/070f070e-9c1b-4bd7-a008-129460136e1f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAFF55AE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/ee91c3d0-2d8d-4588-9dec-cf3c2cb6af25" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8DAB9426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/a5cd8b78-54f9-4817-a24e-db9ccabb0dc3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC801C8D8E" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/6eadfe9c-62ec-4f10-8423-9bbce709e3f7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7574BC90" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/7b31eead-8548-4b47-8289-3941b4932438" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7528F466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/a353d85a-9dbe-4049-8214-3f0d0c2d47bb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5DB53D2B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/4cca2f85-fe16-4ef2-92fc-b4c14bc861de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC52222A07" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/5b8ac664-b7ab-4138-a8e7-910f2e8eca41" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5221A36F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/96135357-b654-40cb-922d-ce44eafcfcff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC44CCEEC6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/aeea45f1-e789-4dae-9803-b717f182fcf2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC07CFEAB2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/b3e4a5e4-8e75-4d23-ad88-076b76ae7e95" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0469EB8C" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/93eb1c29-3948-4e1d-8f8a-58a60bc7c9cb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC075C54DC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/30c0ed55-cb0c-4de3-81d0-783271145e3e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4352D00" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/ade35ca8-7431-4e7e-a8d9-e120c33ffde2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD1CBF7E6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/b200de3c-c62f-4c60-b743-e8761bc73f69" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA78291CB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/7328dc5f-5ea2-4276-bf2f-aff848c63b5b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA70E52DF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/c5a46f66-09d6-4fcb-ae80-0e3c1218fd48" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F399CE8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/fdfa59c5-0080-4a40-8dd1-73ca36defd61" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4A52A91B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/a0b9a4f0-ac78-4457-bcf5-6a8ddd8c9a06" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46665C8B" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/a3e80cb3-e15a-4ed8-92e4-d464bc5719f3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1CB989A0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/3dc5ec46-7aa0-4ca8-831e-07e9198fc02c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AF64380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/23db1aab-1c47-4e02-b933-72ffbd821015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC09868A7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/0fd2b0b6-ec66-481f-b481-5a05c030de4c" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB15B43B2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/df1319c5-81b9-488a-86f8-18290d287603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F6BB276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/a9475df9-f7d2-47b1-84a1-efa268450586" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97396923" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/777ea207-33fb-4b7c-b931-1f9142b5d103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA85896F26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/4878da19-57f5-43bc-bb74-b675e172b914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73563109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/710625e4-844f-405b-bf5f-c31275a79ed6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71D7D84B" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/a3d902de-41c5-458f-a483-5266e555d0bc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ABA129C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/bbb9ed7d-cd3e-4c4d-90b7-f95b5e0ad093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA60D13AAC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/222bbad3-b767-48b5-8b61-2b09f525284a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F35A092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/4ec24c76-9ef0-4ed0-82e3-a750e3fb8ce8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47AD59D7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/c99eaa6a-201d-46af-a3ca-ec18091e0ea2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D00B94E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/d29ef816-1909-4193-9423-413feed49514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA136168A2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/7bf7d73e-404b-42e4-9d77-5fbd225209c5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DE882D95" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/984d02b8-b608-408c-87f4-d00d3fff50d2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C8732D88" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/a9f6df55-08f9-4d89-a46c-ece5b5baac6e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97D9658AE" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/29112876-95b9-454a-b079-e92534d34269" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97082E267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/23a4c454-935a-4ff7-9652-cc050574c570" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B959ED9429" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/cd14fb40-dd75-4675-ae0d-9b416f064e55" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9473526A5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/c70ad6fa-adc6-4b0e-b8fa-ead0f42ff547" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944AC60CE" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/872317fc-6f37-4e99-8393-0b4e6ca24d1e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91AB46D1F" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/be4396ad-2d52-4bb7-a4f5-a195ba463259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B916EDB15D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/303c1b2a-b4f5-4a38-ba54-f9c5b5ebc6b3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91DEC3A6E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/2ad7af6b-5b6c-476f-832e-dba7b81a819b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5558FC2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/162962fb-d63a-4dec-9dac-2d5692c97e92" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEC589B0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/2a322c5c-fd8a-405b-86f4-f25cf5c4444d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C288F480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/f68ad9ea-9b61-4e06-b83b-3c18abb91bbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C1A9D272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/96572fb3-1b6f-4783-9fee-b2014314f237" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B877A85D4B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/6e37a834-905c-45d6-b050-c2eeb681eed8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B877A95A80" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/19894161-5129-4542-a26d-85e4138a7b15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859BE0FDC" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/50f92cef-c1e5-453d-bccd-3fe13f047e0b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8307A2681" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/407d4bac-0fb1-4dcc-9e7b-31be3fd8581d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B7CD55C" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/25f25cf3-1256-4de0-aed2-bc46e744cf50" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C1F1F99" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/62a13393-ffe5-47cb-b41e-b7a116fbae9c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D0645A63" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/a55da2d3-559c-4070-b4a8-a8e381deadee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AF6F2100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/84de6f79-c32e-42ad-ab42-7318c17da61d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A4896E31" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/90536a9d-33f5-467d-8e0c-fafdb31d8da4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D5229B0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/5a1eeaf5-6e71-4ae3-8b02-816e9f9e1813" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709A921DF" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/0be1da0e-4c2f-4dff-ab42-8c29210511a1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA9983A7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/9b4f63d8-7d67-49d6-89d2-05d99175a021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CED8F5B9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/eaef740a-df99-47b8-a037-6ecf3c251b0a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB9BF1E9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/99e47ef8-a623-44cd-a96c-64edffb8b1df" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF4C2295" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/3d4eabcf-286e-467e-ade5-d84c79f0e563" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9F337A6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/7b46aa98-5765-48b8-b30f-a802ca728bcc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65A381AF4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/84adc798-ccb0-4e9f-88e0-52b2a63ce4d2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6289777F2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/4cfc3a14-f7af-4646-9d76-71525f1bf64f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F79092FF" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/db1a950d-d097-4a8a-9271-629540c86bf1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2F62955" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/7f988303-f592-4712-b104-6b182ffb59f1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE21E65D" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/44be3a6e-ddc5-462b-b392-a61fac5bfae5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B377B1FB" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/f5706cba-43c4-49fc-ad52-1cef6560c1e6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DAB922E9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/19c37c1a-9156-4862-bf8b-82a1b8a4c594" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A43C21A6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/02033ce9-0a91-4dad-9f90-cec6ab55400f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B6F7206" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/6d116af7-f622-4708-b315-d18a0c076933" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57DE68A49" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/537602ae-a73c-4241-b39e-343afedaecbe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1E5A54C" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/771c582f-043a-48aa-ae99-985563fc3989" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B598101A57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/6c4c9b6d-ad48-41da-aabf-2e82864bc8a0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597EA798E" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/478fdff1-0881-41ab-966d-a5f932f91eca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5975BCD8F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/b0cc3862-f567-4ea4-b12d-cfe2b56b20b2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594129AD8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/9d939f8a-29bb-49bb-ba02-c8a5146d5846" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55995ED33" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/32d6cebf-b148-485c-b58d-1bcfe9112cd8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55982179C" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/36f6590e-f1a2-4426-b38e-18a0e64e01a0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F451AF1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/387e6b4c-cd08-4097-8df7-cbc164956682" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57A3DB8F9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81800X/amministrazione-trasparente/atti-amministrazioni-enti/05e343d1-b93e-433b-8137-c24f24b20e44" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F85"/>
+  <dimension ref="A1:F88"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9360</v>
+        <v>10248</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>10243</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
-        <v>9151</v>
+        <v>9381</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>9089</v>
+        <v>9360</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>13</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>9032</v>
+        <v>9258</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>9022</v>
+        <v>9151</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>8863</v>
+        <v>9089</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>8801</v>
+        <v>9032</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>8798</v>
+        <v>9022</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>29</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>8641</v>
+        <v>8863</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>7787</v>
+        <v>8801</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>7729</v>
+        <v>8798</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>7723</v>
+        <v>8641</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>6960</v>
+        <v>7787</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>6843</v>
+        <v>7729</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>6152</v>
+        <v>7723</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>6149</v>
+        <v>6960</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>51</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>6036</v>
+        <v>6843</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>54</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>4900</v>
+        <v>6152</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>4829</v>
+        <v>6149</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>4265</v>
+        <v>6036</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>4246</v>
+        <v>4900</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>65</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>3119</v>
+        <v>4829</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>68</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>2879</v>
+        <v>4265</v>
       </c>
       <c r="C25" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>71</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>2600</v>
+        <v>4246</v>
       </c>
       <c r="C26" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>2559</v>
+        <v>3119</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>2316</v>
+        <v>2879</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>79</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>2208</v>
+        <v>2600</v>
       </c>
       <c r="C29" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>82</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>2074</v>
+        <v>2559</v>
       </c>
       <c r="C30" t="s">
-        <v>138</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>85</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>1929</v>
+        <v>2316</v>
       </c>
       <c r="C31" t="s">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>1809</v>
+        <v>2208</v>
       </c>
       <c r="C32" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>1794</v>
+        <v>2074</v>
       </c>
       <c r="C33" t="s">
-        <v>152</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>1531</v>
+        <v>1929</v>
       </c>
       <c r="C34" t="s">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>97</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>161</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>1234</v>
+        <v>1809</v>
       </c>
       <c r="C35" t="s">
-        <v>162</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>166</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>815</v>
+        <v>1794</v>
       </c>
       <c r="C36" t="s">
-        <v>167</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>102</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>63</v>
+        <v>1531</v>
       </c>
       <c r="C37" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>105</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="B38">
-        <v>13865</v>
+        <v>1234</v>
       </c>
       <c r="C38" t="s">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>108</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>181</v>
+        <v>109</v>
       </c>
       <c r="B39">
-        <v>13373</v>
+        <v>815</v>
       </c>
       <c r="C39" t="s">
-        <v>182</v>
+        <v>110</v>
       </c>
       <c r="D39" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>111</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>186</v>
+        <v>112</v>
       </c>
       <c r="B40">
-        <v>13223</v>
+        <v>63</v>
       </c>
       <c r="C40" t="s">
-        <v>187</v>
+        <v>113</v>
       </c>
       <c r="D40" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>114</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>191</v>
+        <v>115</v>
       </c>
       <c r="B41">
-        <v>13089</v>
+        <v>13865</v>
       </c>
       <c r="C41" t="s">
-        <v>192</v>
+        <v>116</v>
       </c>
       <c r="D41" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>117</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>196</v>
+        <v>118</v>
       </c>
       <c r="B42">
-        <v>12783</v>
+        <v>13373</v>
       </c>
       <c r="C42" t="s">
-        <v>197</v>
+        <v>119</v>
       </c>
       <c r="D42" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>120</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>196</v>
+        <v>121</v>
       </c>
       <c r="B43">
-        <v>12780</v>
+        <v>13223</v>
       </c>
       <c r="C43" t="s">
-        <v>201</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>123</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>205</v>
+        <v>124</v>
       </c>
       <c r="B44">
-        <v>12251</v>
+        <v>13089</v>
       </c>
       <c r="C44" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>126</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>210</v>
+        <v>127</v>
       </c>
       <c r="B45">
-        <v>12184</v>
+        <v>12783</v>
       </c>
       <c r="C45" t="s">
-        <v>211</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>129</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>215</v>
+        <v>127</v>
       </c>
       <c r="B46">
-        <v>12151</v>
+        <v>12780</v>
       </c>
       <c r="C46" t="s">
-        <v>216</v>
+        <v>130</v>
       </c>
       <c r="D46" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>131</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>220</v>
+        <v>132</v>
       </c>
       <c r="B47">
-        <v>11808</v>
+        <v>12251</v>
       </c>
       <c r="C47" t="s">
-        <v>221</v>
+        <v>133</v>
       </c>
       <c r="D47" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>134</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>225</v>
+        <v>135</v>
       </c>
       <c r="B48">
-        <v>11700</v>
+        <v>12184</v>
       </c>
       <c r="C48" t="s">
-        <v>226</v>
+        <v>136</v>
       </c>
       <c r="D48" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>137</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>230</v>
+        <v>138</v>
       </c>
       <c r="B49">
-        <v>11284</v>
+        <v>12151</v>
       </c>
       <c r="C49" t="s">
-        <v>231</v>
+        <v>139</v>
       </c>
       <c r="D49" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>140</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="B50">
-        <v>11132</v>
+        <v>11808</v>
       </c>
       <c r="C50" t="s">
-        <v>236</v>
+        <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>143</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="B51">
-        <v>10332</v>
+        <v>11700</v>
       </c>
       <c r="C51" t="s">
-        <v>241</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>146</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>240</v>
+        <v>147</v>
       </c>
       <c r="B52">
-        <v>10329</v>
+        <v>11284</v>
       </c>
       <c r="C52" t="s">
-        <v>245</v>
+        <v>148</v>
       </c>
       <c r="D52" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>149</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>249</v>
+        <v>150</v>
       </c>
       <c r="B53">
-        <v>9773</v>
+        <v>11132</v>
       </c>
       <c r="C53" t="s">
-        <v>250</v>
+        <v>151</v>
       </c>
       <c r="D53" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>152</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>254</v>
+        <v>153</v>
       </c>
       <c r="B54">
-        <v>9331</v>
+        <v>10332</v>
       </c>
       <c r="C54" t="s">
-        <v>255</v>
+        <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>155</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>259</v>
+        <v>153</v>
       </c>
       <c r="B55">
-        <v>9254</v>
+        <v>10329</v>
       </c>
       <c r="C55" t="s">
-        <v>260</v>
+        <v>156</v>
       </c>
       <c r="D55" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>157</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>264</v>
+        <v>158</v>
       </c>
       <c r="B56">
-        <v>8702</v>
+        <v>9773</v>
       </c>
       <c r="C56" t="s">
-        <v>265</v>
+        <v>159</v>
       </c>
       <c r="D56" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>160</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>269</v>
+        <v>161</v>
       </c>
       <c r="B57">
-        <v>8362</v>
+        <v>9331</v>
       </c>
       <c r="C57" t="s">
-        <v>270</v>
+        <v>162</v>
       </c>
       <c r="D57" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>163</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>274</v>
+        <v>164</v>
       </c>
       <c r="B58">
-        <v>8310</v>
+        <v>9254</v>
       </c>
       <c r="C58" t="s">
-        <v>275</v>
+        <v>165</v>
       </c>
       <c r="D58" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>166</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>279</v>
+        <v>167</v>
       </c>
       <c r="B59">
-        <v>8180</v>
+        <v>8702</v>
       </c>
       <c r="C59" t="s">
-        <v>280</v>
+        <v>168</v>
       </c>
       <c r="D59" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>169</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>284</v>
+        <v>170</v>
       </c>
       <c r="B60">
-        <v>6829</v>
+        <v>8362</v>
       </c>
       <c r="C60" t="s">
-        <v>285</v>
+        <v>171</v>
       </c>
       <c r="D60" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>172</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>289</v>
+        <v>173</v>
       </c>
       <c r="B61">
-        <v>6407</v>
+        <v>8310</v>
       </c>
       <c r="C61" t="s">
-        <v>290</v>
+        <v>174</v>
       </c>
       <c r="D61" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>175</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>294</v>
+        <v>176</v>
       </c>
       <c r="B62">
-        <v>5767</v>
+        <v>8180</v>
       </c>
       <c r="C62" t="s">
-        <v>295</v>
+        <v>177</v>
       </c>
       <c r="D62" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>178</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>299</v>
+        <v>179</v>
       </c>
       <c r="B63">
-        <v>5625</v>
+        <v>6829</v>
       </c>
       <c r="C63" t="s">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="D63" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>181</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>304</v>
+        <v>182</v>
       </c>
       <c r="B64">
-        <v>5449</v>
+        <v>6407</v>
       </c>
       <c r="C64" t="s">
-        <v>305</v>
+        <v>183</v>
       </c>
       <c r="D64" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>184</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>309</v>
+        <v>185</v>
       </c>
       <c r="B65">
-        <v>5239</v>
+        <v>5767</v>
       </c>
       <c r="C65" t="s">
-        <v>310</v>
+        <v>186</v>
       </c>
       <c r="D65" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>187</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>314</v>
+        <v>188</v>
       </c>
       <c r="B66">
-        <v>4697</v>
+        <v>5625</v>
       </c>
       <c r="C66" t="s">
-        <v>315</v>
+        <v>189</v>
       </c>
       <c r="D66" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>190</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>319</v>
+        <v>191</v>
       </c>
       <c r="B67">
-        <v>3972</v>
+        <v>5449</v>
       </c>
       <c r="C67" t="s">
-        <v>320</v>
+        <v>192</v>
       </c>
       <c r="D67" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>193</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>324</v>
+        <v>194</v>
       </c>
       <c r="B68">
-        <v>3469</v>
+        <v>5239</v>
       </c>
       <c r="C68" t="s">
-        <v>325</v>
+        <v>195</v>
       </c>
       <c r="D68" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>196</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>329</v>
+        <v>197</v>
       </c>
       <c r="B69">
-        <v>3075</v>
+        <v>4697</v>
       </c>
       <c r="C69" t="s">
-        <v>330</v>
+        <v>198</v>
       </c>
       <c r="D69" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>199</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>334</v>
+        <v>200</v>
       </c>
       <c r="B70">
-        <v>2858</v>
+        <v>3972</v>
       </c>
       <c r="C70" t="s">
-        <v>335</v>
+        <v>201</v>
       </c>
       <c r="D70" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>202</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>339</v>
+        <v>203</v>
       </c>
       <c r="B71">
-        <v>2630</v>
+        <v>3469</v>
       </c>
       <c r="C71" t="s">
-        <v>340</v>
+        <v>204</v>
       </c>
       <c r="D71" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>205</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>344</v>
+        <v>206</v>
       </c>
       <c r="B72">
-        <v>2195</v>
+        <v>3075</v>
       </c>
       <c r="C72" t="s">
-        <v>345</v>
+        <v>207</v>
       </c>
       <c r="D72" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>208</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>349</v>
+        <v>209</v>
       </c>
       <c r="B73">
-        <v>2090</v>
+        <v>2858</v>
       </c>
       <c r="C73" t="s">
-        <v>350</v>
+        <v>210</v>
       </c>
       <c r="D73" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>211</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>349</v>
+        <v>212</v>
       </c>
       <c r="B74">
-        <v>2076</v>
+        <v>2630</v>
       </c>
       <c r="C74" t="s">
-        <v>354</v>
+        <v>213</v>
       </c>
       <c r="D74" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>214</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>358</v>
+        <v>215</v>
       </c>
       <c r="B75">
-        <v>1880</v>
+        <v>2195</v>
       </c>
       <c r="C75" t="s">
-        <v>359</v>
+        <v>216</v>
       </c>
       <c r="D75" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>217</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>363</v>
+        <v>218</v>
       </c>
       <c r="B76">
-        <v>1521</v>
+        <v>2090</v>
       </c>
       <c r="C76" t="s">
-        <v>364</v>
+        <v>219</v>
       </c>
       <c r="D76" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>220</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>368</v>
+        <v>218</v>
       </c>
       <c r="B77">
-        <v>1402</v>
+        <v>2076</v>
       </c>
       <c r="C77" t="s">
-        <v>369</v>
+        <v>221</v>
       </c>
       <c r="D77" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>222</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>368</v>
+        <v>223</v>
       </c>
       <c r="B78">
-        <v>1383</v>
+        <v>1880</v>
       </c>
       <c r="C78" t="s">
-        <v>373</v>
+        <v>224</v>
       </c>
       <c r="D78" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>225</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>368</v>
+        <v>226</v>
       </c>
       <c r="B79">
-        <v>1383</v>
+        <v>1521</v>
       </c>
       <c r="C79" t="s">
-        <v>377</v>
+        <v>227</v>
       </c>
       <c r="D79" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>228</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>381</v>
+        <v>229</v>
       </c>
       <c r="B80">
-        <v>1271</v>
+        <v>1402</v>
       </c>
       <c r="C80" t="s">
-        <v>382</v>
+        <v>230</v>
       </c>
       <c r="D80" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>231</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>381</v>
+        <v>229</v>
       </c>
       <c r="B81">
-        <v>1242</v>
+        <v>1383</v>
       </c>
       <c r="C81" t="s">
-        <v>386</v>
+        <v>232</v>
       </c>
       <c r="D81" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>233</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>390</v>
+        <v>229</v>
       </c>
       <c r="B82">
-        <v>1129</v>
+        <v>1383</v>
       </c>
       <c r="C82" t="s">
-        <v>391</v>
+        <v>234</v>
       </c>
       <c r="D82" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>235</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>390</v>
+        <v>236</v>
       </c>
       <c r="B83">
-        <v>1126</v>
+        <v>1271</v>
       </c>
       <c r="C83" t="s">
-        <v>395</v>
+        <v>237</v>
       </c>
       <c r="D83" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>238</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>390</v>
+        <v>236</v>
       </c>
       <c r="B84">
-        <v>1103</v>
+        <v>1242</v>
       </c>
       <c r="C84" t="s">
-        <v>399</v>
+        <v>239</v>
       </c>
       <c r="D84" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>240</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>403</v>
+        <v>241</v>
       </c>
       <c r="B85">
+        <v>1129</v>
+      </c>
+      <c r="C85" t="s">
+        <v>242</v>
+      </c>
+      <c r="D85" t="s">
+        <v>243</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>241</v>
+      </c>
+      <c r="B86">
+        <v>1126</v>
+      </c>
+      <c r="C86" t="s">
+        <v>244</v>
+      </c>
+      <c r="D86" t="s">
+        <v>245</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>241</v>
+      </c>
+      <c r="B87">
+        <v>1103</v>
+      </c>
+      <c r="C87" t="s">
+        <v>246</v>
+      </c>
+      <c r="D87" t="s">
+        <v>247</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>248</v>
+      </c>
+      <c r="B88">
         <v>856</v>
       </c>
-      <c r="C85" t="s">
-[...9 lines deleted...]
-        <v>407</v>
+      <c r="C88" t="s">
+        <v>249</v>
+      </c>
+      <c r="D88" t="s">
+        <v>250</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="E7" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="E8" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="E31" r:id="rId56"/>
+    <hyperlink ref="F31" r:id="rId57"/>
+    <hyperlink ref="E32" r:id="rId58"/>
+    <hyperlink ref="F32" r:id="rId59"/>
+    <hyperlink ref="E33" r:id="rId60"/>
+    <hyperlink ref="F33" r:id="rId61"/>
+    <hyperlink ref="E34" r:id="rId62"/>
+    <hyperlink ref="F34" r:id="rId63"/>
+    <hyperlink ref="E35" r:id="rId64"/>
+    <hyperlink ref="F35" r:id="rId65"/>
+    <hyperlink ref="E36" r:id="rId66"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="F39" r:id="rId73"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="E62" r:id="rId118"/>
+    <hyperlink ref="F62" r:id="rId119"/>
+    <hyperlink ref="E63" r:id="rId120"/>
+    <hyperlink ref="F63" r:id="rId121"/>
+    <hyperlink ref="E64" r:id="rId122"/>
+    <hyperlink ref="F64" r:id="rId123"/>
+    <hyperlink ref="E65" r:id="rId124"/>
+    <hyperlink ref="F65" r:id="rId125"/>
+    <hyperlink ref="E66" r:id="rId126"/>
+    <hyperlink ref="F66" r:id="rId127"/>
+    <hyperlink ref="E67" r:id="rId128"/>
+    <hyperlink ref="F67" r:id="rId129"/>
+    <hyperlink ref="E68" r:id="rId130"/>
+    <hyperlink ref="F68" r:id="rId131"/>
+    <hyperlink ref="E69" r:id="rId132"/>
+    <hyperlink ref="F69" r:id="rId133"/>
+    <hyperlink ref="E70" r:id="rId134"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="F72" r:id="rId139"/>
+    <hyperlink ref="E73" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId141"/>
+    <hyperlink ref="E74" r:id="rId142"/>
+    <hyperlink ref="F74" r:id="rId143"/>
+    <hyperlink ref="E75" r:id="rId144"/>
+    <hyperlink ref="F75" r:id="rId145"/>
+    <hyperlink ref="E76" r:id="rId146"/>
+    <hyperlink ref="F76" r:id="rId147"/>
+    <hyperlink ref="E77" r:id="rId148"/>
+    <hyperlink ref="F77" r:id="rId149"/>
+    <hyperlink ref="E78" r:id="rId150"/>
+    <hyperlink ref="F78" r:id="rId151"/>
+    <hyperlink ref="E79" r:id="rId152"/>
+    <hyperlink ref="F79" r:id="rId153"/>
+    <hyperlink ref="E80" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="E82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="E83" r:id="rId160"/>
+    <hyperlink ref="F83" r:id="rId161"/>
+    <hyperlink ref="E84" r:id="rId162"/>
+    <hyperlink ref="F84" r:id="rId163"/>
+    <hyperlink ref="E85" r:id="rId164"/>
+    <hyperlink ref="F85" r:id="rId165"/>
+    <hyperlink ref="E86" r:id="rId166"/>
+    <hyperlink ref="F86" r:id="rId167"/>
+    <hyperlink ref="E87" r:id="rId168"/>
+    <hyperlink ref="F87" r:id="rId169"/>
+    <hyperlink ref="E88" r:id="rId170"/>
+    <hyperlink ref="F88" r:id="rId171"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>