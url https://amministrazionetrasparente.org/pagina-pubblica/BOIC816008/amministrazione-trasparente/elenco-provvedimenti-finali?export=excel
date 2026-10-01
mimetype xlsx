--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -8,80 +8,86 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="666" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="671" uniqueCount="346">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DOCENTE RICCARDO TORTELLA TUTOR MODULO "CORPO, MENTE E CUORE"</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>09/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">LETTERA DI INCARICO DOCENTE TUTOR CORSO GIOCANDO CON L'ITALIANO SETTEMBRE 2026 SCUOLA PRIMARIA </t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO DOCENTE ESPERTO CORSO GIOCANDO CON L'ITALIANO SETTEMBRE 2026 SCUOLA PRIMARIA</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC2504678C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorso formativo AI per docenti</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBDA254429</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio trasporto scenografia</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
@@ -1430,2984 +1436,3005 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2504678C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1f314536-5292-407d-a314-08e9d0379a5f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDA254429" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/5e661d63-2522-4d0d-8b62-ffba547e73ff" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8E01C7B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a738db6a-5d7c-42b8-b99e-aeccfb0d5810" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8C5D1E6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/5aec8798-0208-4953-b1b2-f618056ac6a4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA54C6E0E" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/56301b07-5bc0-4391-9a48-43e925211af7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DD9B709" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/5f815586-16c2-4b5b-bac9-c743f940377d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1885AC2E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a45454b0-8fd2-4fa9-b48b-c96ee7d61c73" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB163824A8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/d24f364c-68ef-4375-896c-8e64467900d0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB161ED670" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/221999a4-bf4a-446d-b7a9-803416c49f83" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB164F7876" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/0ad5b3cb-7496-4383-a319-00e511123d64" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1608093A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7acfb405-0b7b-45c7-9e5d-73ce41da0860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB15F51F2D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/813a1008-ea4f-4184-b598-a72c185e19e4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC97FA700" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/859c08bf-c205-4324-b08a-c0bf50aebe1f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE25AA59F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7a6ba7dd-0e2a-4631-8471-6c06b69c214a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC38EF86C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/51f50fc5-124b-4b89-a933-b6bf71b9e5cf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAB90890EF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9c25b40e-49df-4b1b-b5fe-cdf9223928c3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DE2F12D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c679d6fe-1612-4501-814a-cb82d214a22f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA9EE45704" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/8522291a-f965-4d84-9e42-a9ec4fda5207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA9EC331A7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a1adf47d-3627-4ba7-820d-1f4b246eb611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA95C3B31E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a9ae02b9-ee88-4fa9-a9e8-3ac7532d96ab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA73AADE60" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a231706c-3fa6-46a2-aade-58b25ae36827" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1F480B1A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1464278e-6d98-4c7c-9091-34301038148b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA16E8D149" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/0d0fd15a-459f-4385-bdee-645efa19e23f" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA16C8DAC2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4e26455d-e273-4828-b026-1ad40628b052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA013CA921" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7fa93195-c258-4511-a9d7-21e290762d72" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9D1D64F79" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/34aa7f8e-0f05-4752-a3f0-2f3467a1080a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9D1C716F4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b9983742-df26-4b97-bd40-7a53d0a0da93" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9A4D4F47B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b8d65fbc-2279-4917-b4a6-a49c328e3d5e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DD3FB1C" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/6f113be5-e3ec-4651-8633-5f0334f246aa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92744C0EC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/17391a0a-883f-4fb1-b26f-6b7b5577ee56" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E18C0CD6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/bbbc1d09-9cd0-48ed-a25b-d0647fc7034a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC3090EA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/98ba150f-fce7-463a-bb33-669450ef4818" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B30C69ED" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/00b1ac5d-1bcd-445b-a2b2-94642666fb11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89E0C5276" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/e63aa3be-d32e-4f42-b335-7e8bc3a4054e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8340BD67C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/359a0793-3ea9-4196-9b48-758d2b12b0ef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87D7E2907" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9f909e6f-2ffd-4641-acf0-04efd8f2f6cb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7911F5765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4112642d-787a-4916-a413-ee2f73957fc6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78A452DC4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/210f8f04-af98-4a11-b3bd-598f10364edd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F526A446" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/916f46ce-e622-4d7a-8d95-5c53f120222d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4B5C7D2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c11fa709-29ad-4708-9f5f-ab7af9ca1521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696C0D021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4a7f3fcf-f581-427f-84f3-825b09369eaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69ADB5E83" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/cd26edf5-ace4-4903-9c7f-e5e327c33d3c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BE2C4B5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c22387ed-6490-4dfc-93aa-0778d093ba8a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E1942741" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9e2a423f-2f5f-4db2-a396-782bef7287f4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E187A237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/f75be3ab-e8a5-407e-bf80-ee106fcc8192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E1545CB1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/6d8f8253-cea0-4808-8ac6-40182dec7aad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E17A7417" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/8f77a195-0900-4781-a529-c426887188cc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6890E0184" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7fd6febc-953f-4212-98a8-fe026f418ff4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B59CB8AC7A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/26514351-6d95-4c41-97d5-67a177f53840" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583EB1F47" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b2db6a21-7f44-43c5-86b5-5a4b6ffe077d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583E21874" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b6762d23-606e-44ce-a69d-c1a789c8712f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583DA414F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/55b52bcc-e6db-44e3-ae4a-58adca88a347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583CB2998" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/90147a6f-327b-4f1f-9f89-65668622140b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583F2F744" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/ad47819d-e30a-4dfb-88e4-eafb19f4718c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B700B320C6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/6fa897e2-eba2-45a8-9dc1-4f3bfe3a19d3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55E308752" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/448e93ae-e364-4d84-b449-fa731a824c87" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B668E66249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4bf1c035-8f46-4bfb-a23b-b935861895c6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55E05C2DF" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/d4259614-f9a0-4685-8ff1-8eb53d43a99c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED2EAC98" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/2f00a584-b17f-4f68-8012-787c139c533d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553A23705" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/90c76589-91e1-404f-91b3-aec8e630be6a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553B9EFC5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1555df37-f92c-417a-be16-8a7375c200c2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F548D7AB" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/0bff482f-c9ca-41db-bfd0-bebdc3b1cce8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D1419B2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/173414b7-f5b3-4347-876c-074c63f5a9ca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CFC0BFB" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/cf06bfc9-de6f-4893-844c-25acc087ec89" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CE0B35E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/495f1d25-5eaa-45c5-9bd6-d01126b5dd5f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CC1FD58" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/157d97b1-2661-4bcf-ace6-d3cb8f926ea4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DA690143" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/53711fac-9d52-48c7-8042-79b302c69e56" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54381FB2E" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b14d3f45-6c03-44ea-b353-1aea65519c93" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5436B82EF" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4d99c31b-5cd8-458d-bc54-390143e8b1ac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543448FFA" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/acc4f54b-21bc-4719-9d26-ced99c7f76fa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54324462C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/63842c29-e086-42e4-b851-31ed788f4742" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47D682565" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7a66c556-3e6a-4e5b-b4b2-7558d8dd7ff5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E5DE02C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/f20cdba9-5713-493e-a7e6-075c66525972" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E0996EF" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/3084d3ef-7dba-4b59-9cc5-2971f957762b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B431C1A987" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1ef68468-f066-4082-9392-765131285b89" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C6F888D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/d1466c35-9697-4ee2-a24b-16c76c8b05ac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FE84A1AF" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7c5e734f-c527-4a9c-b0af-5b11ad607459" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40C906696" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1f032230-9c7a-40ff-a3f0-519e07a450e0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B363439711" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9150a4f4-dd52-4a96-8e1a-5cb936b0bf9d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36328B439" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a0746e35-f926-4e7d-a78f-8223c7802674" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3637055EE" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/8f050cb4-1db4-4f67-b3a7-6308c7fe8640" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B328B46529" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/de018109-51c4-434c-a407-dc03732c685c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B325A443E0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/466e3ea6-4032-41bc-9b09-c66833c89750" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30AE18D2E" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4e9b2409-e20f-4d68-ad2f-aae64c7c2734" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30AC4B0C4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/12a4b1b5-b71c-4fc6-8605-aee07881bd14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30AB85D5B" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/29091767-6abc-4e0e-b203-d1dddc4e3cc2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30AAAFCC2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/bd8af840-d6b8-4013-b38e-16179ca4c15b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30A9A0D1F" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/18542ada-5c26-4577-85df-0f6dcaf51fb6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30AD3FA1C" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/f36a56d0-4103-4b9a-a14b-26029229ea1d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E071EE07" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/2f82a67a-c897-4127-86f7-c3e1ac7f519b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27B368D53" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/009f52cb-09f9-494d-967c-1d013d37fdc7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B283EF675C" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a316aebe-8809-4348-9f70-a33e2243b190" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D4A1E64C" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/43c2f960-72d8-40c8-bc65-72d159a7141e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D49C2A5F" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/d6918f61-ed45-4ead-bb6a-de18328b76b1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D493BAF7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/17219c72-55f2-4985-ac8a-5469d1218408" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D48B7E08" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9ac8afd9-4c5a-469d-a406-6796d8375c5a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2D477FC90" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b778cb41-2a48-436e-81f9-3cd5acbd5f6b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2D46DA469" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/81ad3460-c804-4441-b7ea-d7bc07c59b27" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B283E6A3D5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/d8af7d61-060f-4a8c-b7f5-e0eb27f58258" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B283DCB0A0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/90d63263-9df9-4c7d-8f61-fb697c4773b4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B283D246CE" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/86dbe98a-0556-4416-8dd8-88a34971c19f" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27FA26E2B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/e8722cc0-01a8-4fab-a2a7-317ec1cf0997" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FE58E007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c7e244b7-c11c-4f8a-a627-c423eb51eb92" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B259823864" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/2b70f932-eb8f-484f-bbd2-a14da867adfb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B254CC025C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/02d8dc33-c6d8-488d-b04a-d06633636c61" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25481368F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1f9b8363-6e22-4848-9b1d-86837648e052" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2453E2334" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/8fa34d3e-13ec-46a8-b119-2e17c2bf128b" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23BD1E8C5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/54386ae8-b6d1-4ea0-a795-8278c41240cf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22E757E9D" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c933d8e2-9f8c-404a-a28a-e5b01d02998d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22648D069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/62a1dbec-f195-459d-a36d-d81e63895e92" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207F5FE5C" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/eaf1a184-aae0-4b63-84d9-b7200f3426b1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA8DD9E6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/27a6dcc2-35d0-4b1f-ade9-2fcdc9d39a8b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA92A971" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4661768f-c1af-4255-9b81-4ea54f14fa1f" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA8775BB" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1e423d6b-155a-4518-996a-931a02d2a70a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA2F9D74" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a429a159-43f4-48c6-8e07-494f5172fd26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20800FF99" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/61cf1fa0-78aa-41bb-9f58-7b85b82ccb39" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA431EEC" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b9416516-91b8-43bd-be36-a9d559bb4a46" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA3B696D" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1c2b0c19-a3da-40bc-8583-baae0cac52b2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA4D0226" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/94453434-38a2-41eb-9016-3111cdb2d840" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA56E488" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/022d9161-693b-4156-b492-a93950a4e1e3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ECEC7189" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c7c6717d-88b9-4d71-918a-c33e5ce1f5e8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ECBCCBE0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/f931ef4c-436e-4a29-895d-06d0af89c989" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ECAF9DC0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b8b2caf0-9dfd-4830-956c-ce4dd4dae75c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2029FB6ED" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/23a3bc6a-0652-4514-97fe-1d078315edd9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B203EEF172" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/3003a6a2-58d1-441f-ab43-9bf375f9564a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B203DB80CD" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/fa418265-ef89-4fb9-9fbd-8d44f31951f6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F9FA3CB6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/621b31eb-430d-4e88-a60f-c4edf20507ab" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F507A982" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9720f7ac-42a4-4ed1-adaf-198bc60cd536" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ED03820B" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7e62ff5b-8ca8-428d-add2-f836165fda1e" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2504678C" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1f314536-5292-407d-a314-08e9d0379a5f" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDA254429" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/5e661d63-2522-4d0d-8b62-ffba547e73ff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8E01C7B" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a738db6a-5d7c-42b8-b99e-aeccfb0d5810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8C5D1E6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/5aec8798-0208-4953-b1b2-f618056ac6a4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA54C6E0E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/56301b07-5bc0-4391-9a48-43e925211af7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DD9B709" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/5f815586-16c2-4b5b-bac9-c743f940377d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1885AC2E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a45454b0-8fd2-4fa9-b48b-c96ee7d61c73" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB163824A8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/d24f364c-68ef-4375-896c-8e64467900d0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB161ED670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/221999a4-bf4a-446d-b7a9-803416c49f83" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB164F7876" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/0ad5b3cb-7496-4383-a319-00e511123d64" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1608093A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7acfb405-0b7b-45c7-9e5d-73ce41da0860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB15F51F2D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/813a1008-ea4f-4184-b598-a72c185e19e4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC97FA700" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/859c08bf-c205-4324-b08a-c0bf50aebe1f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE25AA59F" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7a6ba7dd-0e2a-4631-8471-6c06b69c214a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC38EF86C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/51f50fc5-124b-4b89-a933-b6bf71b9e5cf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAB90890EF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9c25b40e-49df-4b1b-b5fe-cdf9223928c3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DE2F12D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c679d6fe-1612-4501-814a-cb82d214a22f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA9EE45704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/8522291a-f965-4d84-9e42-a9ec4fda5207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA9EC331A7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a1adf47d-3627-4ba7-820d-1f4b246eb611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA95C3B31E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a9ae02b9-ee88-4fa9-a9e8-3ac7532d96ab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA73AADE60" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a231706c-3fa6-46a2-aade-58b25ae36827" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1F480B1A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1464278e-6d98-4c7c-9091-34301038148b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA16E8D149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/0d0fd15a-459f-4385-bdee-645efa19e23f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA16C8DAC2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4e26455d-e273-4828-b026-1ad40628b052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA013CA921" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7fa93195-c258-4511-a9d7-21e290762d72" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9D1D64F79" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/34aa7f8e-0f05-4752-a3f0-2f3467a1080a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9D1C716F4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b9983742-df26-4b97-bd40-7a53d0a0da93" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9A4D4F47B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b8d65fbc-2279-4917-b4a6-a49c328e3d5e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DD3FB1C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/6f113be5-e3ec-4651-8633-5f0334f246aa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92744C0EC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/17391a0a-883f-4fb1-b26f-6b7b5577ee56" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E18C0CD6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/bbbc1d09-9cd0-48ed-a25b-d0647fc7034a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC3090EA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/98ba150f-fce7-463a-bb33-669450ef4818" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B30C69ED" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/00b1ac5d-1bcd-445b-a2b2-94642666fb11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89E0C5276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/e63aa3be-d32e-4f42-b335-7e8bc3a4054e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8340BD67C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/359a0793-3ea9-4196-9b48-758d2b12b0ef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87D7E2907" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9f909e6f-2ffd-4641-acf0-04efd8f2f6cb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7911F5765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4112642d-787a-4916-a413-ee2f73957fc6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78A452DC4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/210f8f04-af98-4a11-b3bd-598f10364edd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F526A446" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/916f46ce-e622-4d7a-8d95-5c53f120222d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4B5C7D2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c11fa709-29ad-4708-9f5f-ab7af9ca1521" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696C0D021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4a7f3fcf-f581-427f-84f3-825b09369eaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69ADB5E83" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/cd26edf5-ace4-4903-9c7f-e5e327c33d3c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BE2C4B5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c22387ed-6490-4dfc-93aa-0778d093ba8a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E1942741" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9e2a423f-2f5f-4db2-a396-782bef7287f4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E187A237" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/f75be3ab-e8a5-407e-bf80-ee106fcc8192" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E1545CB1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/6d8f8253-cea0-4808-8ac6-40182dec7aad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E17A7417" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/8f77a195-0900-4781-a529-c426887188cc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6890E0184" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7fd6febc-953f-4212-98a8-fe026f418ff4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B59CB8AC7A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/26514351-6d95-4c41-97d5-67a177f53840" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583EB1F47" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b2db6a21-7f44-43c5-86b5-5a4b6ffe077d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583E21874" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b6762d23-606e-44ce-a69d-c1a789c8712f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583DA414F" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/55b52bcc-e6db-44e3-ae4a-58adca88a347" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583CB2998" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/90147a6f-327b-4f1f-9f89-65668622140b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583F2F744" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/ad47819d-e30a-4dfb-88e4-eafb19f4718c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B700B320C6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/6fa897e2-eba2-45a8-9dc1-4f3bfe3a19d3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55E308752" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/448e93ae-e364-4d84-b449-fa731a824c87" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B668E66249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4bf1c035-8f46-4bfb-a23b-b935861895c6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55E05C2DF" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/d4259614-f9a0-4685-8ff1-8eb53d43a99c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED2EAC98" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/2f00a584-b17f-4f68-8012-787c139c533d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553A23705" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/90c76589-91e1-404f-91b3-aec8e630be6a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553B9EFC5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1555df37-f92c-417a-be16-8a7375c200c2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F548D7AB" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/0bff482f-c9ca-41db-bfd0-bebdc3b1cce8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D1419B2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/173414b7-f5b3-4347-876c-074c63f5a9ca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CFC0BFB" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/cf06bfc9-de6f-4893-844c-25acc087ec89" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CE0B35E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/495f1d25-5eaa-45c5-9bd6-d01126b5dd5f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CC1FD58" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/157d97b1-2661-4bcf-ace6-d3cb8f926ea4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DA690143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/53711fac-9d52-48c7-8042-79b302c69e56" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54381FB2E" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b14d3f45-6c03-44ea-b353-1aea65519c93" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5436B82EF" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4d99c31b-5cd8-458d-bc54-390143e8b1ac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543448FFA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/acc4f54b-21bc-4719-9d26-ced99c7f76fa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54324462C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/63842c29-e086-42e4-b851-31ed788f4742" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47D682565" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7a66c556-3e6a-4e5b-b4b2-7558d8dd7ff5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E5DE02C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/f20cdba9-5713-493e-a7e6-075c66525972" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E0996EF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/3084d3ef-7dba-4b59-9cc5-2971f957762b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B431C1A987" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1ef68468-f066-4082-9392-765131285b89" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C6F888D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/d1466c35-9697-4ee2-a24b-16c76c8b05ac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FE84A1AF" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7c5e734f-c527-4a9c-b0af-5b11ad607459" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40C906696" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1f032230-9c7a-40ff-a3f0-519e07a450e0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B363439711" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9150a4f4-dd52-4a96-8e1a-5cb936b0bf9d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36328B439" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a0746e35-f926-4e7d-a78f-8223c7802674" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3637055EE" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/8f050cb4-1db4-4f67-b3a7-6308c7fe8640" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B328B46529" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/de018109-51c4-434c-a407-dc03732c685c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B325A443E0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/466e3ea6-4032-41bc-9b09-c66833c89750" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30AE18D2E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4e9b2409-e20f-4d68-ad2f-aae64c7c2734" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30AC4B0C4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/12a4b1b5-b71c-4fc6-8605-aee07881bd14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30AB85D5B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/29091767-6abc-4e0e-b203-d1dddc4e3cc2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30AAAFCC2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/bd8af840-d6b8-4013-b38e-16179ca4c15b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30A9A0D1F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/18542ada-5c26-4577-85df-0f6dcaf51fb6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30AD3FA1C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/f36a56d0-4103-4b9a-a14b-26029229ea1d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E071EE07" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/2f82a67a-c897-4127-86f7-c3e1ac7f519b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27B368D53" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/009f52cb-09f9-494d-967c-1d013d37fdc7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B283EF675C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a316aebe-8809-4348-9f70-a33e2243b190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D4A1E64C" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/43c2f960-72d8-40c8-bc65-72d159a7141e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D49C2A5F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/d6918f61-ed45-4ead-bb6a-de18328b76b1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D493BAF7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/17219c72-55f2-4985-ac8a-5469d1218408" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D48B7E08" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9ac8afd9-4c5a-469d-a406-6796d8375c5a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2D477FC90" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b778cb41-2a48-436e-81f9-3cd5acbd5f6b" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2D46DA469" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/81ad3460-c804-4441-b7ea-d7bc07c59b27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B283E6A3D5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/d8af7d61-060f-4a8c-b7f5-e0eb27f58258" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B283DCB0A0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/90d63263-9df9-4c7d-8f61-fb697c4773b4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B283D246CE" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/86dbe98a-0556-4416-8dd8-88a34971c19f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27FA26E2B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/e8722cc0-01a8-4fab-a2a7-317ec1cf0997" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FE58E007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c7e244b7-c11c-4f8a-a627-c423eb51eb92" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B259823864" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/2b70f932-eb8f-484f-bbd2-a14da867adfb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B254CC025C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/02d8dc33-c6d8-488d-b04a-d06633636c61" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25481368F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1f9b8363-6e22-4848-9b1d-86837648e052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2453E2334" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/8fa34d3e-13ec-46a8-b119-2e17c2bf128b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23BD1E8C5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/54386ae8-b6d1-4ea0-a795-8278c41240cf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22E757E9D" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c933d8e2-9f8c-404a-a28a-e5b01d02998d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22648D069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/62a1dbec-f195-459d-a36d-d81e63895e92" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207F5FE5C" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/eaf1a184-aae0-4b63-84d9-b7200f3426b1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA8DD9E6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/27a6dcc2-35d0-4b1f-ade9-2fcdc9d39a8b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA92A971" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/4661768f-c1af-4255-9b81-4ea54f14fa1f" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA8775BB" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1e423d6b-155a-4518-996a-931a02d2a70a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA2F9D74" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/a429a159-43f4-48c6-8e07-494f5172fd26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20800FF99" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/61cf1fa0-78aa-41bb-9f58-7b85b82ccb39" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA431EEC" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b9416516-91b8-43bd-be36-a9d559bb4a46" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA3B696D" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/1c2b0c19-a3da-40bc-8583-baae0cac52b2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA4D0226" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/94453434-38a2-41eb-9016-3111cdb2d840" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FA56E488" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/022d9161-693b-4156-b492-a93950a4e1e3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ECEC7189" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/c7c6717d-88b9-4d71-918a-c33e5ce1f5e8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ECBCCBE0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/f931ef4c-436e-4a29-895d-06d0af89c989" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ECAF9DC0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/b8b2caf0-9dfd-4830-956c-ce4dd4dae75c" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2029FB6ED" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/23a3bc6a-0652-4514-97fe-1d078315edd9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B203EEF172" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/3003a6a2-58d1-441f-ab43-9bf375f9564a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B203DB80CD" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/fa418265-ef89-4fb9-9fbd-8d44f31951f6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F9FA3CB6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/621b31eb-430d-4e88-a60f-c4edf20507ab" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F507A982" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/9720f7ac-42a4-4ed1-adaf-198bc60cd536" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1ED03820B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC816008/amministrazione-trasparente/atti-amministrazioni-enti/7e62ff5b-8ca8-428d-add2-f836165fda1e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F133"/>
+  <dimension ref="A1:F134"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5878</v>
+        <v>6132</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>5877</v>
+        <v>5878</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>5616</v>
+        <v>5877</v>
       </c>
       <c r="C4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E4" t="s">
+        <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>5616</v>
+      </c>
+      <c r="C5" t="s">
         <v>14</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6">
+        <v>5068</v>
+      </c>
+      <c r="C6" t="s">
         <v>17</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>4883</v>
+        <v>4895</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8">
+        <v>4883</v>
+      </c>
+      <c r="C8" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="E8" t="s">
-        <v>7</v>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9">
-        <v>4530</v>
+        <v>4607</v>
       </c>
       <c r="C9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E9" t="s">
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10">
+        <v>4530</v>
+      </c>
+      <c r="C10" t="s">
         <v>27</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11">
+        <v>3569</v>
+      </c>
+      <c r="C11" t="s">
         <v>30</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12">
+        <v>3047</v>
+      </c>
+      <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>3029</v>
+        <v>3031</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B15">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B16">
-        <v>3025</v>
+        <v>3027</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17">
+        <v>3025</v>
+      </c>
+      <c r="C17" t="s">
         <v>44</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18">
+        <v>2289</v>
+      </c>
+      <c r="C18" t="s">
         <v>47</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>2232</v>
+        <v>2267</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20">
+        <v>2232</v>
+      </c>
+      <c r="C20" t="s">
         <v>52</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21">
+        <v>2203</v>
+      </c>
+      <c r="C21" t="s">
         <v>55</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22">
+        <v>2083</v>
+      </c>
+      <c r="C22" t="s">
         <v>58</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23">
+        <v>1890</v>
+      </c>
+      <c r="C23" t="s">
         <v>61</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24">
+        <v>1817</v>
+      </c>
+      <c r="C24" t="s">
         <v>64</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25">
+        <v>1794</v>
+      </c>
+      <c r="C25" t="s">
         <v>67</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26">
+        <v>1477</v>
+      </c>
+      <c r="C26" t="s">
         <v>70</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>72</v>
+      </c>
+      <c r="B27">
+        <v>618</v>
+      </c>
+      <c r="C27" t="s">
         <v>73</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B28">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C28" t="s">
         <v>76</v>
       </c>
       <c r="D28" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29">
+        <v>530</v>
+      </c>
+      <c r="C29" t="s">
         <v>78</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30">
+        <v>324</v>
+      </c>
+      <c r="C30" t="s">
         <v>81</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C31" t="s">
         <v>84</v>
       </c>
       <c r="D31" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32">
+        <v>50</v>
+      </c>
+      <c r="C32" t="s">
         <v>86</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>88</v>
+      </c>
+      <c r="B33">
+        <v>11133</v>
+      </c>
+      <c r="C33" t="s">
         <v>89</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34">
+        <v>10313</v>
+      </c>
+      <c r="C34" t="s">
         <v>92</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>94</v>
+      </c>
+      <c r="B35">
+        <v>10014</v>
+      </c>
+      <c r="C35" t="s">
         <v>95</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36">
+        <v>9462</v>
+      </c>
+      <c r="C36" t="s">
         <v>98</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37">
+        <v>9414</v>
+      </c>
+      <c r="C37" t="s">
         <v>101</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38">
+        <v>9039</v>
+      </c>
+      <c r="C38" t="s">
         <v>104</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39">
+        <v>8867</v>
+      </c>
+      <c r="C39" t="s">
         <v>107</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40">
+        <v>7875</v>
+      </c>
+      <c r="C40" t="s">
         <v>110</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>112</v>
+      </c>
+      <c r="B41">
+        <v>7262</v>
+      </c>
+      <c r="C41" t="s">
         <v>113</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42">
+        <v>7204</v>
+      </c>
+      <c r="C42" t="s">
         <v>116</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43">
+        <v>7176</v>
+      </c>
+      <c r="C43" t="s">
         <v>119</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44">
+        <v>5880</v>
+      </c>
+      <c r="C44" t="s">
         <v>122</v>
       </c>
-      <c r="B44">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45">
+        <v>4816</v>
+      </c>
+      <c r="C45" t="s">
         <v>125</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46">
+        <v>4669</v>
+      </c>
+      <c r="C46" t="s">
         <v>128</v>
       </c>
-      <c r="B46">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47">
+        <v>4255</v>
+      </c>
+      <c r="C47" t="s">
         <v>131</v>
       </c>
-      <c r="B47">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48">
+        <v>3374</v>
+      </c>
+      <c r="C48" t="s">
         <v>134</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B49">
+        <v>3112</v>
+      </c>
+      <c r="C49" t="s">
         <v>137</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>139</v>
+      </c>
+      <c r="B50">
+        <v>2532</v>
+      </c>
+      <c r="C50" t="s">
         <v>140</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>142</v>
+      </c>
+      <c r="B51">
+        <v>2357</v>
+      </c>
+      <c r="C51" t="s">
         <v>143</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B52">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="C52" t="s">
         <v>146</v>
       </c>
       <c r="D52" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>145</v>
+      </c>
+      <c r="B53">
+        <v>2080</v>
+      </c>
+      <c r="C53" t="s">
         <v>148</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>150</v>
+      </c>
+      <c r="B54">
+        <v>1853</v>
+      </c>
+      <c r="C54" t="s">
         <v>151</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B55">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="C55" t="s">
         <v>154</v>
       </c>
       <c r="D55" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B56">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="C56" t="s">
         <v>156</v>
       </c>
       <c r="D56" t="s">
         <v>157</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B57">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="C57" t="s">
         <v>158</v>
       </c>
       <c r="D57" t="s">
         <v>159</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B58">
-        <v>1488</v>
+        <v>1540</v>
       </c>
       <c r="C58" t="s">
         <v>160</v>
       </c>
       <c r="D58" t="s">
         <v>161</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B59">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="C59" t="s">
         <v>162</v>
       </c>
       <c r="D59" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>153</v>
+      </c>
+      <c r="B60">
+        <v>1487</v>
+      </c>
+      <c r="C60" t="s">
         <v>164</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>166</v>
+      </c>
+      <c r="B61">
+        <v>1425</v>
+      </c>
+      <c r="C61" t="s">
         <v>167</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>169</v>
+      </c>
+      <c r="B62">
+        <v>1159</v>
+      </c>
+      <c r="C62" t="s">
         <v>170</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>172</v>
+      </c>
+      <c r="B63">
+        <v>1061</v>
+      </c>
+      <c r="C63" t="s">
         <v>173</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>175</v>
+      </c>
+      <c r="B64">
+        <v>967</v>
+      </c>
+      <c r="C64" t="s">
         <v>176</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B65">
-        <v>911</v>
+        <v>921</v>
       </c>
       <c r="C65" t="s">
         <v>179</v>
       </c>
       <c r="D65" t="s">
         <v>180</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B66">
-        <v>887</v>
+        <v>911</v>
       </c>
       <c r="C66" t="s">
         <v>181</v>
       </c>
       <c r="D66" t="s">
         <v>182</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>178</v>
+      </c>
+      <c r="B67">
+        <v>887</v>
+      </c>
+      <c r="C67" t="s">
         <v>183</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B68">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C68" t="s">
         <v>186</v>
       </c>
       <c r="D68" t="s">
         <v>187</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B69">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="C69" t="s">
         <v>188</v>
       </c>
       <c r="D69" t="s">
         <v>189</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B70">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="C70" t="s">
         <v>190</v>
       </c>
       <c r="D70" t="s">
         <v>191</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>185</v>
+      </c>
+      <c r="B71">
+        <v>810</v>
+      </c>
+      <c r="C71" t="s">
         <v>192</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>194</v>
+      </c>
+      <c r="B72">
+        <v>773</v>
+      </c>
+      <c r="C72" t="s">
         <v>195</v>
       </c>
-      <c r="B72">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B73">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73" t="s">
         <v>199</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B74">
-        <v>702</v>
+        <v>724</v>
       </c>
       <c r="C74" t="s">
         <v>200</v>
       </c>
       <c r="D74" t="s">
         <v>201</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B75">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C75" t="s">
         <v>202</v>
       </c>
       <c r="D75" t="s">
         <v>203</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>197</v>
+      </c>
+      <c r="B76">
+        <v>701</v>
+      </c>
+      <c r="C76" t="s">
         <v>204</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>206</v>
+      </c>
+      <c r="B77">
+        <v>9695</v>
+      </c>
+      <c r="C77" t="s">
         <v>207</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B78">
-        <v>9537</v>
+        <v>9539</v>
       </c>
       <c r="C78" t="s">
         <v>210</v>
       </c>
       <c r="D78" t="s">
         <v>211</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>209</v>
+      </c>
+      <c r="B79">
+        <v>9537</v>
+      </c>
+      <c r="C79" t="s">
         <v>212</v>
       </c>
-      <c r="B79">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>214</v>
+      </c>
+      <c r="B80">
+        <v>8960</v>
+      </c>
+      <c r="C80" t="s">
         <v>215</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>217</v>
+      </c>
+      <c r="B81">
+        <v>8661</v>
+      </c>
+      <c r="C81" t="s">
         <v>218</v>
       </c>
-      <c r="B81">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B82">
-        <v>8572</v>
+        <v>8578</v>
       </c>
       <c r="C82" t="s">
         <v>221</v>
       </c>
       <c r="D82" t="s">
         <v>222</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>220</v>
+      </c>
+      <c r="B83">
+        <v>8572</v>
+      </c>
+      <c r="C83" t="s">
         <v>223</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B84">
-        <v>7960</v>
+        <v>7961</v>
       </c>
       <c r="C84" t="s">
         <v>226</v>
       </c>
       <c r="D84" t="s">
         <v>227</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B85">
-        <v>7931</v>
+        <v>7960</v>
       </c>
       <c r="C85" t="s">
         <v>228</v>
       </c>
       <c r="D85" t="s">
-        <v>97</v>
+        <v>229</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B86">
-        <v>7414</v>
+        <v>7931</v>
       </c>
       <c r="C86" t="s">
         <v>230</v>
       </c>
       <c r="D86" t="s">
-        <v>231</v>
+        <v>99</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>231</v>
+      </c>
+      <c r="B87">
+        <v>7414</v>
+      </c>
+      <c r="C87" t="s">
         <v>232</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B88">
-        <v>7384</v>
+        <v>7386</v>
       </c>
       <c r="C88" t="s">
         <v>235</v>
       </c>
       <c r="D88" t="s">
         <v>236</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>234</v>
+      </c>
+      <c r="B89">
+        <v>7384</v>
+      </c>
+      <c r="C89" t="s">
         <v>237</v>
       </c>
-      <c r="B89">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>239</v>
+      </c>
+      <c r="B90">
+        <v>7128</v>
+      </c>
+      <c r="C90" t="s">
         <v>240</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B91">
-        <v>7111</v>
+        <v>7112</v>
       </c>
       <c r="C91" t="s">
         <v>243</v>
       </c>
       <c r="D91" t="s">
         <v>244</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B92">
-        <v>7110</v>
+        <v>7111</v>
       </c>
       <c r="C92" t="s">
         <v>245</v>
       </c>
       <c r="D92" t="s">
         <v>246</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>242</v>
+      </c>
+      <c r="B93">
+        <v>7110</v>
+      </c>
+      <c r="C93" t="s">
         <v>247</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>249</v>
+      </c>
+      <c r="B94">
+        <v>6951</v>
+      </c>
+      <c r="C94" t="s">
         <v>250</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B95">
-        <v>6743</v>
+        <v>6750</v>
       </c>
       <c r="C95" t="s">
         <v>253</v>
       </c>
       <c r="D95" t="s">
         <v>254</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B96">
-        <v>6742</v>
+        <v>6743</v>
       </c>
       <c r="C96" t="s">
         <v>255</v>
       </c>
       <c r="D96" t="s">
         <v>256</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>252</v>
+      </c>
+      <c r="B97">
+        <v>6742</v>
+      </c>
+      <c r="C97" t="s">
         <v>257</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B98">
-        <v>6677</v>
+        <v>6678</v>
       </c>
       <c r="C98" t="s">
         <v>260</v>
       </c>
       <c r="D98" t="s">
         <v>261</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B99">
-        <v>6675</v>
+        <v>6677</v>
       </c>
       <c r="C99" t="s">
         <v>262</v>
       </c>
       <c r="D99" t="s">
         <v>263</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B100">
-        <v>6674</v>
+        <v>6675</v>
       </c>
       <c r="C100" t="s">
         <v>264</v>
       </c>
       <c r="D100" t="s">
         <v>265</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B101">
-        <v>6672</v>
+        <v>6674</v>
       </c>
       <c r="C101" t="s">
         <v>266</v>
       </c>
       <c r="D101" t="s">
         <v>267</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B102">
-        <v>6670</v>
+        <v>6672</v>
       </c>
       <c r="C102" t="s">
         <v>268</v>
       </c>
       <c r="D102" t="s">
         <v>269</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>259</v>
+      </c>
+      <c r="B103">
+        <v>6670</v>
+      </c>
+      <c r="C103" t="s">
         <v>270</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B104">
-        <v>6459</v>
+        <v>6460</v>
       </c>
       <c r="C104" t="s">
         <v>273</v>
       </c>
       <c r="D104" t="s">
         <v>274</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B105">
-        <v>6457</v>
+        <v>6459</v>
       </c>
       <c r="C105" t="s">
         <v>275</v>
       </c>
       <c r="D105" t="s">
         <v>276</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B106">
-        <v>6445</v>
+        <v>6457</v>
       </c>
       <c r="C106" t="s">
         <v>277</v>
       </c>
       <c r="D106" t="s">
         <v>278</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>272</v>
+      </c>
+      <c r="B107">
+        <v>6445</v>
+      </c>
+      <c r="C107" t="s">
         <v>279</v>
       </c>
-      <c r="B107">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>281</v>
+      </c>
+      <c r="B108">
+        <v>6439</v>
+      </c>
+      <c r="C108" t="s">
         <v>282</v>
       </c>
-      <c r="B108">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>284</v>
       </c>
       <c r="B109">
-        <v>6273</v>
+        <v>6293</v>
       </c>
       <c r="C109" t="s">
         <v>285</v>
       </c>
       <c r="D109" t="s">
-        <v>286</v>
+        <v>120</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
+        <v>286</v>
+      </c>
+      <c r="B110">
+        <v>6273</v>
+      </c>
+      <c r="C110" t="s">
         <v>287</v>
       </c>
-      <c r="B110">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>289</v>
+      </c>
+      <c r="B111">
+        <v>6232</v>
+      </c>
+      <c r="C111" t="s">
         <v>290</v>
       </c>
-      <c r="B111">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>292</v>
+      </c>
+      <c r="B112">
+        <v>6193</v>
+      </c>
+      <c r="C112" t="s">
         <v>293</v>
       </c>
-      <c r="B112">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>295</v>
+      </c>
+      <c r="B113">
+        <v>6141</v>
+      </c>
+      <c r="C113" t="s">
         <v>296</v>
       </c>
-      <c r="B113">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
+        <v>298</v>
+      </c>
+      <c r="B114">
+        <v>6044</v>
+      </c>
+      <c r="C114" t="s">
         <v>299</v>
       </c>
-      <c r="B114">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>301</v>
+      </c>
+      <c r="B115">
+        <v>5934</v>
+      </c>
+      <c r="C115" t="s">
         <v>302</v>
       </c>
-      <c r="B115">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B116">
-        <v>5611</v>
+        <v>5612</v>
       </c>
       <c r="C116" t="s">
         <v>305</v>
       </c>
       <c r="D116" t="s">
         <v>306</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B117">
-        <v>5610</v>
+        <v>5611</v>
       </c>
       <c r="C117" t="s">
         <v>307</v>
       </c>
       <c r="D117" t="s">
         <v>308</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B118">
-        <v>5609</v>
+        <v>5610</v>
       </c>
       <c r="C118" t="s">
         <v>309</v>
       </c>
       <c r="D118" t="s">
         <v>310</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B119">
-        <v>5608</v>
+        <v>5609</v>
       </c>
       <c r="C119" t="s">
         <v>311</v>
       </c>
       <c r="D119" t="s">
         <v>312</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B120">
-        <v>5607</v>
+        <v>5608</v>
       </c>
       <c r="C120" t="s">
         <v>313</v>
       </c>
       <c r="D120" t="s">
         <v>314</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B121">
-        <v>5606</v>
+        <v>5607</v>
       </c>
       <c r="C121" t="s">
         <v>315</v>
       </c>
       <c r="D121" t="s">
         <v>316</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B122">
-        <v>5605</v>
+        <v>5606</v>
       </c>
       <c r="C122" t="s">
         <v>317</v>
       </c>
       <c r="D122" t="s">
         <v>318</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B123">
-        <v>5604</v>
+        <v>5605</v>
       </c>
       <c r="C123" t="s">
         <v>319</v>
       </c>
       <c r="D123" t="s">
         <v>320</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B124">
-        <v>5603</v>
+        <v>5604</v>
       </c>
       <c r="C124" t="s">
         <v>321</v>
       </c>
       <c r="D124" t="s">
         <v>322</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B125">
-        <v>5602</v>
+        <v>5603</v>
       </c>
       <c r="C125" t="s">
         <v>323</v>
       </c>
       <c r="D125" t="s">
         <v>324</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B126">
-        <v>5601</v>
+        <v>5602</v>
       </c>
       <c r="C126" t="s">
         <v>325</v>
       </c>
       <c r="D126" t="s">
         <v>326</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B127">
-        <v>5600</v>
+        <v>5601</v>
       </c>
       <c r="C127" t="s">
         <v>327</v>
       </c>
       <c r="D127" t="s">
         <v>328</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B128">
-        <v>5592</v>
+        <v>5600</v>
       </c>
       <c r="C128" t="s">
         <v>329</v>
       </c>
       <c r="D128" t="s">
         <v>330</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
+        <v>304</v>
+      </c>
+      <c r="B129">
+        <v>5592</v>
+      </c>
+      <c r="C129" t="s">
         <v>331</v>
       </c>
-      <c r="B129">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="D129" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B130">
-        <v>5556</v>
+        <v>5567</v>
       </c>
       <c r="C130" t="s">
         <v>334</v>
       </c>
       <c r="D130" t="s">
         <v>335</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
+        <v>333</v>
+      </c>
+      <c r="B131">
+        <v>5556</v>
+      </c>
+      <c r="C131" t="s">
         <v>336</v>
       </c>
-      <c r="B131">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
+        <v>338</v>
+      </c>
+      <c r="B132">
+        <v>5466</v>
+      </c>
+      <c r="C132" t="s">
         <v>339</v>
       </c>
-      <c r="B132">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>341</v>
       </c>
       <c r="B133">
-        <v>5365</v>
+        <v>5384</v>
       </c>
       <c r="C133" t="s">
         <v>342</v>
       </c>
       <c r="D133" t="s">
+        <v>117</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
         <v>343</v>
       </c>
-      <c r="E133" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F133" s="2" t="s">
+      <c r="B134">
+        <v>5365</v>
+      </c>
+      <c r="C134" t="s">
+        <v>344</v>
+      </c>
+      <c r="D134" t="s">
+        <v>345</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
-    <hyperlink ref="E4" r:id="rId3"/>
-[...6 lines deleted...]
-    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="F4" r:id="rId3"/>
+    <hyperlink ref="E5" r:id="rId4"/>
+    <hyperlink ref="F5" r:id="rId5"/>
+    <hyperlink ref="E6" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="E7" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="E8" r:id="rId10"/>
     <hyperlink ref="F8" r:id="rId11"/>
-    <hyperlink ref="E9" r:id="rId12"/>
-[...248 lines deleted...]
-    <hyperlink ref="F133" r:id="rId261"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="E10" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="E11" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="E12" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
+    <hyperlink ref="E13" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="E14" r:id="rId21"/>
+    <hyperlink ref="F14" r:id="rId22"/>
+    <hyperlink ref="E15" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="E16" r:id="rId25"/>
+    <hyperlink ref="F16" r:id="rId26"/>
+    <hyperlink ref="E17" r:id="rId27"/>
+    <hyperlink ref="F17" r:id="rId28"/>
+    <hyperlink ref="E18" r:id="rId29"/>
+    <hyperlink ref="F18" r:id="rId30"/>
+    <hyperlink ref="E19" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="E20" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="E21" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
+    <hyperlink ref="E76" r:id="rId145"/>
+    <hyperlink ref="F76" r:id="rId146"/>
+    <hyperlink ref="E77" r:id="rId147"/>
+    <hyperlink ref="F77" r:id="rId148"/>
+    <hyperlink ref="E78" r:id="rId149"/>
+    <hyperlink ref="F78" r:id="rId150"/>
+    <hyperlink ref="E79" r:id="rId151"/>
+    <hyperlink ref="F79" r:id="rId152"/>
+    <hyperlink ref="E80" r:id="rId153"/>
+    <hyperlink ref="F80" r:id="rId154"/>
+    <hyperlink ref="E81" r:id="rId155"/>
+    <hyperlink ref="F81" r:id="rId156"/>
+    <hyperlink ref="E82" r:id="rId157"/>
+    <hyperlink ref="F82" r:id="rId158"/>
+    <hyperlink ref="E83" r:id="rId159"/>
+    <hyperlink ref="F83" r:id="rId160"/>
+    <hyperlink ref="E84" r:id="rId161"/>
+    <hyperlink ref="F84" r:id="rId162"/>
+    <hyperlink ref="E85" r:id="rId163"/>
+    <hyperlink ref="F85" r:id="rId164"/>
+    <hyperlink ref="E86" r:id="rId165"/>
+    <hyperlink ref="F86" r:id="rId166"/>
+    <hyperlink ref="E87" r:id="rId167"/>
+    <hyperlink ref="F87" r:id="rId168"/>
+    <hyperlink ref="E88" r:id="rId169"/>
+    <hyperlink ref="F88" r:id="rId170"/>
+    <hyperlink ref="E89" r:id="rId171"/>
+    <hyperlink ref="F89" r:id="rId172"/>
+    <hyperlink ref="E90" r:id="rId173"/>
+    <hyperlink ref="F90" r:id="rId174"/>
+    <hyperlink ref="E91" r:id="rId175"/>
+    <hyperlink ref="F91" r:id="rId176"/>
+    <hyperlink ref="E92" r:id="rId177"/>
+    <hyperlink ref="F92" r:id="rId178"/>
+    <hyperlink ref="E93" r:id="rId179"/>
+    <hyperlink ref="F93" r:id="rId180"/>
+    <hyperlink ref="E94" r:id="rId181"/>
+    <hyperlink ref="F94" r:id="rId182"/>
+    <hyperlink ref="E95" r:id="rId183"/>
+    <hyperlink ref="F95" r:id="rId184"/>
+    <hyperlink ref="E96" r:id="rId185"/>
+    <hyperlink ref="F96" r:id="rId186"/>
+    <hyperlink ref="E97" r:id="rId187"/>
+    <hyperlink ref="F97" r:id="rId188"/>
+    <hyperlink ref="E98" r:id="rId189"/>
+    <hyperlink ref="F98" r:id="rId190"/>
+    <hyperlink ref="E99" r:id="rId191"/>
+    <hyperlink ref="F99" r:id="rId192"/>
+    <hyperlink ref="E100" r:id="rId193"/>
+    <hyperlink ref="F100" r:id="rId194"/>
+    <hyperlink ref="E101" r:id="rId195"/>
+    <hyperlink ref="F101" r:id="rId196"/>
+    <hyperlink ref="E102" r:id="rId197"/>
+    <hyperlink ref="F102" r:id="rId198"/>
+    <hyperlink ref="E103" r:id="rId199"/>
+    <hyperlink ref="F103" r:id="rId200"/>
+    <hyperlink ref="E104" r:id="rId201"/>
+    <hyperlink ref="F104" r:id="rId202"/>
+    <hyperlink ref="E105" r:id="rId203"/>
+    <hyperlink ref="F105" r:id="rId204"/>
+    <hyperlink ref="E106" r:id="rId205"/>
+    <hyperlink ref="F106" r:id="rId206"/>
+    <hyperlink ref="E107" r:id="rId207"/>
+    <hyperlink ref="F107" r:id="rId208"/>
+    <hyperlink ref="E108" r:id="rId209"/>
+    <hyperlink ref="F108" r:id="rId210"/>
+    <hyperlink ref="E109" r:id="rId211"/>
+    <hyperlink ref="F109" r:id="rId212"/>
+    <hyperlink ref="E110" r:id="rId213"/>
+    <hyperlink ref="F110" r:id="rId214"/>
+    <hyperlink ref="E111" r:id="rId215"/>
+    <hyperlink ref="F111" r:id="rId216"/>
+    <hyperlink ref="E112" r:id="rId217"/>
+    <hyperlink ref="F112" r:id="rId218"/>
+    <hyperlink ref="E113" r:id="rId219"/>
+    <hyperlink ref="F113" r:id="rId220"/>
+    <hyperlink ref="E114" r:id="rId221"/>
+    <hyperlink ref="F114" r:id="rId222"/>
+    <hyperlink ref="E115" r:id="rId223"/>
+    <hyperlink ref="F115" r:id="rId224"/>
+    <hyperlink ref="E116" r:id="rId225"/>
+    <hyperlink ref="F116" r:id="rId226"/>
+    <hyperlink ref="E117" r:id="rId227"/>
+    <hyperlink ref="F117" r:id="rId228"/>
+    <hyperlink ref="E118" r:id="rId229"/>
+    <hyperlink ref="F118" r:id="rId230"/>
+    <hyperlink ref="E119" r:id="rId231"/>
+    <hyperlink ref="F119" r:id="rId232"/>
+    <hyperlink ref="E120" r:id="rId233"/>
+    <hyperlink ref="F120" r:id="rId234"/>
+    <hyperlink ref="E121" r:id="rId235"/>
+    <hyperlink ref="F121" r:id="rId236"/>
+    <hyperlink ref="E122" r:id="rId237"/>
+    <hyperlink ref="F122" r:id="rId238"/>
+    <hyperlink ref="E123" r:id="rId239"/>
+    <hyperlink ref="F123" r:id="rId240"/>
+    <hyperlink ref="E124" r:id="rId241"/>
+    <hyperlink ref="F124" r:id="rId242"/>
+    <hyperlink ref="E125" r:id="rId243"/>
+    <hyperlink ref="F125" r:id="rId244"/>
+    <hyperlink ref="E126" r:id="rId245"/>
+    <hyperlink ref="F126" r:id="rId246"/>
+    <hyperlink ref="E127" r:id="rId247"/>
+    <hyperlink ref="F127" r:id="rId248"/>
+    <hyperlink ref="E128" r:id="rId249"/>
+    <hyperlink ref="F128" r:id="rId250"/>
+    <hyperlink ref="E129" r:id="rId251"/>
+    <hyperlink ref="F129" r:id="rId252"/>
+    <hyperlink ref="E130" r:id="rId253"/>
+    <hyperlink ref="F130" r:id="rId254"/>
+    <hyperlink ref="E131" r:id="rId255"/>
+    <hyperlink ref="F131" r:id="rId256"/>
+    <hyperlink ref="E132" r:id="rId257"/>
+    <hyperlink ref="F132" r:id="rId258"/>
+    <hyperlink ref="E133" r:id="rId259"/>
+    <hyperlink ref="F133" r:id="rId260"/>
+    <hyperlink ref="E134" r:id="rId261"/>
+    <hyperlink ref="F134" r:id="rId262"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>