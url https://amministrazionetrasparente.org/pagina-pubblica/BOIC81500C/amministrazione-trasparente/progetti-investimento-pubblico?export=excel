--- v0 (2026-08-21)
+++ v1 (2026-10-19)
@@ -8,113 +8,140 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="69">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>AGENDA NORD - ANNO SCOLASTICO 2025-2026 E 2026-2027.</t>
   </si>
   <si>
     <t>E34D26000700007</t>
   </si>
   <si>
     <t>€ 119.640,00</t>
   </si>
   <si>
     <t>COESIONE ITALIA 21-27 - COFINANZIATO DALL'UNIONE EUROPEA</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>Link ai contenuti</t>
   </si>
   <si>
+    <t>PROGRAMMA NAZIONALE "SCUOLA E COMPETENZE" 2021-2027 PIANO ESTATE 2026-2027</t>
+  </si>
+  <si>
+    <t>E34D26004450007</t>
+  </si>
+  <si>
+    <t>€ 47.340,00</t>
+  </si>
+  <si>
+    <t>FSE</t>
+  </si>
+  <si>
     <t>PROGRAMMA NAZIONALE "SCUOLA E COMPETENZE" 2021-2027 -FORMAZIONE DOCENTI</t>
   </si>
   <si>
     <t>E34D26003500007</t>
   </si>
   <si>
     <t>€ 12.545,00</t>
   </si>
   <si>
     <t>Coesione Italia 21-27 - Cofinanziato dall'Unione Europea</t>
   </si>
   <si>
     <t>SMART SCHOOL: IA PER LA DIDATTICA E LA GOVERNANCE</t>
   </si>
   <si>
     <t>E34D25008060006</t>
   </si>
   <si>
     <t>€ 9.833,60</t>
   </si>
   <si>
     <t>UNIONE EUROPEA</t>
   </si>
   <si>
     <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>PROGRAMMA OPERATIVO COMPLEMENTARE (POC) "PER LA SCUOLA" COMPETENZE E AMBIENTI PER L'APPRENDIMENTO 2014-2020 - ACQUISTO DISPOSITIVI DIGITALI ...</t>
+  </si>
+  <si>
+    <t>E34D26001780007</t>
+  </si>
+  <si>
+    <t>€ 10.686,00</t>
+  </si>
+  <si>
+    <t>FONDO DI ROTAZIONE (FdR)</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
   </si>
   <si>
     <t>PROGETTO CINEMASCUOLA LAB - SECONDARIE</t>
   </si>
   <si>
     <t>000000000000000</t>
   </si>
   <si>
     <t>€ 38.500,00</t>
   </si>
   <si>
     <t>MIM E MIC</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>IC4 LAB (PIANO ESTATE)</t>
   </si>
   <si>
     <t>E84D25002300007</t>
   </si>
   <si>
     <t>€ 52.000,00</t>
   </si>
@@ -585,56 +612,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/44734630-dbf3-4f8f-a81c-e0cd710ff869" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/d0eba737-851f-42ae-9bcc-0b130fd881c3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/7278d3b3-8710-4632-a6aa-465a8b6f26dd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/d37c9d69-cd64-449f-ba92-5b179ace6648" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/d274f26b-4217-4b14-8612-bd9ebdfb1a17" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/35c6393a-948c-4302-8de2-018f3f5a364f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/7e7b3505-b640-4c45-be38-7f5b274c3f36" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/e3e5962a-2af0-413b-bd80-464eb8e75575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/eb648920-2d0e-4564-a795-c2aa9c89ce6d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/aa2c27f8-f4ea-4c79-bb46-3fbf1dafda3e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/eb03e719-e490-43b8-a329-9e38e11d0c87" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/cb0d8522-9cd3-4c95-ba5f-375166d71c4d" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/44734630-dbf3-4f8f-a81c-e0cd710ff869" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/b48a4487-3993-48a1-86ab-69242895f0c6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/d0eba737-851f-42ae-9bcc-0b130fd881c3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/7278d3b3-8710-4632-a6aa-465a8b6f26dd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/2f7a33d4-b4c7-4740-a2fd-05136fbc80d1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/d37c9d69-cd64-449f-ba92-5b179ace6648" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/d274f26b-4217-4b14-8612-bd9ebdfb1a17" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/35c6393a-948c-4302-8de2-018f3f5a364f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/7e7b3505-b640-4c45-be38-7f5b274c3f36" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/e3e5962a-2af0-413b-bd80-464eb8e75575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/eb648920-2d0e-4564-a795-c2aa9c89ce6d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/aa2c27f8-f4ea-4c79-bb46-3fbf1dafda3e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/eb03e719-e490-43b8-a329-9e38e11d0c87" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/progetto/cb0d8522-9cd3-4c95-ba5f-375166d71c4d" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -680,315 +707,357 @@
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
         <v>21</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>22</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>23</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>24</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="1">
+      <c r="B7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
         <v>2025</v>
       </c>
-      <c r="B8" s="1"/>
-[...6 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B11" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="C11" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="E11" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>5</v>
-      </c>
-[...38 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" t="s">
         <v>36</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>37</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>38</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" t="s">
         <v>41</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>42</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>43</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="1">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
         <v>2024</v>
       </c>
-      <c r="B15" s="1"/>
-[...6 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B18" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="C18" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D18" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="E18" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>5</v>
-      </c>
-[...38 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" t="s">
+        <v>64</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F22" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A8:F8"/>
-    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A17:F17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
     <hyperlink ref="F5" r:id="rId3"/>
     <hyperlink ref="F6" r:id="rId4"/>
-    <hyperlink ref="F10" r:id="rId5"/>
-    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F8" r:id="rId6"/>
     <hyperlink ref="F12" r:id="rId7"/>
     <hyperlink ref="F13" r:id="rId8"/>
-    <hyperlink ref="F17" r:id="rId9"/>
-    <hyperlink ref="F18" r:id="rId10"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F15" r:id="rId10"/>
     <hyperlink ref="F19" r:id="rId11"/>
     <hyperlink ref="F20" r:id="rId12"/>
+    <hyperlink ref="F21" r:id="rId13"/>
+    <hyperlink ref="F22" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>