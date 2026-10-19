--- v0 (2026-08-21)
+++ v1 (2026-10-19)
@@ -8,146 +8,311 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="332">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD5538185A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale promozionale e inventariale - Progetto 10.8.6A -FDRPOC-EM-2026-93</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di CONFERIMENTO INCARICO VERIFICATORE DELLA CONFORMITA'/COLLAUDATORE</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD20EC6A71</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visita Memoriale 22 Ottobre 2026</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD204384B0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto dispositivi digitali - Programma Operativo Complementare (POC) "Per la Scuola-Competenze e ambienti per l'apprendimento" 2014-2020</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina PROGETTISTA -DM38/2026 - acqusito dispositivi digitali </t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCE5A5C281</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura libri di testo scuola primaria a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCE5C5A75D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio assistenza compiti e mensa a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCDB6D3E66</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - materiale pulizia agosto-settembre 2026</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCD33B1791</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio Hosting annuale archivio registro elettronico FRAM a.s 2026/2027</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BCA40BF76B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo servizio Nuvola Area Alunni e Registro Elettronico – Hardware e Software E.F. 2026/2027</t>
+  </si>
+  <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>BBE2331B89</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di N° 3 scatole nastro segnaletico + N.2 KIT INSETTICIDA AUTOMATICO</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>BBE95C376C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale cancelleria per l'ufficio 2026</t>
+  </si>
+  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBC77B66EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di organizzazione viaggio Bologna Rimini a.s. 2026</t>
   </si>
   <si>
-    <t>Link</t>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>BB17197399</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - N°4 TICKET CITY PASS- ZONA URBANA- TPER</t>
+  </si>
+  <si>
+    <t>BB214F4361</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura scale plessi e dispositori pulizia</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>BB09833E1A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI N° 1 TONER PER STAMPANTE- AULA INSEGNATI- IC. 4 BOLOGNA</t>
+  </si>
+  <si>
+    <t>BB16DCA0A8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale per i laboratori di linguaggio cinematografico</t>
+  </si>
+  <si>
+    <t>BB31BD8518</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale per esami + cancelleria  2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>BB22CA5061</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di organizzazione viaggio - progetto erasmus</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB170667E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico responsabile del servizio prevenzione e protezione (rspp) dal 01/04/2026 al 31/03/2027</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BB099C3833</t>
   </si>
   <si>
     <t>Decisione a contrarre - Associazione culturale gli acchiappapensieri</t>
   </si>
   <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>BAEFCBB01A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - stampe locandine e volantini</t>
+  </si>
+  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAEF9A75D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO TECNICO SPECIALIZZATO- DIAGNOSI DI N.3 SCHEMI PRESSO LE SEDI MADER E MARSILI</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto conferimento incarico tutor e gruppo di supporto didattico sostegno - Progetto CINELAB Scuola</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABBDF9FF2</t>
   </si>
   <si>
     <t>Decisione a contrarre - certificazioni linguistiche delf</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>Decreto conferimento incarico tutor, gruppo di supporto didattico e gruppo di coordinamento amministrativo gestionale - Progetto CINELAB Scuola</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BB51DD5D29</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO LABORATORI DI PROPEDEUTICA MUSICALE 2025/2026</t>
   </si>
   <si>
     <t>BA770042DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione gara matematica( Associazione culturale Kangourou)</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>BA76C61291</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE PULIZIE FEBBRAIO 2026</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA525E869F</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO SCACCHI N.4 CLASSI SCUOLA PRIMARIA</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BAB4E289DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio autobus con conducente per viaggi di istruzione a.s. 2025/2026 - Bologna Montelimar</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA59193056</t>
   </si>
@@ -1232,2315 +1397,2753 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC77B66EC" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/b56b1acf-93ed-4aab-98c8-b45c3d5f9776" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB170667E6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/e7fcbd64-8fca-4b99-aba4-2410f3d31c42" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB099C3833" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d3b7266e-a15f-40fb-a910-12982fe199af" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF9A75D1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/8237be05-a780-45c6-915d-8ad1405def1d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBDF9FF2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/60487fe3-25fc-4fdb-aa72-f16ac42072c6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51DD5D29" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/efef7cd5-b482-444b-bf36-215878047077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA770042DA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a3fdde58-0624-42b7-901b-3ffb3ff245c4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA525E869F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/9b922dd5-abff-450e-b39c-e80e740dddab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4E289DB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/fc78248e-5de4-4a46-89bd-0244a7080978" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59193056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/89902e89-89c6-4469-8b80-cb92d3f7fcde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA589520A2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d8a9cadb-7379-420a-a3bd-004131c577b3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA160B008F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/2b2961cd-e550-482b-84a7-8233e3cd536a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA15E1BF11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/001d9da3-6541-40e6-9124-ec2beb9f7c55" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA15FA9784" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/eb80defc-4647-40b8-84cd-14bea5a5f521" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F2C579A8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/924c2a77-4a23-42a4-a48e-d5fcec222aff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF7E415B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/b4e98419-44b4-4f5d-9683-8615a314d640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF5C0D1E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/25abc437-2ccc-41ef-b2a1-1bdc4cb1b191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF3D7996" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/aa37e7b0-3192-4879-836b-2d5ed239beb8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99771074D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/c4a1b1b9-9d0e-465f-a88c-2e0de7d10cd7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997074306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/de50da32-4a29-4282-992e-245bc805b4e5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA73CC05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/11375352-45aa-40c4-ac86-09072678989d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95BC70F3C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/394a348f-4d39-4a29-b528-a879095df8a1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C48F3F8D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/56abf5cf-6aa3-4e72-8c2e-2f12869f3602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944F5EB42" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d37d3e0a-ea1b-4d87-84a1-9cc31de41ec7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE6ECE40" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1414baaf-78b5-4640-93c5-e63c0d1198ed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A6B48028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f0c2f19f-637b-4b11-9582-6ace7ab17d87" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E7601E2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/5bbc5dd2-9705-4c66-82a4-aaf58bf26ce6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E940DFA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a7a717f5-0213-483a-96d8-ac48e02286fc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88D12B07E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/56488e89-0ff3-4d22-a4d4-56e66dbd79c6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8552FC926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/84e45500-2f69-48e3-9278-0588f2b0af4c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81052EC38" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/6b22d774-d617-4f82-b04b-8cd1a132606c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80FFE2D36" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/999621dc-60ca-41fa-8c50-8c1e2ec2e5d7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8102B7383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1a2955dc-b014-41d6-a03e-3f436e038102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CF343AD6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/e2d7454c-eca2-483d-bc29-509765194dcc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816C9D763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f4bf515c-cf98-4444-bacc-25af03dce38e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82BBF20EE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/414b1f2f-1c68-4db9-9e3f-27381830a10d" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AA8977C8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/74ebc6d8-7272-42be-b01f-a920af908387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AAD3CCF8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/960adeb9-8672-492c-b9ae-9b71a63b8e0f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A1E4B77A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/4a15b4dd-b894-4e3c-904a-6447f2e0fd98" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A1B010A5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/8ddc0d30-8d95-45f8-acfa-cb8359b7e52a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A1589D50" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/ea030cbb-facd-4957-b271-0c459744d5cd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7727ABDF5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/4998a93a-1b87-4aa8-94bc-060929827bf1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76E45A0DA" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d9db0062-c281-42f6-a976-f6d2fee7f21b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742C6A291" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/aa6b8d10-9e1a-40cb-b776-1cddd33590dc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A1DD894" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/effe356c-e771-4699-bb57-7023afd0f873" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723C4976B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/92ba8528-5025-46a4-8c10-5d9e28fc539a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63370940C" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a9030393-0f92-4b3f-beb1-03c543e96e07" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B684A6BCE6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/b36dad04-844b-4b07-976d-a31fa7eee91c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657693735" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/5ca73412-5021-4b3c-a95c-ceb2a51ff4ff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED06CE19" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/9abd90fd-dfdd-431b-a19d-81aed060ebc9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61380F837" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/b264ba6b-cda8-4a75-858d-7c8b3ad31bb6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6F18EC8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f7b78311-84e9-4113-9b1a-4c5b01780b34" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580AE3F21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f3b6df39-d133-4772-bd1f-21304aff5819" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DEF1AD68" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/626611ef-30f7-4cdf-b564-c2393901bff8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DAAA2CD8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d7bc1c5b-da7e-4fbd-aa7f-7ce497bc991b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54A073354" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/727468cf-dfc3-4b69-9ddd-882e36a9cefe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580417340" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1f887cf3-5756-4c38-8ad4-8337fe09468d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B00FEAE4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/398ca05c-a405-4ef3-a934-a103152f8582" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549C984D4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/0daea66e-e151-47f0-a642-f76bd1530dc2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B562688B39" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1d2a7445-85b1-4e96-b7ab-cfc52e454cfc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B560F1623A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/82748b51-df83-4d20-954b-1a7c8c5e3c49" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54995321E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/6ba963a8-950c-42a5-b112-9cede95ca370" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635D33282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/7da1a2b8-7060-485f-b82d-8a8e2436e3ba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B533D5ED70" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/38158c8d-b3d7-4c80-970c-23d056d2e8d2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5339720ED" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1f4fb0f2-2568-48c5-a85a-ed20de63f744" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51EDAC72A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/96b53dbe-d792-4504-ad3f-b5df2ab8b154" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51EC3B6A8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/024bf63e-3011-405a-8bc7-f815f238b35c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504DDF5F9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/2a2517c6-dba5-4adb-b166-70b86f8a9c9e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50BE12CEF" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/ed5c6fa0-b246-4ec4-8ee4-c0add8257b11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50BA56806" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/c3c77e0f-b8f7-43bb-934e-b1337ccf54d2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5181376C3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/7d1f8636-7200-49f2-99ed-42e92c244296" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50CD0C8D8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f95449e7-d553-4aa2-962d-d4653f049c0b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD098D83" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/82d3fbe1-4e53-4dcb-8a7c-91fb8ef6ae65" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48F973D0D" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/47679d7d-1eb4-494b-bb53-f5b603a77eb6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B470D34631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f87e400d-770d-4594-8de9-e42bfccd9b6d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40E383273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/2d0cb14f-b843-438d-9351-0b21488d30f0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400BB6CD2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/9d205942-9a42-479b-b36c-41170dcc244b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B372DF2AF1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/01a04ba6-04f5-4c21-b9f0-0054c7fae022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BA64E51C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d7a295c6-aff6-4f17-bd56-e26c9b56bd4e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BC7FC0FE" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/99563d9c-e9b1-4078-bee7-d5fdad1ae40d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344E46278" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/20026d77-f0ad-49e1-b9a5-1cb9c87e9d37" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5609B1E93" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/72cd65d5-11e8-44c8-bbe8-ce7e27eba4e1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33E7EDCB5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a440471f-ea64-4fb9-a222-eeb28d7af221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F35EBC7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/181174e0-691e-4dd7-9120-627c7a819305" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B313879ED0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/9fa2d305-63f3-4f8b-bc1a-9369bfe593fc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B309AF1F18" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/455d1d08-7b15-40c8-96db-9d80086f6451" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F3012BB8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/e0209b8e-6d1f-4773-b560-5730e7fda3d9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E818F8BF" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/95f16a63-c964-4de2-a7ba-554f9e448bb1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DC2A1958" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a8a67eac-cdf9-4f8e-b8d1-df0f468ee461" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665E4BF9C" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/56e0f1b4-317f-4998-8924-ec5d54fd3bcb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5538185A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/759c6d34-f153-4970-85da-2af33b12514d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD20EC6A71" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1e690c15-6056-47ca-957a-6387969bb882" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD204384B0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/671abf51-2318-4285-ab38-e79c193a7f41" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5A5C281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/c2e4e0ef-6351-49a4-9f38-c54c6daa914f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5C5A75D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1e178873-a34d-4d16-b61c-6fc0a0ae5693" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB6D3E66" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a854a2ae-cdb9-4e0a-bb78-db794a9ce544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD33B1791" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d83ae89d-dcef-4cc3-8f19-ac08a26e9593" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA40BF76B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/73ebb862-ed14-4909-b2f8-d3847c0a98b4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE2331B89" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/2ad937c5-232d-4394-8df6-c1ca4fc24341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE95C376C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f7ebaecb-6393-4a43-9014-7036ebd1380c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC77B66EC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/b56b1acf-93ed-4aab-98c8-b45c3d5f9776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB17197399" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f6df1537-a70e-4f04-ac0d-2c087510fdfd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB214F4361" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/2c30a0a6-d45e-493f-9b69-231be6ad264e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB09833E1A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/ce214d53-b826-4634-88b9-df3d0254ae0e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB16DCA0A8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/aca20626-76ae-4a4d-b57c-c5452a0076ad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB31BD8518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/3965ff7a-9cf4-4e6e-a474-fcaa39fa4b7a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB22CA5061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/7d314602-89af-4eb6-ba46-efa5433ca39e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB170667E6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/e7fcbd64-8fca-4b99-aba4-2410f3d31c42" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB099C3833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d3b7266e-a15f-40fb-a910-12982fe199af" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAEFCBB01A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/69e55eb9-d109-468b-9ca2-6e2bab0efac3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF9A75D1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/8237be05-a780-45c6-915d-8ad1405def1d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBDF9FF2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/60487fe3-25fc-4fdb-aa72-f16ac42072c6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51DD5D29" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/efef7cd5-b482-444b-bf36-215878047077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA770042DA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a3fdde58-0624-42b7-901b-3ffb3ff245c4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA76C61291" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/ec39e2c5-80ad-4dc3-a383-28ed3495923f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA525E869F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/9b922dd5-abff-450e-b39c-e80e740dddab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4E289DB" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/fc78248e-5de4-4a46-89bd-0244a7080978" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59193056" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/89902e89-89c6-4469-8b80-cb92d3f7fcde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA589520A2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d8a9cadb-7379-420a-a3bd-004131c577b3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA160B008F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/2b2961cd-e550-482b-84a7-8233e3cd536a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA15E1BF11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/001d9da3-6541-40e6-9124-ec2beb9f7c55" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA15FA9784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/eb80defc-4647-40b8-84cd-14bea5a5f521" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F2C579A8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/924c2a77-4a23-42a4-a48e-d5fcec222aff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF7E415B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/b4e98419-44b4-4f5d-9683-8615a314d640" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF5C0D1E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/25abc437-2ccc-41ef-b2a1-1bdc4cb1b191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF3D7996" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/aa37e7b0-3192-4879-836b-2d5ed239beb8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99771074D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/c4a1b1b9-9d0e-465f-a88c-2e0de7d10cd7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997074306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/de50da32-4a29-4282-992e-245bc805b4e5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA73CC05" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/11375352-45aa-40c4-ac86-09072678989d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95BC70F3C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/394a348f-4d39-4a29-b528-a879095df8a1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C48F3F8D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/56abf5cf-6aa3-4e72-8c2e-2f12869f3602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944F5EB42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d37d3e0a-ea1b-4d87-84a1-9cc31de41ec7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE6ECE40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1414baaf-78b5-4640-93c5-e63c0d1198ed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A6B48028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f0c2f19f-637b-4b11-9582-6ace7ab17d87" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E7601E2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/5bbc5dd2-9705-4c66-82a4-aaf58bf26ce6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E940DFA" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a7a717f5-0213-483a-96d8-ac48e02286fc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88D12B07E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/56488e89-0ff3-4d22-a4d4-56e66dbd79c6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8552FC926" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/84e45500-2f69-48e3-9278-0588f2b0af4c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81052EC38" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/6b22d774-d617-4f82-b04b-8cd1a132606c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80FFE2D36" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/999621dc-60ca-41fa-8c50-8c1e2ec2e5d7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8102B7383" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1a2955dc-b014-41d6-a03e-3f436e038102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CF343AD6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/e2d7454c-eca2-483d-bc29-509765194dcc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816C9D763" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f4bf515c-cf98-4444-bacc-25af03dce38e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82BBF20EE" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/414b1f2f-1c68-4db9-9e3f-27381830a10d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AA8977C8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/74ebc6d8-7272-42be-b01f-a920af908387" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AAD3CCF8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/960adeb9-8672-492c-b9ae-9b71a63b8e0f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A1E4B77A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/4a15b4dd-b894-4e3c-904a-6447f2e0fd98" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A1B010A5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/8ddc0d30-8d95-45f8-acfa-cb8359b7e52a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A1589D50" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/ea030cbb-facd-4957-b271-0c459744d5cd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7727ABDF5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/4998a93a-1b87-4aa8-94bc-060929827bf1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76E45A0DA" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d9db0062-c281-42f6-a976-f6d2fee7f21b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742C6A291" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/aa6b8d10-9e1a-40cb-b776-1cddd33590dc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A1DD894" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/effe356c-e771-4699-bb57-7023afd0f873" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723C4976B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/92ba8528-5025-46a4-8c10-5d9e28fc539a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63370940C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a9030393-0f92-4b3f-beb1-03c543e96e07" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B684A6BCE6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/b36dad04-844b-4b07-976d-a31fa7eee91c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657693735" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/5ca73412-5021-4b3c-a95c-ceb2a51ff4ff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED06CE19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/9abd90fd-dfdd-431b-a19d-81aed060ebc9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61380F837" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/b264ba6b-cda8-4a75-858d-7c8b3ad31bb6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6F18EC8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f7b78311-84e9-4113-9b1a-4c5b01780b34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580AE3F21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f3b6df39-d133-4772-bd1f-21304aff5819" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DEF1AD68" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/626611ef-30f7-4cdf-b564-c2393901bff8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DAAA2CD8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d7bc1c5b-da7e-4fbd-aa7f-7ce497bc991b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54A073354" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/727468cf-dfc3-4b69-9ddd-882e36a9cefe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580417340" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1f887cf3-5756-4c38-8ad4-8337fe09468d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B00FEAE4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/398ca05c-a405-4ef3-a934-a103152f8582" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549C984D4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/0daea66e-e151-47f0-a642-f76bd1530dc2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B562688B39" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1d2a7445-85b1-4e96-b7ab-cfc52e454cfc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B560F1623A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/82748b51-df83-4d20-954b-1a7c8c5e3c49" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54995321E" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/6ba963a8-950c-42a5-b112-9cede95ca370" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635D33282" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/7da1a2b8-7060-485f-b82d-8a8e2436e3ba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B533D5ED70" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/38158c8d-b3d7-4c80-970c-23d056d2e8d2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5339720ED" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/1f4fb0f2-2568-48c5-a85a-ed20de63f744" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51EDAC72A" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/96b53dbe-d792-4504-ad3f-b5df2ab8b154" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51EC3B6A8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/024bf63e-3011-405a-8bc7-f815f238b35c" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504DDF5F9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/2a2517c6-dba5-4adb-b166-70b86f8a9c9e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50BE12CEF" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/ed5c6fa0-b246-4ec4-8ee4-c0add8257b11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50BA56806" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/c3c77e0f-b8f7-43bb-934e-b1337ccf54d2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5181376C3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/7d1f8636-7200-49f2-99ed-42e92c244296" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50CD0C8D8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f95449e7-d553-4aa2-962d-d4653f049c0b" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD098D83" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/82d3fbe1-4e53-4dcb-8a7c-91fb8ef6ae65" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48F973D0D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/47679d7d-1eb4-494b-bb53-f5b603a77eb6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B470D34631" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/f87e400d-770d-4594-8de9-e42bfccd9b6d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40E383273" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/2d0cb14f-b843-438d-9351-0b21488d30f0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400BB6CD2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/9d205942-9a42-479b-b36c-41170dcc244b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B372DF2AF1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/01a04ba6-04f5-4c21-b9f0-0054c7fae022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BA64E51C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/d7a295c6-aff6-4f17-bd56-e26c9b56bd4e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3BC7FC0FE" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/99563d9c-e9b1-4078-bee7-d5fdad1ae40d" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344E46278" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/20026d77-f0ad-49e1-b9a5-1cb9c87e9d37" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5609B1E93" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/72cd65d5-11e8-44c8-bbe8-ce7e27eba4e1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33E7EDCB5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a440471f-ea64-4fb9-a222-eeb28d7af221" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F35EBC7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/181174e0-691e-4dd7-9120-627c7a819305" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B313879ED0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/9fa2d305-63f3-4f8b-bc1a-9369bfe593fc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B309AF1F18" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/455d1d08-7b15-40c8-96db-9d80086f6451" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F3012BB8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/e0209b8e-6d1f-4773-b560-5730e7fda3d9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E818F8BF" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/95f16a63-c964-4de2-a7ba-554f9e448bb1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DC2A1958" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/a8a67eac-cdf9-4f8e-b8d1-df0f468ee461" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665E4BF9C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/atti-amministrazioni-enti/56e0f1b4-317f-4998-8924-ec5d54fd3bcb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BOIC81500C/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F103"/>
+  <dimension ref="A1:F123"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5810</v>
+        <v>9296</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>3847</v>
+        <v>9143</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="2" t="s">
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>3645</v>
+        <v>8925</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>3498</v>
+        <v>8731</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>3333</v>
+        <v>8570</v>
       </c>
       <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7">
+        <v>8351</v>
+      </c>
+      <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>8234</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
-      <c r="E8" t="s">
-        <v>20</v>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9">
-        <v>2260</v>
+        <v>8201</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>2230</v>
+        <v>8155</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>1744</v>
+        <v>7862</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>1311</v>
+        <v>6601</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>1116</v>
+        <v>6575</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B14">
-        <v>1080</v>
+        <v>5810</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>813</v>
+        <v>4840</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>810</v>
+        <v>4837</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B17">
-        <v>750</v>
+        <v>4307</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18">
-        <v>471</v>
+        <v>4306</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>7336</v>
+        <v>4294</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>7330</v>
+        <v>4096</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>7326</v>
+        <v>3847</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>6986</v>
+        <v>3645</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>6979</v>
+        <v>3570</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B24">
-        <v>6887</v>
+        <v>3498</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>6591</v>
+        <v>3333</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>73</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B26">
-        <v>6575</v>
+        <v>2925</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>6381</v>
+        <v>2726</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>78</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>5274</v>
+        <v>2260</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>4628</v>
+        <v>2230</v>
       </c>
       <c r="C29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>4383</v>
+        <v>2095</v>
       </c>
       <c r="C30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>4035</v>
+        <v>1744</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>3865</v>
+        <v>1311</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B33">
-        <v>3695</v>
+        <v>1116</v>
       </c>
       <c r="C33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>3465</v>
+        <v>1080</v>
       </c>
       <c r="C34" t="s">
         <v>96</v>
       </c>
       <c r="D34" t="s">
         <v>97</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>3461</v>
+        <v>813</v>
       </c>
       <c r="C35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>3460</v>
+        <v>810</v>
       </c>
       <c r="C36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>3322</v>
+        <v>750</v>
       </c>
       <c r="C37" t="s">
         <v>103</v>
       </c>
       <c r="D37" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>3320</v>
+        <v>471</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>3287</v>
+        <v>7336</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B40">
-        <v>3279</v>
+        <v>7330</v>
       </c>
       <c r="C40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B41">
-        <v>3278</v>
+        <v>7326</v>
       </c>
       <c r="C41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>3262</v>
+        <v>6986</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B43">
-        <v>3260</v>
+        <v>6979</v>
       </c>
       <c r="C43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>3257</v>
+        <v>6887</v>
       </c>
       <c r="C44" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>3198</v>
+        <v>6591</v>
       </c>
       <c r="C45" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B46">
-        <v>3124</v>
+        <v>6575</v>
       </c>
       <c r="C46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>2928</v>
+        <v>6381</v>
       </c>
       <c r="C47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>2775</v>
+        <v>5274</v>
       </c>
       <c r="C48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>2719</v>
+        <v>4628</v>
       </c>
       <c r="C49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>2294</v>
+        <v>4383</v>
       </c>
       <c r="C50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D50" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B51">
-        <v>2037</v>
+        <v>4035</v>
       </c>
       <c r="C51" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B52">
-        <v>1745</v>
+        <v>3865</v>
       </c>
       <c r="C52" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D52" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B53">
-        <v>1552</v>
+        <v>3695</v>
       </c>
       <c r="C53" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B54">
-        <v>1490</v>
+        <v>3465</v>
       </c>
       <c r="C54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B55">
-        <v>1386</v>
+        <v>3461</v>
       </c>
       <c r="C55" t="s">
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>154</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B56">
-        <v>1379</v>
+        <v>3460</v>
       </c>
       <c r="C56" t="s">
         <v>155</v>
       </c>
       <c r="D56" t="s">
         <v>156</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B57">
-        <v>1368</v>
+        <v>3322</v>
       </c>
       <c r="C57" t="s">
-        <v>20</v>
+        <v>158</v>
       </c>
       <c r="D57" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B58">
-        <v>1213</v>
+        <v>3320</v>
       </c>
       <c r="C58" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B59">
-        <v>1184</v>
+        <v>3287</v>
       </c>
       <c r="C59" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B60">
-        <v>1139</v>
+        <v>3279</v>
       </c>
       <c r="C60" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B61">
-        <v>973</v>
+        <v>3278</v>
       </c>
       <c r="C61" t="s">
-        <v>20</v>
+        <v>168</v>
       </c>
       <c r="D61" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>169</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B62">
-        <v>972</v>
+        <v>3262</v>
       </c>
       <c r="C62" t="s">
-        <v>20</v>
+        <v>171</v>
       </c>
       <c r="D62" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>172</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>170</v>
       </c>
       <c r="B63">
-        <v>870</v>
+        <v>3260</v>
       </c>
       <c r="C63" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D63" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>170</v>
       </c>
       <c r="B64">
-        <v>865</v>
+        <v>3257</v>
       </c>
       <c r="C64" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B65">
-        <v>655</v>
+        <v>3198</v>
       </c>
       <c r="C65" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B66">
-        <v>625</v>
+        <v>3124</v>
       </c>
       <c r="C66" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D66" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B67">
-        <v>578</v>
+        <v>2928</v>
       </c>
       <c r="C67" t="s">
-        <v>20</v>
+        <v>184</v>
       </c>
       <c r="D67" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>185</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B68">
-        <v>576</v>
+        <v>2775</v>
       </c>
       <c r="C68" t="s">
-        <v>20</v>
+        <v>187</v>
       </c>
       <c r="D68" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>188</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B69">
-        <v>512</v>
+        <v>2719</v>
       </c>
       <c r="C69" t="s">
-        <v>20</v>
+        <v>190</v>
       </c>
       <c r="D69" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>191</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B70">
-        <v>477</v>
+        <v>2294</v>
       </c>
       <c r="C70" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D70" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="B71">
-        <v>463</v>
+        <v>2037</v>
       </c>
       <c r="C71" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="D71" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B72">
-        <v>320</v>
+        <v>1745</v>
       </c>
       <c r="C72" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="D72" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="B73">
-        <v>309</v>
+        <v>1552</v>
       </c>
       <c r="C73" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="D73" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="B74">
-        <v>187</v>
+        <v>1490</v>
       </c>
       <c r="C74" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="D74" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="B75">
-        <v>178</v>
+        <v>1386</v>
       </c>
       <c r="C75" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>208</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B76">
-        <v>72</v>
+        <v>1379</v>
       </c>
       <c r="C76" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="D76" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B77">
-        <v>70</v>
+        <v>1368</v>
       </c>
       <c r="C77" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>212</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="B78">
-        <v>6542</v>
+        <v>1213</v>
       </c>
       <c r="C78" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="D78" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="B79">
-        <v>6539</v>
+        <v>1184</v>
       </c>
       <c r="C79" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="D79" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B80">
-        <v>6538</v>
+        <v>1139</v>
       </c>
       <c r="C80" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="D80" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="B81">
-        <v>6512</v>
+        <v>973</v>
       </c>
       <c r="C81" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>223</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B82">
-        <v>6414</v>
+        <v>972</v>
       </c>
       <c r="C82" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>224</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="B83">
-        <v>6814</v>
+        <v>870</v>
       </c>
       <c r="C83" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D83" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="B84">
-        <v>6277</v>
+        <v>865</v>
       </c>
       <c r="C84" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="D84" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>229</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B85">
-        <v>6034</v>
+        <v>655</v>
       </c>
       <c r="C85" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="D85" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B86">
-        <v>5943</v>
+        <v>625</v>
       </c>
       <c r="C86" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="D86" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B87">
-        <v>5537</v>
+        <v>578</v>
       </c>
       <c r="C87" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>237</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B88">
-        <v>5458</v>
+        <v>576</v>
       </c>
       <c r="C88" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>238</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B89">
-        <v>5414</v>
+        <v>512</v>
       </c>
       <c r="C89" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>240</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B90">
-        <v>5360</v>
+        <v>477</v>
       </c>
       <c r="C90" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D90" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B91">
-        <v>5345</v>
+        <v>463</v>
       </c>
       <c r="C91" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D91" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B92">
-        <v>5100</v>
+        <v>320</v>
       </c>
       <c r="C92" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D92" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>246</v>
       </c>
       <c r="B93">
-        <v>5026</v>
+        <v>309</v>
       </c>
       <c r="C93" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D93" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B94">
-        <v>5014</v>
+        <v>187</v>
       </c>
       <c r="C94" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D94" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B95">
-        <v>4936</v>
+        <v>178</v>
       </c>
       <c r="C95" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D95" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B96">
-        <v>4816</v>
+        <v>72</v>
       </c>
       <c r="C96" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D96" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B97">
-        <v>4763</v>
+        <v>70</v>
       </c>
       <c r="C97" t="s">
         <v>259</v>
       </c>
       <c r="D97" t="s">
         <v>260</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>261</v>
       </c>
       <c r="B98">
-        <v>4619</v>
+        <v>6542</v>
       </c>
       <c r="C98" t="s">
         <v>262</v>
       </c>
       <c r="D98" t="s">
         <v>263</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>261</v>
+      </c>
+      <c r="B99">
+        <v>6539</v>
+      </c>
+      <c r="C99" t="s">
         <v>264</v>
       </c>
-      <c r="B99">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>261</v>
+      </c>
+      <c r="B100">
+        <v>6538</v>
+      </c>
+      <c r="C100" t="s">
+        <v>266</v>
+      </c>
+      <c r="D100" t="s">
         <v>267</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>268</v>
+      </c>
+      <c r="B101">
+        <v>6512</v>
+      </c>
+      <c r="C101" t="s">
+        <v>269</v>
+      </c>
+      <c r="D101" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>271</v>
+      </c>
+      <c r="B102">
+        <v>6414</v>
+      </c>
+      <c r="C102" t="s">
+        <v>272</v>
+      </c>
+      <c r="D102" t="s">
         <v>273</v>
       </c>
-      <c r="B102">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>274</v>
+      </c>
+      <c r="B103">
+        <v>6814</v>
+      </c>
+      <c r="C103" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D103" t="s">
         <v>276</v>
       </c>
-      <c r="E103" t="s">
-        <v>20</v>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>274</v>
+      </c>
+      <c r="B104">
+        <v>6277</v>
+      </c>
+      <c r="C104" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" t="s">
+        <v>277</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>278</v>
+      </c>
+      <c r="B105">
+        <v>6034</v>
+      </c>
+      <c r="C105" t="s">
+        <v>279</v>
+      </c>
+      <c r="D105" t="s">
+        <v>280</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>281</v>
+      </c>
+      <c r="B106">
+        <v>5943</v>
+      </c>
+      <c r="C106" t="s">
+        <v>282</v>
+      </c>
+      <c r="D106" t="s">
+        <v>283</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>284</v>
+      </c>
+      <c r="B107">
+        <v>5537</v>
+      </c>
+      <c r="C107" t="s">
+        <v>285</v>
+      </c>
+      <c r="D107" t="s">
+        <v>286</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>287</v>
+      </c>
+      <c r="B108">
+        <v>5458</v>
+      </c>
+      <c r="C108" t="s">
+        <v>288</v>
+      </c>
+      <c r="D108" t="s">
+        <v>289</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>290</v>
+      </c>
+      <c r="B109">
+        <v>5414</v>
+      </c>
+      <c r="C109" t="s">
+        <v>291</v>
+      </c>
+      <c r="D109" t="s">
+        <v>292</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>293</v>
+      </c>
+      <c r="B110">
+        <v>5360</v>
+      </c>
+      <c r="C110" t="s">
+        <v>294</v>
+      </c>
+      <c r="D110" t="s">
+        <v>295</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>293</v>
+      </c>
+      <c r="B111">
+        <v>5345</v>
+      </c>
+      <c r="C111" t="s">
+        <v>296</v>
+      </c>
+      <c r="D111" t="s">
+        <v>297</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>298</v>
+      </c>
+      <c r="B112">
+        <v>5100</v>
+      </c>
+      <c r="C112" t="s">
+        <v>299</v>
+      </c>
+      <c r="D112" t="s">
+        <v>300</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>301</v>
+      </c>
+      <c r="B113">
+        <v>5026</v>
+      </c>
+      <c r="C113" t="s">
+        <v>302</v>
+      </c>
+      <c r="D113" t="s">
+        <v>303</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>304</v>
+      </c>
+      <c r="B114">
+        <v>5014</v>
+      </c>
+      <c r="C114" t="s">
+        <v>305</v>
+      </c>
+      <c r="D114" t="s">
+        <v>306</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>307</v>
+      </c>
+      <c r="B115">
+        <v>4936</v>
+      </c>
+      <c r="C115" t="s">
+        <v>308</v>
+      </c>
+      <c r="D115" t="s">
+        <v>309</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>310</v>
+      </c>
+      <c r="B116">
+        <v>4816</v>
+      </c>
+      <c r="C116" t="s">
+        <v>311</v>
+      </c>
+      <c r="D116" t="s">
+        <v>312</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>313</v>
+      </c>
+      <c r="B117">
+        <v>4763</v>
+      </c>
+      <c r="C117" t="s">
+        <v>314</v>
+      </c>
+      <c r="D117" t="s">
+        <v>315</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>316</v>
+      </c>
+      <c r="B118">
+        <v>4619</v>
+      </c>
+      <c r="C118" t="s">
+        <v>317</v>
+      </c>
+      <c r="D118" t="s">
+        <v>318</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>319</v>
+      </c>
+      <c r="B119">
+        <v>4562</v>
+      </c>
+      <c r="C119" t="s">
+        <v>320</v>
+      </c>
+      <c r="D119" t="s">
+        <v>321</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>322</v>
+      </c>
+      <c r="B120">
+        <v>4457</v>
+      </c>
+      <c r="C120" t="s">
+        <v>323</v>
+      </c>
+      <c r="D120" t="s">
+        <v>324</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>325</v>
+      </c>
+      <c r="B121">
+        <v>1897</v>
+      </c>
+      <c r="C121" t="s">
+        <v>326</v>
+      </c>
+      <c r="D121" t="s">
+        <v>327</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>328</v>
+      </c>
+      <c r="B122">
+        <v>1978</v>
+      </c>
+      <c r="C122" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" t="s">
+        <v>329</v>
+      </c>
+      <c r="E122" t="s">
+        <v>11</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>330</v>
+      </c>
+      <c r="B123">
+        <v>839</v>
+      </c>
+      <c r="C123" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" t="s">
+        <v>331</v>
+      </c>
+      <c r="E123" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="E3" r:id="rId3"/>
-[...7 lines deleted...]
-    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
     <hyperlink ref="F8" r:id="rId12"/>
     <hyperlink ref="E9" r:id="rId13"/>
     <hyperlink ref="F9" r:id="rId14"/>
     <hyperlink ref="E10" r:id="rId15"/>
     <hyperlink ref="F10" r:id="rId16"/>
     <hyperlink ref="E11" r:id="rId17"/>
     <hyperlink ref="F11" r:id="rId18"/>
     <hyperlink ref="E12" r:id="rId19"/>
     <hyperlink ref="F12" r:id="rId20"/>
     <hyperlink ref="E13" r:id="rId21"/>
     <hyperlink ref="F13" r:id="rId22"/>
     <hyperlink ref="E14" r:id="rId23"/>
     <hyperlink ref="F14" r:id="rId24"/>
     <hyperlink ref="E15" r:id="rId25"/>
     <hyperlink ref="F15" r:id="rId26"/>
     <hyperlink ref="E16" r:id="rId27"/>
     <hyperlink ref="F16" r:id="rId28"/>
     <hyperlink ref="E17" r:id="rId29"/>
     <hyperlink ref="F17" r:id="rId30"/>
     <hyperlink ref="E18" r:id="rId31"/>
     <hyperlink ref="F18" r:id="rId32"/>
     <hyperlink ref="E19" r:id="rId33"/>
     <hyperlink ref="F19" r:id="rId34"/>
     <hyperlink ref="E20" r:id="rId35"/>
     <hyperlink ref="F20" r:id="rId36"/>
     <hyperlink ref="E21" r:id="rId37"/>
     <hyperlink ref="F21" r:id="rId38"/>
     <hyperlink ref="E22" r:id="rId39"/>
     <hyperlink ref="F22" r:id="rId40"/>
     <hyperlink ref="E23" r:id="rId41"/>
     <hyperlink ref="F23" r:id="rId42"/>
     <hyperlink ref="E24" r:id="rId43"/>
     <hyperlink ref="F24" r:id="rId44"/>
-    <hyperlink ref="E25" r:id="rId45"/>
-[...61 lines deleted...]
-    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
     <hyperlink ref="F57" r:id="rId108"/>
     <hyperlink ref="E58" r:id="rId109"/>
     <hyperlink ref="F58" r:id="rId110"/>
     <hyperlink ref="E59" r:id="rId111"/>
     <hyperlink ref="F59" r:id="rId112"/>
     <hyperlink ref="E60" r:id="rId113"/>
     <hyperlink ref="F60" r:id="rId114"/>
-    <hyperlink ref="F61" r:id="rId115"/>
-[...47 lines deleted...]
-    <hyperlink ref="E88" r:id="rId163"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="F75" r:id="rId143"/>
+    <hyperlink ref="E76" r:id="rId144"/>
+    <hyperlink ref="F76" r:id="rId145"/>
+    <hyperlink ref="F77" r:id="rId146"/>
+    <hyperlink ref="E78" r:id="rId147"/>
+    <hyperlink ref="F78" r:id="rId148"/>
+    <hyperlink ref="E79" r:id="rId149"/>
+    <hyperlink ref="F79" r:id="rId150"/>
+    <hyperlink ref="E80" r:id="rId151"/>
+    <hyperlink ref="F80" r:id="rId152"/>
+    <hyperlink ref="F81" r:id="rId153"/>
+    <hyperlink ref="F82" r:id="rId154"/>
+    <hyperlink ref="E83" r:id="rId155"/>
+    <hyperlink ref="F83" r:id="rId156"/>
+    <hyperlink ref="E84" r:id="rId157"/>
+    <hyperlink ref="F84" r:id="rId158"/>
+    <hyperlink ref="E85" r:id="rId159"/>
+    <hyperlink ref="F85" r:id="rId160"/>
+    <hyperlink ref="E86" r:id="rId161"/>
+    <hyperlink ref="F86" r:id="rId162"/>
+    <hyperlink ref="F87" r:id="rId163"/>
     <hyperlink ref="F88" r:id="rId164"/>
-    <hyperlink ref="E89" r:id="rId165"/>
-[...24 lines deleted...]
-    <hyperlink ref="F101" r:id="rId190"/>
+    <hyperlink ref="F89" r:id="rId165"/>
+    <hyperlink ref="E90" r:id="rId166"/>
+    <hyperlink ref="F90" r:id="rId167"/>
+    <hyperlink ref="E91" r:id="rId168"/>
+    <hyperlink ref="F91" r:id="rId169"/>
+    <hyperlink ref="E92" r:id="rId170"/>
+    <hyperlink ref="F92" r:id="rId171"/>
+    <hyperlink ref="E93" r:id="rId172"/>
+    <hyperlink ref="F93" r:id="rId173"/>
+    <hyperlink ref="E94" r:id="rId174"/>
+    <hyperlink ref="F94" r:id="rId175"/>
+    <hyperlink ref="E95" r:id="rId176"/>
+    <hyperlink ref="F95" r:id="rId177"/>
+    <hyperlink ref="E96" r:id="rId178"/>
+    <hyperlink ref="F96" r:id="rId179"/>
+    <hyperlink ref="E97" r:id="rId180"/>
+    <hyperlink ref="F97" r:id="rId181"/>
+    <hyperlink ref="E98" r:id="rId182"/>
+    <hyperlink ref="F98" r:id="rId183"/>
+    <hyperlink ref="E99" r:id="rId184"/>
+    <hyperlink ref="F99" r:id="rId185"/>
+    <hyperlink ref="E100" r:id="rId186"/>
+    <hyperlink ref="F100" r:id="rId187"/>
+    <hyperlink ref="E101" r:id="rId188"/>
+    <hyperlink ref="F101" r:id="rId189"/>
+    <hyperlink ref="E102" r:id="rId190"/>
     <hyperlink ref="F102" r:id="rId191"/>
-    <hyperlink ref="F103" r:id="rId192"/>
+    <hyperlink ref="E103" r:id="rId192"/>
+    <hyperlink ref="F103" r:id="rId193"/>
+    <hyperlink ref="F104" r:id="rId194"/>
+    <hyperlink ref="E105" r:id="rId195"/>
+    <hyperlink ref="F105" r:id="rId196"/>
+    <hyperlink ref="E106" r:id="rId197"/>
+    <hyperlink ref="F106" r:id="rId198"/>
+    <hyperlink ref="E107" r:id="rId199"/>
+    <hyperlink ref="F107" r:id="rId200"/>
+    <hyperlink ref="E108" r:id="rId201"/>
+    <hyperlink ref="F108" r:id="rId202"/>
+    <hyperlink ref="E109" r:id="rId203"/>
+    <hyperlink ref="F109" r:id="rId204"/>
+    <hyperlink ref="E110" r:id="rId205"/>
+    <hyperlink ref="F110" r:id="rId206"/>
+    <hyperlink ref="E111" r:id="rId207"/>
+    <hyperlink ref="F111" r:id="rId208"/>
+    <hyperlink ref="E112" r:id="rId209"/>
+    <hyperlink ref="F112" r:id="rId210"/>
+    <hyperlink ref="E113" r:id="rId211"/>
+    <hyperlink ref="F113" r:id="rId212"/>
+    <hyperlink ref="E114" r:id="rId213"/>
+    <hyperlink ref="F114" r:id="rId214"/>
+    <hyperlink ref="E115" r:id="rId215"/>
+    <hyperlink ref="F115" r:id="rId216"/>
+    <hyperlink ref="E116" r:id="rId217"/>
+    <hyperlink ref="F116" r:id="rId218"/>
+    <hyperlink ref="E117" r:id="rId219"/>
+    <hyperlink ref="F117" r:id="rId220"/>
+    <hyperlink ref="E118" r:id="rId221"/>
+    <hyperlink ref="F118" r:id="rId222"/>
+    <hyperlink ref="E119" r:id="rId223"/>
+    <hyperlink ref="F119" r:id="rId224"/>
+    <hyperlink ref="E120" r:id="rId225"/>
+    <hyperlink ref="F120" r:id="rId226"/>
+    <hyperlink ref="E121" r:id="rId227"/>
+    <hyperlink ref="F121" r:id="rId228"/>
+    <hyperlink ref="F122" r:id="rId229"/>
+    <hyperlink ref="F123" r:id="rId230"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>