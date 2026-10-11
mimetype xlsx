--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -55,117 +55,117 @@
   <si>
     <t>7) procedimenti per i quali il provvedimento dell'amministrazione può essere sostituito da una dichiarazione dell'interessato[…]</t>
   </si>
   <si>
     <t>8) strumenti di tutela amministrativa e giurisdizionale, riconosciuti dalla legge in favore dell'interessato[…]</t>
   </si>
   <si>
     <t>9) link di accesso al servizio on line, ove sia già disponibile in rete[…]</t>
   </si>
   <si>
     <t>10) modalità per l'effettuazione dei pagamenti eventualmente necessari [..]</t>
   </si>
   <si>
     <t>11) nome del soggetto a cui è attribuito, in caso di inerzia, il potere sostitutivo[…]</t>
   </si>
   <si>
     <t>Nomina componenti commissioni interne D.Lgs. 297/1994; normativa scolastica di settore; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio didattica / organi collegiali</t>
   </si>
   <si>
     <t>Ufficio competente [bnis02600a@istruzione.it / 0824/833785]</t>
   </si>
   <si>
-    <t>[ROSA TANGREDI] Dirigente scolastico [bnis02600a@istruzione.it / bnis02600a@pec.istruzione.it]</t>
+    <t>[ROSA TANGREDI] Dirigente scolastico [bnis02600a@istruzione.it / bnis02600a@pec.istruzione.it / 0824/833785]</t>
   </si>
   <si>
     <t>Segreteria / organi collegiali</t>
   </si>
   <si>
     <t>10/30 giorni secondo procedimento</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Tutela ordinaria; potere sostitutivo in caso di inerzia</t>
   </si>
   <si>
     <t>Non previsto</t>
   </si>
   <si>
-    <t>[] Dirigente ATP, instanza via email [usp.na@istruzione.it]</t>
+    <t>[] Dirigente ATP, instanza via email [usp.na@istruzione.it / bnis02600a@pec.istruzione.it]</t>
   </si>
   <si>
     <t>Procedimento disciplinare studenti D.P.R. 249/1998; regolamento di istituto; L. 241/1990</t>
   </si>
   <si>
     <t>Consiglio di classe / Organo di garanzia</t>
   </si>
   <si>
     <t>Ufficio didattica [bnis02600a@istruzione.it / 0824/833785]</t>
   </si>
   <si>
-    <t>Dirigente scolastico / organo competente [bnis02600a@istruzione.it / bnis02600a@pec.istruzione.it]</t>
+    <t>Dirigente scolastico / organo competente [bnis02600a@istruzione.it / bnis02600a@pec.istruzione.it / 0824/833785]</t>
   </si>
   <si>
     <t>Segreteria didattica; regolamento di istituto</t>
   </si>
   <si>
     <t>Termini regolamento di istituto / 30 giorni se non diversamente previsto</t>
   </si>
   <si>
     <t>Organo di garanzia interno; eventuale Organo di garanzia regionale; tutela giurisdizionale</t>
   </si>
   <si>
     <t>Valutazione degli apprendimenti e scrutini D.Lgs. 62/2017; D.P.R. 122/2009 ove applicabile; normativa MIM</t>
   </si>
   <si>
     <t>Consiglio di classe / docenti</t>
   </si>
   <si>
-    <t>Consiglio di classe / Dirigente per gli atti di competenza [bnis02600a@istruzione.it / bnis02600a@pec.istruzione.it]</t>
+    <t>Consiglio di classe / Dirigente per gli atti di competenza [bnis02600a@istruzione.it / bnis02600a@pec.istruzione.it / 0824/833785]</t>
   </si>
   <si>
     <t>Registro elettronico; segreteria didattica</t>
   </si>
   <si>
     <t>Secondo calendario scolastico e organi collegiali</t>
   </si>
   <si>
     <t>Accesso agli atti; autotutela; ricorso nei termini di legge ove ammesso</t>
   </si>
   <si>
     <t>Adozione libri di testo Normativa annuale MIM; D.Lgs. 297/1994</t>
   </si>
   <si>
     <t>Collegio docenti / consigli di classe</t>
   </si>
   <si>
-    <t>Dirigente scolastico / organi collegiali [bnis02600a@istruzione.it / bnis02600a@pec.istruzione.it]</t>
+    <t>Dirigente scolastico / organi collegiali [bnis02600a@istruzione.it / bnis02600a@pec.istruzione.it / 0824/833785]</t>
   </si>
   <si>
     <t>Elenco libri di testo</t>
   </si>
   <si>
     <t>Termini annuali MIM</t>
   </si>
   <si>
     <t>Tutela ordinaria; accesso agli atti</t>
   </si>
   <si>
     <t>Criteri formazione classi / assegnazione docenti / orario lezioni D.Lgs. 297/1994; D.P.R. 275/1999; regolamento di istituto</t>
   </si>
   <si>
     <t>Organi collegiali / Dirigente</t>
   </si>
   <si>
     <t>Segreteria</t>
   </si>
   <si>
     <t>30 giorni da inizio a.s. o termini interni</t>
   </si>
   <si>
     <t>Accesso agli atti; autotutela; tutela ordinaria</t>
   </si>