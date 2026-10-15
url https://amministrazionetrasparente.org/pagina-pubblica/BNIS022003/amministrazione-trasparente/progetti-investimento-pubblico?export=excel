--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -8,86 +8,101 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="47">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D’USO AL PERSONALE DELLA SCUOLA</t>
+  </si>
+  <si>
+    <t>C54D26001890007</t>
+  </si>
+  <si>
+    <t>€ 14.796,00</t>
+  </si>
+  <si>
+    <t>FdR</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>LABORATORI INNOVATIVI PER L’AUTOMAZIONE E L’ELETTROTECNICA;</t>
   </si>
   <si>
     <t>C54D25006450007</t>
   </si>
   <si>
     <t>€ 201.000,00</t>
   </si>
   <si>
     <t>fondi europei</t>
   </si>
   <si>
     <t>19/01/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>AMPLIAMENTO DELL’OFFERTA FORMATIVA DEI LICEI MUSICALI AI SENSI DELL’ARTICOLO 1, COMMI 510 E 511, DELLA LEGGE 30 DICEMBRE 2020, N. 178 . CURIOSANDO NEL JAZZ: TRA NUOVI  LINGUAGGI E PROSPETTIVE ARTISTICHE</t>
   </si>
   <si>
     <t>C54C25000080001</t>
   </si>
   <si>
     <t>€ 10.000,00</t>
   </si>
   <si>
     <t>MIM-USR CAMPANIA</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E L'ORIENTAMENTO (PCTO) SULLE DISCIPLINE STEM E SUL MULTILINGUISMO PER GLI ISTITUTI TECNICI E PROFESSIONALI TRAMITE ESPERIENZE DI ORIENTAMENTO IN ITALIA E ALL'ESTERO (D.M. 88/2025). TITOLO PROGETTO: </t>
   </si>
   <si>
     <t>C54D23003330006</t>
   </si>
   <si>
     <t>€ 150.000,00</t>
   </si>
@@ -531,56 +546,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/5fa6ba9c-de3c-4b74-912c-afebafcfd918" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/e343ceca-1976-4340-9566-a63a5b1e1cb2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/ec09e499-5ab1-4ea1-9cfb-35782324815e" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/fce637eb-5dcd-4404-a7f0-344c567e56db" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/7960c959-ba13-4fb7-a4a5-08c01c12ba39" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/c83b8ccc-0ead-439f-8eef-ccceed6c0b14" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/51d76dcb-0f47-475f-90b1-2bd6280e1148" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/1b83c9d9-074b-4367-9aa2-5f18e57c7d98" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/5fa6ba9c-de3c-4b74-912c-afebafcfd918" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/e343ceca-1976-4340-9566-a63a5b1e1cb2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/ec09e499-5ab1-4ea1-9cfb-35782324815e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/fce637eb-5dcd-4404-a7f0-344c567e56db" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/7960c959-ba13-4fb7-a4a5-08c01c12ba39" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/c83b8ccc-0ead-439f-8eef-ccceed6c0b14" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/progetto/51d76dcb-0f47-475f-90b1-2bd6280e1148" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -592,98 +607,98 @@
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="1">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
         <v>2025</v>
       </c>
-      <c r="B5" s="1"/>
-[...6 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B7" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C7" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="E7" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>22</v>
@@ -742,63 +757,84 @@
       </c>
       <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>11</v>
       </c>
     </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
-    <hyperlink ref="F7" r:id="rId2"/>
+    <hyperlink ref="F4" r:id="rId2"/>
     <hyperlink ref="F8" r:id="rId3"/>
     <hyperlink ref="F9" r:id="rId4"/>
     <hyperlink ref="F10" r:id="rId5"/>
     <hyperlink ref="F11" r:id="rId6"/>
     <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>