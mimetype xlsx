--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -8,128 +8,191 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="95">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD4FEA839F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Iscrizioni progetto Staffetta di scrittura per la cittadinanza e la legalità a.s. 2026/27</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - graduatoria provvisoria supporto al rup </t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD25CAF595</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto monitor interattivi touch screen per aule</t>
+  </si>
+  <si>
+    <t>BD251E1B00</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di allestimento manifestazione</t>
+  </si>
+  <si>
+    <t>26/09/2026</t>
+  </si>
+  <si>
+    <t>BD1FE1A861</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto cancelleria e prodotti di pulizia</t>
+  </si>
+  <si>
+    <t>BD1FD36C39</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto carta per igiene e pulizia</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD07098FB6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura multifunzione per laboratorio costruzioni</t>
+  </si>
+  <si>
+    <t>12/09/2026</t>
+  </si>
+  <si>
+    <t>BCF3F9291D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Intervento tecnico n. 2 pc All-in-one</t>
+  </si>
+  <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC8A20050A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo licenza software didattico Matterport</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC7855068F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di registri dei verbali dei Consigli di Classe e scrutini formula quinquennale</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC7175979E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto unità NAS per server</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC370B6E3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo annuale licenza software Proxy</t>
   </si>
   <si>
     <t>BC3651558C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto batterie e ricambi per macchine lavasciuga</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE974AA15</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale pubblicitario e gadget - DM 134/2025 - PROGETTO: “CURIOSANDO NEL JAZZ: TRA NUOVI LINGUAGGI E PROSPETTIVE ARTISTICHE”.</t>
   </si>
   <si>
     <t>03/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Team di progetto Programma Erasmus+ Attività KA121 - Progetto per la mobilità individuale del personale nell'ambito dell'istruzione scolastica
 Accreditamento n.: 2022-1-IT02-KA120-SCH-000103135
 Progetto n.: 2025-1-IT02-KA121-SCH- 000311999
 CUP: C57G25000210006</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD545FF1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI MUSICALI. DM 134/2025 - PROGETTO: “CURIOSANDO NEL JAZZ: TRA NUOVI LINGUAGGI E PROSPETTIVE ARTISTICHE”.</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC781CB17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pubblicitario_ DM 134/2025 - Progetto: “Curiosando nel Jazz: Tra nuovi linguaggi e Prospettive Artistiche”.</t>
   </si>
@@ -623,608 +686,783 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A20050A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/bf00f6a9-fdc2-4ed5-bd1d-847a83dbb8de" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7855068F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/9635c9b2-472a-4f6c-a2b3-1e93a66f6f26" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7175979E" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/45534ba4-20d0-4e15-9e98-e0688a2d135a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC370B6E3C" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/8cae95e2-1ce2-4373-9529-074ea87adcc6" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3651558C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/5920e7db-633c-44ed-9472-aaf036ecbd3f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE974AA15" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/7ed80439-48ed-4194-9d4c-1a7e85532691" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD545FF1C" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/3bd16db2-ec73-40e1-bd13-41272521fe98" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC781CB17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/e204aca1-d975-49e1-92b9-b6a8671a2d6e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85EAD5FA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/74821dbd-c0df-4d86-8f95-8a476f0bbf08" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81882E6E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/263e3b99-058f-44da-a290-2bb785d8b8d1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB438AC149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/60058cf9-5e9a-4898-a9e8-a7c8d8c49742" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F65E9E3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/9ef578d6-085c-461c-b588-2463f1b41670" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3858AE0D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/4110dc0d-550d-4412-8b80-4e1994011503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3087557F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/5cb4f964-3fe1-4c24-bd4b-95fdbab817bb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FD81B8E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/1384e923-badf-4bb2-a8b7-696d30a5b354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1719304D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/3c5f9168-efd5-471c-9276-d303cbe9c1ad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8B1E06B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/a24d4696-f86a-4dea-93a5-c08534fcf8eb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/7a59492e-443f-4ba3-ab5b-cd2e848df1c0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA502AD3E9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/d96d3fae-0674-4274-8f98-a019d238652d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5847F579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/4cee4671-3dae-4096-bf81-b6e9bbbd3df0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B01E6B80" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/04d12646-ae21-4178-b57d-f05b4bafff48" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4FEA839F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/a0e775fa-f692-4995-9a0c-62aa45ddd778" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD25CAF595" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/45153d3b-9151-4bdb-9424-2914a9bc2113" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD251E1B00" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/6a198e97-7ca5-4ef8-a5f9-ce3e25d7f9ab" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1FE1A861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/c4442e2e-7ae9-4014-8538-fed8db922b4d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1FD36C39" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/d52281a4-4cd2-4e00-831e-b3fd5c9c5a24" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD07098FB6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/f57cf14d-37bd-43b8-bd49-c30f6b2cf939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3F9291D" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/9009eb30-6d73-43d3-8937-894bf0dd7509" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A20050A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/bf00f6a9-fdc2-4ed5-bd1d-847a83dbb8de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7855068F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/9635c9b2-472a-4f6c-a2b3-1e93a66f6f26" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7175979E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/45534ba4-20d0-4e15-9e98-e0688a2d135a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC370B6E3C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/8cae95e2-1ce2-4373-9529-074ea87adcc6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3651558C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/5920e7db-633c-44ed-9472-aaf036ecbd3f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE974AA15" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/7ed80439-48ed-4194-9d4c-1a7e85532691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD545FF1C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/3bd16db2-ec73-40e1-bd13-41272521fe98" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC781CB17" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/e204aca1-d975-49e1-92b9-b6a8671a2d6e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85EAD5FA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/74821dbd-c0df-4d86-8f95-8a476f0bbf08" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81882E6E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/263e3b99-058f-44da-a290-2bb785d8b8d1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB438AC149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/60058cf9-5e9a-4898-a9e8-a7c8d8c49742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F65E9E3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/9ef578d6-085c-461c-b588-2463f1b41670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3858AE0D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/4110dc0d-550d-4412-8b80-4e1994011503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3087557F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/5cb4f964-3fe1-4c24-bd4b-95fdbab817bb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FD81B8E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/1384e923-badf-4bb2-a8b7-696d30a5b354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1719304D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/3c5f9168-efd5-471c-9276-d303cbe9c1ad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8B1E06B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/a24d4696-f86a-4dea-93a5-c08534fcf8eb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/7a59492e-443f-4ba3-ab5b-cd2e848df1c0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA502AD3E9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/d96d3fae-0674-4274-8f98-a019d238652d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5847F579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/4cee4671-3dae-4096-bf81-b6e9bbbd3df0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B01E6B80" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BNIS022003/amministrazione-trasparente/atti-amministrazioni-enti/04d12646-ae21-4178-b57d-f05b4bafff48" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F33"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6973</v>
+        <v>8933</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>6920</v>
+        <v>8405</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="2" t="s">
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>6900</v>
+        <v>8374</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>8358</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>6573</v>
+        <v>8272</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7">
+        <v>8263</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>7971</v>
+      </c>
+      <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9">
+        <v>7742</v>
+      </c>
+      <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>6973</v>
+      </c>
+      <c r="C10" t="s">
         <v>30</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11">
+        <v>6920</v>
+      </c>
+      <c r="C11" t="s">
         <v>33</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12">
+        <v>6900</v>
+      </c>
+      <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>6579</v>
+      </c>
+      <c r="C13" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
-      <c r="E13" t="s">
-        <v>25</v>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14">
+        <v>6573</v>
+      </c>
+      <c r="C14" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
-      <c r="E14" t="s">
-        <v>25</v>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15">
-        <v>3929</v>
+        <v>5718</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
-        <v>3824</v>
+        <v>5671</v>
       </c>
       <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>47</v>
       </c>
-      <c r="D16" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E16" t="s">
+        <v>11</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17">
+        <v>5437</v>
+      </c>
+      <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18">
+        <v>5254</v>
+      </c>
+      <c r="C18" t="s">
         <v>52</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>3649</v>
+        <v>4597</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>57</v>
       </c>
       <c r="B20">
-        <v>3561</v>
+        <v>4557</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>60</v>
       </c>
       <c r="B21">
-        <v>3077</v>
+        <v>4398</v>
       </c>
       <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>61</v>
       </c>
-      <c r="D21" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E21" t="s">
+        <v>11</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22">
+        <v>4066</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
         <v>63</v>
       </c>
-      <c r="B22">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E22" t="s">
+        <v>11</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23">
+        <v>3929</v>
+      </c>
+      <c r="C23" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>1410</v>
+        <v>3824</v>
       </c>
       <c r="C24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25">
+        <v>3745</v>
+      </c>
+      <c r="C25" t="s">
         <v>71</v>
       </c>
-      <c r="B25">
+      <c r="D25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26">
+        <v>3652</v>
+      </c>
+      <c r="C26" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" t="s">
+        <v>75</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27">
+        <v>3649</v>
+      </c>
+      <c r="C27" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28">
+        <v>3561</v>
+      </c>
+      <c r="C28" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29">
+        <v>3077</v>
+      </c>
+      <c r="C29" t="s">
+        <v>82</v>
+      </c>
+      <c r="D29" t="s">
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30">
+        <v>2543</v>
+      </c>
+      <c r="C30" t="s">
+        <v>85</v>
+      </c>
+      <c r="D30" t="s">
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31">
+        <v>1434</v>
+      </c>
+      <c r="C31" t="s">
+        <v>88</v>
+      </c>
+      <c r="D31" t="s">
+        <v>89</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32">
+        <v>1410</v>
+      </c>
+      <c r="C32" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" t="s">
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33">
         <v>9646</v>
       </c>
-      <c r="C25" t="s">
-[...8 lines deleted...]
-      <c r="F25" s="2" t="s">
+      <c r="C33" t="s">
+        <v>93</v>
+      </c>
+      <c r="D33" t="s">
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="E3" r:id="rId3"/>
-[...8 lines deleted...]
-    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
     <hyperlink ref="F8" r:id="rId13"/>
     <hyperlink ref="E9" r:id="rId14"/>
     <hyperlink ref="F9" r:id="rId15"/>
     <hyperlink ref="E10" r:id="rId16"/>
     <hyperlink ref="F10" r:id="rId17"/>
     <hyperlink ref="E11" r:id="rId18"/>
     <hyperlink ref="F11" r:id="rId19"/>
     <hyperlink ref="E12" r:id="rId20"/>
     <hyperlink ref="F12" r:id="rId21"/>
-    <hyperlink ref="F13" r:id="rId22"/>
-[...13 lines deleted...]
-    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
     <hyperlink ref="F21" r:id="rId37"/>
-    <hyperlink ref="E22" r:id="rId38"/>
-[...6 lines deleted...]
-    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>