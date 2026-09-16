--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -8,363 +8,348 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="81">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>PROGETTO AZIONI DI PREVENZIONE E CONTRASTO BULLISMO E CYBERBULLISMO - AVVISO PROT. 00799 DEL 01-06-2026</t>
+  </si>
+  <si>
+    <t>I94C26000100001</t>
+  </si>
+  <si>
+    <t>€ 5.000,00</t>
+  </si>
+  <si>
+    <t>STATALE</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>PROGETTI DI MOBILITÀ NELL'AMBITO DELL'ISTRUZIONE SCOLASTICA PROGRAMMA ERASMUS+ - PROGETTO 2026-1-IT02-KA121-SCH-000423636</t>
   </si>
   <si>
     <t>I94C26000010006</t>
   </si>
   <si>
     <t>€ 21.350,00</t>
   </si>
   <si>
     <t>COMUNITARIA</t>
   </si>
   <si>
     <t>01/09/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/131fa118-0099-4681-bc47-253b59c5bbad</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMAZIONE PERSONALE ATA - AVVISO PROT. 95498 DEL 24/04/26 - PN 2127 FSE+</t>
   </si>
   <si>
     <t>I94D26002030007</t>
   </si>
   <si>
     <t>€ 149.200,00</t>
   </si>
   <si>
     <t>COMUNITARIA - STATALE</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/208a2be1-5512-4baf-93fc-181eb278bbb4</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO ESTATE 2026/27 – AVVISO PROT. 112894 DEL 11/05/2026 PN 2127 FSE+</t>
   </si>
   <si>
     <t>I94D26002630007</t>
   </si>
   <si>
     <t>€ 79.923,00</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/39bb28b7-16c8-49fc-9cb4-174e6f96f957</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMAZIONE DOCENTI - AVVISO PROT. 95165 DEL 24/04/26 - PN 2127 FSE+</t>
   </si>
   <si>
     <t>I94D26001490007</t>
   </si>
   <si>
     <t>€ 13.805,00</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/b7a3dd53-afee-4dd6-ae4d-7f4ec3b4b83d</t>
-[...1 lines deleted...]
-  <si>
     <t>POC DISPOSITIVI DIGITALI   - DM 38/2026 - AVVISO PROT. N. 95450 DEL 24/04/2026</t>
   </si>
   <si>
     <t>I94D26001110007</t>
   </si>
   <si>
     <t>€ 12.055,99</t>
   </si>
   <si>
     <t>COMUNITARIA STATALE</t>
   </si>
   <si>
     <t>11/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/b882a0fa-7e77-4083-9c7d-da1a96b5f80a</t>
-[...1 lines deleted...]
-  <si>
     <t>POC - PROGRAMMA OPERATIVO COMPLEMENTARE “PER LA SCUOLA” 2014-2020 - PERCORSI DI ORIENTAMENTO RIVOLTI ALLE CLASSI TERZE, QUARTE E QUINTE</t>
   </si>
   <si>
     <t>I94D25000940001</t>
   </si>
   <si>
     <t>€ 74.980,00</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/0911cdc8-962e-49d5-a463-1841dcceac77</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR MISSIONE 4.C1/3.1 PCTO SULLE DISCIPLINE STEM E SUL MULTILINGUISMO PER GLI ISTITUTI TECNICI E PROFESSIONALI TRAMITE ESPERIENZE DI ORIENTAMENTO IN ITALIA E ALL’ESTERO (D.M. 88/2025)</t>
   </si>
   <si>
     <t>I94D23004120006</t>
   </si>
   <si>
     <t>€ 107.275,00</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/8330dab5-1a32-4d1c-8477-2ced0ed01b35</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTI DI MOBILITÀ NELL'AMBITO DELL'ISTRUZIONE SCOLASTICA PROGRAMMA ERASMUS+ - PROGETTO 2025-1-IT02-KA121-SCH-000310765</t>
   </si>
   <si>
     <t>I94C25000070006</t>
   </si>
   <si>
     <t>€ 25.660,00</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/9335330b-c7ab-406e-8c4c-af8cb7ce568a</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO ESTATE 2025 – PROT. 81652 DEL 23 MAGGIO 2025 PN 2127 FSE+</t>
   </si>
   <si>
     <t>I54D25003850007</t>
   </si>
   <si>
     <t>€ 79.944,00</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/79cb32ce-416d-482d-babf-7936a2db0f33</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO SCUOLA IN ASCOLTO - DGR LOMBARDIA XII/1605 DEL 18 DICEMBRE  2023 AMBITO LOM01</t>
   </si>
   <si>
     <t>E81I24000020002</t>
   </si>
   <si>
     <t>€ 59.603,00</t>
   </si>
   <si>
     <t>REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/145d534f-46e8-4325-a5cd-1fd7c4089c28</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR ERASMUS KA121 DM 61/2023 - PNRR_2024-1-IT02-KA121-SCH-000214213</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 19.570,00</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/a8168514-cb70-478a-b3a2-2068104f8975</t>
-[...1 lines deleted...]
-  <si>
     <t>PON FSE PCTO ALL'ESTERO MAIRONI ABROAD2 - AVVISO 136505 DEL 09/10/2024</t>
   </si>
   <si>
     <t>I94D24001580007</t>
   </si>
   <si>
     <t>€ 63.564,00</t>
   </si>
   <si>
     <t>15/12/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/a7844f71-e770-4ca1-b620-aa08c78437ac</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR MISSIONE 4.C1/1.4 - RIDUZIONE DEI DIVARI NEGLI APPRENDIMENTI E CONTRASTO ALLA DISPERSIONE SCOLASTICA (DM 19/2024)</t>
   </si>
   <si>
     <t>I94D21000260006</t>
   </si>
   <si>
     <t>€ 88.204,68</t>
   </si>
   <si>
     <t>02/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/ca658ece-d359-405d-a68d-fa88907b18e9</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTI DI MOBILITÀ NELL'AMBITO DELL'ISTRUZIONE SCOLASTICA PROGRAMMA ERASMUS+ - PROGETTO 2024-1-IT02-KA121-SCH-000214213</t>
   </si>
   <si>
     <t>I94C24000040006</t>
   </si>
   <si>
     <t>€ 21.580,00</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/785790cc-7810-41a0-b3a3-cf6b0ba5ee4f</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR MISSIONE 4.C1 - FORMAZIONE DEL PERSONALE SCOLASTICO PER LA TRANSIZIONE DIGITALE NELLE SCUOLE STATALI (D.M. 66/2023) - DOCUMENTI DAL 01-01-2025</t>
   </si>
   <si>
     <t>I94D23002500006</t>
   </si>
   <si>
     <t>€ 47.529,26</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/1be690e9-3c25-4053-b0ff-cfacec18ed67</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR MISSIONE 4.C1 - AZIONI DI POTENZIAMENTO DELLE COMPETENZE STEM E MULTILINGUISTICHE (DM 65/2023) - DOCUMENTI DAL 01-01-2025</t>
   </si>
   <si>
     <t>I94D23001820006</t>
   </si>
   <si>
     <t>€ 94.221,26</t>
   </si>
   <si>
     <t>13/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/2f5fc781-a953-49d8-ae8b-3c0e0fd72987</t>
-[...1 lines deleted...]
-  <si>
     <t>NEXT GENERATION CLASS - AMBIENTI DI APPRENDIMENTO INNOVATIVI</t>
   </si>
   <si>
     <t>I94D22002870006</t>
   </si>
   <si>
     <t>€ 163.935,87</t>
   </si>
   <si>
     <t>28/03/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/27260557-a4ad-4c69-bb13-e103a39b1fc8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -662,419 +647,569 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/5c5794c1-2f10-4c7a-8753-667656046962" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/131fa118-0099-4681-bc47-253b59c5bbad" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/208a2be1-5512-4baf-93fc-181eb278bbb4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/39bb28b7-16c8-49fc-9cb4-174e6f96f957" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/b7a3dd53-afee-4dd6-ae4d-7f4ec3b4b83d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/b882a0fa-7e77-4083-9c7d-da1a96b5f80a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/0911cdc8-962e-49d5-a463-1841dcceac77" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/8330dab5-1a32-4d1c-8477-2ced0ed01b35" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/9335330b-c7ab-406e-8c4c-af8cb7ce568a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/79cb32ce-416d-482d-babf-7936a2db0f33" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/145d534f-46e8-4325-a5cd-1fd7c4089c28" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/a8168514-cb70-478a-b3a2-2068104f8975" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/a7844f71-e770-4ca1-b620-aa08c78437ac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/ca658ece-d359-405d-a68d-fa88907b18e9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/785790cc-7810-41a0-b3a3-cf6b0ba5ee4f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/1be690e9-3c25-4053-b0ff-cfacec18ed67" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/2f5fc781-a953-49d8-ae8b-3c0e0fd72987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/progetto/27260557-a4ad-4c69-bb13-e103a39b1fc8" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F29"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" t="s">
-        <v>16</v>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>16</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>16</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>16</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
-[...43 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
-[...15 lines deleted...]
-        <v>56</v>
+      <c r="A11" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>35</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>39</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>43</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>47</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="E16" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>52</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="B17" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>85</v>
-[...22 lines deleted...]
-        <v>91</v>
+        <v>56</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" t="s">
+        <v>64</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" t="s">
+        <v>76</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A27:F27"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F8" r:id="rId6"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F15" r:id="rId10"/>
+    <hyperlink ref="F16" r:id="rId11"/>
+    <hyperlink ref="F17" r:id="rId12"/>
+    <hyperlink ref="F21" r:id="rId13"/>
+    <hyperlink ref="F22" r:id="rId14"/>
+    <hyperlink ref="F23" r:id="rId15"/>
+    <hyperlink ref="F24" r:id="rId16"/>
+    <hyperlink ref="F25" r:id="rId17"/>
+    <hyperlink ref="F29" r:id="rId18"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>