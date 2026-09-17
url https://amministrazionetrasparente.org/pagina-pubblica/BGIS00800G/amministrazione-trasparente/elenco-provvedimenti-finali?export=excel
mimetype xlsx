--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -8,3900 +8,2477 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1526" uniqueCount="1270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1586" uniqueCount="792">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - accompagnatori nel Progetto ERAMUS + "Doppiamente IN" - 2026-KA121-SCH-000423636</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCEDC61E24</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di laboratorio di fisica lotto ITE</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF319E569</t>
+  </si>
+  <si>
+    <t>Determina di rettifica per assegnazione incarico "Servizio di medico competente"</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di incarico esperto- tutor Avviso 64310 del 23/04/2025 - POC - Percorsi di Orientamento  </t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Determinazione di liquidazione per incarico Medico competente a.s. 2025.2026 - </t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDFDC9D75</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rimozione fogliame e pulizia tetti Istituto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione di aggiudicazione  trattativa MEPA per incarico triennale RSPP </t>
+  </si>
+  <si>
+    <t>BCD8083C75</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Incarico RSPP (Responsabile del Servizio di Prevenzione e Protezione)</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto incarico esperti e tutor Progetto PN 2127 - FSE+ - Avviso 81652 del 23/05/2025 - PIANO ESTATE 2025-26 </t>
+  </si>
+  <si>
+    <t>Stipula per affidamento Servizio triennale RSPP</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>BCAB78F380</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LIBRETTI SCOLASTICI</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>BC98A88918</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di manutenzione e sanificazione condizionatori uffici</t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC93EF4A9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di organizzazione di n. 3 viaggi d'istruzione (Parigi, Cracovia, Trieste) a.s. 2026/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC93EF4A9E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto assegnazione incarico docenti di supporto Progetto Piano Estate 2025 – Prot. 81652 del 23 maggio 2025 PN 2127 FSE+</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di incarico esperti e tutor Avviso 64310 del 23/04/2025 - POC - Percorsi di Orientamento </t>
   </si>
   <si>
     <t>BC87EEB1B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Software gestione orario scolastico e gestione e delle sostituzioni dei docenti a.s. 2026.2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC87EEB1B0</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2026</t>
   </si>
   <si>
     <t>Decreto incarico direzione amministrativa Dsga -  Avviso Piano Estate 2025 – Prot. 81652 del 23 maggio 2025 PN 2127 FSE+</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Assunzione incarico direzione e coordinamento -  Avviso Piano Estate 2025 – Prot. 81652 del 23 maggio 2025 PN 2127 FSE+ </t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC31BFB245</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione del Servizio di Denuncia ambientale (MUD) rif.to rifiuti 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC31BFB245</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF2EAA540</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione macchina lavapavimento MOD. BABY 43 lotto liceo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBF2EAA540</t>
-[...4 lines deleted...]
-  <si>
     <t>BC24787FDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo dominio "maironidaponte.edu.it"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC24787FDB</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1E865E4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Toner per stampante LASERJET PRO M252n</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1E865E4D</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0841A89C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pile alcaline + batterie per pc portatili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0841A89C</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC03DC3CC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura prodotti per la pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03DC3CC2</t>
-[...4 lines deleted...]
-  <si>
     <t>BC0531FD18</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prodotti per pulizia edifici scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0531FD18</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BBFB9E8D40</t>
   </si>
   <si>
     <t>Stipula MEPA per Materiale di pulizia per edifici scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB9E8D40</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE449D02F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di adeguamento al Regolamento U.E. 2016/679 RGPD (G.D.P.R.)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE449D02F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>LG.633/194</t>
   </si>
   <si>
     <t>RICHIESTA PERMESSO SIAE PER FESTA DI FINE ANNO SCOLASTICO - 08 GIUGNO 2026 Esente da Cig - Legge n. 633/1941, all’articolo 180</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=LG.633/194</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDD95F06D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Utilizzo Piattaforma LAF SCHOOL - PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD95F06D</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>Determina di liquidazione esperto esterno per Progetto Bio-medico-sanitario 2025.2026</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCB377668</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione monitor touch</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB377668</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>Decreto di liquidazione  -  esperta esterna S.T. per laboratorio teatrale per alunni diversamente abili a.s. 2025.2026</t>
   </si>
   <si>
     <t>BBCA519B38</t>
   </si>
   <si>
     <t>Decisione a contrarre - Software "Nuvola" per rilevazione presenza personale ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA519B38</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>BBC758AC17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio fotocopiatori vari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC758AC17</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB2821892</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio "formazione del personale e supporto  al RUP per una procedura di gara sopra soglia comunitaria relativa ad un servizio di Bar Scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2821892</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2026</t>
   </si>
   <si>
     <t>BBB3134593</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n.20 skill card e n.70 esami ICDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3134593</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA3530D47</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione macchine lavapavimento BYTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3530D47</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB798E819C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi formativi nell’ambito dell’Educazione Civica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB798E819C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB79AE1259</t>
   </si>
   <si>
     <t>Decisione a contrarre - MEDAGLIE E COPPER PER TORNEI STUDENTESCHI A.S. 2025.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79AE1259</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB75DC43AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Erogazione biglietti visita guidata-laboratorio Bergamo tra Medioevo ed Età Moderna cl. 3AR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75DC43AF</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB66B709F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER LABORATORIO SCIENTIFICO ITE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66B709F3</t>
-[...4 lines deleted...]
-  <si>
     <t>BB52C5B95B</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONVENZIONE PER L’EROGAZIONE DI CORSI DI FORMAZIONE BLSD/DAE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52C5B95B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4E838EEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di erogazione biglietti Parco archeologico Santa Giulia Brescia prenotazione n. P8744 per la classe 1^DS dell’ITE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E838EEE</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB43967B97</t>
   </si>
   <si>
     <t>Decisione a contrarre - Convenzione per acquisto materiale per manutenzione interna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43967B97</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB3F3D73F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER PALESTRA LOTTO ITE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F3D73F9</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB226A08B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE NOTEBOOK</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB226A08B2</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB29E69243</t>
   </si>
   <si>
     <t>Decreto di avvio  - ACQUISTO DI SEDIE E BANCHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29E69243</t>
-[...4 lines deleted...]
-  <si>
     <t>BB1995711A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di n. 50 esami ICDL e n. 20 SKILLS CARD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1995711A</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB25B98EC1</t>
   </si>
   <si>
     <t>Decreto di Avvio procedura per - INTERVENTO DI UNIFICAZIONE CAMPANELLE ITE/LICEO/UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25B98EC1</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>Determina di liquidazione esperto esterno per Conversazione con madrelingua inglese a.s. 2025.2026</t>
   </si>
   <si>
     <t>BB09DB7B53</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento servizio di noleggio bus con conducente per trasporto uscita didattica studenti 4^BA  Crespi Adda - POC  orientamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09DB7B53</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFEAC7161</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizione n.11 studenti alle certificazioni linguistiche CAE ON DEMAND</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEAC7161</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAEBE42242</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di n. 100 esami ICDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBE42242</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE14B6823</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizione n.25 studenti alle certificazioni linguistiche FCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE14B6823</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF0912EF9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di n.1 corso di formazione ASPP in materia di sicurezza (Mod. A+B)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0912EF9</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BADB4257B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento del servizio erogazione biglietti ingresso Museo Galileo Viaggio istruzione Firenze cl. 3AL e 3ALSA 26/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB4257B9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD42BB01E</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizioni n.4 studenti alle certificazioni PET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD42BB01E</t>
-[...4 lines deleted...]
-  <si>
     <t>Determina di liquidazione  per corsi di Certificazione di lingua inglese FCE (B2)-CAE (C1)-PET (B1) a.s. 2025.2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAE48A31E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di corsi di formazione sulla sicurezza e di dashboard gestionale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE48A31E0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAD6B8DFB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento servizio di noleggio bus con conducente per trasporto per numero 2 uscite didattiche studenti classi 5AA 5AR 4BA - POC  orientamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6B8DFB6</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Determinazione di liquidazione per  Incarico  "gestione sito web PA DIGITALE" </t>
   </si>
   <si>
     <t>07/03/2026</t>
   </si>
   <si>
     <t>BABCC61365</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di erogazione biglietti e visita guidata Mostra Oceani Perduti - Pavia classi 2^A e 2^B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABCC61365</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BAB937F274</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio organizzazione mobilità Studenti e Job Shadowing Staff - ERASMUS Plus 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB937F274</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9F361E67</t>
   </si>
   <si>
     <t>Decisione a contrarre - determinazione per iscrizione  studenti alle certificazioni linguistiche DELF B1 e B2 + spedizione diplomi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F361E67</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9FD24CA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - CANCELLERIA PER ESAMI DI STATO E PROVE INVALSI A.S. 2025.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FD24CA5</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9B084106</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo SPID PROFESSIONALE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B084106</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA98553C7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di prenotazione Ingressi e visite guidate per gli studenti delle classi 4^ del liceo nell’ambito del viaggio di istruzione a Strasburgo del 14-17 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98553C7C</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di incarico esperto-tutor - Avviso 64310 del 23/04/2025 - POC - Percorsi di Orientamento </t>
   </si>
   <si>
     <t>BA8DAE363A</t>
   </si>
   <si>
     <t>Decisione a contrarre - BERGANTINI 2026 "LA CONTABILITA' DI SEGRETERIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DAE363A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>Decreto di incarico n. 3 accompagnatori Progetto ERASMUS+ 2025-1-IT02-KA121-SCH-000310765</t>
   </si>
   <si>
     <t>Decreto di incarico n. 1 accompagnatore Progetto ERASMUS+ 2025-1-IT02-KA121-SCH-000310765</t>
   </si>
   <si>
     <t>BA999975C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - avvio trattativa diretta per Affidamento del servizio di organizzazione di n. 3 Uscite didattiche e visite di istruzione per gli studenti dell’ IS Maironi da Ponte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA999975C4</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA8FD4FE1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA PER ESAMI DI STATO E PROVE INVALSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FD4FE1C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA849C4441</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio cambio nominativo biglietto aereo PCTO Dublino - Agenzia Geko viaggi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA849C4441</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6E7A1614</t>
   </si>
   <si>
     <t>Determinazione dirigenziale di AGGIUDICAZIONE della procedura tramite Trattativa Diretta - D.M.88 PCTO Estero - Siviglia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E7A1614</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2026</t>
   </si>
   <si>
     <t>BA6C4FDFF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento del servizio di biglietti di ingresso -tour guidato al villaggio UNESCO  Crespi (4 tappe)  visita con laboratorio didattico presso “Fondazione Legler</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C4FDFF6</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA5909F6F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di Seminari di Giustizia Riparativa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5909F6F9</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7CA1ED81</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento del servizio di organizzazione del viaggio di istruzione a Strasburgo  classi 4 liceo  A.S. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CA1ED81</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA6AB3162E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento del servizio di organizzazione di n.  2 Viaggi di Istruzione  Aquilea e Venezia  a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AB3162E</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2026</t>
   </si>
   <si>
     <t>BA79A1F1F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di materiale per la sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79A1F1F7</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4E897D0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE NEON BRUCIATI LOTTO LICEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E897D0A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>Estratto incarico esperta esterna per Laboratorio di teatro per alunni con disabilità - a.s. 2025/2026</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA5087051E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio organizzazione viaggio, vitto, alloggio e attività di formazione PCTO - PNRR DM88 - DUBLINO e CORK</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5087051E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4AE8A55D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di organizzazione di n. 4 Viaggi di Istruzione pe l'a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4AE8A55D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA37D1B81B</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE MACCHINA LAVPAVIMENTO MOD. BYTE I 471 T . LOTTO CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37D1B81B</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA34A0C594</t>
   </si>
   <si>
     <t>Decisione a contrarre - LICENZE MICROSOFT PROFESSIONAL PLUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34A0C594</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico esperta esterna per Laboratorio di Teatro a.s. 2025/2026</t>
   </si>
   <si>
     <t>24/01/2026</t>
   </si>
   <si>
     <t>BA1B65B297</t>
   </si>
   <si>
     <t>Determina di affidamento per Convenzione -  Progetto "BIBLIOTECA VIVENTE SEZIONE RAMADAN"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B65B297</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA19FEBE7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizione n.18 studenti alle certificazioni linguistiche FCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19FEBE7A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA180FA5DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizione n.8 studenti alle certificazioni linguistiche CAE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA180FA5DF</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">  Decreto per il conferimento di incarichi individuali aventi ad oggetto docenti progettisti e  accompagnatori (PNRR-  DM 88)</t>
   </si>
   <si>
     <t>BA139D0BE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione gare individuali Kangourou - Progetto Stem</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA139D0BE5</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA0E6AE172</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizioni n.18 studenti alle certificazioni linguistiche FCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E6AE172</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>BA03F4E228</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto STEM - FAIR MATH</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03F4E228</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0427A03E</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI PULIZIA (DETERGENTI E DISINFETTANTI)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0427A03E</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA02B6C9BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizione 22 studenti alle certificazioni linguistiche PET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA02B6C9BF</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di incarico esperti e tutor - Avviso 64310 del 23/04/2025 - POC - Azioni di Orientamento </t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>PNRR FUTURA - PCTO STEM E MULTIMLINGUISMO DM88/2025 -  DECRETO ASSUNZIONE INCARICO DIREZIONE TECNICA DEI PERCORSI FORMATIVI</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F60C8054</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di erogazione biglietti degli spettacoli teatrali “Il fu Mattia Pascal” e “Ilva Football Club” per 2 gruppi classe a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F60C8054</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9EE7E5E0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE MACCHINA LAVAPAVIMENTO MOD. BABY 43 LOTTO CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE7E5E0A</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>BA1D31DDE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio biglietteria GAM Milano e laboratorio scultori per 1 giorno 4AL/4ALSA - GAM7507 e GAM75 a.s 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D31DDE4</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2026</t>
   </si>
   <si>
     <t>Decreto affidamento incarichi di figure di supporto nei ruoli del personale ATA da impiegare nel progetto Innovation beyond borders PNRR DM 88</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>B9D764CD9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - APP. UNICA. ARGO TORINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D764CD9F</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D5865088</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Servizi Security GDPR per l'anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D5865088</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D24CBB48</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di smaltimento materiale obsoleto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D24CBB48</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9D0473A69</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0473A69</t>
-[...4 lines deleted...]
-  <si>
     <t>Estratto incarico esperta esterna per Certificazioni linguistiche - lingua inglese CAE-PET-FCE - a.s. 2025/2026</t>
   </si>
   <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9EF98D014</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di approvvigionamento per Spettacolo teatrale "Alfonsina Strada" per tutte le classi 2^in data 03/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF98D014</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>Determina di aggiudicazione conferimento esperta esterna per Certificazioni lingua inglese  - PET-CAE-FCE 2025.2026</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9C1113388</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio per Passeggiate Migrantour Bergamo per 5 gruppi classe nell’anno scolastico 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1113388</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A305E262</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pen drive USB 3.0 32GB+ HARD DISK 500GB per Mac, Latop, Desktop, Tablet</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A305E262</t>
-[...4 lines deleted...]
-  <si>
     <t>B9B9A032A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di noleggio autobus con conducente per il trasporto degli studenti dell’Istituto per n. 5 Uscite didattiche/visite d’istruzione per l’anno scolastico 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9A032A4</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A105310E</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO PROGRAMMI ARGO ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A105310E</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B9BB81C900</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio bus con conducente relativamente al trasporto di studenti in occasione di numero 7 uscite didattiche e visite d’istruzione anno scolastico 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB81C900</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98B52616F</t>
   </si>
   <si>
     <t xml:space="preserve"> Determinazione dirigenziale di aggiudicazione a seguito trattativa diretta MEPA NG5884080 per il servizio di Visita guidata al “Cenacolo Vinciano” e “S. Maria delle Grazie” a Milano </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B52616F</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto incarichi personale ATA a valere sul progetto POC ORIENTAMENTO- Avviso prot.n. 15571 del 28.11.25 </t>
   </si>
   <si>
     <t>B988818346</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di approvvigionamento biglietti ingresso Sala Oggioni spettacolo teatrale “1984” e noleggio bus per le classi 5^AL/5^ALSA/4^ALSA in data 09/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B988818346</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>N/DISPONBI</t>
   </si>
   <si>
     <t>Decisione a contrarre - Dischi trascinatori completi di disco abrasivo per macchina lavapavimento BABY 43 LOTTO ITE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/DISPONBI</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B969687871</t>
   </si>
   <si>
     <t>Decisione a contrarre - Impianto di illuminazione lotto ITE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969687871</t>
-[...4 lines deleted...]
-  <si>
     <t>B9688D6C05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ingressi alla Mostra M.C. Escher fra arte e scienza e al tour guidato Milano Contemporanea per le classi quinte liceo del 27/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9688D6C05</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B961775BD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determinazione-Decisione a contrarre ai sensi dell’art. 50 del D. Lgs. 36/2023 iscrizione n.6 studenti alle certificazioni linguistiche Francese DELF B1 -ORDINE DIRETTO MEPA CIG B961775BD5</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961775BD5</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>---N.A.---</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale compenso ai Revisore dei Conti in rappresentanza del: MIM dal 22/07/2025 al 31/12/2025, MEF DAL 01/01/2025 AL 31/12/2025, e rimborso spese sostenute</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=---N.A.---</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>Decreto incarico Direzione Amministrativa - Realizzazione POC - Percorsi di Orientamento - Avviso Prot. 64310 del 23/04/2025</t>
   </si>
   <si>
     <t>B99980059C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamenti scolastici 2025.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99980059C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B945DA644B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio di n. 2 monitor touch per allestimento stand alla Fiera dell'Orientamento periodo novembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945DA644B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92E87C272</t>
   </si>
   <si>
     <t>Decisione a contrarre - Erogazione biglietti Mostra “Dialogo nel buio” per gli alunni di 3^AT in data 02/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E87C272</t>
-[...4 lines deleted...]
-  <si>
     <t>B96BBF1875</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di primo soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BBF1875</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B919C1757A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di organizzazione trasporto alunni Bergamo/Firenze 3 dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B919C1757A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9149C3503</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi di verifica funzionamento condizionatore Ufficio di Presidenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9149C3503</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Estratto incarico esperto esterno per conferimento Progetto Conversazione con madrelingua inglese a.s. 2025/2026 - </t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>NA---.....</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale -liquidazione  compenso al Revisore dei Conti in rappresentanza del MI dal 01/01/2025 al 01/07/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NA---.....</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B904213AF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di cancelleria per Uffici -coll.scolastici-sala stampa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904213AF1</t>
-[...4 lines deleted...]
-  <si>
     <t>B90171B576</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90171B576</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto incarichi esperti e tutor - Avviso 64310 del 23/04/2025 - POC - Percorsi di Orientamento </t>
   </si>
   <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>Determina dirigenziale di aggiudicazione conferimento incarico per il Progetto di Conversazione con madrelingua inglese a.s. 2025.2026</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F5E3610A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione corsi di formazione per utilizzo Programmi ARGO SOFTWARE (migrazione dati da web a cloud)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5E3610A</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F4F17695</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione macchine lavapavimento BABY 43 lotto liceo - lotto ragioneria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4F17695</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F3E9FF68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione macchina lavasciuga BABY 43 lotto centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3E9FF68</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8EE8A6D05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione all'AIF completa di rivista a LA FISICA NELLA SCUOLA per l'anno solare 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EE8A6D05</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8EB030536</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA VOLANTINI OPEN DAY A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB030536</t>
-[...4 lines deleted...]
-  <si>
     <t>B8FC71F422</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione corsi di formazione PCTO bio-medico-sanitarie a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC71F422</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8D416DBE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Migrazione Programmi Argo da WEB a CLOUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D416DBE6</t>
-[...4 lines deleted...]
-  <si>
     <t>B9064139B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Convenzione Progetto "cHIVuoconoscere 2.0" a.s. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9064139B6</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C25DFCBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Batterie CMOS + batterie per notebook + cartucce per stampante LASERJET P1102 (lab. scientifico liceo)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C25DFCBC</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C00ECEEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti ingresso spettacolo "Stupefatto" PIME Milano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C00ECEEB</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8BD567516</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria per laboratori (targhette porta chiavi per carrelli porta PC + armadietti contenitori)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD567516</t>
-[...4 lines deleted...]
-  <si>
     <t>B8BDA41604</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio biglietti ingresso GAMeC Bergamo 20/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BDA41604</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8BD69A26F</t>
   </si>
   <si>
     <t xml:space="preserve">Determinazione Dirigenziale -Decisione a contrarre  iscrizione n.3 studenti alle certificazioni linguistiche Tedesco ZDJ B1 e ZDJ B2 - Mediante avvio ordine Diretto </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD69A26F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B89DDFA46C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione elettrica c/o sede ISISS MAIRONI DA PONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DDFA46C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>----N/A---</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale - Liquidazione compensi PCTO docenti e A.T.A. a. s. 2024 /2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=----N/A---</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>....N/A...</t>
   </si>
   <si>
     <t>Determinazione dirigenziale -Liquidazione formazione docenti a. s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=....N/A...</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di assunzione incarico RUP</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B88274C1E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio annuo di smaltimento toner esausti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88274C1E2</t>
-[...4 lines deleted...]
-  <si>
     <t>B87FE35952</t>
   </si>
   <si>
     <t>Decisione a contrarre - LICENZE ZYXEL NEBULA PROFESSIONAL (annuale)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FE35952</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B86BD7F09E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi Sicurezza Generale nei luoghi di lavoro per alunni (D.Lgs. 81/2008)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BD7F09E</t>
-[...4 lines deleted...]
-  <si>
     <t>B86B26CD16</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi Sicurezza Rischio medio nei luoghi di lavoro per alunni (d.LGS. 81/2008)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B26CD16</t>
-[...4 lines deleted...]
-  <si>
     <t>B868EC4070</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CONDIZIONATORE UFFICIO DI PRESIDENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B868EC4070</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B8682E43BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI LABORATORIO CHIMICA-SCIENZE LICEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8682E43BF</t>
-[...4 lines deleted...]
-  <si>
     <t>B865CA9741</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO DI MANUTENZIONE ELETTRICA C/O SEDE ISISS MAIRONI DA PONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B865CA9741</t>
-[...4 lines deleted...]
-  <si>
     <t>B8666AA8A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI LABORAOTRIO SCIENTIFICO LICEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8666AA8A8</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B85E54F94B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI BANDIERE ITALIA F.TO 100x150</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E54F94B</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B85060CB7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Radiocomandi per sbarra elettrica - Via Leopardi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85060CB7E</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B83CB10C8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento ordine diretto Servizio di supporto esterno nell'esecuzione delle verifiche di conformità Distributori automatici - ID.MEPA N.1238554</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CB10C8F</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A..--..-</t>
   </si>
   <si>
     <t>Determinazione dirigenziale - Liquidazione contrattazione aggiuntiva Personale A.T.A. progetti Bilancio scuola a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A..--..-</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>N/A.--..--</t>
   </si>
   <si>
     <t>Determinazione dirigenziale - Liquidazione n.7 ore di lavoro straordinario a Personale A.A. a.s. 2024/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/518431a5-9a6f-4bc7-b13d-8bfdccc4905b</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>N/A....---</t>
   </si>
   <si>
     <t xml:space="preserve">Determinazione Dirigenziale  - Liquidazione personale docente attività funzionali non docenza per progetti d’istituto 
 a. s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A....---</t>
-[...4 lines deleted...]
-  <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>B825FE9DC3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale informatico per Progetto "Infrastruttura uffici"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825FE9DC3</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>Decreto assegnazione incarichi esperti e tutor - Avviso Percorsi formativi e laboratoriali co-curriculari - PNRR DM 19/2024 Riduzione dei divari negli apprendimenti</t>
   </si>
   <si>
     <t>N/A_______</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale - Liquidazione personale ore di docenza per progetti d’istituto a. s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A_______</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>N/A---..--</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale - Liquidazione ore di docenza per fascia integrativa a. s. 2024/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b8334dc7-e34a-4a92-bf29-537e12b2caa1</t>
   </si>
   <si>
     <t>N/A---...-</t>
   </si>
   <si>
     <t xml:space="preserve">Determinazione Dirigenziale - Liquidazione compensi a personale docente Tutor dell’orientamento e docente orientatore 
 a. s 2024/2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A---...-</t>
-[...4 lines deleted...]
-  <si>
     <t>03/09/2025</t>
   </si>
   <si>
     <t>B81D7F7E3E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Magliette per progetto MAIRONI4CARE DM 19</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81D7F7E3E</t>
-[...4 lines deleted...]
-  <si>
     <t>B81A7351C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio mensa Progetto Accoglienza MAIRONI4CARE DM 19</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A7351C9</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A--.....</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale - Liquidazione ore di docenza per corsi di recupero a.s.2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A--.....</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>N/A--.----</t>
   </si>
   <si>
     <t>DETERMINAZIONE DIRIGENZIALE - LIQUIDAZIONE ORE DI DOCENZA PER CORSI RIALLINEAMENTO. A.S 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A--.----</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A---....</t>
   </si>
   <si>
     <t xml:space="preserve">Determinazione dirigenziale  -Liquidazione ore eccedenti sostituzione colleghi assenti personale docente a.s. 2024/2025  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A---....</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>N/A...----</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale -Pagamento ore n. 6 ore per attività pratica sportiva a.s. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A...----</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A..-----</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale -Liquidazione n.15 ore di docenza per area a rischio – a. s 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A..-----</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>NA....----</t>
   </si>
   <si>
     <t>Determinazione dirigenziale -Liquidazione Valorizzazione Personale docente a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NA....----</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A------.</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale - Liquidazione F.I.S. e Valorizzazione A.T.A. a.s.2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A------.</t>
-[...4 lines deleted...]
-  <si>
     <t>NA--------</t>
   </si>
   <si>
     <t>Determinazione dirigenziale -Liquidazione Fondo Istituto Personale docente a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NA--------</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>NA........</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale -Indennità di Direzione al D.S.G.A. e ai sostituti a.s.2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NA........</t>
-[...4 lines deleted...]
-  <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>-------N/A</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale-	Pagamento incarichi specifici a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=-------N/A</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A---..-.</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale•	Pagamento Funzioni Strumentali a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A---..-.</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B7F118CCD9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di riparazione lavatrice INDESIT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F118CCD9</t>
-[...4 lines deleted...]
-  <si>
     <t>B7F06CF051</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO DI ASSISTENZA  TECNICA TELEFONICA ANNUALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F06CF051</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>B7DF6193FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE MACCHINA LAVAPAVIMENTO BABY 43 LOTTO CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF6193FA</t>
-[...4 lines deleted...]
-  <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Assunzione incarico RUP -  Avviso Piano Estate 2025 – Prot. 81652 del 23 maggio 2025 PN 2127 FSE+ </t>
   </si>
   <si>
     <t>B7D9026267</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA PER VERIFICHE DEBITI FORMATIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D9026267</t>
-[...4 lines deleted...]
-  <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>B7CB041EE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina di aggiudicazione Polizza Furto, Incendio e Rischio elettronico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CB041EE7</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>B79E7AA2B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio Assicurazione Infortuni e RC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79E7AA2B2</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>N/A-------</t>
   </si>
   <si>
     <t>Determinazione  liquidazione per realizzazione Progetto di ascolto socio-pedagogico a.s. 2024.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A-------</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>-----N/A--</t>
   </si>
   <si>
     <t>Decisione a contrarre - determinazione -Liquidazione compensi per esami di stato a. s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=-----N/A--</t>
-[...4 lines deleted...]
-  <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>B7899B6C74</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di smaltimento prodotti chimici di lab.fisica liceo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7899B6C74</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Determinazione di liquidazione per Visite mediche in ambito di lavoro - esperta esterna Dott.ssa Antonella D'Intino </t>
   </si>
   <si>
     <t>B7889C43E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di organizzazione mobilità Staff con corsi strutturati di lingua inglese a Dublino dal 27 luglio al 9 agosto 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7889C43E4</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>DOPOSTIPUL</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione Progetto "Scuola in ascolto"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=DOPOSTIPUL</t>
-[...4 lines deleted...]
-  <si>
     <t>B79B6B8E99</t>
   </si>
   <si>
     <t>Determina di avvio - Servizi di consulenza, supporto e formazione - Psicologo - Scuola in Ascolto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79B6B8E99</t>
-[...4 lines deleted...]
-  <si>
     <t>B780466505</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di organizzazione mobilità studenti a Charolles (Francia) dal 3 al 11 ottobre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780466505</t>
-[...4 lines deleted...]
-  <si>
     <t>B77DF53CCA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di organizzazione viaggio d'istruzione a Napoli 16-19 settembre 2025 classe 4AR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77DF53CCA</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76904A1FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di organizzazione di n. 4 viaggi d'istruzione classi quinte a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76904A1FC</t>
-[...4 lines deleted...]
-  <si>
     <t>ESENTE-N-A</t>
   </si>
   <si>
     <t>DETERMINAZIONE PAGAMENTO contributo ANAC - Varie: CONSIP_RDO_4890543; CONSIP_RDO_4667675; CONSIP_RDO_4165751</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTE-N-A</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A-ESENTE</t>
   </si>
   <si>
     <t>determinazione PAGAMENTO contributo ANAC - VIAGGI - CONSIP_RDO_5043094</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A-ESENTE</t>
-[...4 lines deleted...]
-  <si>
     <t>ESENTE----</t>
   </si>
   <si>
     <t>DETERMINAZIONE PAGAMENTO contributo ANAC - (PCTO) all’estero2 . CNP: 10.6.6B-FSEPON-LO-2024-92 CUP: I94D24001580007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTE----</t>
-[...4 lines deleted...]
-  <si>
     <t>N-A/ESENTE</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINAZIONE -PAGAMENTO contributo ANAC -PCTO all’estero. CNP: 10.6.6B-FSEPON-LO-2024-16 CUP: I94D24000340007</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a73ccbad-4b40-4d23-9ab0-4bb104f53df0</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>ESENTE-N/A</t>
   </si>
   <si>
     <t xml:space="preserve"> Determinazione liquidazione Indennità di Funzioni Superiori a.s.2023/2024, arretrati indennità di direzione ai sostituti del D.S.G.A:
 da gennaio a dicembre 2022; da gennaio a dicembre 2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTE-N/A</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>Decreto assegnazione incarichi figure professionali - Percorsi di potenziamento delle competenze di base  PNRR DM 19</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>NONPRESENT</t>
   </si>
   <si>
     <t>Decisione a contrarre - Avviso D'Asta (BIS) per discarico materiale lab. di Robotica Lotto ITE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NONPRESENT</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71D159807</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICHIESTA PERMESSO SIAE PER FESTA DI FINE ANNO SCOLASTICO - 07 GIUGNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D159807</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Determinazione di liquidazione - esperto esterno Sig. Manuel Gregna per Laboratorio teatro per alunni disabili </t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B70355BB6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manuale informatico per Esami di stato 2024.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70355BB6D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6FBC3952C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti treno per partecipazione Kick-off meeting PNRR Erasmus+ per n.2 personale scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FBC3952C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FAE823CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale informatico per ICDL (alimentatori per portatili+ciabatte)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FAE823CE</t>
-[...4 lines deleted...]
-  <si>
     <t>B6F4E8E4F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Software per gestione Piattaforma digitale PCTO 2024.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4E8E4F3</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>NONRICHIES</t>
   </si>
   <si>
     <t>Decisione a contrarre - Avviso d'Asta per discarico materiale lab. di Robotica Lotto ITE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NONRICHIES</t>
-[...4 lines deleted...]
-  <si>
     <t>B6ED6726E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trattativa diretta MEPA per acquisto materiale palestre e manutenzione impianti sportivi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ED6726E5</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6DBF5D89D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta per fotocopie f.to A4 naturale gr. 80</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBF5D89D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6D3C2D639</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di organizzazione mobilità a Warendorf (Germania) dal 21 al 28 maggio 2025 - Erasmus1+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3C2D639</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D1DE483E</t>
   </si>
   <si>
     <t>Decisione a contrarre - BANDO DI GARA PER DISTRIBUZIONE PANINI E PIATTI FRESCHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D1DE483E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C44CC17C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per Avvio Trattativa diretta MEPA per acquisto materiale palestra con messa in sicurezza impianto basket e pallavolo e montaggio tavoli da ping pong</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C44CC17C</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6B6523F7F</t>
   </si>
   <si>
     <t>determinazione -Decisione a contrarre - acquisto esami ICDL - PNRR DM65 - CUP I94D23001820006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B6523F7F</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BC58BE14</t>
   </si>
   <si>
     <t>Decisione a contrarre - Bando di gara per distributori automatici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC58BE14</t>
-[...4 lines deleted...]
-  <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>DECRETO di INTEGRAZIONE incarichi ESPERTI E TUTOR  - FUTURA PNRR - Competenze STEM degli studenti - S6 BERGAMOSCIENZA - DM 65</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>B6B2469583</t>
   </si>
   <si>
     <t>Determinazione -Decisione a contrarre - acquisto SKILLS CARD - ICDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2469583</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AD8E75E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAIZONE MACCHINA LAVAPAVIMENTO LOTTO CENTRALE (MOD. BYTE I 471T)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD8E75E4</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A63D2763</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO STRAORDINARIO PER SPURGHI BAGNI PIANO TERRA ITE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A63D2763</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A3072205</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI LABORATORIO DI FISICA ITE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A3072205</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B690EEC5E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DOMINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B690EEC5E8</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68C4BDE07</t>
   </si>
   <si>
     <t>Decisione a contrarre - COPPE E MEDAGLIE PREMIAZIONE CAMPIONATI STUDENTESCHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C4BDE07</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>NONPREVIST</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per il Servizio di Brokeraggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NONPREVIST</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>Decreto di assegnazione incarico Docente formatore Neo Assunti - a.s 2024-25</t>
   </si>
   <si>
     <t>B6727E2B0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI LABORATORIO DI FISICA ITE - BERGAMO SCIENZA 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6727E2B0F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>Determinazione di liquidazione esperto esterno - Conversazione madrelingua inglese a.s. 2024.2025</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B661BA0B7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER PROGETTO LA NOSTRA STORIA NON VA DIMENTICATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B661BA0B7B</t>
-[...4 lines deleted...]
-  <si>
     <t>B6611EFC18</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6611EFC18</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>N/A.......</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale- Pagamento prestazioni aggiuntive amm.ve e tecniche del personale scolastico e maggiori oneri lavorativi del D. S.,  D.S.G.A., A.A. e A.T. per gestione autonoma e.f.2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A.......</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B6481E7E56</t>
   </si>
   <si>
     <t>Decisione a contrarre - EVENTRO STRAMAIRONI 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6481E7E56</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B6518934F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPID INFOCERT ID PROFESSIONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6518934F8</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - per il conferimento di incarichi individuali aventi ad oggetto figure professionali- ESPERTO PSICOLOGO per la realizzazione del progetto “Scuola in ascolto”</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B2B780C944</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI ENERGIA ELETTRICA IN CONVENZIONE CONSIP -  LOTTO 3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B780C944</t>
-[...4 lines deleted...]
-  <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  per il conferimento di incarichi individuali aventi ad oggetto una figura professionale di ESPERTO PEDAGOGISTA per la realizzazione del progetto "Scuola in ascolto"</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B63DB09A55</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio idrico integrato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63DB09A55</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>SEGUESTIPU</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio attivazione percorso di formazione PCTO Bio Medico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=SEGUESTIPU</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62A9958F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica a Filago presso azienda Covestro 26 marzo classe 5^BA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62A9958F4</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B611BFCD4F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO ANNO 2025 A AMMINISTRARE LA SCUOLA + DIRIGERE LA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611BFCD4F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>B60C2FBA89</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE LAVATRICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C2FBA89</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B6086B092C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di percorso attivo “Sui passi della Monaca di Monza” ai Musei Civici Monza il 10/04/2025 per le classi 2^D 2^E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6086B092C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B6048B5351</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di visita guidata al Duomo di Monza il 10/04/2025 per le classi 2^D 2^E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6048B5351</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5FDE96067</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di erogazione biglietti d’ingresso al Museo e Tesoro del Duomo di Monza il 10/04/2025 per le classi 2^D 2^E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FDE96067</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F62D7210</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita alle Miniere di Dossena 20 marzo 2025 classi 4^CLSA 5^BLSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F62D7210</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>B5FEF8D05C</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizione n.27 studenti alla certificazione FCE On Demand</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FEF8D05C</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E25A500E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STAMPATI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E25A500E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5DE9036E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di ingressi e visite guidate Pinacoteca Ambrosiana - tour You are Leo 18- 25 marzo 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE9036E3</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5C2B1CE7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti d'ingresso e visite guidate Parco Archeologico - Fondazione Musei Brescia 18/03/2025 - 19/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2B1CE7E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>Decreto assegnazione incarichi  figure professionali  esperte per la realizzazione di percorsi di mentoring e orientamento - area mentoring e competenze di base -  PNRR Divari DM 19/2024</t>
   </si>
   <si>
     <t>B5CBDA6C07</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di laboratorio di scienze ITE Ragioneria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBDA6C07</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C5A39F8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di laboratorio di scienze ITE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5A39F8B</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>B5C284EDFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina di aggiudicazione - Corsi di formazione sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C284EDFB</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5BBEE3F9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione PON PCTO a Dublino dal 01/03/2025 al 15/03/2025 per 30 studenti - Avviso  136505 del 09/10/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBEE3F9A</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>Decreto assegnazione incarichi  figure professionali  esperte per la realizzazione di percorsi di mentoring e orientamento - area supporto psicologico -  PNRR Divari DM 19/2024</t>
   </si>
   <si>
     <t>B5BA94ACEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso General English di 20 ore dal 03/03/2025 al 14/03/2025 a Dublino per 2 docenti nell’ambito del PROGRAMMA ERASMUS+1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA94ACEE</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B9A1D6EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per trasporto studenti da Milano stazione centrale all'Istituto in data 22/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9A1D6EF</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Determinazione di liquidazione Attività di Lettura espressiva in ambito teatrale- esperto esterno </t>
   </si>
   <si>
     <t>B5B36246EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lucchetti per chiusura carrelli porta pc</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B36246EC</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B51F180E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione Piattaforma Safety School</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B51F180E</t>
-[...4 lines deleted...]
-  <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>B5A8B88C57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per trasporto studenti istituto/aeroporto il 01/03/2025 e il 15/03/2025 - ditta Arrigoni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8B88C57</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B5A8056F3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio Corsi di Formazione Sicurezza - Annuo 2025 -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8056F3D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A2D7BF5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE A NAPOLI DAL 1 AL 4 APRILE CLASSI 4ASI 4CLSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2D7BF5E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B5A23DCED6</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO ANNUO DI MANUTENZIONE ORDINARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A23DCED6</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AA9780E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizione n.4 studenti alle certificazioni linguistiche CAE On Demand del 26 febbraio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA9780E3</t>
-[...4 lines deleted...]
-  <si>
     <t>B59D77958D</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE A RAVENNA DAL 2 AL 3 MAGGIO 2025 CLASSI 2 LICEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D77958D</t>
-[...4 lines deleted...]
-  <si>
     <t>B59D79195A</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIQUIDAZIONE INTERVENTI ELETTRICI PER IMPIANTO ANTINTRUSIONE ISISS MAIRONI DA PONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D79195A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B58FFE5EF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi di manutenzione elettrica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FFE5EF6</t>
-[...4 lines deleted...]
-  <si>
     <t>B590E84FC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ingressi Casa Manzoni e visite guidate “La Milano di Alessandro Manzoni” il 26/02/2025 per le classi 2AL 2ALSA 2BLSA 2CLSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590E84FC8</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B592CF7070</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio noleggio autobus con conducente visite d'istruzione Padova 11 febbraio, Brescia 18 marzo e Monza 10 Aprile a.s. 2024-2025 ditta Guizzetti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B592CF7070</t>
-[...4 lines deleted...]
-  <si>
     <t>B585FFEA56</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata Aster al Museo Civico Archeologico di Milano il 26/02/2025 per le classi 2AL 2ALSA 2BLSA 2CLSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B585FFEA56</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57C7B708F</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA GRUPPO SPAGGIARI PARMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C7B708F</t>
-[...4 lines deleted...]
-  <si>
     <t>B579E4A109</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA DITTA INGROS CARTA GIUSTACCHINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B579E4A109</t>
-[...4 lines deleted...]
-  <si>
     <t>B573E71874</t>
   </si>
   <si>
     <t>Decisione a contrarre - 5 viaggi d'istruzione in Italia e in Europa a. s. 2024/2025 - Centro Viaggi Graffiti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B573E71874</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B58226FD98</t>
   </si>
   <si>
     <t>Decisione a contrarre - CERTIFICAZIONI LINGUISTICHE FCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58226FD98</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56D150A1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione gare di matematica Kangourou per 93 alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D150A1C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B55FA86A3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia Ditta EREDI DI BERETTA GIUSEPPE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55FA86A3A</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B5541405C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite guidate Museo Egizio per visita istruzione 19/02/2025 classi 1^AL 1BLSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5541405C2</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B553FE9AB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti ingresso Museo Egizio visita istruzione 19 febbraio 2025 classi 1AL 1^BLSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553FE9AB3</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor e Accompagnatori PCTO Estero Maironi Abroad2</t>
   </si>
   <si>
     <t>B55D4E08B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - CERTIFICAZIONI LINGUISTICHE CAE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D4E08B3</t>
-[...4 lines deleted...]
-  <si>
     <t>B5676F1682</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus con conducente uscite didattiche a.s. 24-25 a Bergamo cineteatro Boccaleone nelle date del 30 gennaio e 4 febbraio, Gressoney 11 febbraio, Brescia Romana 19 Marzo, Miniere di Dossena 20 Marzo ditta Moretti bus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5676F1682</t>
-[...4 lines deleted...]
-  <si>
     <t>B5505E27F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manuale BERGANTINI 2025 - LA CONTABILITA' DI SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5505E27F8</t>
-[...4 lines deleted...]
-  <si>
     <t>Estratto Incarico esperto esterno Dott.sa Marongiu Laura - Progetto Bio-medico sanitarie a.s. 2024/25</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - affidamento incarichi Team prevenzione della dispersione - PNRR - DM 19</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B54A9E6F89</t>
   </si>
   <si>
     <t>Decisione a contrarre - determina di aggiudicazione - Fornitura Service Security PNRR DM 65 Linea A e B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54A9E6F89</t>
-[...4 lines deleted...]
-  <si>
     <t>B53FF450DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE A NAPOLI 1-4 APRILE 2025 - IL MONTICOLO VACANZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FF450DA</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B544DDA9EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - determina di aggiudicazione - Fornitura KIT Arduino PNRR 66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B544DDA9EA</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto affidamento incarichi per sostituzione ESPERTO E TUTOR  - FUTURA PNRR - Competenze STEM e multilinguistiche nelle scuole statali  -D.M. 65/2023</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>B53CEF41A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Servizi  GDPR Sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53CEF41A1</t>
-[...4 lines deleted...]
-  <si>
     <t>B54DE57635</t>
   </si>
   <si>
     <t>Decisione a contrarre - CERTIFICAZIONI LINGUISTICHE PET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DE57635</t>
-[...4 lines deleted...]
-  <si>
     <t>B53B8C1FDA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Erogazione biglietti spettacoli teatrali - teatro deSidera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53B8C1FDA</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B53FF77A1A</t>
   </si>
   <si>
     <t>Decisione avvio trattativa diretta - Fornitura Testi ICDL - PNRR DM65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FF77A1A</t>
-[...4 lines deleted...]
-  <si>
     <t>ZF0337F038</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIQUIDAZIONE FATTURE TELECOM 6^ BIMESTRE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF0337F038</t>
-[...4 lines deleted...]
-  <si>
     <t>B534E99585</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione a Roma 24-25 gennaio - Brembo viaggi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534E99585</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B52FCF022C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di interventi elettrici Ditta STE.MI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52FCF022C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B526376B07</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi di formazione per alunni di sicurezza  D.Lgs.81/08 LAF SCHOOL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B526376B07</t>
-[...4 lines deleted...]
-  <si>
     <t>Estratto Incarico esperto esterno Sig. Riccardo Baudino  per  Laboratorio di lettura espressiva  a.s. 2024.2025</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B081D086DE</t>
   </si>
   <si>
     <t>Determinazione di liquidazione - Spese fornitura idrica sett./dic.2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B081D086DE</t>
-[...4 lines deleted...]
-  <si>
     <t>B51BC3CB19</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione per docenti GESTIONALE 1 ZUCCHETTI" a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BC3CB19</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Determinazione di aggiudicazione incarico  per Laboratorio di Lettura espressiva a.s. 2024/2025- </t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>Decreto assunzione incarico DS direzione generale PROGETTO  PNRR Maironi4care - Riduzione dei divari negli apprendimenti e contrasto alla dispersione scolastica -DM19/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B504D8F3F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio ESCAPE GAME Pausa Didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504D8F3F5</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - RUP per Progetto PON FSE PCTO Estero</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B4E6A7374A</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONVENZIONE PROGETTO COLTIVIAMO IL FUTURO A.S. 2024.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E6A7374A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Estratto contratto esperto esterno Sig. Manuel Gregna per Laboratorio di teatro per alunni disabili a.s. 2024.2025 - </t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Determinazione di aggiudicazione - esperto esterno per attività di laboratorio di Teatro con alunni disabili per a.s. 2024/2025 - Sig. Manuel Gregna </t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto assunzione incarico RUP -DS</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Estratto - Conversazione madrelingua inglese a.s. 2024.2025</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Determinazione di aggiudicazione incarico Conversazione con madrelingua inglese a.s. 2024.2025</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>B504788AA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPESE FORNITURA TELEFONIA FISSA ACCORDO QUADRO CIG MASTER 04586970BD</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/647a1fe2-03c6-430e-a587-1502da07f2f2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -4199,6159 +2776,6979 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEDC61E24" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/8cda4dcc-ca57-4000-ac62-f428c6cd862d" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF319E569" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/4577ab25-6d88-4ff3-a69b-06834661c25b" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFDC9D75" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/524c7d0d-f7b9-4de2-a58e-02ee4198158b" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD8083C75" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a708e798-abc7-4408-97a7-9e4bfa113948" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB78F380" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/8cc5ab90-e123-43e8-9548-8f1cecba528e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC98A88918" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/80320512-862c-4b43-ae59-402093dd2575" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC93EF4A9E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/6a1773e0-b77e-42e5-9e8e-d44c0858bfd3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC87EEB1B0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/af17b835-ec58-4c8d-9692-81555e50b964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31BFB245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/45eb98a5-9d57-41d8-8616-e8a84f413185" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF2EAA540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3487c77c-a3c9-453e-8e31-094fa1e1e9f9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC24787FDB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/83e3fec6-04c1-48e7-bbb1-18c3ac67f79a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E865E4D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/057600ab-1436-4a10-a048-b192d8326e16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0841A89C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/85d5ea67-38f3-43de-b066-30a0d1681c80" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03DC3CC2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a4b2dadb-479d-4fba-9bc9-20ac93228be1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0531FD18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e0a82ac6-6856-4cb2-a6c3-46c51cda77ac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB9E8D40" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f9a6bdec-3895-44a7-b261-e19ee67b5b7a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE449D02F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/0d981f1c-161c-4851-80e7-9839c8f8317d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=LG.633/194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/56602536-4892-4b6e-b1ba-7c2b4f2f3d2c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD95F06D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/643854b3-521d-4301-9db5-d1678b7ec61e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB377668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ada5ef6b-fed0-40cc-af9c-2dfc7aec22d9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA519B38" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3e29ed4c-f4f8-4ba9-a780-4d728a1352e0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC758AC17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/9dcb3c72-d01f-4e6a-bfa2-19e7404f3f56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2821892" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/680b057a-c81a-45eb-a91c-d1895755b156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3134593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/606d06ea-c527-47d8-a9fe-e143e6db342b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3530D47" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/87b2bdf7-4fff-490a-b286-98cc09f54cc8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB798E819C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/4fc6cc43-1a39-44de-b395-7df9124fc35b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79AE1259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1ddb0606-ac6e-4e9b-a136-401815454c4d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75DC43AF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/2a9c9d0a-5782-4066-80d6-aaa23affeb2f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66B709F3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/7d9a8034-a1d6-4eea-b878-3d804e8624e8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52C5B95B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/51d196e3-7a3d-4ad8-b0ea-5106226b4f1b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E838EEE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/4fc09173-0507-49a5-9a4d-67197776085f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43967B97" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/11da95cb-8d54-4866-9314-7d230f5f6717" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F3D73F9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a3fbd4af-7f10-4be6-8847-ddb68bb9cff0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB226A08B2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/df229c20-f17f-4055-b31f-a6c944f3a51b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29E69243" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ba9f7a82-6bab-4637-829b-d4e3e58ce761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1995711A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/d2a9e473-e2a3-4940-a1b8-25690894ed7c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25B98EC1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b536d15d-9b1b-4f2d-871d-a6ae263aa66b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09DB7B53" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/46fbba04-34b5-4e04-b0e3-1d7d6ac33756" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEAC7161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/27cc567f-0da8-4f8b-8daa-b5b88a678908" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBE42242" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b43241d3-12bd-4f74-bc75-e644e9f18e65" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE14B6823" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/65a07068-7621-47fb-a2c8-73c480c4eabe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0912EF9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/c6185a83-0471-4ca3-97dd-4d472c96d13a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB4257B9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ad6c5a38-e410-4c82-bef5-bfc852f47ce7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD42BB01E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/4e25e56e-bb1d-4a95-90d6-fe5be57733b6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE48A31E0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ce25a85d-6bf3-4318-a953-e9d30568f67e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6B8DFB6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3874dcc5-9002-4749-b593-77c531b5d08f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABCC61365" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/8d55c6f2-abd8-4af8-8309-2eb4655f079b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB937F274" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/6a8b5fab-b9ea-4620-bfbc-f7b3396cd03d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F361E67" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/6441b421-a4f6-44be-a64e-7da3e2587499" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FD24CA5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ce275f23-76c9-42a9-98f3-dda86b0fd50d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B084106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/57097382-addc-410b-8241-4b713020a306" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98553C7C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e22f31eb-df13-442f-9eae-43eff1990dad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DAE363A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/14c8c008-20d4-4e6c-85ec-f78a491e617f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA999975C4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1a8ee0e4-8bf7-4180-9faa-dc2a57367894" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FD4FE1C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/eafd556a-4880-4046-869f-092ae9920056" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA849C4441" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/bf392a9e-7757-49dd-8c3f-03f222967871" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E7A1614" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/113e021f-4a27-48a1-b19a-30d9d9ff9473" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C4FDFF6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f862cf75-1758-4b21-8dc1-2a98fef4037e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5909F6F9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/88106b77-a483-4cdf-a241-687e7914867b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CA1ED81" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f81610eb-b20d-4fd3-9b37-9d74c7d160a8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AB3162E" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/5fff137e-e69a-4bf8-b737-0423bbeea2aa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79A1F1F7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1cb0975e-c72a-40c8-a12d-0f43d310d1a9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E897D0A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/0c97a55e-be22-4796-9513-b77e1daf0787" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5087051E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/37dee1ce-7ee3-45a4-a042-b5eac2f8329d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4AE8A55D" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/017c3ced-dd2e-4bad-8fbe-cfc0743dace4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37D1B81B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a3e318d5-bd31-4168-9fd4-1cf2b9b134e0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34A0C594" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a65f4168-e0be-4d6c-9f3d-3f56734ffaf6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B65B297" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/6747e943-1a7e-4a74-90ce-ae5aabaadc05" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19FEBE7A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/5bcd8be9-f24b-4a51-88f3-8a99ce01f916" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA180FA5DF" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b92dfb67-e2d0-4453-9653-9a71e17ca602" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA139D0BE5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/8eae0885-11d8-4ea0-9c2c-fee2db21c989" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E6AE172" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/0d99ce3f-b8d8-435f-abbc-9169eeb2cd91" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03F4E228" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1f8f2180-68ba-4988-bd21-f0cd3c5c9351" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0427A03E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/7c8166a2-4bc4-47f1-a058-f5e6d0fe6c8d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA02B6C9BF" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1ae40d78-e986-461d-8775-fd4161c1b12c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F60C8054" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/68ff7511-7e4a-41b1-a03e-1cdfe9cf22ea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE7E5E0A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1b822726-3313-4102-8c8a-91cb6a18fc14" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D31DDE4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f7945b15-4ee6-4645-96fd-19655f272c8c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D764CD9F" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3da1d1cc-284b-47af-860c-62a78dbc311a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D5865088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b91c8b12-208d-441b-b5eb-a2da517666c1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D24CBB48" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/c0b1349e-95bf-4f46-bb16-fbd4ba7c0716" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0473A69" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/99027fb0-def9-41bd-8950-e0456e42aac7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF98D014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/40702626-aeab-4c9d-b226-1e147e79f5ff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1113388" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/fad30e59-4d48-40d7-a6ac-a1238de8dabe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A305E262" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/8a75e816-dad0-4bfc-a240-abb98da3fea2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9A032A4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/846c8e09-29ec-4733-91d2-1a502b696717" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A105310E" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/38cedd2d-da3d-4e22-878c-d4067361c575" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB81C900" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/18498787-7382-4418-a6fb-787bcac284f5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B52616F" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b8cd8363-b57f-4b0a-9b1e-17229b453286" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B988818346" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/996c216c-e8a6-4a8d-ad8a-2f0c4a847605" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/DISPONBI" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/009b7308-6319-4915-a5b7-244ecd0b51a4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969687871" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/4cdfdb13-9c6a-4722-8f76-870e93e48336" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9688D6C05" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/d8ffe892-c660-484b-97eb-b63fed7695d8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961775BD5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/56d45246-efd5-42f7-8b68-65b773b16820" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=---N.A.---" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/4d6a0fe7-cf71-4409-b799-6220c84ed149" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99980059C" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/215db9b4-e34a-4850-8ae4-a11a113211f7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945DA644B" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/4909f2d9-acc2-4587-b727-acdb967c3dc5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E87C272" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/9c3f01d5-55f3-4e71-ad28-b7c8505176e3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BBF1875" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/0853f2ae-ed51-481e-8a9d-8be85900fc54" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B919C1757A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e0045410-93ff-4352-9f10-1720803e630c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9149C3503" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/180103d2-468d-405a-9f7b-32074c31fc7a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NA---....." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/90207aaf-f377-4d50-8550-a3a2f8cfeeeb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904213AF1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1cb9b26f-34e8-4edc-8989-a055151197c5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90171B576" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/536fde17-7417-45e7-9bd8-3b2c859a4ebd" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5E3610A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/756c4931-62a5-4f1d-8bc5-0dff4e148277" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4F17695" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1215edbb-52c6-4487-9c7a-3d1891422437" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3E9FF68" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ab588c4d-f001-4df3-a515-83aa992f7ee2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EE8A6D05" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e24ed23a-46be-4b6a-bcf6-bea646e93cdd" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB030536" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/69974a81-9ad7-4d32-9c9d-43a6969f97c1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC71F422" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/4912733c-7666-4984-a18e-a5471b6d2cc1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D416DBE6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/9245db6d-9f4f-4229-9589-b09ac8e0df11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9064139B6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/5eb1adf5-715a-4e8f-a413-8bda1ec88856" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C25DFCBC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/77640e26-9562-484e-9874-5b5fd89137a1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C00ECEEB" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/5a6a90ac-f6ad-4c1f-b3b5-9faf0973356d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD567516" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ccff4a6b-106d-4817-9574-dc0ff21fe939" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BDA41604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a72afe19-2984-4a75-a084-5dc43da487b0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD69A26F" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/91ceb1fb-0f66-4767-81eb-6ce65c09c1c7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DDFA46C" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/45ee7639-8586-4268-afd0-0343f270fdd3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=----N/A---" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/54700b51-4f9b-44a6-a389-75e570bae095" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=....N/A..." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e41c706a-c275-4f43-98f5-29777d5fb336" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88274C1E2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ea1e691c-cac2-481d-8588-5bf9de26c8a2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FE35952" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/613f441e-1cf6-44a1-ba9f-f3561de27063" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BD7F09E" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ea5b9663-f8ff-4f7e-949b-7a9764a25b8d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B26CD16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/0c7ec873-7754-409d-969c-b904be61fd53" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B868EC4070" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3f5b3e04-1273-4d6d-9a41-9c52e12e508b" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8682E43BF" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b3e5ea6f-48b2-47be-a8eb-f9b2cdc36385" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B865CA9741" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3d657608-f972-4656-bacd-e57132e6d385" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8666AA8A8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/d5a2106c-4bec-4d1b-8b94-cb118490c51e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E54F94B" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/0caf06ba-ef2b-4e19-9ff2-0d2c9fdbeb60" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85060CB7E" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/9df1bea2-6659-4f3c-b8e0-854f662d46bc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CB10C8F" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/c0eabd29-d928-47cb-8c9a-607c2d0daec1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A..--..-" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/af2e27f4-f710-4c4e-a857-b6832c17ff61" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A.--..--" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/518431a5-9a6f-4bc7-b13d-8bfdccc4905b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A....---" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/956a23ac-68c0-4352-be6d-4d03183e2666" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825FE9DC3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e786f75c-3815-4848-9a6f-09de81559ff5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A_______" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b1d73f93-327f-400c-8cc3-888b3841a2a9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A---..--" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b8334dc7-e34a-4a92-bf29-537e12b2caa1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A---...-" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/9e18ac90-1719-498f-b957-7e2fa239e390" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81D7F7E3E" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/51b137a1-5243-4ceb-a683-d50154d1cf7d" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A7351C9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/d13157f7-27b5-4ac8-a9b1-1b32ef32e880" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A--....." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/c59006bc-db74-4a02-95dd-3372e99d81b0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A--.----" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/0b415206-a449-4ada-bbf6-8ca2c780c7bc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A---...." TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/5c1d6a93-d68f-47d4-8142-37845095b9c6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A...----" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/99a4f60f-a2b8-4269-8399-7e3e8e23695b" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A..-----" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/c72aae3c-085a-4f11-a2e7-6c8a4a934e11" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NA....----" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b882f0b0-b9db-4891-86e8-133a976b332b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A------." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/5c52036d-88b2-4bdb-aa81-9db85f72e539" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NA--------" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3dd5f7d1-db0c-4bf8-a719-1583d32330cc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NA........" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/7c467dc1-ef97-480c-94d6-473981ba0237" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=-------N/A" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b94a19f0-bfeb-470a-be0f-fb19ca600854" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A---..-." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/5400a633-9787-4d8e-bd1c-ae532eceefba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F118CCD9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/8e139bc5-beb9-41d3-ab93-d009d023cf04" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F06CF051" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/2a80f159-17d6-4dda-9138-d0df73e41609" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF6193FA" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/c46a8e9a-228d-49a4-b70a-f1c1c83cf516" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D9026267" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e3361d4e-d61b-4f38-92c3-a80333ce6492" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CB041EE7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/486ee9e6-745c-4158-97b3-a2b8deba97f6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79E7AA2B2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/82f64b6c-251a-4146-b755-2b1d9c2c0d49" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A-------" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/8eb00d42-f19b-4081-9f33-2067423cf1a3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=-----N/A--" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/9343a392-899f-4274-a9fb-e5d4b931af24" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7899B6C74" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/d35c73d6-3abd-4046-bbe4-0a2b071ad8fc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7889C43E4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/2b5bac01-d8b4-4280-948b-dbedfeb7199c" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=DOPOSTIPUL" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/aeb560c1-8512-4202-8382-cbf93080fa9b" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79B6B8E99" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/107c2aec-4c4a-44cb-a352-1a0afae8ac77" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780466505" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/01dec891-aded-49f6-bcc4-fc0bcfcbf934" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77DF53CCA" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/0903fb5a-471d-48e2-80f8-d29adea0d7c8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76904A1FC" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/7aaf81da-8a47-452d-b784-b3238e53aac5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTE-N-A" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/272a432d-68fb-46c2-ac0c-197607b48d20" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A-ESENTE" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e682fec3-17fd-490a-9534-bb350478acb6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTE----" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f0999d6c-1ae8-4994-b6db-818dba4a215e" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N-A/ESENTE" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a73ccbad-4b40-4d23-9ab0-4bb104f53df0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTE-N/A" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b7f73a62-e1a5-4cf8-abb2-89e6043dce31" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NONPRESENT" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/08dd054c-7704-42c0-8e75-57f4ac7b81e0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D159807" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/dd79948f-dc81-4efb-9bee-a8c60364640e" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70355BB6D" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/89faa6a8-4b47-4c12-acda-83a885cac892" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FBC3952C" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/2d219dd0-0832-4247-94d7-af8fd1967ecf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FAE823CE" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/67c6e79d-8a1c-4dec-a826-2c673e3584d9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4E8E4F3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/89588a56-8cde-4c62-817a-cadad26d4837" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NONRICHIES" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1aa715b2-e2df-4758-971e-dfc5d7fbe165" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ED6726E5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/7b2d7519-482e-42ad-9ae0-739a45fd141a" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBF5D89D" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3d4acb61-878b-4315-b355-5d11d6c3fb3a" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3C2D639" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/4c4539fa-8186-4905-b41f-6dc799047dfb" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D1DE483E" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a5d7c7df-c424-4e49-957d-9ad2cdc02014" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C44CC17C" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/884285a2-8670-43e9-9327-3345309299ac" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B6523F7F" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/98c63eca-e49f-4d65-a8df-772bb3ef438d" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC58BE14" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/08719696-ed1d-43ff-9b36-b5ecd294f5da" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2469583" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1221272c-d83b-477a-a53c-afae1aa08655" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD8E75E4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/cc46e7da-327c-4c1f-9a46-3c89e6a66905" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A63D2763" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/4321624e-aacb-4fc9-bed1-c38ea223d354" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A3072205" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/fba9762b-c511-4aa9-9f2d-43489de83453" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B690EEC5E8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a9471516-591c-4913-a2f3-c248d2027205" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C4BDE07" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/13a477ac-68b1-40a0-82a7-25b4e3882f84" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NONPREVIST" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/a4809973-06d2-454a-9974-f0ba747c5693" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6727E2B0F" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3834395b-3331-4583-a630-167025c40b32" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B661BA0B7B" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/9131f5db-0b1a-4759-bf55-f54549cfb2a9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6611EFC18" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/8422d844-837c-4392-8891-e6d6f2a0afa1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N/A......." TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/100ff64c-1c5e-45ad-994c-a27fde3389e6" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6481E7E56" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/84147ffe-bb4f-465c-b6c9-42b50998db7d" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6518934F8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/8df0d98d-a3fc-492a-9d7c-ef44f48efdb1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B780C944" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/60c84d6c-c5f5-44ce-af64-f67eeb1cb8b8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63DB09A55" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/7cc2da77-cc8d-453a-a891-6d776e9f51fa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=SEGUESTIPU" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/bbe873ef-e27a-481e-9189-bf99f1ec715b" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62A9958F4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/5bb52eee-2343-4843-80ce-c72b21e97704" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611BFCD4F" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f50be998-2373-4d10-b2a0-56b4ed0f7e2f" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C2FBA89" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/6a924b7d-ca96-4477-aa95-4b7dc6473aa1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6086B092C" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f3ce8a31-541a-4271-a398-7cfa42a94b19" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6048B5351" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f1483019-e9e9-488c-aee6-3eaef892474a" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FDE96067" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/19fd72df-aa17-49a9-8e76-1b9276a145b0" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F62D7210" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/2af7e329-1ed5-4167-92f1-8c397da1a853" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FEF8D05C" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/6f806dd1-adeb-4067-ad1b-fd317b3e4b71" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E25A500E" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/d9565a7e-f133-4ad9-848f-039136788533" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE9036E3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/c3a87825-4737-4c85-857b-c14533c46b42" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2B1CE7E" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/2b0b9416-99e4-48e6-9ebb-5a617c0b9437" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBDA6C07" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/59f8ec69-dd18-4dad-9ae0-843065f0bb05" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5A39F8B" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b307c982-f7cb-4099-8eec-fb6eb5c11811" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C284EDFB" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b1ce69a1-981a-4808-9f3b-69df827eb23b" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBEE3F9A" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/938b2a09-28de-4de1-a614-de16dd27861e" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA94ACEE" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/83760749-2c4b-48be-a27b-913c924d2caf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9A1D6EF" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/23ac5b2d-ce8a-4874-b067-8dc4206baf6b" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B36246EC" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/dc4ec510-305d-4104-8180-5ea2aceb8752" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B51F180E" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/eb746eae-7a4a-4c07-bab8-55abbacfa7d4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8B88C57" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/c6339940-cf67-474f-bf5a-b10bede6822a" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8056F3D" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/bbaee980-2a07-4876-9d8b-72dc09e2b5af" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2D7BF5E" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/c9ba09f0-bbeb-4cde-b3ef-67c7369f3122" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A23DCED6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/00f6f229-379d-4302-917a-40bba9fd76fa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA9780E3" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/cabc2f29-e497-47ec-aec1-46240a4a90d3" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D77958D" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ca42d6ce-e184-4806-afe9-d528e0ff8f59" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D79195A" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e95c62b7-e743-4401-a40d-129cdaae54e0" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FFE5EF6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3ffd0b0a-f384-4158-94a9-0f87a49080e3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590E84FC8" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/818dc42f-7571-4fac-bd40-c3121945eb8b" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B592CF7070" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/fca3b3f7-2444-44b1-9496-d79ebb87f0c1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B585FFEA56" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f99a7aae-ec58-454e-9b8b-4cfbc42a4f15" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C7B708F" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/b5d8eb70-7564-4611-be18-81c5ef9ad8a4" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B579E4A109" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/c7172acc-eb74-4e7d-9a09-37ed383c0a5a" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B573E71874" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/94bb6576-6cc1-46f8-a2bd-3fd19a6e5ae6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58226FD98" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/0945a3c8-dd74-4244-af5e-55f7f26af6ed" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D150A1C" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e0729196-d01f-443c-a7c7-c1eb42e63b35" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55FA86A3A" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/e6d163bf-9bb4-4592-a8e7-a9ffb18f37aa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5541405C2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ab25edc0-34ca-4afb-8ba1-001d17af7ae0" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553FE9AB3" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/33ba95d3-1ccd-4b86-b7d4-aff1f5c5c6fc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D4E08B3" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/44e039b6-5789-4279-89e2-6f3df0204b1b" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5676F1682" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3c045edd-f24e-487e-b9d6-c7821ad0e9ec" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5505E27F8" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/638c903c-506e-451a-9ead-b00558b5f36e" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54A9E6F89" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/180dab33-a93f-4987-9caf-a26dfc454401" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FF450DA" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/26b807ea-600f-4eff-8b74-c5f843121dae" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B544DDA9EA" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/848cfd1f-7786-48db-9741-bfb243bf4945" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53CEF41A1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/6e1e33c9-2ca6-451e-a2b4-a198a320878d" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DE57635" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f46c64dc-37b9-4bce-97fa-0c90def9660e" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53B8C1FDA" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/36c67d0f-34c7-4dd9-8717-1c165d30ce84" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FF77A1A" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/f86675fc-24e7-4a61-a5d2-d527ea048da6" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF0337F038" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/3a311d48-7b8d-45a2-963d-a4e41a5f7e4b" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534E99585" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/63658d43-6947-48a6-8405-6e0a5a0dc70e" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52FCF022C" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/65627ba6-dd51-4634-96bf-0efd267da50e" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B526376B07" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ea4c8f2c-5440-4781-90e9-0dc1a6c6c220" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B081D086DE" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/ab7abe58-865b-4722-9a6e-6478ec42b2fb" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51BC3CB19" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/dbd2c054-1bdf-4823-90c6-94636a5a8562" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504D8F3F5" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/1f5e0559-d978-4950-a171-a29c341edfce" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E6A7374A" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/26b56c12-ffd2-4d00-93f0-283ab446082d" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504788AA0" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIS00800G/amministrazione-trasparente/atti-amministrazioni-enti/647a1fe2-03c6-430e-a587-1502da07f2f2" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F305"/>
+  <dimension ref="A1:F317"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9107</v>
+        <v>10714</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>7</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>10671</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>9040</v>
+        <v>10502</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="F4" t="s">
         <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>9013</v>
+        <v>10295</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>7</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>8628</v>
+        <v>10138</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>8590</v>
+        <v>10083</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>8176</v>
+        <v>10026</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>7</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B9">
-        <v>8160</v>
+        <v>10026</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>24</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
-        <v>8141</v>
+        <v>9953</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>7</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="B11">
-        <v>7892</v>
+        <v>9950</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>7</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>7542</v>
+        <v>9252</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>30</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="B13">
-        <v>7371</v>
+        <v>9148</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>33</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B14">
-        <v>7370</v>
+        <v>9107</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>36</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="B15">
-        <v>7115</v>
+        <v>9071</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>7</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>6610</v>
+        <v>9040</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>7</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="B17">
-        <v>6578</v>
+        <v>9013</v>
       </c>
       <c r="C17" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>42</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="B18">
-        <v>6551</v>
+        <v>8628</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>7</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="B19">
-        <v>6356</v>
+        <v>8590</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="B20">
-        <v>6242</v>
+        <v>8176</v>
       </c>
       <c r="C20" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>49</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="B21">
-        <v>6234</v>
+        <v>8160</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>51</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="B22">
-        <v>6222</v>
+        <v>8141</v>
       </c>
       <c r="C22" t="s">
-        <v>85</v>
+        <v>52</v>
       </c>
       <c r="D22" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>53</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="B23">
-        <v>6157</v>
+        <v>7892</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>56</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="B24">
-        <v>5942</v>
+        <v>7542</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>59</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="B25">
-        <v>5815</v>
+        <v>7371</v>
       </c>
       <c r="C25" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="D25" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>62</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="B26">
-        <v>5647</v>
+        <v>7370</v>
       </c>
       <c r="C26" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>64</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="B27">
-        <v>5178</v>
+        <v>7115</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="D27" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>67</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="B28">
-        <v>5173</v>
+        <v>6610</v>
       </c>
       <c r="C28" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>70</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="B29">
-        <v>5112</v>
+        <v>6578</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>73</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="B30">
-        <v>4924</v>
+        <v>6551</v>
       </c>
       <c r="C30" t="s">
-        <v>124</v>
+        <v>74</v>
       </c>
       <c r="D30" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>75</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>76</v>
       </c>
       <c r="B31">
-        <v>4912</v>
+        <v>6356</v>
       </c>
       <c r="C31" t="s">
-        <v>128</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="E31" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>7</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>78</v>
       </c>
       <c r="B32">
-        <v>4607</v>
+        <v>6242</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="D32" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>80</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="B33">
-        <v>4578</v>
+        <v>6234</v>
       </c>
       <c r="C33" t="s">
-        <v>138</v>
+        <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>139</v>
+        <v>82</v>
       </c>
       <c r="E33" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>7</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>81</v>
       </c>
       <c r="B34">
-        <v>4499</v>
+        <v>6222</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>83</v>
       </c>
       <c r="D34" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>84</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>85</v>
       </c>
       <c r="B35">
-        <v>4137</v>
+        <v>6157</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>86</v>
       </c>
       <c r="D35" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>87</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="B36">
-        <v>4043</v>
+        <v>5942</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>90</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>91</v>
       </c>
       <c r="B37">
-        <v>4037</v>
+        <v>5815</v>
       </c>
       <c r="C37" t="s">
-        <v>157</v>
+        <v>92</v>
       </c>
       <c r="D37" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>93</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="B38">
-        <v>3979</v>
+        <v>5647</v>
       </c>
       <c r="C38" t="s">
-        <v>162</v>
+        <v>95</v>
       </c>
       <c r="D38" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>96</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>97</v>
       </c>
       <c r="B39">
-        <v>3929</v>
+        <v>5178</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>98</v>
       </c>
       <c r="D39" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>99</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>97</v>
       </c>
       <c r="B40">
-        <v>3904</v>
+        <v>5173</v>
       </c>
       <c r="C40" t="s">
-        <v>168</v>
+        <v>100</v>
       </c>
       <c r="D40" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>101</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>102</v>
       </c>
       <c r="B41">
-        <v>3685</v>
+        <v>5112</v>
       </c>
       <c r="C41" t="s">
-        <v>173</v>
+        <v>103</v>
       </c>
       <c r="D41" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>104</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>177</v>
+        <v>105</v>
       </c>
       <c r="B42">
-        <v>3305</v>
+        <v>4924</v>
       </c>
       <c r="C42" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
       <c r="D42" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>107</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>182</v>
+        <v>105</v>
       </c>
       <c r="B43">
-        <v>3246</v>
+        <v>4912</v>
       </c>
       <c r="C43" t="s">
-        <v>183</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>109</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>182</v>
+        <v>110</v>
       </c>
       <c r="B44">
-        <v>3219</v>
+        <v>4607</v>
       </c>
       <c r="C44" t="s">
-        <v>187</v>
+        <v>111</v>
       </c>
       <c r="D44" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>112</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>191</v>
+        <v>113</v>
       </c>
       <c r="B45">
-        <v>3161</v>
+        <v>4578</v>
       </c>
       <c r="C45" t="s">
-        <v>192</v>
+        <v>114</v>
       </c>
       <c r="D45" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>115</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="B46">
-        <v>3017</v>
+        <v>4499</v>
       </c>
       <c r="C46" t="s">
-        <v>197</v>
+        <v>117</v>
       </c>
       <c r="D46" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>118</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="B47">
-        <v>3014</v>
+        <v>4137</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>121</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>202</v>
+        <v>122</v>
       </c>
       <c r="B48">
-        <v>3032</v>
+        <v>4043</v>
       </c>
       <c r="C48" t="s">
-        <v>203</v>
+        <v>123</v>
       </c>
       <c r="D48" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>124</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>207</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>2877</v>
+        <v>4037</v>
       </c>
       <c r="C49" t="s">
-        <v>208</v>
+        <v>125</v>
       </c>
       <c r="D49" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>126</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="B50">
-        <v>2870</v>
+        <v>3979</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>128</v>
       </c>
       <c r="D50" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>129</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>213</v>
+        <v>130</v>
       </c>
       <c r="B51">
-        <v>2757</v>
+        <v>3929</v>
       </c>
       <c r="C51" t="s">
-        <v>214</v>
+        <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>215</v>
+        <v>131</v>
       </c>
       <c r="E51" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>7</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>218</v>
+        <v>130</v>
       </c>
       <c r="B52">
-        <v>2711</v>
+        <v>3904</v>
       </c>
       <c r="C52" t="s">
-        <v>219</v>
+        <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>133</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>223</v>
+        <v>134</v>
       </c>
       <c r="B53">
-        <v>2415</v>
+        <v>3685</v>
       </c>
       <c r="C53" t="s">
-        <v>224</v>
+        <v>135</v>
       </c>
       <c r="D53" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>136</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>223</v>
+        <v>137</v>
       </c>
       <c r="B54">
-        <v>2414</v>
+        <v>3305</v>
       </c>
       <c r="C54" t="s">
-        <v>228</v>
+        <v>138</v>
       </c>
       <c r="D54" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>139</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>140</v>
       </c>
       <c r="B55">
-        <v>2382</v>
+        <v>3246</v>
       </c>
       <c r="C55" t="s">
-        <v>232</v>
+        <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>142</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>236</v>
+        <v>140</v>
       </c>
       <c r="B56">
-        <v>2360</v>
+        <v>3219</v>
       </c>
       <c r="C56" t="s">
-        <v>237</v>
+        <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>144</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>241</v>
+        <v>145</v>
       </c>
       <c r="B57">
-        <v>2299</v>
+        <v>3161</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="D57" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>147</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>148</v>
       </c>
       <c r="B58">
-        <v>2294</v>
+        <v>3017</v>
       </c>
       <c r="C58" t="s">
-        <v>243</v>
+        <v>149</v>
       </c>
       <c r="D58" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>150</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>247</v>
+        <v>148</v>
       </c>
       <c r="B59">
-        <v>2197</v>
+        <v>3014</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D59" t="s">
-        <v>248</v>
+        <v>151</v>
       </c>
       <c r="E59" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>247</v>
+        <v>152</v>
       </c>
       <c r="B60">
-        <v>2196</v>
+        <v>3032</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>153</v>
       </c>
       <c r="D60" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>154</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>247</v>
+        <v>155</v>
       </c>
       <c r="B61">
-        <v>2194</v>
+        <v>2877</v>
       </c>
       <c r="C61" t="s">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="D61" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>157</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>254</v>
+        <v>155</v>
       </c>
       <c r="B62">
-        <v>2107</v>
+        <v>2870</v>
       </c>
       <c r="C62" t="s">
-        <v>255</v>
+        <v>7</v>
       </c>
       <c r="D62" t="s">
-        <v>256</v>
+        <v>158</v>
       </c>
       <c r="E62" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>7</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>254</v>
+        <v>159</v>
       </c>
       <c r="B63">
-        <v>2106</v>
+        <v>2757</v>
       </c>
       <c r="C63" t="s">
-        <v>259</v>
+        <v>160</v>
       </c>
       <c r="D63" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>161</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>263</v>
+        <v>162</v>
       </c>
       <c r="B64">
-        <v>1878</v>
+        <v>2711</v>
       </c>
       <c r="C64" t="s">
-        <v>264</v>
+        <v>163</v>
       </c>
       <c r="D64" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>164</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>268</v>
+        <v>165</v>
       </c>
       <c r="B65">
-        <v>1855</v>
+        <v>2415</v>
       </c>
       <c r="C65" t="s">
-        <v>269</v>
+        <v>166</v>
       </c>
       <c r="D65" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>167</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>273</v>
+        <v>165</v>
       </c>
       <c r="B66">
-        <v>1780</v>
+        <v>2414</v>
       </c>
       <c r="C66" t="s">
-        <v>274</v>
+        <v>168</v>
       </c>
       <c r="D66" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>169</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>273</v>
+        <v>165</v>
       </c>
       <c r="B67">
-        <v>1773</v>
+        <v>2382</v>
       </c>
       <c r="C67" t="s">
-        <v>278</v>
+        <v>170</v>
       </c>
       <c r="D67" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>171</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>282</v>
+        <v>172</v>
       </c>
       <c r="B68">
-        <v>1698</v>
+        <v>2360</v>
       </c>
       <c r="C68" t="s">
-        <v>283</v>
+        <v>173</v>
       </c>
       <c r="D68" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>174</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>287</v>
+        <v>175</v>
       </c>
       <c r="B69">
-        <v>1572</v>
+        <v>2299</v>
       </c>
       <c r="C69" t="s">
-        <v>288</v>
+        <v>7</v>
       </c>
       <c r="D69" t="s">
-        <v>289</v>
+        <v>176</v>
       </c>
       <c r="E69" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>7</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>292</v>
+        <v>175</v>
       </c>
       <c r="B70">
-        <v>1526</v>
+        <v>2294</v>
       </c>
       <c r="C70" t="s">
-        <v>293</v>
+        <v>177</v>
       </c>
       <c r="D70" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>178</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>297</v>
+        <v>179</v>
       </c>
       <c r="B71">
-        <v>1415</v>
+        <v>2197</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D71" t="s">
-        <v>298</v>
+        <v>180</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>299</v>
+        <v>179</v>
       </c>
       <c r="B72">
-        <v>1295</v>
+        <v>2196</v>
       </c>
       <c r="C72" t="s">
-        <v>300</v>
+        <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>301</v>
+        <v>181</v>
       </c>
       <c r="E72" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>7</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>299</v>
+        <v>179</v>
       </c>
       <c r="B73">
-        <v>1287</v>
+        <v>2194</v>
       </c>
       <c r="C73" t="s">
-        <v>304</v>
+        <v>182</v>
       </c>
       <c r="D73" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>183</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>299</v>
+        <v>184</v>
       </c>
       <c r="B74">
-        <v>1281</v>
+        <v>2107</v>
       </c>
       <c r="C74" t="s">
-        <v>308</v>
+        <v>185</v>
       </c>
       <c r="D74" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>186</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>312</v>
+        <v>184</v>
       </c>
       <c r="B75">
-        <v>1192</v>
+        <v>2106</v>
       </c>
       <c r="C75" t="s">
-        <v>313</v>
+        <v>187</v>
       </c>
       <c r="D75" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>188</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>317</v>
+        <v>189</v>
       </c>
       <c r="B76">
-        <v>1088</v>
+        <v>1878</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>190</v>
       </c>
       <c r="D76" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>191</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>319</v>
+        <v>192</v>
       </c>
       <c r="B77">
-        <v>956</v>
+        <v>1855</v>
       </c>
       <c r="C77" t="s">
-        <v>320</v>
+        <v>193</v>
       </c>
       <c r="D77" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>194</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>324</v>
+        <v>195</v>
       </c>
       <c r="B78">
-        <v>929</v>
+        <v>1780</v>
       </c>
       <c r="C78" t="s">
-        <v>325</v>
+        <v>196</v>
       </c>
       <c r="D78" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>197</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>324</v>
+        <v>195</v>
       </c>
       <c r="B79">
-        <v>926</v>
+        <v>1773</v>
       </c>
       <c r="C79" t="s">
-        <v>329</v>
+        <v>198</v>
       </c>
       <c r="D79" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>199</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>333</v>
+        <v>200</v>
       </c>
       <c r="B80">
-        <v>873</v>
+        <v>1698</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>201</v>
       </c>
       <c r="D80" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>202</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>333</v>
+        <v>203</v>
       </c>
       <c r="B81">
-        <v>858</v>
+        <v>1572</v>
       </c>
       <c r="C81" t="s">
-        <v>335</v>
+        <v>204</v>
       </c>
       <c r="D81" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>205</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>339</v>
+        <v>206</v>
       </c>
       <c r="B82">
-        <v>820</v>
+        <v>1526</v>
       </c>
       <c r="C82" t="s">
-        <v>340</v>
+        <v>207</v>
       </c>
       <c r="D82" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>208</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>344</v>
+        <v>209</v>
       </c>
       <c r="B83">
-        <v>732</v>
+        <v>1415</v>
       </c>
       <c r="C83" t="s">
-        <v>345</v>
+        <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>346</v>
+        <v>210</v>
       </c>
       <c r="E83" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>7</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>344</v>
+        <v>211</v>
       </c>
       <c r="B84">
-        <v>714</v>
+        <v>1295</v>
       </c>
       <c r="C84" t="s">
-        <v>349</v>
+        <v>212</v>
       </c>
       <c r="D84" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>213</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>353</v>
+        <v>211</v>
       </c>
       <c r="B85">
-        <v>680</v>
+        <v>1287</v>
       </c>
       <c r="C85" t="s">
-        <v>354</v>
+        <v>214</v>
       </c>
       <c r="D85" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>215</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>358</v>
+        <v>211</v>
       </c>
       <c r="B86">
-        <v>566</v>
+        <v>1281</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>216</v>
       </c>
       <c r="D86" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>217</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>360</v>
+        <v>218</v>
       </c>
       <c r="B87">
-        <v>458</v>
+        <v>1192</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>219</v>
       </c>
       <c r="D87" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>220</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>362</v>
+        <v>221</v>
       </c>
       <c r="B88">
-        <v>440</v>
+        <v>1088</v>
       </c>
       <c r="C88" t="s">
-        <v>363</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>364</v>
+        <v>222</v>
       </c>
       <c r="E88" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>7</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>367</v>
+        <v>223</v>
       </c>
       <c r="B89">
-        <v>349</v>
+        <v>956</v>
       </c>
       <c r="C89" t="s">
-        <v>368</v>
+        <v>224</v>
       </c>
       <c r="D89" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>225</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>372</v>
+        <v>226</v>
       </c>
       <c r="B90">
-        <v>285</v>
+        <v>929</v>
       </c>
       <c r="C90" t="s">
-        <v>373</v>
+        <v>227</v>
       </c>
       <c r="D90" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>228</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>377</v>
+        <v>226</v>
       </c>
       <c r="B91">
-        <v>212</v>
+        <v>926</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>229</v>
       </c>
       <c r="D91" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>230</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>379</v>
+        <v>231</v>
       </c>
       <c r="B92">
-        <v>16881</v>
+        <v>873</v>
       </c>
       <c r="C92" t="s">
-        <v>380</v>
+        <v>7</v>
       </c>
       <c r="D92" t="s">
-        <v>381</v>
+        <v>232</v>
       </c>
       <c r="E92" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>7</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>379</v>
+        <v>231</v>
       </c>
       <c r="B93">
-        <v>16871</v>
+        <v>858</v>
       </c>
       <c r="C93" t="s">
-        <v>384</v>
+        <v>233</v>
       </c>
       <c r="D93" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>234</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>379</v>
+        <v>235</v>
       </c>
       <c r="B94">
-        <v>16866</v>
+        <v>820</v>
       </c>
       <c r="C94" t="s">
-        <v>388</v>
+        <v>236</v>
       </c>
       <c r="D94" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>237</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>392</v>
+        <v>238</v>
       </c>
       <c r="B95">
-        <v>16856</v>
+        <v>732</v>
       </c>
       <c r="C95" t="s">
-        <v>393</v>
+        <v>239</v>
       </c>
       <c r="D95" t="s">
-        <v>394</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>240</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>392</v>
+        <v>238</v>
       </c>
       <c r="B96">
-        <v>16824</v>
+        <v>714</v>
       </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>241</v>
       </c>
       <c r="D96" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>242</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>398</v>
+        <v>243</v>
       </c>
       <c r="B97">
-        <v>16784</v>
+        <v>680</v>
       </c>
       <c r="C97" t="s">
-        <v>399</v>
+        <v>244</v>
       </c>
       <c r="D97" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>245</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>403</v>
+        <v>246</v>
       </c>
       <c r="B98">
-        <v>16750</v>
+        <v>566</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D98" t="s">
-        <v>404</v>
+        <v>247</v>
       </c>
       <c r="E98" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>405</v>
+        <v>248</v>
       </c>
       <c r="B99">
-        <v>16526</v>
+        <v>458</v>
       </c>
       <c r="C99" t="s">
-        <v>406</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>407</v>
+        <v>249</v>
       </c>
       <c r="E99" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>7</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>405</v>
+        <v>250</v>
       </c>
       <c r="B100">
-        <v>16504</v>
+        <v>440</v>
       </c>
       <c r="C100" t="s">
-        <v>410</v>
+        <v>251</v>
       </c>
       <c r="D100" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>252</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>405</v>
+        <v>253</v>
       </c>
       <c r="B101">
-        <v>16490</v>
+        <v>349</v>
       </c>
       <c r="C101" t="s">
-        <v>414</v>
+        <v>254</v>
       </c>
       <c r="D101" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>255</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>418</v>
+        <v>256</v>
       </c>
       <c r="B102">
-        <v>16461</v>
+        <v>285</v>
       </c>
       <c r="C102" t="s">
-        <v>419</v>
+        <v>257</v>
       </c>
       <c r="D102" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>258</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>423</v>
+        <v>259</v>
       </c>
       <c r="B103">
-        <v>16368</v>
+        <v>212</v>
       </c>
       <c r="C103" t="s">
-        <v>424</v>
+        <v>7</v>
       </c>
       <c r="D103" t="s">
-        <v>425</v>
+        <v>260</v>
       </c>
       <c r="E103" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>7</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>428</v>
+        <v>261</v>
       </c>
       <c r="B104">
-        <v>16189</v>
+        <v>16881</v>
       </c>
       <c r="C104" t="s">
-        <v>429</v>
+        <v>262</v>
       </c>
       <c r="D104" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>263</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>428</v>
+        <v>261</v>
       </c>
       <c r="B105">
-        <v>16166</v>
+        <v>16871</v>
       </c>
       <c r="C105" t="s">
-        <v>12</v>
+        <v>264</v>
       </c>
       <c r="D105" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>265</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>428</v>
+        <v>261</v>
       </c>
       <c r="B106">
-        <v>16160</v>
+        <v>16866</v>
       </c>
       <c r="C106" t="s">
-        <v>434</v>
+        <v>266</v>
       </c>
       <c r="D106" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>267</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>438</v>
+        <v>268</v>
       </c>
       <c r="B107">
-        <v>16039</v>
+        <v>16856</v>
       </c>
       <c r="C107" t="s">
-        <v>439</v>
+        <v>269</v>
       </c>
       <c r="D107" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>270</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>443</v>
+        <v>268</v>
       </c>
       <c r="B108">
-        <v>15894</v>
+        <v>16824</v>
       </c>
       <c r="C108" t="s">
-        <v>444</v>
+        <v>7</v>
       </c>
       <c r="D108" t="s">
-        <v>445</v>
+        <v>271</v>
       </c>
       <c r="E108" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>7</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>443</v>
+        <v>272</v>
       </c>
       <c r="B109">
-        <v>15870</v>
+        <v>16784</v>
       </c>
       <c r="C109" t="s">
-        <v>448</v>
+        <v>273</v>
       </c>
       <c r="D109" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>274</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>452</v>
+        <v>275</v>
       </c>
       <c r="B110">
-        <v>15482</v>
+        <v>16750</v>
       </c>
       <c r="C110" t="s">
-        <v>453</v>
+        <v>7</v>
       </c>
       <c r="D110" t="s">
-        <v>454</v>
+        <v>276</v>
       </c>
       <c r="E110" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>7</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>457</v>
+        <v>277</v>
       </c>
       <c r="B111">
-        <v>15728</v>
+        <v>16526</v>
       </c>
       <c r="C111" t="s">
-        <v>458</v>
+        <v>278</v>
       </c>
       <c r="D111" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>461</v>
+        <v>279</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>462</v>
+        <v>277</v>
       </c>
       <c r="B112">
-        <v>15577</v>
+        <v>16504</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>280</v>
       </c>
       <c r="D112" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>281</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>462</v>
+        <v>277</v>
       </c>
       <c r="B113">
-        <v>15555</v>
+        <v>16490</v>
       </c>
       <c r="C113" t="s">
-        <v>464</v>
+        <v>282</v>
       </c>
       <c r="D113" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>467</v>
+        <v>283</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>468</v>
+        <v>284</v>
       </c>
       <c r="B114">
-        <v>15540</v>
+        <v>16461</v>
       </c>
       <c r="C114" t="s">
-        <v>469</v>
+        <v>285</v>
       </c>
       <c r="D114" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>286</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>473</v>
+        <v>287</v>
       </c>
       <c r="B115">
-        <v>15100</v>
+        <v>16368</v>
       </c>
       <c r="C115" t="s">
-        <v>474</v>
+        <v>288</v>
       </c>
       <c r="D115" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>289</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>473</v>
+        <v>290</v>
       </c>
       <c r="B116">
-        <v>15085</v>
+        <v>16189</v>
       </c>
       <c r="C116" t="s">
-        <v>478</v>
+        <v>291</v>
       </c>
       <c r="D116" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>481</v>
+        <v>292</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>482</v>
+        <v>290</v>
       </c>
       <c r="B117">
-        <v>14807</v>
+        <v>16166</v>
       </c>
       <c r="C117" t="s">
-        <v>483</v>
+        <v>7</v>
       </c>
       <c r="D117" t="s">
-        <v>484</v>
+        <v>293</v>
       </c>
       <c r="E117" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>7</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>487</v>
+        <v>290</v>
       </c>
       <c r="B118">
-        <v>14740</v>
+        <v>16160</v>
       </c>
       <c r="C118" t="s">
-        <v>488</v>
+        <v>294</v>
       </c>
       <c r="D118" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>295</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>487</v>
+        <v>296</v>
       </c>
       <c r="B119">
-        <v>14738</v>
+        <v>16039</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="D119" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>298</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>493</v>
+        <v>299</v>
       </c>
       <c r="B120">
-        <v>14627</v>
+        <v>15894</v>
       </c>
       <c r="C120" t="s">
-        <v>494</v>
+        <v>300</v>
       </c>
       <c r="D120" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>301</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>498</v>
+        <v>299</v>
       </c>
       <c r="B121">
-        <v>14547</v>
+        <v>15870</v>
       </c>
       <c r="C121" t="s">
-        <v>499</v>
+        <v>302</v>
       </c>
       <c r="D121" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>303</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>498</v>
+        <v>304</v>
       </c>
       <c r="B122">
-        <v>14524</v>
+        <v>15482</v>
       </c>
       <c r="C122" t="s">
-        <v>503</v>
+        <v>305</v>
       </c>
       <c r="D122" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>306</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>507</v>
+        <v>307</v>
       </c>
       <c r="B123">
-        <v>14485</v>
+        <v>15728</v>
       </c>
       <c r="C123" t="s">
-        <v>12</v>
+        <v>308</v>
       </c>
       <c r="D123" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>309</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>509</v>
+        <v>310</v>
       </c>
       <c r="B124">
-        <v>14354</v>
+        <v>15577</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D124" t="s">
-        <v>510</v>
+        <v>311</v>
       </c>
       <c r="E124" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>511</v>
+        <v>310</v>
       </c>
       <c r="B125">
-        <v>14296</v>
+        <v>15555</v>
       </c>
       <c r="C125" t="s">
-        <v>512</v>
+        <v>312</v>
       </c>
       <c r="D125" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>313</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>511</v>
+        <v>314</v>
       </c>
       <c r="B126">
-        <v>14294</v>
+        <v>15540</v>
       </c>
       <c r="C126" t="s">
-        <v>516</v>
+        <v>315</v>
       </c>
       <c r="D126" t="s">
-        <v>517</v>
-[...5 lines deleted...]
-        <v>519</v>
+        <v>316</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>511</v>
+        <v>317</v>
       </c>
       <c r="B127">
-        <v>14279</v>
+        <v>15100</v>
       </c>
       <c r="C127" t="s">
-        <v>520</v>
+        <v>318</v>
       </c>
       <c r="D127" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>523</v>
+        <v>319</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>524</v>
+        <v>317</v>
       </c>
       <c r="B128">
-        <v>14218</v>
+        <v>15085</v>
       </c>
       <c r="C128" t="s">
-        <v>525</v>
+        <v>320</v>
       </c>
       <c r="D128" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>321</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>529</v>
+        <v>322</v>
       </c>
       <c r="B129">
-        <v>14150</v>
+        <v>14807</v>
       </c>
       <c r="C129" t="s">
-        <v>530</v>
+        <v>323</v>
       </c>
       <c r="D129" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>324</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>529</v>
+        <v>325</v>
       </c>
       <c r="B130">
-        <v>14147</v>
+        <v>14740</v>
       </c>
       <c r="C130" t="s">
-        <v>534</v>
+        <v>326</v>
       </c>
       <c r="D130" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>327</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>538</v>
+        <v>325</v>
       </c>
       <c r="B131">
-        <v>13868</v>
+        <v>14738</v>
       </c>
       <c r="C131" t="s">
-        <v>539</v>
+        <v>7</v>
       </c>
       <c r="D131" t="s">
-        <v>540</v>
+        <v>328</v>
       </c>
       <c r="E131" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>7</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>538</v>
+        <v>329</v>
       </c>
       <c r="B132">
-        <v>13863</v>
+        <v>14627</v>
       </c>
       <c r="C132" t="s">
-        <v>543</v>
+        <v>330</v>
       </c>
       <c r="D132" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>331</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>547</v>
+        <v>332</v>
       </c>
       <c r="B133">
-        <v>13604</v>
+        <v>14547</v>
       </c>
       <c r="C133" t="s">
-        <v>548</v>
+        <v>333</v>
       </c>
       <c r="D133" t="s">
-        <v>549</v>
-[...5 lines deleted...]
-        <v>551</v>
+        <v>334</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>547</v>
+        <v>332</v>
       </c>
       <c r="B134">
-        <v>13588</v>
+        <v>14524</v>
       </c>
       <c r="C134" t="s">
-        <v>552</v>
+        <v>335</v>
       </c>
       <c r="D134" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>336</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>556</v>
+        <v>337</v>
       </c>
       <c r="B135">
-        <v>13559</v>
+        <v>14485</v>
       </c>
       <c r="C135" t="s">
-        <v>557</v>
+        <v>7</v>
       </c>
       <c r="D135" t="s">
-        <v>558</v>
+        <v>338</v>
       </c>
       <c r="E135" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>7</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>556</v>
+        <v>339</v>
       </c>
       <c r="B136">
-        <v>13531</v>
+        <v>14354</v>
       </c>
       <c r="C136" t="s">
-        <v>561</v>
+        <v>7</v>
       </c>
       <c r="D136" t="s">
-        <v>562</v>
+        <v>340</v>
       </c>
       <c r="E136" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>7</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>565</v>
+        <v>341</v>
       </c>
       <c r="B137">
-        <v>13508</v>
+        <v>14296</v>
       </c>
       <c r="C137" t="s">
-        <v>566</v>
+        <v>342</v>
       </c>
       <c r="D137" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>569</v>
+        <v>343</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>570</v>
+        <v>341</v>
       </c>
       <c r="B138">
-        <v>13165</v>
+        <v>14294</v>
       </c>
       <c r="C138" t="s">
-        <v>571</v>
+        <v>344</v>
       </c>
       <c r="D138" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>345</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>575</v>
+        <v>341</v>
       </c>
       <c r="B139">
-        <v>13099</v>
+        <v>14279</v>
       </c>
       <c r="C139" t="s">
-        <v>576</v>
+        <v>346</v>
       </c>
       <c r="D139" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>347</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>580</v>
+        <v>348</v>
       </c>
       <c r="B140">
-        <v>12997</v>
+        <v>14218</v>
       </c>
       <c r="C140" t="s">
-        <v>581</v>
+        <v>349</v>
       </c>
       <c r="D140" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>584</v>
+        <v>350</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>580</v>
+        <v>351</v>
       </c>
       <c r="B141">
-        <v>12991</v>
+        <v>14150</v>
       </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>352</v>
       </c>
       <c r="D141" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>353</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>586</v>
+        <v>351</v>
       </c>
       <c r="B142">
-        <v>12701</v>
+        <v>14147</v>
       </c>
       <c r="C142" t="s">
-        <v>587</v>
+        <v>354</v>
       </c>
       <c r="D142" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>590</v>
+        <v>355</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>586</v>
+        <v>356</v>
       </c>
       <c r="B143">
-        <v>12673</v>
+        <v>13868</v>
       </c>
       <c r="C143" t="s">
-        <v>591</v>
+        <v>357</v>
       </c>
       <c r="D143" t="s">
-        <v>592</v>
-[...5 lines deleted...]
-        <v>594</v>
+        <v>358</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>595</v>
+        <v>356</v>
       </c>
       <c r="B144">
-        <v>12264</v>
+        <v>13863</v>
       </c>
       <c r="C144" t="s">
-        <v>596</v>
+        <v>359</v>
       </c>
       <c r="D144" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>599</v>
+        <v>360</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>595</v>
+        <v>361</v>
       </c>
       <c r="B145">
-        <v>12262</v>
+        <v>13604</v>
       </c>
       <c r="C145" t="s">
-        <v>600</v>
+        <v>362</v>
       </c>
       <c r="D145" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>363</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>595</v>
+        <v>361</v>
       </c>
       <c r="B146">
-        <v>12210</v>
+        <v>13588</v>
       </c>
       <c r="C146" t="s">
-        <v>604</v>
+        <v>364</v>
       </c>
       <c r="D146" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>365</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>608</v>
+        <v>366</v>
       </c>
       <c r="B147">
-        <v>12144</v>
+        <v>13559</v>
       </c>
       <c r="C147" t="s">
-        <v>609</v>
+        <v>367</v>
       </c>
       <c r="D147" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>368</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>608</v>
+        <v>366</v>
       </c>
       <c r="B148">
-        <v>12121</v>
+        <v>13531</v>
       </c>
       <c r="C148" t="s">
-        <v>613</v>
+        <v>369</v>
       </c>
       <c r="D148" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>370</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>608</v>
+        <v>371</v>
       </c>
       <c r="B149">
-        <v>12117</v>
+        <v>13508</v>
       </c>
       <c r="C149" t="s">
-        <v>617</v>
+        <v>372</v>
       </c>
       <c r="D149" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>373</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>621</v>
+        <v>374</v>
       </c>
       <c r="B150">
-        <v>12026</v>
+        <v>13165</v>
       </c>
       <c r="C150" t="s">
-        <v>622</v>
+        <v>375</v>
       </c>
       <c r="D150" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>376</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>626</v>
+        <v>377</v>
       </c>
       <c r="B151">
-        <v>11831</v>
+        <v>13099</v>
       </c>
       <c r="C151" t="s">
-        <v>627</v>
+        <v>378</v>
       </c>
       <c r="D151" t="s">
-        <v>628</v>
-[...5 lines deleted...]
-        <v>630</v>
+        <v>379</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>631</v>
+        <v>380</v>
       </c>
       <c r="B152">
-        <v>11607</v>
+        <v>12997</v>
       </c>
       <c r="C152" t="s">
-        <v>632</v>
+        <v>381</v>
       </c>
       <c r="D152" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>635</v>
+        <v>382</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>631</v>
+        <v>380</v>
       </c>
       <c r="B153">
-        <v>11547</v>
+        <v>12991</v>
       </c>
       <c r="C153" t="s">
-        <v>636</v>
+        <v>7</v>
       </c>
       <c r="D153" t="s">
-        <v>637</v>
+        <v>383</v>
       </c>
       <c r="E153" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>7</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>640</v>
+        <v>384</v>
       </c>
       <c r="B154">
-        <v>11508</v>
+        <v>12701</v>
       </c>
       <c r="C154" t="s">
-        <v>641</v>
+        <v>385</v>
       </c>
       <c r="D154" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>386</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>645</v>
+        <v>384</v>
       </c>
       <c r="B155">
-        <v>11239</v>
+        <v>12673</v>
       </c>
       <c r="C155" t="s">
-        <v>646</v>
+        <v>387</v>
       </c>
       <c r="D155" t="s">
-        <v>647</v>
-[...5 lines deleted...]
-        <v>649</v>
+        <v>388</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>650</v>
+        <v>389</v>
       </c>
       <c r="B156">
-        <v>11033</v>
+        <v>12264</v>
       </c>
       <c r="C156" t="s">
-        <v>651</v>
+        <v>390</v>
       </c>
       <c r="D156" t="s">
-        <v>652</v>
-[...5 lines deleted...]
-        <v>654</v>
+        <v>391</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>655</v>
+        <v>389</v>
       </c>
       <c r="B157">
-        <v>10933</v>
+        <v>12262</v>
       </c>
       <c r="C157" t="s">
-        <v>12</v>
+        <v>392</v>
       </c>
       <c r="D157" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>393</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>655</v>
+        <v>389</v>
       </c>
       <c r="B158">
-        <v>10929</v>
+        <v>12210</v>
       </c>
       <c r="C158" t="s">
-        <v>657</v>
+        <v>394</v>
       </c>
       <c r="D158" t="s">
-        <v>658</v>
-[...5 lines deleted...]
-        <v>660</v>
+        <v>395</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>661</v>
+        <v>396</v>
       </c>
       <c r="B159">
-        <v>10874</v>
+        <v>12144</v>
       </c>
       <c r="C159" t="s">
-        <v>662</v>
+        <v>397</v>
       </c>
       <c r="D159" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-        <v>665</v>
+        <v>398</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>661</v>
+        <v>396</v>
       </c>
       <c r="B160">
-        <v>10871</v>
+        <v>12121</v>
       </c>
       <c r="C160" t="s">
-        <v>666</v>
+        <v>399</v>
       </c>
       <c r="D160" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>669</v>
+        <v>400</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>670</v>
+        <v>396</v>
       </c>
       <c r="B161">
-        <v>10854</v>
+        <v>12117</v>
       </c>
       <c r="C161" t="s">
-        <v>671</v>
+        <v>401</v>
       </c>
       <c r="D161" t="s">
-        <v>672</v>
-[...5 lines deleted...]
-        <v>674</v>
+        <v>402</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>670</v>
+        <v>403</v>
       </c>
       <c r="B162">
-        <v>10852</v>
+        <v>12026</v>
       </c>
       <c r="C162" t="s">
-        <v>675</v>
+        <v>404</v>
       </c>
       <c r="D162" t="s">
-        <v>676</v>
-[...5 lines deleted...]
-        <v>678</v>
+        <v>405</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>670</v>
+        <v>406</v>
       </c>
       <c r="B163">
-        <v>10814</v>
+        <v>11831</v>
       </c>
       <c r="C163" t="s">
-        <v>679</v>
+        <v>407</v>
       </c>
       <c r="D163" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-        <v>682</v>
+        <v>408</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>683</v>
+        <v>409</v>
       </c>
       <c r="B164">
-        <v>10804</v>
+        <v>11607</v>
       </c>
       <c r="C164" t="s">
-        <v>684</v>
+        <v>410</v>
       </c>
       <c r="D164" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-        <v>687</v>
+        <v>411</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>683</v>
+        <v>409</v>
       </c>
       <c r="B165">
-        <v>10766</v>
+        <v>11547</v>
       </c>
       <c r="C165" t="s">
-        <v>688</v>
+        <v>412</v>
       </c>
       <c r="D165" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        <v>691</v>
+        <v>413</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>692</v>
+        <v>414</v>
       </c>
       <c r="B166">
-        <v>10510</v>
+        <v>11508</v>
       </c>
       <c r="C166" t="s">
-        <v>693</v>
+        <v>415</v>
       </c>
       <c r="D166" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>696</v>
+        <v>416</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>692</v>
+        <v>417</v>
       </c>
       <c r="B167">
-        <v>10509</v>
+        <v>11239</v>
       </c>
       <c r="C167" t="s">
-        <v>697</v>
+        <v>418</v>
       </c>
       <c r="D167" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>419</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>701</v>
+        <v>420</v>
       </c>
       <c r="B168">
-        <v>10485</v>
+        <v>11033</v>
       </c>
       <c r="C168" t="s">
-        <v>702</v>
+        <v>421</v>
       </c>
       <c r="D168" t="s">
-        <v>703</v>
-[...5 lines deleted...]
-        <v>705</v>
+        <v>422</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>701</v>
+        <v>423</v>
       </c>
       <c r="B169">
-        <v>10482</v>
+        <v>10933</v>
       </c>
       <c r="C169" t="s">
-        <v>706</v>
+        <v>7</v>
       </c>
       <c r="D169" t="s">
-        <v>707</v>
+        <v>424</v>
       </c>
       <c r="E169" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>7</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>701</v>
+        <v>423</v>
       </c>
       <c r="B170">
-        <v>10475</v>
+        <v>10929</v>
       </c>
       <c r="C170" t="s">
-        <v>710</v>
+        <v>425</v>
       </c>
       <c r="D170" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>426</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>714</v>
+        <v>427</v>
       </c>
       <c r="B171">
-        <v>10438</v>
+        <v>10874</v>
       </c>
       <c r="C171" t="s">
-        <v>715</v>
+        <v>428</v>
       </c>
       <c r="D171" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>429</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>719</v>
+        <v>427</v>
       </c>
       <c r="B172">
-        <v>10420</v>
+        <v>10871</v>
       </c>
       <c r="C172" t="s">
-        <v>720</v>
+        <v>430</v>
       </c>
       <c r="D172" t="s">
-        <v>721</v>
-[...5 lines deleted...]
-        <v>723</v>
+        <v>431</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>719</v>
+        <v>432</v>
       </c>
       <c r="B173">
-        <v>10419</v>
+        <v>10854</v>
       </c>
       <c r="C173" t="s">
-        <v>724</v>
+        <v>433</v>
       </c>
       <c r="D173" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>434</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>728</v>
+        <v>432</v>
       </c>
       <c r="B174">
-        <v>10235</v>
+        <v>10852</v>
       </c>
       <c r="C174" t="s">
-        <v>729</v>
+        <v>435</v>
       </c>
       <c r="D174" t="s">
-        <v>730</v>
-[...5 lines deleted...]
-        <v>732</v>
+        <v>436</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>728</v>
+        <v>432</v>
       </c>
       <c r="B175">
-        <v>10234</v>
+        <v>10814</v>
       </c>
       <c r="C175" t="s">
-        <v>733</v>
+        <v>437</v>
       </c>
       <c r="D175" t="s">
-        <v>734</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>438</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>737</v>
+        <v>439</v>
       </c>
       <c r="B176">
-        <v>10112</v>
+        <v>10804</v>
       </c>
       <c r="C176" t="s">
-        <v>738</v>
+        <v>440</v>
       </c>
       <c r="D176" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>741</v>
+        <v>441</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>742</v>
+        <v>439</v>
       </c>
       <c r="B177">
-        <v>10094</v>
+        <v>10766</v>
       </c>
       <c r="C177" t="s">
-        <v>12</v>
+        <v>442</v>
       </c>
       <c r="D177" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>443</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>742</v>
+        <v>444</v>
       </c>
       <c r="B178">
-        <v>10084</v>
+        <v>10510</v>
       </c>
       <c r="C178" t="s">
-        <v>744</v>
+        <v>445</v>
       </c>
       <c r="D178" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>747</v>
+        <v>446</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>748</v>
+        <v>444</v>
       </c>
       <c r="B179">
-        <v>10013</v>
+        <v>10509</v>
       </c>
       <c r="C179" t="s">
-        <v>749</v>
+        <v>447</v>
       </c>
       <c r="D179" t="s">
-        <v>750</v>
-[...5 lines deleted...]
-        <v>752</v>
+        <v>448</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>753</v>
+        <v>449</v>
       </c>
       <c r="B180">
-        <v>9664</v>
+        <v>10485</v>
       </c>
       <c r="C180" t="s">
-        <v>754</v>
+        <v>450</v>
       </c>
       <c r="D180" t="s">
-        <v>755</v>
-[...5 lines deleted...]
-        <v>757</v>
+        <v>451</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>758</v>
+        <v>449</v>
       </c>
       <c r="B181">
-        <v>9729</v>
+        <v>10482</v>
       </c>
       <c r="C181" t="s">
-        <v>759</v>
+        <v>452</v>
       </c>
       <c r="D181" t="s">
-        <v>760</v>
-[...5 lines deleted...]
-        <v>762</v>
+        <v>453</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>763</v>
+        <v>449</v>
       </c>
       <c r="B182">
-        <v>9442</v>
+        <v>10475</v>
       </c>
       <c r="C182" t="s">
-        <v>764</v>
+        <v>454</v>
       </c>
       <c r="D182" t="s">
-        <v>765</v>
-[...5 lines deleted...]
-        <v>767</v>
+        <v>455</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>768</v>
+        <v>456</v>
       </c>
       <c r="B183">
-        <v>9419</v>
+        <v>10438</v>
       </c>
       <c r="C183" t="s">
-        <v>769</v>
+        <v>457</v>
       </c>
       <c r="D183" t="s">
-        <v>770</v>
-[...5 lines deleted...]
-        <v>772</v>
+        <v>458</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>773</v>
+        <v>459</v>
       </c>
       <c r="B184">
-        <v>9350</v>
+        <v>10420</v>
       </c>
       <c r="C184" t="s">
-        <v>12</v>
+        <v>460</v>
       </c>
       <c r="D184" t="s">
-        <v>774</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>461</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>773</v>
+        <v>459</v>
       </c>
       <c r="B185">
-        <v>9347</v>
+        <v>10419</v>
       </c>
       <c r="C185" t="s">
-        <v>775</v>
+        <v>462</v>
       </c>
       <c r="D185" t="s">
-        <v>776</v>
-[...5 lines deleted...]
-        <v>778</v>
+        <v>463</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>779</v>
+        <v>464</v>
       </c>
       <c r="B186">
-        <v>9325</v>
+        <v>10235</v>
       </c>
       <c r="C186" t="s">
-        <v>780</v>
+        <v>465</v>
       </c>
       <c r="D186" t="s">
-        <v>781</v>
-[...5 lines deleted...]
-        <v>783</v>
+        <v>466</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>779</v>
+        <v>464</v>
       </c>
       <c r="B187">
-        <v>9325</v>
+        <v>10234</v>
       </c>
       <c r="C187" t="s">
-        <v>784</v>
+        <v>467</v>
       </c>
       <c r="D187" t="s">
-        <v>785</v>
-[...5 lines deleted...]
-        <v>787</v>
+        <v>468</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>779</v>
+        <v>469</v>
       </c>
       <c r="B188">
-        <v>9318</v>
+        <v>10112</v>
       </c>
       <c r="C188" t="s">
-        <v>788</v>
+        <v>470</v>
       </c>
       <c r="D188" t="s">
-        <v>789</v>
-[...5 lines deleted...]
-        <v>791</v>
+        <v>471</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>779</v>
+        <v>472</v>
       </c>
       <c r="B189">
-        <v>9311</v>
+        <v>10094</v>
       </c>
       <c r="C189" t="s">
-        <v>792</v>
+        <v>7</v>
       </c>
       <c r="D189" t="s">
-        <v>793</v>
+        <v>473</v>
       </c>
       <c r="E189" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>7</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>796</v>
+        <v>472</v>
       </c>
       <c r="B190">
-        <v>8930</v>
+        <v>10084</v>
       </c>
       <c r="C190" t="s">
-        <v>797</v>
+        <v>474</v>
       </c>
       <c r="D190" t="s">
-        <v>798</v>
-[...5 lines deleted...]
-        <v>800</v>
+        <v>475</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>796</v>
+        <v>476</v>
       </c>
       <c r="B191">
-        <v>8891</v>
+        <v>10013</v>
       </c>
       <c r="C191" t="s">
-        <v>801</v>
+        <v>477</v>
       </c>
       <c r="D191" t="s">
-        <v>802</v>
-[...5 lines deleted...]
-        <v>804</v>
+        <v>478</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>796</v>
+        <v>479</v>
       </c>
       <c r="B192">
-        <v>8889</v>
+        <v>9664</v>
       </c>
       <c r="C192" t="s">
-        <v>805</v>
+        <v>480</v>
       </c>
       <c r="D192" t="s">
-        <v>806</v>
-[...5 lines deleted...]
-        <v>808</v>
+        <v>481</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>796</v>
+        <v>482</v>
       </c>
       <c r="B193">
-        <v>8888</v>
+        <v>9729</v>
       </c>
       <c r="C193" t="s">
-        <v>809</v>
+        <v>483</v>
       </c>
       <c r="D193" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>812</v>
+        <v>484</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>796</v>
+        <v>485</v>
       </c>
       <c r="B194">
-        <v>8887</v>
+        <v>9442</v>
       </c>
       <c r="C194" t="s">
-        <v>813</v>
+        <v>486</v>
       </c>
       <c r="D194" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>816</v>
+        <v>487</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>817</v>
+        <v>488</v>
       </c>
       <c r="B195">
-        <v>8849</v>
+        <v>9419</v>
       </c>
       <c r="C195" t="s">
-        <v>818</v>
+        <v>489</v>
       </c>
       <c r="D195" t="s">
-        <v>819</v>
-[...5 lines deleted...]
-        <v>821</v>
+        <v>490</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>822</v>
+        <v>491</v>
       </c>
       <c r="B196">
-        <v>8486</v>
+        <v>9350</v>
       </c>
       <c r="C196" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D196" t="s">
-        <v>823</v>
+        <v>492</v>
       </c>
       <c r="E196" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>824</v>
+        <v>491</v>
       </c>
       <c r="B197">
-        <v>7661</v>
+        <v>9347</v>
       </c>
       <c r="C197" t="s">
-        <v>825</v>
+        <v>493</v>
       </c>
       <c r="D197" t="s">
-        <v>826</v>
-[...5 lines deleted...]
-        <v>828</v>
+        <v>494</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>829</v>
+        <v>495</v>
       </c>
       <c r="B198">
-        <v>7184</v>
+        <v>9325</v>
       </c>
       <c r="C198" t="s">
-        <v>830</v>
+        <v>496</v>
       </c>
       <c r="D198" t="s">
-        <v>831</v>
-[...5 lines deleted...]
-        <v>833</v>
+        <v>497</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>834</v>
+        <v>495</v>
       </c>
       <c r="B199">
-        <v>6941</v>
+        <v>9325</v>
       </c>
       <c r="C199" t="s">
-        <v>12</v>
+        <v>498</v>
       </c>
       <c r="D199" t="s">
-        <v>835</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>499</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>836</v>
+        <v>495</v>
       </c>
       <c r="B200">
-        <v>6806</v>
+        <v>9318</v>
       </c>
       <c r="C200" t="s">
-        <v>837</v>
+        <v>500</v>
       </c>
       <c r="D200" t="s">
-        <v>838</v>
-[...5 lines deleted...]
-        <v>840</v>
+        <v>501</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>841</v>
+        <v>495</v>
       </c>
       <c r="B201">
-        <v>6626</v>
+        <v>9311</v>
       </c>
       <c r="C201" t="s">
-        <v>842</v>
+        <v>502</v>
       </c>
       <c r="D201" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>845</v>
+        <v>503</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>841</v>
+        <v>504</v>
       </c>
       <c r="B202">
-        <v>6592</v>
+        <v>8930</v>
       </c>
       <c r="C202" t="s">
-        <v>846</v>
+        <v>505</v>
       </c>
       <c r="D202" t="s">
-        <v>847</v>
-[...5 lines deleted...]
-        <v>849</v>
+        <v>506</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>841</v>
+        <v>504</v>
       </c>
       <c r="B203">
-        <v>6555</v>
+        <v>8891</v>
       </c>
       <c r="C203" t="s">
-        <v>850</v>
+        <v>507</v>
       </c>
       <c r="D203" t="s">
-        <v>851</v>
-[...5 lines deleted...]
-        <v>853</v>
+        <v>508</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>854</v>
+        <v>504</v>
       </c>
       <c r="B204">
-        <v>6466</v>
+        <v>8889</v>
       </c>
       <c r="C204" t="s">
-        <v>855</v>
+        <v>509</v>
       </c>
       <c r="D204" t="s">
-        <v>856</v>
-[...5 lines deleted...]
-        <v>858</v>
+        <v>510</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>854</v>
+        <v>504</v>
       </c>
       <c r="B205">
-        <v>6457</v>
+        <v>8888</v>
       </c>
       <c r="C205" t="s">
-        <v>859</v>
+        <v>511</v>
       </c>
       <c r="D205" t="s">
-        <v>860</v>
-[...5 lines deleted...]
-        <v>862</v>
+        <v>512</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>863</v>
+        <v>504</v>
       </c>
       <c r="B206">
-        <v>6258</v>
+        <v>8887</v>
       </c>
       <c r="C206" t="s">
-        <v>864</v>
+        <v>513</v>
       </c>
       <c r="D206" t="s">
-        <v>865</v>
-[...5 lines deleted...]
-        <v>867</v>
+        <v>514</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>868</v>
+        <v>515</v>
       </c>
       <c r="B207">
-        <v>6129</v>
+        <v>8849</v>
       </c>
       <c r="C207" t="s">
-        <v>869</v>
+        <v>516</v>
       </c>
       <c r="D207" t="s">
-        <v>870</v>
-[...5 lines deleted...]
-        <v>872</v>
+        <v>517</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>873</v>
+        <v>518</v>
       </c>
       <c r="B208">
-        <v>6064</v>
+        <v>8486</v>
       </c>
       <c r="C208" t="s">
-        <v>874</v>
+        <v>7</v>
       </c>
       <c r="D208" t="s">
-        <v>875</v>
+        <v>519</v>
       </c>
       <c r="E208" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-        <v>877</v>
+        <v>7</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>878</v>
+        <v>520</v>
       </c>
       <c r="B209">
-        <v>5805</v>
+        <v>7661</v>
       </c>
       <c r="C209" t="s">
-        <v>879</v>
+        <v>521</v>
       </c>
       <c r="D209" t="s">
-        <v>880</v>
-[...5 lines deleted...]
-        <v>882</v>
+        <v>522</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>883</v>
+        <v>523</v>
       </c>
       <c r="B210">
-        <v>5690</v>
+        <v>7184</v>
       </c>
       <c r="C210" t="s">
-        <v>884</v>
+        <v>524</v>
       </c>
       <c r="D210" t="s">
-        <v>885</v>
-[...5 lines deleted...]
-        <v>887</v>
+        <v>525</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>883</v>
+        <v>526</v>
       </c>
       <c r="B211">
-        <v>5672</v>
+        <v>6941</v>
       </c>
       <c r="C211" t="s">
-        <v>888</v>
+        <v>7</v>
       </c>
       <c r="D211" t="s">
-        <v>889</v>
+        <v>527</v>
       </c>
       <c r="E211" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>7</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>892</v>
+        <v>528</v>
       </c>
       <c r="B212">
-        <v>5548</v>
+        <v>6806</v>
       </c>
       <c r="C212" t="s">
-        <v>12</v>
+        <v>529</v>
       </c>
       <c r="D212" t="s">
-        <v>893</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>530</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>894</v>
+        <v>531</v>
       </c>
       <c r="B213">
-        <v>5521</v>
+        <v>6626</v>
       </c>
       <c r="C213" t="s">
-        <v>895</v>
+        <v>532</v>
       </c>
       <c r="D213" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-        <v>898</v>
+        <v>533</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>899</v>
+        <v>531</v>
       </c>
       <c r="B214">
-        <v>5406</v>
+        <v>6592</v>
       </c>
       <c r="C214" t="s">
-        <v>900</v>
+        <v>534</v>
       </c>
       <c r="D214" t="s">
-        <v>901</v>
-[...5 lines deleted...]
-        <v>903</v>
+        <v>535</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>904</v>
+        <v>531</v>
       </c>
       <c r="B215">
-        <v>5358</v>
+        <v>6555</v>
       </c>
       <c r="C215" t="s">
-        <v>905</v>
+        <v>536</v>
       </c>
       <c r="D215" t="s">
-        <v>906</v>
-[...5 lines deleted...]
-        <v>908</v>
+        <v>537</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>909</v>
+        <v>538</v>
       </c>
       <c r="B216">
-        <v>5311</v>
+        <v>6466</v>
       </c>
       <c r="C216" t="s">
-        <v>910</v>
+        <v>539</v>
       </c>
       <c r="D216" t="s">
-        <v>911</v>
-[...5 lines deleted...]
-        <v>913</v>
+        <v>540</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>914</v>
+        <v>538</v>
       </c>
       <c r="B217">
-        <v>5126</v>
+        <v>6457</v>
       </c>
       <c r="C217" t="s">
-        <v>915</v>
+        <v>541</v>
       </c>
       <c r="D217" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-        <v>918</v>
+        <v>542</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>919</v>
+        <v>543</v>
       </c>
       <c r="B218">
-        <v>5076</v>
+        <v>6258</v>
       </c>
       <c r="C218" t="s">
-        <v>920</v>
+        <v>544</v>
       </c>
       <c r="D218" t="s">
-        <v>921</v>
-[...5 lines deleted...]
-        <v>923</v>
+        <v>545</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>924</v>
+        <v>546</v>
       </c>
       <c r="B219">
-        <v>4871</v>
+        <v>6129</v>
       </c>
       <c r="C219" t="s">
-        <v>925</v>
+        <v>547</v>
       </c>
       <c r="D219" t="s">
-        <v>926</v>
-[...5 lines deleted...]
-        <v>928</v>
+        <v>548</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>929</v>
+        <v>549</v>
       </c>
       <c r="B220">
-        <v>4608</v>
+        <v>6064</v>
       </c>
       <c r="C220" t="s">
-        <v>12</v>
+        <v>550</v>
       </c>
       <c r="D220" t="s">
-        <v>930</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>551</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>929</v>
+        <v>552</v>
       </c>
       <c r="B221">
-        <v>4541</v>
+        <v>5805</v>
       </c>
       <c r="C221" t="s">
-        <v>931</v>
+        <v>553</v>
       </c>
       <c r="D221" t="s">
-        <v>932</v>
-[...5 lines deleted...]
-        <v>934</v>
+        <v>554</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>935</v>
+        <v>555</v>
       </c>
       <c r="B222">
-        <v>4577</v>
+        <v>5690</v>
       </c>
       <c r="C222" t="s">
-        <v>12</v>
+        <v>556</v>
       </c>
       <c r="D222" t="s">
-        <v>936</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>557</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>937</v>
+        <v>555</v>
       </c>
       <c r="B223">
-        <v>4477</v>
+        <v>5672</v>
       </c>
       <c r="C223" t="s">
-        <v>938</v>
+        <v>558</v>
       </c>
       <c r="D223" t="s">
-        <v>939</v>
-[...5 lines deleted...]
-        <v>941</v>
+        <v>559</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>937</v>
+        <v>560</v>
       </c>
       <c r="B224">
-        <v>4476</v>
+        <v>5548</v>
       </c>
       <c r="C224" t="s">
-        <v>942</v>
+        <v>7</v>
       </c>
       <c r="D224" t="s">
-        <v>943</v>
+        <v>561</v>
       </c>
       <c r="E224" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>7</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>946</v>
+        <v>562</v>
       </c>
       <c r="B225">
-        <v>4367</v>
+        <v>5521</v>
       </c>
       <c r="C225" t="s">
-        <v>947</v>
+        <v>563</v>
       </c>
       <c r="D225" t="s">
-        <v>948</v>
-[...5 lines deleted...]
-        <v>950</v>
+        <v>564</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>951</v>
+        <v>565</v>
       </c>
       <c r="B226">
-        <v>4294</v>
+        <v>5406</v>
       </c>
       <c r="C226" t="s">
-        <v>952</v>
+        <v>566</v>
       </c>
       <c r="D226" t="s">
-        <v>953</v>
-[...5 lines deleted...]
-        <v>955</v>
+        <v>567</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>956</v>
+        <v>568</v>
       </c>
       <c r="B227">
-        <v>4272</v>
+        <v>5358</v>
       </c>
       <c r="C227" t="s">
-        <v>957</v>
+        <v>569</v>
       </c>
       <c r="D227" t="s">
-        <v>958</v>
-[...5 lines deleted...]
-        <v>960</v>
+        <v>570</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>956</v>
+        <v>571</v>
       </c>
       <c r="B228">
-        <v>4251</v>
+        <v>5311</v>
       </c>
       <c r="C228" t="s">
-        <v>12</v>
+        <v>572</v>
       </c>
       <c r="D228" t="s">
-        <v>961</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>573</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>962</v>
+        <v>574</v>
       </c>
       <c r="B229">
-        <v>4149</v>
+        <v>5126</v>
       </c>
       <c r="C229" t="s">
-        <v>963</v>
+        <v>575</v>
       </c>
       <c r="D229" t="s">
-        <v>964</v>
-[...5 lines deleted...]
-        <v>966</v>
+        <v>576</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>967</v>
+        <v>577</v>
       </c>
       <c r="B230">
-        <v>4122</v>
+        <v>5076</v>
       </c>
       <c r="C230" t="s">
-        <v>12</v>
+        <v>578</v>
       </c>
       <c r="D230" t="s">
-        <v>968</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>579</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>969</v>
+        <v>580</v>
       </c>
       <c r="B231">
-        <v>3998</v>
+        <v>4871</v>
       </c>
       <c r="C231" t="s">
-        <v>970</v>
+        <v>581</v>
       </c>
       <c r="D231" t="s">
-        <v>971</v>
-[...5 lines deleted...]
-        <v>973</v>
+        <v>582</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>974</v>
+        <v>583</v>
       </c>
       <c r="B232">
-        <v>3953</v>
+        <v>4608</v>
       </c>
       <c r="C232" t="s">
-        <v>975</v>
+        <v>7</v>
       </c>
       <c r="D232" t="s">
-        <v>976</v>
+        <v>584</v>
       </c>
       <c r="E232" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>7</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>979</v>
+        <v>583</v>
       </c>
       <c r="B233">
-        <v>3821</v>
+        <v>4541</v>
       </c>
       <c r="C233" t="s">
-        <v>980</v>
+        <v>585</v>
       </c>
       <c r="D233" t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>983</v>
+        <v>586</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>984</v>
+        <v>587</v>
       </c>
       <c r="B234">
-        <v>3456</v>
+        <v>4577</v>
       </c>
       <c r="C234" t="s">
-        <v>985</v>
+        <v>7</v>
       </c>
       <c r="D234" t="s">
-        <v>986</v>
+        <v>588</v>
       </c>
       <c r="E234" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-        <v>988</v>
+        <v>7</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>989</v>
+        <v>589</v>
       </c>
       <c r="B235">
-        <v>3304</v>
+        <v>4477</v>
       </c>
       <c r="C235" t="s">
-        <v>990</v>
+        <v>590</v>
       </c>
       <c r="D235" t="s">
-        <v>991</v>
-[...5 lines deleted...]
-        <v>993</v>
+        <v>591</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>994</v>
+        <v>589</v>
       </c>
       <c r="B236">
-        <v>3261</v>
+        <v>4476</v>
       </c>
       <c r="C236" t="s">
-        <v>995</v>
+        <v>592</v>
       </c>
       <c r="D236" t="s">
-        <v>996</v>
-[...5 lines deleted...]
-        <v>998</v>
+        <v>593</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>999</v>
+        <v>594</v>
       </c>
       <c r="B237">
-        <v>3205</v>
+        <v>4367</v>
       </c>
       <c r="C237" t="s">
-        <v>1000</v>
+        <v>595</v>
       </c>
       <c r="D237" t="s">
-        <v>1001</v>
-[...5 lines deleted...]
-        <v>1003</v>
+        <v>596</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1004</v>
+        <v>597</v>
       </c>
       <c r="B238">
-        <v>3152</v>
+        <v>4294</v>
       </c>
       <c r="C238" t="s">
-        <v>1005</v>
+        <v>598</v>
       </c>
       <c r="D238" t="s">
-        <v>1006</v>
-[...5 lines deleted...]
-        <v>1008</v>
+        <v>599</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1009</v>
+        <v>600</v>
       </c>
       <c r="B239">
-        <v>3053</v>
+        <v>4272</v>
       </c>
       <c r="C239" t="s">
-        <v>1010</v>
+        <v>601</v>
       </c>
       <c r="D239" t="s">
-        <v>1011</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>602</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1014</v>
+        <v>600</v>
       </c>
       <c r="B240">
-        <v>2996</v>
+        <v>4251</v>
       </c>
       <c r="C240" t="s">
-        <v>1015</v>
+        <v>7</v>
       </c>
       <c r="D240" t="s">
-        <v>1016</v>
+        <v>603</v>
       </c>
       <c r="E240" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-        <v>1018</v>
+        <v>7</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1019</v>
+        <v>604</v>
       </c>
       <c r="B241">
-        <v>2785</v>
+        <v>4149</v>
       </c>
       <c r="C241" t="s">
-        <v>1020</v>
+        <v>605</v>
       </c>
       <c r="D241" t="s">
-        <v>1021</v>
-[...5 lines deleted...]
-        <v>1023</v>
+        <v>606</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1024</v>
+        <v>607</v>
       </c>
       <c r="B242">
-        <v>2751</v>
+        <v>4122</v>
       </c>
       <c r="C242" t="s">
-        <v>1025</v>
+        <v>7</v>
       </c>
       <c r="D242" t="s">
-        <v>1026</v>
+        <v>608</v>
       </c>
       <c r="E242" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>1028</v>
+        <v>7</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1029</v>
+        <v>609</v>
       </c>
       <c r="B243">
-        <v>2538</v>
+        <v>3998</v>
       </c>
       <c r="C243" t="s">
-        <v>1030</v>
+        <v>610</v>
       </c>
       <c r="D243" t="s">
-        <v>1031</v>
-[...5 lines deleted...]
-        <v>1033</v>
+        <v>611</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1034</v>
+        <v>612</v>
       </c>
       <c r="B244">
-        <v>2475</v>
+        <v>3953</v>
       </c>
       <c r="C244" t="s">
-        <v>12</v>
+        <v>613</v>
       </c>
       <c r="D244" t="s">
-        <v>1035</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>614</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1034</v>
+        <v>615</v>
       </c>
       <c r="B245">
-        <v>2473</v>
+        <v>3821</v>
       </c>
       <c r="C245" t="s">
-        <v>1036</v>
+        <v>616</v>
       </c>
       <c r="D245" t="s">
-        <v>1037</v>
-[...5 lines deleted...]
-        <v>1039</v>
+        <v>617</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1040</v>
+        <v>618</v>
       </c>
       <c r="B246">
-        <v>2398</v>
+        <v>3456</v>
       </c>
       <c r="C246" t="s">
-        <v>1041</v>
+        <v>619</v>
       </c>
       <c r="D246" t="s">
-        <v>1042</v>
-[...5 lines deleted...]
-        <v>1044</v>
+        <v>620</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1045</v>
+        <v>621</v>
       </c>
       <c r="B247">
-        <v>2332</v>
+        <v>3304</v>
       </c>
       <c r="C247" t="s">
-        <v>1046</v>
+        <v>622</v>
       </c>
       <c r="D247" t="s">
-        <v>1047</v>
-[...5 lines deleted...]
-        <v>1049</v>
+        <v>623</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1050</v>
+        <v>624</v>
       </c>
       <c r="B248">
-        <v>2304</v>
+        <v>3261</v>
       </c>
       <c r="C248" t="s">
-        <v>1051</v>
+        <v>625</v>
       </c>
       <c r="D248" t="s">
-        <v>1052</v>
-[...5 lines deleted...]
-        <v>1054</v>
+        <v>626</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1055</v>
+        <v>627</v>
       </c>
       <c r="B249">
-        <v>2246</v>
+        <v>3205</v>
       </c>
       <c r="C249" t="s">
-        <v>12</v>
+        <v>628</v>
       </c>
       <c r="D249" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>629</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1055</v>
+        <v>630</v>
       </c>
       <c r="B250">
-        <v>2232</v>
+        <v>3152</v>
       </c>
       <c r="C250" t="s">
-        <v>1057</v>
+        <v>631</v>
       </c>
       <c r="D250" t="s">
-        <v>1058</v>
-[...5 lines deleted...]
-        <v>1060</v>
+        <v>632</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1055</v>
+        <v>633</v>
       </c>
       <c r="B251">
-        <v>2230</v>
+        <v>3053</v>
       </c>
       <c r="C251" t="s">
-        <v>1061</v>
+        <v>634</v>
       </c>
       <c r="D251" t="s">
-        <v>1062</v>
-[...5 lines deleted...]
-        <v>1064</v>
+        <v>635</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1055</v>
+        <v>636</v>
       </c>
       <c r="B252">
-        <v>2228</v>
+        <v>2996</v>
       </c>
       <c r="C252" t="s">
-        <v>12</v>
+        <v>637</v>
       </c>
       <c r="D252" t="s">
-        <v>1065</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>638</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1055</v>
+        <v>639</v>
       </c>
       <c r="B253">
-        <v>2226</v>
+        <v>2785</v>
       </c>
       <c r="C253" t="s">
-        <v>1066</v>
+        <v>640</v>
       </c>
       <c r="D253" t="s">
-        <v>1067</v>
-[...5 lines deleted...]
-        <v>1069</v>
+        <v>641</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1070</v>
+        <v>642</v>
       </c>
       <c r="B254">
-        <v>2173</v>
+        <v>2751</v>
       </c>
       <c r="C254" t="s">
-        <v>1071</v>
+        <v>643</v>
       </c>
       <c r="D254" t="s">
-        <v>1072</v>
-[...5 lines deleted...]
-        <v>1074</v>
+        <v>644</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1075</v>
+        <v>645</v>
       </c>
       <c r="B255">
-        <v>1966</v>
+        <v>2538</v>
       </c>
       <c r="C255" t="s">
-        <v>1076</v>
+        <v>646</v>
       </c>
       <c r="D255" t="s">
-        <v>1077</v>
-[...5 lines deleted...]
-        <v>1079</v>
+        <v>647</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1080</v>
+        <v>648</v>
       </c>
       <c r="B256">
-        <v>1937</v>
+        <v>2475</v>
       </c>
       <c r="C256" t="s">
-        <v>1081</v>
+        <v>7</v>
       </c>
       <c r="D256" t="s">
-        <v>1082</v>
+        <v>649</v>
       </c>
       <c r="E256" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-        <v>1084</v>
+        <v>7</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1080</v>
+        <v>648</v>
       </c>
       <c r="B257">
-        <v>1923</v>
+        <v>2473</v>
       </c>
       <c r="C257" t="s">
-        <v>1085</v>
+        <v>650</v>
       </c>
       <c r="D257" t="s">
-        <v>1086</v>
-[...5 lines deleted...]
-        <v>1088</v>
+        <v>651</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1089</v>
+        <v>652</v>
       </c>
       <c r="B258">
-        <v>1868</v>
+        <v>2398</v>
       </c>
       <c r="C258" t="s">
-        <v>1090</v>
+        <v>653</v>
       </c>
       <c r="D258" t="s">
-        <v>1091</v>
-[...5 lines deleted...]
-        <v>1093</v>
+        <v>654</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1089</v>
+        <v>655</v>
       </c>
       <c r="B259">
-        <v>1862</v>
+        <v>2332</v>
       </c>
       <c r="C259" t="s">
-        <v>1094</v>
+        <v>656</v>
       </c>
       <c r="D259" t="s">
-        <v>1095</v>
-[...5 lines deleted...]
-        <v>1097</v>
+        <v>657</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1089</v>
+        <v>658</v>
       </c>
       <c r="B260">
-        <v>1858</v>
+        <v>2304</v>
       </c>
       <c r="C260" t="s">
-        <v>1098</v>
+        <v>659</v>
       </c>
       <c r="D260" t="s">
-        <v>1099</v>
-[...5 lines deleted...]
-        <v>1101</v>
+        <v>660</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1089</v>
+        <v>661</v>
       </c>
       <c r="B261">
-        <v>1834</v>
+        <v>2246</v>
       </c>
       <c r="C261" t="s">
-        <v>1102</v>
+        <v>7</v>
       </c>
       <c r="D261" t="s">
-        <v>1103</v>
+        <v>662</v>
       </c>
       <c r="E261" t="s">
-        <v>1104</v>
-[...2 lines deleted...]
-        <v>1105</v>
+        <v>7</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1106</v>
+        <v>661</v>
       </c>
       <c r="B262">
-        <v>1657</v>
+        <v>2232</v>
       </c>
       <c r="C262" t="s">
-        <v>1107</v>
+        <v>663</v>
       </c>
       <c r="D262" t="s">
-        <v>1108</v>
-[...5 lines deleted...]
-        <v>1110</v>
+        <v>664</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1106</v>
+        <v>661</v>
       </c>
       <c r="B263">
-        <v>1651</v>
+        <v>2230</v>
       </c>
       <c r="C263" t="s">
-        <v>1111</v>
+        <v>665</v>
       </c>
       <c r="D263" t="s">
-        <v>1112</v>
-[...5 lines deleted...]
-        <v>1114</v>
+        <v>666</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1115</v>
+        <v>661</v>
       </c>
       <c r="B264">
-        <v>1502</v>
+        <v>2228</v>
       </c>
       <c r="C264" t="s">
-        <v>1116</v>
+        <v>7</v>
       </c>
       <c r="D264" t="s">
-        <v>1117</v>
+        <v>667</v>
       </c>
       <c r="E264" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>7</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1115</v>
+        <v>661</v>
       </c>
       <c r="B265">
-        <v>1486</v>
+        <v>2226</v>
       </c>
       <c r="C265" t="s">
-        <v>1120</v>
+        <v>668</v>
       </c>
       <c r="D265" t="s">
-        <v>1121</v>
-[...5 lines deleted...]
-        <v>1123</v>
+        <v>669</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1124</v>
+        <v>670</v>
       </c>
       <c r="B266">
-        <v>1350</v>
+        <v>2173</v>
       </c>
       <c r="C266" t="s">
-        <v>1125</v>
+        <v>671</v>
       </c>
       <c r="D266" t="s">
-        <v>1126</v>
-[...5 lines deleted...]
-        <v>1128</v>
+        <v>672</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1124</v>
+        <v>673</v>
       </c>
       <c r="B267">
-        <v>1345</v>
+        <v>1966</v>
       </c>
       <c r="C267" t="s">
-        <v>1129</v>
+        <v>674</v>
       </c>
       <c r="D267" t="s">
-        <v>1130</v>
-[...5 lines deleted...]
-        <v>1132</v>
+        <v>675</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1124</v>
+        <v>676</v>
       </c>
       <c r="B268">
-        <v>1334</v>
+        <v>1937</v>
       </c>
       <c r="C268" t="s">
-        <v>1133</v>
+        <v>677</v>
       </c>
       <c r="D268" t="s">
-        <v>1134</v>
-[...5 lines deleted...]
-        <v>1136</v>
+        <v>678</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1137</v>
+        <v>676</v>
       </c>
       <c r="B269">
-        <v>1195</v>
+        <v>1923</v>
       </c>
       <c r="C269" t="s">
-        <v>1138</v>
+        <v>679</v>
       </c>
       <c r="D269" t="s">
-        <v>1139</v>
-[...5 lines deleted...]
-        <v>1141</v>
+        <v>680</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1142</v>
+        <v>681</v>
       </c>
       <c r="B270">
-        <v>1141</v>
+        <v>1868</v>
       </c>
       <c r="C270" t="s">
-        <v>1143</v>
+        <v>682</v>
       </c>
       <c r="D270" t="s">
-        <v>1144</v>
-[...5 lines deleted...]
-        <v>1146</v>
+        <v>683</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1147</v>
+        <v>681</v>
       </c>
       <c r="B271">
-        <v>1034</v>
+        <v>1862</v>
       </c>
       <c r="C271" t="s">
-        <v>1148</v>
+        <v>684</v>
       </c>
       <c r="D271" t="s">
-        <v>1149</v>
-[...5 lines deleted...]
-        <v>1151</v>
+        <v>685</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1152</v>
+        <v>681</v>
       </c>
       <c r="B272">
-        <v>970</v>
+        <v>1858</v>
       </c>
       <c r="C272" t="s">
-        <v>1153</v>
+        <v>686</v>
       </c>
       <c r="D272" t="s">
-        <v>1154</v>
-[...5 lines deleted...]
-        <v>1156</v>
+        <v>687</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1157</v>
+        <v>681</v>
       </c>
       <c r="B273">
-        <v>921</v>
+        <v>1834</v>
       </c>
       <c r="C273" t="s">
-        <v>1158</v>
+        <v>688</v>
       </c>
       <c r="D273" t="s">
-        <v>1159</v>
-[...5 lines deleted...]
-        <v>1161</v>
+        <v>689</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1162</v>
+        <v>690</v>
       </c>
       <c r="B274">
-        <v>880</v>
+        <v>1657</v>
       </c>
       <c r="C274" t="s">
-        <v>12</v>
+        <v>691</v>
       </c>
       <c r="D274" t="s">
-        <v>1163</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>692</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1162</v>
+        <v>690</v>
       </c>
       <c r="B275">
-        <v>878</v>
+        <v>1651</v>
       </c>
       <c r="C275" t="s">
-        <v>1164</v>
+        <v>693</v>
       </c>
       <c r="D275" t="s">
-        <v>1165</v>
-[...5 lines deleted...]
-        <v>1167</v>
+        <v>694</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1162</v>
+        <v>695</v>
       </c>
       <c r="B276">
-        <v>867</v>
+        <v>1502</v>
       </c>
       <c r="C276" t="s">
-        <v>1168</v>
+        <v>696</v>
       </c>
       <c r="D276" t="s">
-        <v>1169</v>
-[...5 lines deleted...]
-        <v>1171</v>
+        <v>697</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1162</v>
+        <v>695</v>
       </c>
       <c r="B277">
-        <v>856</v>
+        <v>1486</v>
       </c>
       <c r="C277" t="s">
-        <v>1172</v>
+        <v>698</v>
       </c>
       <c r="D277" t="s">
-        <v>1173</v>
-[...5 lines deleted...]
-        <v>1175</v>
+        <v>699</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1162</v>
+        <v>700</v>
       </c>
       <c r="B278">
-        <v>844</v>
+        <v>1350</v>
       </c>
       <c r="C278" t="s">
-        <v>12</v>
+        <v>701</v>
       </c>
       <c r="D278" t="s">
-        <v>1176</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>702</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1177</v>
+        <v>700</v>
       </c>
       <c r="B279">
-        <v>811</v>
+        <v>1345</v>
       </c>
       <c r="C279" t="s">
-        <v>12</v>
+        <v>703</v>
       </c>
       <c r="D279" t="s">
-        <v>1178</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>704</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1179</v>
+        <v>700</v>
       </c>
       <c r="B280">
-        <v>789</v>
+        <v>1334</v>
       </c>
       <c r="C280" t="s">
-        <v>1180</v>
+        <v>705</v>
       </c>
       <c r="D280" t="s">
-        <v>1181</v>
-[...5 lines deleted...]
-        <v>1183</v>
+        <v>706</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1179</v>
+        <v>707</v>
       </c>
       <c r="B281">
-        <v>769</v>
+        <v>1195</v>
       </c>
       <c r="C281" t="s">
-        <v>1184</v>
+        <v>708</v>
       </c>
       <c r="D281" t="s">
-        <v>1185</v>
-[...5 lines deleted...]
-        <v>1187</v>
+        <v>709</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1188</v>
+        <v>710</v>
       </c>
       <c r="B282">
-        <v>731</v>
+        <v>1141</v>
       </c>
       <c r="C282" t="s">
-        <v>1189</v>
+        <v>711</v>
       </c>
       <c r="D282" t="s">
-        <v>1190</v>
-[...5 lines deleted...]
-        <v>1192</v>
+        <v>712</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1188</v>
+        <v>713</v>
       </c>
       <c r="B283">
-        <v>720</v>
+        <v>1034</v>
       </c>
       <c r="C283" t="s">
-        <v>12</v>
+        <v>714</v>
       </c>
       <c r="D283" t="s">
-        <v>1193</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>715</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1194</v>
+        <v>716</v>
       </c>
       <c r="B284">
-        <v>602</v>
+        <v>970</v>
       </c>
       <c r="C284" t="s">
-        <v>1195</v>
+        <v>717</v>
       </c>
       <c r="D284" t="s">
-        <v>1196</v>
-[...5 lines deleted...]
-        <v>1198</v>
+        <v>718</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>1194</v>
+        <v>719</v>
       </c>
       <c r="B285">
-        <v>599</v>
+        <v>921</v>
       </c>
       <c r="C285" t="s">
-        <v>1199</v>
+        <v>720</v>
       </c>
       <c r="D285" t="s">
-        <v>1200</v>
-[...5 lines deleted...]
-        <v>1202</v>
+        <v>721</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>1194</v>
+        <v>722</v>
       </c>
       <c r="B286">
-        <v>569</v>
+        <v>880</v>
       </c>
       <c r="C286" t="s">
-        <v>1203</v>
+        <v>7</v>
       </c>
       <c r="D286" t="s">
-        <v>1204</v>
+        <v>723</v>
       </c>
       <c r="E286" t="s">
-        <v>1205</v>
-[...2 lines deleted...]
-        <v>1206</v>
+        <v>7</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>1207</v>
+        <v>722</v>
       </c>
       <c r="B287">
-        <v>543</v>
+        <v>878</v>
       </c>
       <c r="C287" t="s">
-        <v>1208</v>
+        <v>724</v>
       </c>
       <c r="D287" t="s">
-        <v>1209</v>
-[...5 lines deleted...]
-        <v>1211</v>
+        <v>725</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>1207</v>
+        <v>722</v>
       </c>
       <c r="B288">
-        <v>538</v>
+        <v>867</v>
       </c>
       <c r="C288" t="s">
-        <v>1212</v>
+        <v>726</v>
       </c>
       <c r="D288" t="s">
-        <v>1213</v>
-[...5 lines deleted...]
-        <v>1215</v>
+        <v>727</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>1207</v>
+        <v>722</v>
       </c>
       <c r="B289">
-        <v>493</v>
+        <v>856</v>
       </c>
       <c r="C289" t="s">
-        <v>1216</v>
+        <v>728</v>
       </c>
       <c r="D289" t="s">
-        <v>1217</v>
-[...5 lines deleted...]
-        <v>1219</v>
+        <v>729</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>1220</v>
+        <v>722</v>
       </c>
       <c r="B290">
-        <v>430</v>
+        <v>844</v>
       </c>
       <c r="C290" t="s">
-        <v>1221</v>
+        <v>7</v>
       </c>
       <c r="D290" t="s">
-        <v>1222</v>
+        <v>730</v>
       </c>
       <c r="E290" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>1224</v>
+        <v>7</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>1225</v>
+        <v>731</v>
       </c>
       <c r="B291">
-        <v>231</v>
+        <v>811</v>
       </c>
       <c r="C291" t="s">
-        <v>1226</v>
+        <v>7</v>
       </c>
       <c r="D291" t="s">
-        <v>1227</v>
+        <v>732</v>
       </c>
       <c r="E291" t="s">
-        <v>1228</v>
-[...2 lines deleted...]
-        <v>1229</v>
+        <v>7</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>1225</v>
+        <v>733</v>
       </c>
       <c r="B292">
-        <v>199</v>
+        <v>789</v>
       </c>
       <c r="C292" t="s">
-        <v>12</v>
+        <v>734</v>
       </c>
       <c r="D292" t="s">
-        <v>1230</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>735</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>1231</v>
+        <v>733</v>
       </c>
       <c r="B293">
-        <v>163</v>
+        <v>769</v>
       </c>
       <c r="C293" t="s">
-        <v>1232</v>
+        <v>736</v>
       </c>
       <c r="D293" t="s">
-        <v>1233</v>
-[...5 lines deleted...]
-        <v>1235</v>
+        <v>737</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>1231</v>
+        <v>738</v>
       </c>
       <c r="B294">
-        <v>152</v>
+        <v>731</v>
       </c>
       <c r="C294" t="s">
-        <v>1236</v>
+        <v>739</v>
       </c>
       <c r="D294" t="s">
-        <v>1237</v>
-[...5 lines deleted...]
-        <v>1239</v>
+        <v>740</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>1231</v>
+        <v>738</v>
       </c>
       <c r="B295">
-        <v>140</v>
+        <v>720</v>
       </c>
       <c r="C295" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D295" t="s">
-        <v>1240</v>
+        <v>741</v>
       </c>
       <c r="E295" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>1241</v>
+        <v>742</v>
       </c>
       <c r="B296">
-        <v>136</v>
+        <v>602</v>
       </c>
       <c r="C296" t="s">
-        <v>12</v>
+        <v>743</v>
       </c>
       <c r="D296" t="s">
-        <v>1242</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>744</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>1243</v>
+        <v>742</v>
       </c>
       <c r="B297">
-        <v>14421</v>
+        <v>599</v>
       </c>
       <c r="C297" t="s">
-        <v>1244</v>
+        <v>745</v>
       </c>
       <c r="D297" t="s">
-        <v>1245</v>
-[...5 lines deleted...]
-        <v>1247</v>
+        <v>746</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>1248</v>
+        <v>742</v>
       </c>
       <c r="B298">
-        <v>14163</v>
+        <v>569</v>
       </c>
       <c r="C298" t="s">
-        <v>12</v>
+        <v>747</v>
       </c>
       <c r="D298" t="s">
-        <v>1249</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>748</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>1250</v>
+        <v>749</v>
       </c>
       <c r="B299">
-        <v>14116</v>
+        <v>543</v>
       </c>
       <c r="C299" t="s">
-        <v>1251</v>
+        <v>750</v>
       </c>
       <c r="D299" t="s">
-        <v>1252</v>
-[...5 lines deleted...]
-        <v>1254</v>
+        <v>751</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>1255</v>
+        <v>749</v>
       </c>
       <c r="B300">
-        <v>14003</v>
+        <v>538</v>
       </c>
       <c r="C300" t="s">
-        <v>12</v>
+        <v>752</v>
       </c>
       <c r="D300" t="s">
-        <v>1256</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>753</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>1257</v>
+        <v>749</v>
       </c>
       <c r="B301">
-        <v>13985</v>
+        <v>493</v>
       </c>
       <c r="C301" t="s">
-        <v>12</v>
+        <v>754</v>
       </c>
       <c r="D301" t="s">
-        <v>1258</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>755</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>1259</v>
+        <v>756</v>
       </c>
       <c r="B302">
-        <v>12965</v>
+        <v>430</v>
       </c>
       <c r="C302" t="s">
-        <v>12</v>
+        <v>757</v>
       </c>
       <c r="D302" t="s">
-        <v>1260</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>758</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>1261</v>
+        <v>759</v>
       </c>
       <c r="B303">
-        <v>12300</v>
+        <v>231</v>
       </c>
       <c r="C303" t="s">
-        <v>12</v>
+        <v>760</v>
       </c>
       <c r="D303" t="s">
-        <v>1262</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>761</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>1263</v>
+        <v>759</v>
       </c>
       <c r="B304">
-        <v>11998</v>
+        <v>199</v>
       </c>
       <c r="C304" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D304" t="s">
-        <v>1264</v>
+        <v>762</v>
       </c>
       <c r="E304" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>1265</v>
+        <v>763</v>
       </c>
       <c r="B305">
+        <v>163</v>
+      </c>
+      <c r="C305" t="s">
+        <v>764</v>
+      </c>
+      <c r="D305" t="s">
+        <v>765</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>763</v>
+      </c>
+      <c r="B306">
+        <v>152</v>
+      </c>
+      <c r="C306" t="s">
+        <v>766</v>
+      </c>
+      <c r="D306" t="s">
+        <v>767</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>763</v>
+      </c>
+      <c r="B307">
+        <v>140</v>
+      </c>
+      <c r="C307" t="s">
+        <v>7</v>
+      </c>
+      <c r="D307" t="s">
+        <v>768</v>
+      </c>
+      <c r="E307" t="s">
+        <v>7</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>769</v>
+      </c>
+      <c r="B308">
+        <v>136</v>
+      </c>
+      <c r="C308" t="s">
+        <v>7</v>
+      </c>
+      <c r="D308" t="s">
+        <v>770</v>
+      </c>
+      <c r="E308" t="s">
+        <v>7</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>771</v>
+      </c>
+      <c r="B309">
+        <v>14421</v>
+      </c>
+      <c r="C309" t="s">
+        <v>772</v>
+      </c>
+      <c r="D309" t="s">
+        <v>773</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>774</v>
+      </c>
+      <c r="B310">
+        <v>14163</v>
+      </c>
+      <c r="C310" t="s">
+        <v>7</v>
+      </c>
+      <c r="D310" t="s">
+        <v>775</v>
+      </c>
+      <c r="E310" t="s">
+        <v>7</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>776</v>
+      </c>
+      <c r="B311">
+        <v>14116</v>
+      </c>
+      <c r="C311" t="s">
+        <v>777</v>
+      </c>
+      <c r="D311" t="s">
+        <v>778</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>779</v>
+      </c>
+      <c r="B312">
+        <v>14003</v>
+      </c>
+      <c r="C312" t="s">
+        <v>7</v>
+      </c>
+      <c r="D312" t="s">
+        <v>780</v>
+      </c>
+      <c r="E312" t="s">
+        <v>7</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>781</v>
+      </c>
+      <c r="B313">
+        <v>13985</v>
+      </c>
+      <c r="C313" t="s">
+        <v>7</v>
+      </c>
+      <c r="D313" t="s">
+        <v>782</v>
+      </c>
+      <c r="E313" t="s">
+        <v>7</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>783</v>
+      </c>
+      <c r="B314">
+        <v>12965</v>
+      </c>
+      <c r="C314" t="s">
+        <v>7</v>
+      </c>
+      <c r="D314" t="s">
+        <v>784</v>
+      </c>
+      <c r="E314" t="s">
+        <v>7</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>785</v>
+      </c>
+      <c r="B315">
+        <v>12300</v>
+      </c>
+      <c r="C315" t="s">
+        <v>7</v>
+      </c>
+      <c r="D315" t="s">
+        <v>786</v>
+      </c>
+      <c r="E315" t="s">
+        <v>7</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>787</v>
+      </c>
+      <c r="B316">
+        <v>11998</v>
+      </c>
+      <c r="C316" t="s">
+        <v>7</v>
+      </c>
+      <c r="D316" t="s">
+        <v>788</v>
+      </c>
+      <c r="E316" t="s">
+        <v>7</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>789</v>
+      </c>
+      <c r="B317">
         <v>14420</v>
       </c>
-      <c r="C305" t="s">
-[...9 lines deleted...]
-        <v>1269</v>
+      <c r="C317" t="s">
+        <v>790</v>
+      </c>
+      <c r="D317" t="s">
+        <v>791</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="E7" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="E9" r:id="rId11"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="F10" r:id="rId13"/>
+    <hyperlink ref="F11" r:id="rId14"/>
+    <hyperlink ref="E12" r:id="rId15"/>
+    <hyperlink ref="F12" r:id="rId16"/>
+    <hyperlink ref="E13" r:id="rId17"/>
+    <hyperlink ref="F13" r:id="rId18"/>
+    <hyperlink ref="E14" r:id="rId19"/>
+    <hyperlink ref="F14" r:id="rId20"/>
+    <hyperlink ref="F15" r:id="rId21"/>
+    <hyperlink ref="F16" r:id="rId22"/>
+    <hyperlink ref="E17" r:id="rId23"/>
+    <hyperlink ref="F17" r:id="rId24"/>
+    <hyperlink ref="F18" r:id="rId25"/>
+    <hyperlink ref="F19" r:id="rId26"/>
+    <hyperlink ref="E20" r:id="rId27"/>
+    <hyperlink ref="F20" r:id="rId28"/>
+    <hyperlink ref="E21" r:id="rId29"/>
+    <hyperlink ref="F21" r:id="rId30"/>
+    <hyperlink ref="E22" r:id="rId31"/>
+    <hyperlink ref="F22" r:id="rId32"/>
+    <hyperlink ref="E23" r:id="rId33"/>
+    <hyperlink ref="F23" r:id="rId34"/>
+    <hyperlink ref="E24" r:id="rId35"/>
+    <hyperlink ref="F24" r:id="rId36"/>
+    <hyperlink ref="E25" r:id="rId37"/>
+    <hyperlink ref="F25" r:id="rId38"/>
+    <hyperlink ref="E26" r:id="rId39"/>
+    <hyperlink ref="F26" r:id="rId40"/>
+    <hyperlink ref="E27" r:id="rId41"/>
+    <hyperlink ref="F27" r:id="rId42"/>
+    <hyperlink ref="E28" r:id="rId43"/>
+    <hyperlink ref="F28" r:id="rId44"/>
+    <hyperlink ref="E29" r:id="rId45"/>
+    <hyperlink ref="F29" r:id="rId46"/>
+    <hyperlink ref="E30" r:id="rId47"/>
+    <hyperlink ref="F30" r:id="rId48"/>
+    <hyperlink ref="F31" r:id="rId49"/>
+    <hyperlink ref="E32" r:id="rId50"/>
+    <hyperlink ref="F32" r:id="rId51"/>
+    <hyperlink ref="F33" r:id="rId52"/>
+    <hyperlink ref="E34" r:id="rId53"/>
+    <hyperlink ref="F34" r:id="rId54"/>
+    <hyperlink ref="E35" r:id="rId55"/>
+    <hyperlink ref="F35" r:id="rId56"/>
+    <hyperlink ref="E36" r:id="rId57"/>
+    <hyperlink ref="F36" r:id="rId58"/>
+    <hyperlink ref="E37" r:id="rId59"/>
+    <hyperlink ref="F37" r:id="rId60"/>
+    <hyperlink ref="E38" r:id="rId61"/>
+    <hyperlink ref="F38" r:id="rId62"/>
+    <hyperlink ref="E39" r:id="rId63"/>
+    <hyperlink ref="F39" r:id="rId64"/>
+    <hyperlink ref="E40" r:id="rId65"/>
+    <hyperlink ref="F40" r:id="rId66"/>
+    <hyperlink ref="E41" r:id="rId67"/>
+    <hyperlink ref="F41" r:id="rId68"/>
+    <hyperlink ref="E42" r:id="rId69"/>
+    <hyperlink ref="F42" r:id="rId70"/>
+    <hyperlink ref="E43" r:id="rId71"/>
+    <hyperlink ref="F43" r:id="rId72"/>
+    <hyperlink ref="E44" r:id="rId73"/>
+    <hyperlink ref="F44" r:id="rId74"/>
+    <hyperlink ref="E45" r:id="rId75"/>
+    <hyperlink ref="F45" r:id="rId76"/>
+    <hyperlink ref="E46" r:id="rId77"/>
+    <hyperlink ref="F46" r:id="rId78"/>
+    <hyperlink ref="E47" r:id="rId79"/>
+    <hyperlink ref="F47" r:id="rId80"/>
+    <hyperlink ref="E48" r:id="rId81"/>
+    <hyperlink ref="F48" r:id="rId82"/>
+    <hyperlink ref="E49" r:id="rId83"/>
+    <hyperlink ref="F49" r:id="rId84"/>
+    <hyperlink ref="E50" r:id="rId85"/>
+    <hyperlink ref="F50" r:id="rId86"/>
+    <hyperlink ref="F51" r:id="rId87"/>
+    <hyperlink ref="E52" r:id="rId88"/>
+    <hyperlink ref="F52" r:id="rId89"/>
+    <hyperlink ref="E53" r:id="rId90"/>
+    <hyperlink ref="F53" r:id="rId91"/>
+    <hyperlink ref="E54" r:id="rId92"/>
+    <hyperlink ref="F54" r:id="rId93"/>
+    <hyperlink ref="E55" r:id="rId94"/>
+    <hyperlink ref="F55" r:id="rId95"/>
+    <hyperlink ref="E56" r:id="rId96"/>
+    <hyperlink ref="F56" r:id="rId97"/>
+    <hyperlink ref="E57" r:id="rId98"/>
+    <hyperlink ref="F57" r:id="rId99"/>
+    <hyperlink ref="E58" r:id="rId100"/>
+    <hyperlink ref="F58" r:id="rId101"/>
+    <hyperlink ref="F59" r:id="rId102"/>
+    <hyperlink ref="E60" r:id="rId103"/>
+    <hyperlink ref="F60" r:id="rId104"/>
+    <hyperlink ref="E61" r:id="rId105"/>
+    <hyperlink ref="F61" r:id="rId106"/>
+    <hyperlink ref="F62" r:id="rId107"/>
+    <hyperlink ref="E63" r:id="rId108"/>
+    <hyperlink ref="F63" r:id="rId109"/>
+    <hyperlink ref="E64" r:id="rId110"/>
+    <hyperlink ref="F64" r:id="rId111"/>
+    <hyperlink ref="E65" r:id="rId112"/>
+    <hyperlink ref="F65" r:id="rId113"/>
+    <hyperlink ref="E66" r:id="rId114"/>
+    <hyperlink ref="F66" r:id="rId115"/>
+    <hyperlink ref="E67" r:id="rId116"/>
+    <hyperlink ref="F67" r:id="rId117"/>
+    <hyperlink ref="E68" r:id="rId118"/>
+    <hyperlink ref="F68" r:id="rId119"/>
+    <hyperlink ref="F69" r:id="rId120"/>
+    <hyperlink ref="E70" r:id="rId121"/>
+    <hyperlink ref="F70" r:id="rId122"/>
+    <hyperlink ref="F71" r:id="rId123"/>
+    <hyperlink ref="F72" r:id="rId124"/>
+    <hyperlink ref="E73" r:id="rId125"/>
+    <hyperlink ref="F73" r:id="rId126"/>
+    <hyperlink ref="E74" r:id="rId127"/>
+    <hyperlink ref="F74" r:id="rId128"/>
+    <hyperlink ref="E75" r:id="rId129"/>
+    <hyperlink ref="F75" r:id="rId130"/>
+    <hyperlink ref="E76" r:id="rId131"/>
+    <hyperlink ref="F76" r:id="rId132"/>
+    <hyperlink ref="E77" r:id="rId133"/>
+    <hyperlink ref="F77" r:id="rId134"/>
+    <hyperlink ref="E78" r:id="rId135"/>
+    <hyperlink ref="F78" r:id="rId136"/>
+    <hyperlink ref="E79" r:id="rId137"/>
+    <hyperlink ref="F79" r:id="rId138"/>
+    <hyperlink ref="E80" r:id="rId139"/>
+    <hyperlink ref="F80" r:id="rId140"/>
+    <hyperlink ref="E81" r:id="rId141"/>
+    <hyperlink ref="F81" r:id="rId142"/>
+    <hyperlink ref="E82" r:id="rId143"/>
+    <hyperlink ref="F82" r:id="rId144"/>
+    <hyperlink ref="F83" r:id="rId145"/>
+    <hyperlink ref="E84" r:id="rId146"/>
+    <hyperlink ref="F84" r:id="rId147"/>
+    <hyperlink ref="E85" r:id="rId148"/>
+    <hyperlink ref="F85" r:id="rId149"/>
+    <hyperlink ref="E86" r:id="rId150"/>
+    <hyperlink ref="F86" r:id="rId151"/>
+    <hyperlink ref="E87" r:id="rId152"/>
+    <hyperlink ref="F87" r:id="rId153"/>
+    <hyperlink ref="F88" r:id="rId154"/>
+    <hyperlink ref="E89" r:id="rId155"/>
+    <hyperlink ref="F89" r:id="rId156"/>
+    <hyperlink ref="E90" r:id="rId157"/>
+    <hyperlink ref="F90" r:id="rId158"/>
+    <hyperlink ref="E91" r:id="rId159"/>
+    <hyperlink ref="F91" r:id="rId160"/>
+    <hyperlink ref="F92" r:id="rId161"/>
+    <hyperlink ref="E93" r:id="rId162"/>
+    <hyperlink ref="F93" r:id="rId163"/>
+    <hyperlink ref="E94" r:id="rId164"/>
+    <hyperlink ref="F94" r:id="rId165"/>
+    <hyperlink ref="E95" r:id="rId166"/>
+    <hyperlink ref="F95" r:id="rId167"/>
+    <hyperlink ref="E96" r:id="rId168"/>
+    <hyperlink ref="F96" r:id="rId169"/>
+    <hyperlink ref="E97" r:id="rId170"/>
+    <hyperlink ref="F97" r:id="rId171"/>
+    <hyperlink ref="F98" r:id="rId172"/>
+    <hyperlink ref="F99" r:id="rId173"/>
+    <hyperlink ref="E100" r:id="rId174"/>
+    <hyperlink ref="F100" r:id="rId175"/>
+    <hyperlink ref="E101" r:id="rId176"/>
+    <hyperlink ref="F101" r:id="rId177"/>
+    <hyperlink ref="E102" r:id="rId178"/>
+    <hyperlink ref="F102" r:id="rId179"/>
+    <hyperlink ref="F103" r:id="rId180"/>
+    <hyperlink ref="E104" r:id="rId181"/>
+    <hyperlink ref="F104" r:id="rId182"/>
+    <hyperlink ref="E105" r:id="rId183"/>
+    <hyperlink ref="F105" r:id="rId184"/>
+    <hyperlink ref="E106" r:id="rId185"/>
+    <hyperlink ref="F106" r:id="rId186"/>
+    <hyperlink ref="E107" r:id="rId187"/>
+    <hyperlink ref="F107" r:id="rId188"/>
+    <hyperlink ref="F108" r:id="rId189"/>
+    <hyperlink ref="E109" r:id="rId190"/>
+    <hyperlink ref="F109" r:id="rId191"/>
+    <hyperlink ref="F110" r:id="rId192"/>
+    <hyperlink ref="E111" r:id="rId193"/>
+    <hyperlink ref="F111" r:id="rId194"/>
+    <hyperlink ref="E112" r:id="rId195"/>
+    <hyperlink ref="F112" r:id="rId196"/>
+    <hyperlink ref="E113" r:id="rId197"/>
+    <hyperlink ref="F113" r:id="rId198"/>
+    <hyperlink ref="E114" r:id="rId199"/>
+    <hyperlink ref="F114" r:id="rId200"/>
+    <hyperlink ref="E115" r:id="rId201"/>
+    <hyperlink ref="F115" r:id="rId202"/>
+    <hyperlink ref="E116" r:id="rId203"/>
+    <hyperlink ref="F116" r:id="rId204"/>
+    <hyperlink ref="F117" r:id="rId205"/>
+    <hyperlink ref="E118" r:id="rId206"/>
+    <hyperlink ref="F118" r:id="rId207"/>
+    <hyperlink ref="E119" r:id="rId208"/>
+    <hyperlink ref="F119" r:id="rId209"/>
+    <hyperlink ref="E120" r:id="rId210"/>
+    <hyperlink ref="F120" r:id="rId211"/>
+    <hyperlink ref="E121" r:id="rId212"/>
+    <hyperlink ref="F121" r:id="rId213"/>
+    <hyperlink ref="E122" r:id="rId214"/>
+    <hyperlink ref="F122" r:id="rId215"/>
+    <hyperlink ref="E123" r:id="rId216"/>
+    <hyperlink ref="F123" r:id="rId217"/>
+    <hyperlink ref="F124" r:id="rId218"/>
+    <hyperlink ref="E125" r:id="rId219"/>
+    <hyperlink ref="F125" r:id="rId220"/>
+    <hyperlink ref="E126" r:id="rId221"/>
+    <hyperlink ref="F126" r:id="rId222"/>
+    <hyperlink ref="E127" r:id="rId223"/>
+    <hyperlink ref="F127" r:id="rId224"/>
+    <hyperlink ref="E128" r:id="rId225"/>
+    <hyperlink ref="F128" r:id="rId226"/>
+    <hyperlink ref="E129" r:id="rId227"/>
+    <hyperlink ref="F129" r:id="rId228"/>
+    <hyperlink ref="E130" r:id="rId229"/>
+    <hyperlink ref="F130" r:id="rId230"/>
+    <hyperlink ref="F131" r:id="rId231"/>
+    <hyperlink ref="E132" r:id="rId232"/>
+    <hyperlink ref="F132" r:id="rId233"/>
+    <hyperlink ref="E133" r:id="rId234"/>
+    <hyperlink ref="F133" r:id="rId235"/>
+    <hyperlink ref="E134" r:id="rId236"/>
+    <hyperlink ref="F134" r:id="rId237"/>
+    <hyperlink ref="F135" r:id="rId238"/>
+    <hyperlink ref="F136" r:id="rId239"/>
+    <hyperlink ref="E137" r:id="rId240"/>
+    <hyperlink ref="F137" r:id="rId241"/>
+    <hyperlink ref="E138" r:id="rId242"/>
+    <hyperlink ref="F138" r:id="rId243"/>
+    <hyperlink ref="E139" r:id="rId244"/>
+    <hyperlink ref="F139" r:id="rId245"/>
+    <hyperlink ref="E140" r:id="rId246"/>
+    <hyperlink ref="F140" r:id="rId247"/>
+    <hyperlink ref="E141" r:id="rId248"/>
+    <hyperlink ref="F141" r:id="rId249"/>
+    <hyperlink ref="E142" r:id="rId250"/>
+    <hyperlink ref="F142" r:id="rId251"/>
+    <hyperlink ref="E143" r:id="rId252"/>
+    <hyperlink ref="F143" r:id="rId253"/>
+    <hyperlink ref="E144" r:id="rId254"/>
+    <hyperlink ref="F144" r:id="rId255"/>
+    <hyperlink ref="E145" r:id="rId256"/>
+    <hyperlink ref="F145" r:id="rId257"/>
+    <hyperlink ref="E146" r:id="rId258"/>
+    <hyperlink ref="F146" r:id="rId259"/>
+    <hyperlink ref="E147" r:id="rId260"/>
+    <hyperlink ref="F147" r:id="rId261"/>
+    <hyperlink ref="E148" r:id="rId262"/>
+    <hyperlink ref="F148" r:id="rId263"/>
+    <hyperlink ref="E149" r:id="rId264"/>
+    <hyperlink ref="F149" r:id="rId265"/>
+    <hyperlink ref="E150" r:id="rId266"/>
+    <hyperlink ref="F150" r:id="rId267"/>
+    <hyperlink ref="E151" r:id="rId268"/>
+    <hyperlink ref="F151" r:id="rId269"/>
+    <hyperlink ref="E152" r:id="rId270"/>
+    <hyperlink ref="F152" r:id="rId271"/>
+    <hyperlink ref="F153" r:id="rId272"/>
+    <hyperlink ref="E154" r:id="rId273"/>
+    <hyperlink ref="F154" r:id="rId274"/>
+    <hyperlink ref="E155" r:id="rId275"/>
+    <hyperlink ref="F155" r:id="rId276"/>
+    <hyperlink ref="E156" r:id="rId277"/>
+    <hyperlink ref="F156" r:id="rId278"/>
+    <hyperlink ref="E157" r:id="rId279"/>
+    <hyperlink ref="F157" r:id="rId280"/>
+    <hyperlink ref="E158" r:id="rId281"/>
+    <hyperlink ref="F158" r:id="rId282"/>
+    <hyperlink ref="E159" r:id="rId283"/>
+    <hyperlink ref="F159" r:id="rId284"/>
+    <hyperlink ref="E160" r:id="rId285"/>
+    <hyperlink ref="F160" r:id="rId286"/>
+    <hyperlink ref="E161" r:id="rId287"/>
+    <hyperlink ref="F161" r:id="rId288"/>
+    <hyperlink ref="E162" r:id="rId289"/>
+    <hyperlink ref="F162" r:id="rId290"/>
+    <hyperlink ref="E163" r:id="rId291"/>
+    <hyperlink ref="F163" r:id="rId292"/>
+    <hyperlink ref="E164" r:id="rId293"/>
+    <hyperlink ref="F164" r:id="rId294"/>
+    <hyperlink ref="E165" r:id="rId295"/>
+    <hyperlink ref="F165" r:id="rId296"/>
+    <hyperlink ref="E166" r:id="rId297"/>
+    <hyperlink ref="F166" r:id="rId298"/>
+    <hyperlink ref="E167" r:id="rId299"/>
+    <hyperlink ref="F167" r:id="rId300"/>
+    <hyperlink ref="E168" r:id="rId301"/>
+    <hyperlink ref="F168" r:id="rId302"/>
+    <hyperlink ref="F169" r:id="rId303"/>
+    <hyperlink ref="E170" r:id="rId304"/>
+    <hyperlink ref="F170" r:id="rId305"/>
+    <hyperlink ref="E171" r:id="rId306"/>
+    <hyperlink ref="F171" r:id="rId307"/>
+    <hyperlink ref="E172" r:id="rId308"/>
+    <hyperlink ref="F172" r:id="rId309"/>
+    <hyperlink ref="E173" r:id="rId310"/>
+    <hyperlink ref="F173" r:id="rId311"/>
+    <hyperlink ref="E174" r:id="rId312"/>
+    <hyperlink ref="F174" r:id="rId313"/>
+    <hyperlink ref="E175" r:id="rId314"/>
+    <hyperlink ref="F175" r:id="rId315"/>
+    <hyperlink ref="E176" r:id="rId316"/>
+    <hyperlink ref="F176" r:id="rId317"/>
+    <hyperlink ref="E177" r:id="rId318"/>
+    <hyperlink ref="F177" r:id="rId319"/>
+    <hyperlink ref="E178" r:id="rId320"/>
+    <hyperlink ref="F178" r:id="rId321"/>
+    <hyperlink ref="E179" r:id="rId322"/>
+    <hyperlink ref="F179" r:id="rId323"/>
+    <hyperlink ref="E180" r:id="rId324"/>
+    <hyperlink ref="F180" r:id="rId325"/>
+    <hyperlink ref="E181" r:id="rId326"/>
+    <hyperlink ref="F181" r:id="rId327"/>
+    <hyperlink ref="E182" r:id="rId328"/>
+    <hyperlink ref="F182" r:id="rId329"/>
+    <hyperlink ref="E183" r:id="rId330"/>
+    <hyperlink ref="F183" r:id="rId331"/>
+    <hyperlink ref="E184" r:id="rId332"/>
+    <hyperlink ref="F184" r:id="rId333"/>
+    <hyperlink ref="E185" r:id="rId334"/>
+    <hyperlink ref="F185" r:id="rId335"/>
+    <hyperlink ref="E186" r:id="rId336"/>
+    <hyperlink ref="F186" r:id="rId337"/>
+    <hyperlink ref="E187" r:id="rId338"/>
+    <hyperlink ref="F187" r:id="rId339"/>
+    <hyperlink ref="E188" r:id="rId340"/>
+    <hyperlink ref="F188" r:id="rId341"/>
+    <hyperlink ref="F189" r:id="rId342"/>
+    <hyperlink ref="E190" r:id="rId343"/>
+    <hyperlink ref="F190" r:id="rId344"/>
+    <hyperlink ref="E191" r:id="rId345"/>
+    <hyperlink ref="F191" r:id="rId346"/>
+    <hyperlink ref="E192" r:id="rId347"/>
+    <hyperlink ref="F192" r:id="rId348"/>
+    <hyperlink ref="E193" r:id="rId349"/>
+    <hyperlink ref="F193" r:id="rId350"/>
+    <hyperlink ref="E194" r:id="rId351"/>
+    <hyperlink ref="F194" r:id="rId352"/>
+    <hyperlink ref="E195" r:id="rId353"/>
+    <hyperlink ref="F195" r:id="rId354"/>
+    <hyperlink ref="F196" r:id="rId355"/>
+    <hyperlink ref="E197" r:id="rId356"/>
+    <hyperlink ref="F197" r:id="rId357"/>
+    <hyperlink ref="E198" r:id="rId358"/>
+    <hyperlink ref="F198" r:id="rId359"/>
+    <hyperlink ref="E199" r:id="rId360"/>
+    <hyperlink ref="F199" r:id="rId361"/>
+    <hyperlink ref="E200" r:id="rId362"/>
+    <hyperlink ref="F200" r:id="rId363"/>
+    <hyperlink ref="E201" r:id="rId364"/>
+    <hyperlink ref="F201" r:id="rId365"/>
+    <hyperlink ref="E202" r:id="rId366"/>
+    <hyperlink ref="F202" r:id="rId367"/>
+    <hyperlink ref="E203" r:id="rId368"/>
+    <hyperlink ref="F203" r:id="rId369"/>
+    <hyperlink ref="E204" r:id="rId370"/>
+    <hyperlink ref="F204" r:id="rId371"/>
+    <hyperlink ref="E205" r:id="rId372"/>
+    <hyperlink ref="F205" r:id="rId373"/>
+    <hyperlink ref="E206" r:id="rId374"/>
+    <hyperlink ref="F206" r:id="rId375"/>
+    <hyperlink ref="E207" r:id="rId376"/>
+    <hyperlink ref="F207" r:id="rId377"/>
+    <hyperlink ref="F208" r:id="rId378"/>
+    <hyperlink ref="E209" r:id="rId379"/>
+    <hyperlink ref="F209" r:id="rId380"/>
+    <hyperlink ref="E210" r:id="rId381"/>
+    <hyperlink ref="F210" r:id="rId382"/>
+    <hyperlink ref="F211" r:id="rId383"/>
+    <hyperlink ref="E212" r:id="rId384"/>
+    <hyperlink ref="F212" r:id="rId385"/>
+    <hyperlink ref="E213" r:id="rId386"/>
+    <hyperlink ref="F213" r:id="rId387"/>
+    <hyperlink ref="E214" r:id="rId388"/>
+    <hyperlink ref="F214" r:id="rId389"/>
+    <hyperlink ref="E215" r:id="rId390"/>
+    <hyperlink ref="F215" r:id="rId391"/>
+    <hyperlink ref="E216" r:id="rId392"/>
+    <hyperlink ref="F216" r:id="rId393"/>
+    <hyperlink ref="E217" r:id="rId394"/>
+    <hyperlink ref="F217" r:id="rId395"/>
+    <hyperlink ref="E218" r:id="rId396"/>
+    <hyperlink ref="F218" r:id="rId397"/>
+    <hyperlink ref="E219" r:id="rId398"/>
+    <hyperlink ref="F219" r:id="rId399"/>
+    <hyperlink ref="E220" r:id="rId400"/>
+    <hyperlink ref="F220" r:id="rId401"/>
+    <hyperlink ref="E221" r:id="rId402"/>
+    <hyperlink ref="F221" r:id="rId403"/>
+    <hyperlink ref="E222" r:id="rId404"/>
+    <hyperlink ref="F222" r:id="rId405"/>
+    <hyperlink ref="E223" r:id="rId406"/>
+    <hyperlink ref="F223" r:id="rId407"/>
+    <hyperlink ref="F224" r:id="rId408"/>
+    <hyperlink ref="E225" r:id="rId409"/>
+    <hyperlink ref="F225" r:id="rId410"/>
+    <hyperlink ref="E226" r:id="rId411"/>
+    <hyperlink ref="F226" r:id="rId412"/>
+    <hyperlink ref="E227" r:id="rId413"/>
+    <hyperlink ref="F227" r:id="rId414"/>
+    <hyperlink ref="E228" r:id="rId415"/>
+    <hyperlink ref="F228" r:id="rId416"/>
+    <hyperlink ref="E229" r:id="rId417"/>
+    <hyperlink ref="F229" r:id="rId418"/>
+    <hyperlink ref="E230" r:id="rId419"/>
+    <hyperlink ref="F230" r:id="rId420"/>
+    <hyperlink ref="E231" r:id="rId421"/>
+    <hyperlink ref="F231" r:id="rId422"/>
+    <hyperlink ref="F232" r:id="rId423"/>
+    <hyperlink ref="E233" r:id="rId424"/>
+    <hyperlink ref="F233" r:id="rId425"/>
+    <hyperlink ref="F234" r:id="rId426"/>
+    <hyperlink ref="E235" r:id="rId427"/>
+    <hyperlink ref="F235" r:id="rId428"/>
+    <hyperlink ref="E236" r:id="rId429"/>
+    <hyperlink ref="F236" r:id="rId430"/>
+    <hyperlink ref="E237" r:id="rId431"/>
+    <hyperlink ref="F237" r:id="rId432"/>
+    <hyperlink ref="E238" r:id="rId433"/>
+    <hyperlink ref="F238" r:id="rId434"/>
+    <hyperlink ref="E239" r:id="rId435"/>
+    <hyperlink ref="F239" r:id="rId436"/>
+    <hyperlink ref="F240" r:id="rId437"/>
+    <hyperlink ref="E241" r:id="rId438"/>
+    <hyperlink ref="F241" r:id="rId439"/>
+    <hyperlink ref="F242" r:id="rId440"/>
+    <hyperlink ref="E243" r:id="rId441"/>
+    <hyperlink ref="F243" r:id="rId442"/>
+    <hyperlink ref="E244" r:id="rId443"/>
+    <hyperlink ref="F244" r:id="rId444"/>
+    <hyperlink ref="E245" r:id="rId445"/>
+    <hyperlink ref="F245" r:id="rId446"/>
+    <hyperlink ref="E246" r:id="rId447"/>
+    <hyperlink ref="F246" r:id="rId448"/>
+    <hyperlink ref="E247" r:id="rId449"/>
+    <hyperlink ref="F247" r:id="rId450"/>
+    <hyperlink ref="E248" r:id="rId451"/>
+    <hyperlink ref="F248" r:id="rId452"/>
+    <hyperlink ref="E249" r:id="rId453"/>
+    <hyperlink ref="F249" r:id="rId454"/>
+    <hyperlink ref="E250" r:id="rId455"/>
+    <hyperlink ref="F250" r:id="rId456"/>
+    <hyperlink ref="E251" r:id="rId457"/>
+    <hyperlink ref="F251" r:id="rId458"/>
+    <hyperlink ref="E252" r:id="rId459"/>
+    <hyperlink ref="F252" r:id="rId460"/>
+    <hyperlink ref="E253" r:id="rId461"/>
+    <hyperlink ref="F253" r:id="rId462"/>
+    <hyperlink ref="E254" r:id="rId463"/>
+    <hyperlink ref="F254" r:id="rId464"/>
+    <hyperlink ref="E255" r:id="rId465"/>
+    <hyperlink ref="F255" r:id="rId466"/>
+    <hyperlink ref="F256" r:id="rId467"/>
+    <hyperlink ref="E257" r:id="rId468"/>
+    <hyperlink ref="F257" r:id="rId469"/>
+    <hyperlink ref="E258" r:id="rId470"/>
+    <hyperlink ref="F258" r:id="rId471"/>
+    <hyperlink ref="E259" r:id="rId472"/>
+    <hyperlink ref="F259" r:id="rId473"/>
+    <hyperlink ref="E260" r:id="rId474"/>
+    <hyperlink ref="F260" r:id="rId475"/>
+    <hyperlink ref="F261" r:id="rId476"/>
+    <hyperlink ref="E262" r:id="rId477"/>
+    <hyperlink ref="F262" r:id="rId478"/>
+    <hyperlink ref="E263" r:id="rId479"/>
+    <hyperlink ref="F263" r:id="rId480"/>
+    <hyperlink ref="F264" r:id="rId481"/>
+    <hyperlink ref="E265" r:id="rId482"/>
+    <hyperlink ref="F265" r:id="rId483"/>
+    <hyperlink ref="E266" r:id="rId484"/>
+    <hyperlink ref="F266" r:id="rId485"/>
+    <hyperlink ref="E267" r:id="rId486"/>
+    <hyperlink ref="F267" r:id="rId487"/>
+    <hyperlink ref="E268" r:id="rId488"/>
+    <hyperlink ref="F268" r:id="rId489"/>
+    <hyperlink ref="E269" r:id="rId490"/>
+    <hyperlink ref="F269" r:id="rId491"/>
+    <hyperlink ref="E270" r:id="rId492"/>
+    <hyperlink ref="F270" r:id="rId493"/>
+    <hyperlink ref="E271" r:id="rId494"/>
+    <hyperlink ref="F271" r:id="rId495"/>
+    <hyperlink ref="E272" r:id="rId496"/>
+    <hyperlink ref="F272" r:id="rId497"/>
+    <hyperlink ref="E273" r:id="rId498"/>
+    <hyperlink ref="F273" r:id="rId499"/>
+    <hyperlink ref="E274" r:id="rId500"/>
+    <hyperlink ref="F274" r:id="rId501"/>
+    <hyperlink ref="E275" r:id="rId502"/>
+    <hyperlink ref="F275" r:id="rId503"/>
+    <hyperlink ref="E276" r:id="rId504"/>
+    <hyperlink ref="F276" r:id="rId505"/>
+    <hyperlink ref="E277" r:id="rId506"/>
+    <hyperlink ref="F277" r:id="rId507"/>
+    <hyperlink ref="E278" r:id="rId508"/>
+    <hyperlink ref="F278" r:id="rId509"/>
+    <hyperlink ref="E279" r:id="rId510"/>
+    <hyperlink ref="F279" r:id="rId511"/>
+    <hyperlink ref="E280" r:id="rId512"/>
+    <hyperlink ref="F280" r:id="rId513"/>
+    <hyperlink ref="E281" r:id="rId514"/>
+    <hyperlink ref="F281" r:id="rId515"/>
+    <hyperlink ref="E282" r:id="rId516"/>
+    <hyperlink ref="F282" r:id="rId517"/>
+    <hyperlink ref="E283" r:id="rId518"/>
+    <hyperlink ref="F283" r:id="rId519"/>
+    <hyperlink ref="E284" r:id="rId520"/>
+    <hyperlink ref="F284" r:id="rId521"/>
+    <hyperlink ref="E285" r:id="rId522"/>
+    <hyperlink ref="F285" r:id="rId523"/>
+    <hyperlink ref="F286" r:id="rId524"/>
+    <hyperlink ref="E287" r:id="rId525"/>
+    <hyperlink ref="F287" r:id="rId526"/>
+    <hyperlink ref="E288" r:id="rId527"/>
+    <hyperlink ref="F288" r:id="rId528"/>
+    <hyperlink ref="E289" r:id="rId529"/>
+    <hyperlink ref="F289" r:id="rId530"/>
+    <hyperlink ref="F290" r:id="rId531"/>
+    <hyperlink ref="F291" r:id="rId532"/>
+    <hyperlink ref="E292" r:id="rId533"/>
+    <hyperlink ref="F292" r:id="rId534"/>
+    <hyperlink ref="E293" r:id="rId535"/>
+    <hyperlink ref="F293" r:id="rId536"/>
+    <hyperlink ref="E294" r:id="rId537"/>
+    <hyperlink ref="F294" r:id="rId538"/>
+    <hyperlink ref="F295" r:id="rId539"/>
+    <hyperlink ref="E296" r:id="rId540"/>
+    <hyperlink ref="F296" r:id="rId541"/>
+    <hyperlink ref="E297" r:id="rId542"/>
+    <hyperlink ref="F297" r:id="rId543"/>
+    <hyperlink ref="E298" r:id="rId544"/>
+    <hyperlink ref="F298" r:id="rId545"/>
+    <hyperlink ref="E299" r:id="rId546"/>
+    <hyperlink ref="F299" r:id="rId547"/>
+    <hyperlink ref="E300" r:id="rId548"/>
+    <hyperlink ref="F300" r:id="rId549"/>
+    <hyperlink ref="E301" r:id="rId550"/>
+    <hyperlink ref="F301" r:id="rId551"/>
+    <hyperlink ref="E302" r:id="rId552"/>
+    <hyperlink ref="F302" r:id="rId553"/>
+    <hyperlink ref="E303" r:id="rId554"/>
+    <hyperlink ref="F303" r:id="rId555"/>
+    <hyperlink ref="F304" r:id="rId556"/>
+    <hyperlink ref="E305" r:id="rId557"/>
+    <hyperlink ref="F305" r:id="rId558"/>
+    <hyperlink ref="E306" r:id="rId559"/>
+    <hyperlink ref="F306" r:id="rId560"/>
+    <hyperlink ref="F307" r:id="rId561"/>
+    <hyperlink ref="F308" r:id="rId562"/>
+    <hyperlink ref="E309" r:id="rId563"/>
+    <hyperlink ref="F309" r:id="rId564"/>
+    <hyperlink ref="F310" r:id="rId565"/>
+    <hyperlink ref="E311" r:id="rId566"/>
+    <hyperlink ref="F311" r:id="rId567"/>
+    <hyperlink ref="F312" r:id="rId568"/>
+    <hyperlink ref="F313" r:id="rId569"/>
+    <hyperlink ref="F314" r:id="rId570"/>
+    <hyperlink ref="F315" r:id="rId571"/>
+    <hyperlink ref="F316" r:id="rId572"/>
+    <hyperlink ref="E317" r:id="rId573"/>
+    <hyperlink ref="F317" r:id="rId574"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>