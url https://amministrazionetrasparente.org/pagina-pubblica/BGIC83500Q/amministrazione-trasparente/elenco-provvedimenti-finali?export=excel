--- v0 (2026-07-28)
+++ v1 (2026-09-19)
@@ -8,2049 +8,1250 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="653">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="383">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC81181719</t>
   </si>
   <si>
     <t xml:space="preserve"> AFFIDAMENTO SERVIZIO NOLEGGIO, ASSISTENZA E MANUTENZIONE FOTOCOPIATORI -TRIENNALE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC81181719</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/92049e36-7993-475d-819c-4433c21b070a</t>
+    <t>Link</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>BC73DF86A1</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto Cavi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC73DF86A1</t>
-[...4 lines deleted...]
-  <si>
     <t>BC73B36007</t>
   </si>
   <si>
     <t>ACQUISTO LICENZE SIMWRITER</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC73B36007</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC5072006D</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto servizi GDPR/Nomina Dpo annuale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5072006D</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC41EE1899</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto carta e materiale didattico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC41EE1899</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3F9A5E89</t>
   </si>
   <si>
     <t>Acquisto registri scolastici</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3F9A5E89</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC396EC69B</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto giga per conservazione digitale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC396EC69B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>DECRETO INCARICO FIGURE PROFESSIONALI DOCENTI NEL RUOLO DI SUPPORTO DIDATTICO PROGETTO : A scuola di futuro</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BACB8C02A7</t>
   </si>
   <si>
     <t xml:space="preserve"> Saldo linea Alice</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB8C02A7</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF6D79A0E</t>
   </si>
   <si>
     <t xml:space="preserve"> RINNOVO SERVIZIO AMMINISTRATORE DI SISTEMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6D79A0E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBCADC3195</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCADC3195</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC044315F</t>
   </si>
   <si>
     <t>ACQUISTO CONGELATORE PER LA SCUOLA DELL’INFANZIA MARGHERITINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC044315F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA9C91CE3</t>
   </si>
   <si>
     <t xml:space="preserve"> ACQUISTO SERVIZI DIDATTICI PER LABORATORIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9C91CE3</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB98FE55D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO BUS USCITA CASCINA PEZZOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98FE55D8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB86C733BA</t>
   </si>
   <si>
     <t>ACQUISTO SERVIZI DIDATTICI CASCINA PEZZOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86C733BA</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB7C4B2464</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI DIDATTICI E NAVIGAZIONE PER VIAGGIO DI ISTRUZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C4B2464</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB80C3BCBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROROGA DEL SERVIZIO DI NOLEGGIO FOTOCOPIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80C3BCBF</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB762FD303</t>
   </si>
   <si>
     <t xml:space="preserve"> ACQUISTO SERVIZI DIDATTICI VIAGGIO DI ISTRUZIONE MILANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB762FD303</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6FDE4555</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO SALDO SERVIZIO DI FORNITURA COPIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6FDE4555</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB6861352C</t>
   </si>
   <si>
     <t xml:space="preserve"> ACQUISTO INGRESSI -ATTIVITA’ GIOCABOSCO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6861352C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB5B2558F6</t>
   </si>
   <si>
     <t>ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B2558F6</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5BE79DC2</t>
   </si>
   <si>
     <t xml:space="preserve"> ACQUISTO INGRESSI MUSEO EGIZIO -TORINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BE79DC2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5C10CD95</t>
   </si>
   <si>
     <t xml:space="preserve"> ACQUISTO SERVIZI DI ACCOGLIENZA MUSEO EGIZIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C10CD95</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB539F8546</t>
   </si>
   <si>
     <t xml:space="preserve"> ACQUISTO INGRESSI E ATTIVITA’- FONDAZIONE BRESCIA MUSEI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB539F8546</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4E964682</t>
   </si>
   <si>
     <t>ACQUISTO CORSI DI FORMAZIONE SICUREZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E964682</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB49A09A09</t>
   </si>
   <si>
     <t xml:space="preserve"> ACQUISTO MATERIALE CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49A09A09</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2FE198FE</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI TRENO PER VIAGGIO DI ISTRUZIONE TRENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FE198FE</t>
-[...4 lines deleted...]
-  <si>
     <t>BB23E45BC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO BUS VIAGGI DI ISTRUZIONE-FORNOVO SCUDERIA CANDIANA- TORRE DEL SOLE BREMBATE SOPRA-BRESCIA-MILANO-MANTOVA-GAVARDO-TORINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB23E45BC9</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2CE67CFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI VIAGGIO DI ISTRUZIONE PERCORSO ARCHEOPARK</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CE67CFA</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB230E2FBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti MUSE Trento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB230E2FBB</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1AC1DF1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI PERCORSO TORRE DEL SOLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AC1DF1F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB1A88EF57</t>
   </si>
   <si>
     <t>ACQUISTO BIGLIETTI PER PERCORSO DIDATTICO SCUDERIA CANDIANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A88EF57</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0B06DC28</t>
   </si>
   <si>
     <t>Acquisto materiale per laboratorio arte- pon- piano estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B06DC28</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0B00DCEF</t>
   </si>
   <si>
     <t>DETERMINA A CONTRARRE ORA PER ALLORA:-  - AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI TRENO PER VIAGGIO DI ISTRUZIONE TRENTO 9 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B00DCEF</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB032A2D66</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO- SPAZIO CIRCO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB032A2D66</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0311CB90</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PROGETTO: CONFIDO IN TE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0311CB90</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF5B9FE7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PROGETTI: UNA ZAMPA PER TUTTI – MUSICA GIOCO CORPO MOVIMENTO DANZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5B9FE7A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAF1D72F5A</t>
   </si>
   <si>
     <t>Acquisto esami per certificazione inglese A2 Key for Schools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1D72F5A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADC8E78F9</t>
   </si>
   <si>
     <t>AFFIDAMENTO PROGETTI: ED MOTORIA- GIOCO SPORT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC8E78F9</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BADC1D31AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Biglietti treno-Bologna 31/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC1D31AC</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAA5E79ECD</t>
   </si>
   <si>
     <t>ABBONAMENTO ANNUALE RIVISTA -DIRIGERE LA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5E79ECD</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAE983BE7</t>
   </si>
   <si>
     <t xml:space="preserve"> AFFIDAMENTO DIRETTO CERTIFICAZIONE DELF ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE983BE7</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA984F91B</t>
   </si>
   <si>
     <t xml:space="preserve"> AFFIDAMENTO DIRETTO VIAGGI DI ISTRUZIONE SCAM Viaggi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA984F91B</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA8F84A9B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio BUS con conducente-Moretti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F84A9B3</t>
-[...4 lines deleted...]
-  <si>
     <t>B5CAD5A930</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto carta per fotocopie A4-A3 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CAD5A930</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA85A3ED0C</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto di servizi di consulenza per Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA85A3ED0C</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA747D7B64</t>
   </si>
   <si>
     <t xml:space="preserve"> acquisto biglietti spettacolo Frankenstain</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA747D7B64</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AA84FBC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio BUS con conducente-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA84FBC8</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6A083603</t>
   </si>
   <si>
     <t xml:space="preserve"> acquisto servizi -corso di formazione (Dada)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A083603</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6C97B4FC</t>
   </si>
   <si>
     <t>acquisto lavatrice scuola primaria Masano</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/4481ff87-dd88-42fd-92aa-204db0b64a24</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA69F9C762</t>
   </si>
   <si>
     <t xml:space="preserve">
  acquisto servizio di manutenzione lavatrici scuola Primaria Merisi e scuola Secondaria di primo grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69F9C762</t>
-[...4 lines deleted...]
-  <si>
     <t>BA69E710A6</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto set di batterie AED plus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69E710A6</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5B952CFF</t>
   </si>
   <si>
     <t xml:space="preserve"> acquisto biglietti spettacolo Montecristo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B952CFF</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA4723E32D</t>
   </si>
   <si>
     <t>acquisto canone annuale servizi Spaggiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4723E32D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3C990044</t>
   </si>
   <si>
     <t xml:space="preserve"> acquisto di servizi :corso di astronomia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C990044</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA22EA783F</t>
   </si>
   <si>
     <t xml:space="preserve"> canone annuale gestione SITO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA22EA783F</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1EB60362</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto Attività laboratoriale classi della scuola Primaria di Vidalengo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EB60362</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FD2C83B9</t>
   </si>
   <si>
     <t xml:space="preserve"> noleggio BUS con conducente per uscita didattica Primaria Masano  Primaria Vidalengo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD2C83B9</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E71CD9CF</t>
   </si>
   <si>
     <t xml:space="preserve"> FORNITURA DI SERVIZI DI ASSISTENZA E MANUTENZIONE PICK-UP/RETURN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E71CD9CF</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9C6FE965E</t>
   </si>
   <si>
     <t xml:space="preserve"> Servizio di laboratorio linguistico pon estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C6FE965E</t>
-[...4 lines deleted...]
-  <si>
     <t>B9BE19B761</t>
   </si>
   <si>
     <t>Acquisto servizi di laboratorio  Teatrale pon estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BE19B761</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C6E8616B</t>
   </si>
   <si>
     <t xml:space="preserve"> Saldo Notizie della Scuola a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C6E8616B</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9B9F1C78E</t>
   </si>
   <si>
     <t xml:space="preserve"> acquisto materiale musicale</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a5d75355-1dd7-4d07-a739-206a2a5ab601</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">VERBALE DI VALUTAZIONE AD OPERA DEL DS PER FIGURE PROFESSIONALI DI
 SUPPORTO DIDATTICO INTERNO/ ESTERNO/</t>
   </si>
   <si>
     <t>B9A795264D</t>
   </si>
   <si>
     <t>servizio di ingresso al Museo Egizio di Torino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A795264D</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A6D1D379</t>
   </si>
   <si>
     <t xml:space="preserve"> servizio di ingresso al REAR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6D1D379</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B9938D7E44</t>
   </si>
   <si>
     <t>acquisto materiale di servizio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9938D7E44</t>
-[...4 lines deleted...]
-  <si>
     <t>B98CE4A097</t>
   </si>
   <si>
     <t>Decisione a contrarre - PER FORNITURA MATERIALE (ELETTRODI PEDIATRICI)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98CE4A097</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B9875BBBE0</t>
   </si>
   <si>
     <t>biglietti Spettacolo FLOU - UN MONDO DA SALVARE e SUPER CHARLIE " per gli studenti dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9875BBBE0</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>DECRETO INCARICO PER LA SELEZIONE DI PERSONALE ATA</t>
   </si>
   <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B90ED996A0</t>
   </si>
   <si>
     <t xml:space="preserve"> acquisto di materiale di cancelleria PER OPEN DAY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90ED996A0</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92C2A47A6</t>
   </si>
   <si>
     <t xml:space="preserve"> AFFIDAMENTO LABORATORIO TEATRALE INFANZIA MASANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C2A47A6</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B90EECB326</t>
   </si>
   <si>
     <t xml:space="preserve"> acquisto di materiale di comunicazione e promozione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EECB326</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B8F3E2AEDE</t>
   </si>
   <si>
     <t xml:space="preserve"> Servizio RSPP. Affidamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3E2AEDE</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DAB18F16</t>
   </si>
   <si>
     <t>AFFIDAMENTO GESTIONE SERVIZI POSTALI CORRISPONDENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAB18F16</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8C9895655</t>
   </si>
   <si>
     <t xml:space="preserve"> acquisto di materiale igienico sanitario personale per alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9895655</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C1B0369D</t>
   </si>
   <si>
     <t>acquisto carta per fotocopie A4-A3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C1B0369D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B896ECA330</t>
   </si>
   <si>
     <t xml:space="preserve"> corsi di nuoto per la scuola secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896ECA330</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B878713993</t>
   </si>
   <si>
     <t xml:space="preserve"> acquisto pacchetto di 40 ore per assistenza informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B878713993</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B8689BDA5C</t>
   </si>
   <si>
     <t xml:space="preserve"> RINNOVO LICENZE M365</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a602b92a-d51c-42bb-8f72-edaf1e188f9f</t>
   </si>
   <si>
     <t>B8683129B3</t>
   </si>
   <si>
     <t xml:space="preserve"> RINNOVO LICENZE
 ANTIVIRUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8683129B3</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B8501B45D9</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto Frigorifero e telefoni infanzia Margheritina e Vidalengo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8501B45D9</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B84239CEC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di aggiudicazione e affidamento diretto Servizio di Cassa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84239CEC8</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>B80C82C3D9</t>
   </si>
   <si>
     <t>acquisto abbonamento annuale al manuale Bergantini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C82C3D9</t>
-[...4 lines deleted...]
-  <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>B7E59AE178</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio assicurativo per copertura Responsabilità Civile, Infortuni, Tutela Legale, Assistenza, in favore di Alunni e Personale della scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E59AE178</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>B799BD2C18</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto software SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B799BD2C18</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>B799C9F546</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio addestramento per uso software SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B799C9F546</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>B79CB02CD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto pacchetto REGISTRI DI CLASSE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79CB02CD3</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>B73FE47FCE</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di pulizia 24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FE47FCE</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>B72F52653F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto per il servizio annuale di amm.re di sistema</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72F52653F</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B702B4CE77</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di riparazione di lavatrice</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B702B4CE77</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FBC189EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto CANCELLERIA per esami</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FBC189EF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6E932D3AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio noleggio bus con pedana per Rivolta d’Adda  e Monza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E932D3AE</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6B117A5A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti del trenino del PARCO SIGURTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B117A5A4</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C68F0479</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisti- CROCE ROSSA ITALIANA 8/5/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C68F0479</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C46042F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per navigazione Sirmione-Desenzano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C46042F4</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AA06EB97</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti viaggio in treno da TREVIGLIO a MANTOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA06EB97</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>B6932267CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di laboratorio teatro daccapo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6932267CB</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B6913DD9D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio BUS con conducente uscita didattica a TORINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6913DD9D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B69095482E</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di “Guida per uscita didattica del 14 e 22 maggio 2025 a Sirmione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69095482E</t>
-[...4 lines deleted...]
-  <si>
     <t>B6908B9845</t>
   </si>
   <si>
     <t>Decisione a contrarre - Guida per uscita didattica del 14/5/2025 a Sirmione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6908B9845</t>
-[...4 lines deleted...]
-  <si>
     <t>B660B8C6DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di “Guida per uscita didattica del 22/5/2025 a Sirmione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660B8C6DB</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B685F8BBB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto PACCHETTI CORSI SICUREZZA- SPAGGIARI 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685F8BBB9</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B67C5F3BD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ingressi e Visita al Parco del Pitone del 16/5/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C5F3BD5</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B671568BBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671568BBD</t>
-[...4 lines deleted...]
-  <si>
     <t>B66E122891</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio fotocopiatori dal 1 maggio 2025 al 30 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E122891</t>
-[...4 lines deleted...]
-  <si>
     <t>B66DFCE000</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto TONER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DFCE000</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B5C5D05E68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ingressi e Visita al Museo CAFFI Bergamo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5D05E68</t>
-[...4 lines deleted...]
-  <si>
     <t>B6632045AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO da Bergamo città bassa a Bergamo Città alta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6632045AF</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B6562B1ECC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita al Parco della Preistoria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6562B1ECC</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B653BDE4E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata PARCO SIGURTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653BDE4E3</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B64586C346</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita alla Cascina Buona Speranza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64586C346</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B642DC7248</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio BUS con conducente per il 16/4/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642DC7248</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B6180983D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Visita guidata uscita didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6180983D8</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B5F31D8340</t>
   </si>
   <si>
     <t>Decisione a contrarre - certificazione DELF 24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F31D8340</t>
-[...4 lines deleted...]
-  <si>
     <t>B6014B3840</t>
   </si>
   <si>
     <t>Decisione a contrarre - abbonamento a periodico Amm.re la Scuola e Dirigere la Scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6014B3840</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5FE9FA6C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio BUS con conducente 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE9FA6C1</t>
-[...4 lines deleted...]
-  <si>
     <t>B5FBF51277</t>
   </si>
   <si>
     <t>Decisione a contrarre - ervizio di Progetto didattico “Gioco Sport” per la scuola dell’infanzia Margheritina, e “Attività Motoria” per le classi terze della scuola primaria Merisi per a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FBF51277</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>B5F59132FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio BUS con conducente 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F59132FF</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F48060E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio BUS con conducente24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F48060E3</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E50E729B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso di lingua Inglesa presso la Scuola dell’infanzia S. Bernardino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E50E729B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5ED9E4E72</t>
   </si>
   <si>
     <t>Decisione a contrarre -PNRR DM 65/2023- CAMPUSTORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED9E4E72</t>
-[...4 lines deleted...]
-  <si>
     <t>B5ED796792</t>
   </si>
   <si>
     <t>Decisione a contrarre -PNRR DM 65/2023- CREATIVAMENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED796792</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5C0F0504F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Visita guidata alla Villa reale di Monza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C0F0504F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5BFFAC5FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Visita guidata al Villaggio Crespi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BFFAC5FD</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B61CA61789</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio BUS con conducente uscita didattica a Monza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CA61789</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B68368AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale igienico-sanitario- 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B68368AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B57285BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - abbonamento a periodico ARGENTO ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B57285BC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5747942AA</t>
   </si>
   <si>
     <t xml:space="preserve"> CERTIFICAZIONE KET ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5747942AA</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59878BFC3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di affidamento diretto uscite didattiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59878BFC3</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B572B95843</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Libri PNRR DM 65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B572B95843</t>
-[...4 lines deleted...]
-  <si>
     <t>B56A1DF3BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTIO CORSO DI FORMAZIONE ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A1DF3BF</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56DF3B665</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPE ATTESTATI PNRR DM65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56DF3B665</t>
-[...4 lines deleted...]
-  <si>
     <t>B4E087BE9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale Borgione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E087BE9C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55B28C49E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto Toner Foto stampatore RISO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B28C49E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B54CBA7A52</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio manutenzione DAE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CBA7A52</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B5362715AB</t>
   </si>
   <si>
     <t xml:space="preserve"> canone annuale gestione SITO WEB 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5362715AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B53620193D</t>
   </si>
   <si>
     <t xml:space="preserve"> acquisto Del canone annuale gestionale ARGO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a132837d-d2d5-4592-9267-d835b4ad8ef0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2348,2839 +1549,3118 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC81181719" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/92049e36-7993-475d-819c-4433c21b070a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC73DF86A1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/2028f7ab-e44a-42b9-b64f-dcea91069336" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC73B36007" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/bf690ff2-2173-4fbd-8b22-561ad814de9f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5072006D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/b0c6f439-c473-4af2-bc66-17b86758c8e9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41EE1899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/97ff3e5a-ec8e-46c7-aafa-39693e3b4ef5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3F9A5E89" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/1f457113-7133-44c7-8d9f-12df42465827" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC396EC69B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/0cd0822c-a5c9-4277-89f8-0d9b58d7da25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB8C02A7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/066b99c8-090c-40bb-a8d2-f7b12bedef30" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6D79A0E" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/ea379213-6285-436b-adee-30468f076d50" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCADC3195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e53dd0f3-07d7-4ed9-8987-4946e3c49795" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC044315F" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e1a6d38b-4ede-4e29-ae42-53a64c933686" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9C91CE3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/37bc0064-5d71-4052-8657-b7e5500bbbfe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98FE55D8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/2c71c3e8-066f-4987-bd64-4d1c7ce18034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86C733BA" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/62a13d67-5f7d-415e-8c84-9d584fc3ba14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C4B2464" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/0f9fb4d5-c159-433e-a4d1-37854b963e4a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80C3BCBF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/ac6a2b1f-dfdf-4c04-8fbc-23020de73a1c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB762FD303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a803229f-d29c-4f14-a9e0-c14ed9c51c52" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6FDE4555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e8bfc09c-1ea4-43b6-b0a6-08bf8573303e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6861352C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/12eda598-3058-4ecf-8da8-e52a33be24ef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B2558F6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/b3dea17f-210c-4f03-a171-b99a0b12bccb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BE79DC2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/9053319f-e734-401f-b4e0-14861f227a6a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C10CD95" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/4b32a9bd-dc62-4ab0-a445-48c3a6c2e5c4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB539F8546" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/0d72dd79-784d-44cb-81e9-06483d18766c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E964682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/66af0273-da31-49c3-a138-595bcd005162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49A09A09" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/4418b085-0605-46e1-8e38-8c91882bc521" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FE198FE" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/05d3d3fe-cefa-42c8-b810-38acfffcf770" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB23E45BC9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/5bedcfef-73a0-4dc4-85e9-1842abcd91c9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CE67CFA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/2d553666-21b5-478a-84af-60196c332c75" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB230E2FBB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/410b71d1-78ef-4fa5-a264-67be26255e14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AC1DF1F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/2378ca2b-7ab9-4022-a057-ee4651f9ac07" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A88EF57" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/8cd4b5e1-2700-4653-a4fd-e4d87cfd7486" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B06DC28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/9391879f-d319-4f8f-8463-32207ade0e80" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B00DCEF" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/8282bc06-9459-4b9d-8296-04c40e39ccb0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB032A2D66" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/31a4b415-f2fa-4b8c-af80-1631170d24a2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0311CB90" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/4cff5ab8-718c-4db1-9b16-0b34796f0b8e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5B9FE7A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/b4067d80-53df-4ad2-9afe-1c2ca3083f49" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1D72F5A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a7792f37-b922-460b-a948-a83fd429af7a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC8E78F9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/0b62af68-8afa-4d97-9f0e-71fadffd1d30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC1D31AC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/8109a4d4-fda3-4cd3-9d1d-d731944df419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5E79ECD" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/198dabc8-880b-40dd-85bc-cbfd2a68e494" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE983BE7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a6fa97e6-75a7-4e63-8d5b-f18736b14ece" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA984F91B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/cbb661c5-9b79-4935-a6fe-e8b0b21000a8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F84A9B3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/d41337b8-44b1-4995-9a4a-b94a03c76839" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CAD5A930" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e13442db-44c8-4a39-ab7b-d90387db4043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA85A3ED0C" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a4650050-599f-4e4d-b32e-4656a2563dba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA747D7B64" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/4774d2d7-23a5-429a-bc45-9ff8c86b2a5d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA84FBC8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/970d3abd-9c4c-4c8a-99a9-3bf2fdfebbfc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A083603" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/1e3c068a-a45d-4af1-9b0f-977a94437eb6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C97B4FC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/4481ff87-dd88-42fd-92aa-204db0b64a24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69F9C762" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/fa14e478-5ac6-4183-b2c6-f4dce5ed094b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69E710A6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/ba94b8e6-2941-4ac2-99ce-876923a968c6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B952CFF" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/41498943-c398-4ce2-aa6f-337b019d6d2d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4723E32D" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/5699e1cb-7d1c-4efc-b6ee-d2e0dbbcfc1d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C990044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/85ba75c3-1d92-4e7b-9c0a-934f534af0b6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA22EA783F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e4ed42ce-d7b4-4421-87b8-f413209ca868" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EB60362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/eb3e4700-dcdf-4635-8046-e8411341f5dd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD2C83B9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/de2f555a-68d6-4a70-97b2-54ac6a633eef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E71CD9CF" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a75d49d1-a0e9-4db2-a775-134b5f95b0f5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C6FE965E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/2398f973-ed64-42cf-a2fc-003ed996c5d8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BE19B761" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/cff26422-9665-47e8-9909-4ea1f91389ee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C6E8616B" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/70211aa7-e54e-4ce3-ba5f-c59d72038cd9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9F1C78E" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a5d75355-1dd7-4d07-a739-206a2a5ab601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A795264D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/5a8e8256-18f0-4a98-b432-450344d28bcb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6D1D379" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/db2e9416-0c32-44a6-a80b-2bd57a93e164" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9938D7E44" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/85a28f37-3bba-4639-87a9-b2d1ba59cf3f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98CE4A097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/9d9c648e-8f5c-4afd-a57f-d5060baa450f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9875BBBE0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e803c8e6-046f-417e-9c74-e482967cd007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90ED996A0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/dedfa947-69a7-4242-825d-300d28cd4a01" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C2A47A6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/8063a864-b58d-4500-960d-8e6e2d0f1c62" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EECB326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/9052af43-8efe-4035-bb2b-3316c771c8b2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3E2AEDE" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/7a12ab4c-cc7a-4acc-88d5-cf6c9404bc71" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAB18F16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/4e14ab6a-2c5c-4e60-af41-7c14aa2df7ea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9895655" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/275c7519-7a5e-4ff1-b724-bfed8595dc56" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C1B0369D" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/b64b1861-2820-4781-9679-a07e1936aaa2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896ECA330" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/5219c887-2da2-4f81-a344-e3f50b6801f9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B878713993" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/0245b0c6-b013-4c78-acae-6155898e9ea8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8689BDA5C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a602b92a-d51c-42bb-8f72-edaf1e188f9f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8683129B3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/0a20e765-cf3c-4fc9-8687-fccfc4436c0b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8501B45D9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/ad1807c8-136b-4ecc-bea1-d4bbfdef2ed8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84239CEC8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/b458c4ae-82f4-4a12-aa80-d399e460c5d6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C82C3D9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/61fc4d69-0bdf-4b1a-9095-9048e5ffa3da" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E59AE178" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/1cc9cbed-099f-42ec-b952-c16468ed7a0b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B799BD2C18" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/7b6bae1c-0141-4861-b1bc-576857be5c1d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B799C9F546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/f6142768-a284-4127-b121-468c8b4cd10f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79CB02CD3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/90eb723c-4db2-4917-9c3a-602b6fd5e3bb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FE47FCE" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/29bd64b5-a13d-4ad0-b4ae-f355a6e28039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72F52653F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/78448cc9-b5fe-4a76-9fe9-d35e596564c5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B702B4CE77" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/cf06c632-2bf6-4635-b5c3-a5941f7e51ee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FBC189EF" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/17e2d6c8-e299-4af4-9a27-d21a52728dfb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E932D3AE" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/02153dc7-7c94-40f9-ae48-79c106237e79" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B117A5A4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/7b0a626f-88b1-4b98-ad58-58a50ef22b03" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C68F0479" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/3dd5d6d6-9bfc-441e-8204-3230928e2af4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C46042F4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/98f4b096-e31f-4176-b097-9e17398dcf26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA06EB97" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/733f1a98-5272-4ed3-b22c-4a11449e8977" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6932267CB" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/71e188ef-1f98-4a96-8f46-e4a885f4728f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6913DD9D0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/2f5a9a90-cd09-4255-8b1d-8c5f72bc9818" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69095482E" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/1f2b44dd-0ca4-474b-aa64-404f41627e40" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6908B9845" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/9a9b308a-1310-4b0f-88ab-3ff9f5101321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660B8C6DB" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/30080d7b-7e9d-40b8-b59f-fda561c19d30" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685F8BBB9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/3a05eeb0-dd9b-4a9b-862d-97350b2ff5d9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C5F3BD5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/4adb4331-7528-4844-bd83-4f350ea18041" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671568BBD" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/20b7fd3e-e2b0-464c-a30a-dc5bd4b48760" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E122891" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/3a8f70cd-576d-4f92-8f03-ae09f3f85bae" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66DFCE000" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/13837d4e-fdae-4fe1-8bd6-59eb35e67e65" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5D05E68" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/2f156a94-715f-47f1-b3dd-94cf783606d5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6632045AF" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/cb6e7258-c260-434f-ba83-70c7156f927d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6562B1ECC" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/9b4e6a45-b73d-4774-b686-9524971bfda7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653BDE4E3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/f4e73f4f-68b4-491c-a7dd-277d5bb63fa8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64586C346" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/66785658-a46b-47ad-95bf-b5c16ea7b5f4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642DC7248" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/eeb87ff8-1ba2-4149-91c2-cbe838695ca0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6180983D8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/c3c78938-b005-4746-8e30-44300b749b26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F31D8340" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/bf3b144c-1769-4fac-bf83-e12a61df6870" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6014B3840" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/be9a88f3-1df6-475e-8f4e-4022136b7ed5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE9FA6C1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e4f73f96-51fe-41ad-b6d8-ecf1077f268b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FBF51277" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/b2766080-3354-481e-9697-cf521f499992" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F59132FF" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/08a28abf-afdf-4e14-9a9e-3a6e56815d72" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F48060E3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/df705178-5c42-4845-94ca-f4f98993575e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E50E729B" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/f37a1f8b-c44c-4ec0-aa12-2a4bbb8029b5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED9E4E72" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/196a5342-f227-4ffe-87c5-4bbf62d7ed81" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED796792" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/7da05cd4-b8d7-482b-b065-f9b4f5c9f303" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C0F0504F" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e549484f-322a-4615-b595-59aa29cc6a38" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BFFAC5FD" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/3c179282-0999-46d5-a64f-8f6b187d2a92" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CA61789" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/48095661-1b00-48c3-9771-7737d8f2dcb8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B68368AB" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/56e02bc9-ffc9-43b9-9c6b-866ede4874ac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B57285BC" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/af3a1bb6-4b6d-448c-aa2e-facf53919748" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5747942AA" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/8b5c30c8-96c5-4732-aa9e-8fa9407d58da" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59878BFC3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/0578b4e0-c891-4eb0-80f9-7b78cf1848bb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B572B95843" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/c0f883d9-af45-474e-8477-d67973136147" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A1DF3BF" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/06410b3b-f9e6-42e9-995c-68663d9daab1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56DF3B665" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/ec6e75a4-7636-4901-91e7-cf8fddb00715" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E087BE9C" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a3fa5ff8-2853-4cbf-9924-5d4c62b608bd" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B28C49E" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/b8545e5c-22b5-4564-89b3-448a634ce400" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CBA7A52" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/01edea75-1a73-4fa1-85c0-ab5d334a90aa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5362715AB" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/fa3efe2e-8a15-48a7-9e45-d671496ec2ef" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53620193D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/BGIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a132837d-d2d5-4592-9267-d835b4ad8ef0" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F139"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>13474</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
         <v>13383</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B4">
         <v>13374</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B5">
         <v>12984</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B6">
         <v>12806</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B7">
         <v>12763</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B8">
         <v>12610</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="B9">
         <v>11469</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B10">
         <v>10960</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="B11">
         <v>10752</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="B12">
         <v>9694</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="B13">
         <v>9550</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>41</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="B14">
         <v>8682</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="B15">
         <v>8268</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>47</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="B16">
         <v>8069</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>50</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="B17">
         <v>7608</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>53</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="B18">
         <v>7492</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>56</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="B19">
         <v>7086</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>59</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="B20">
         <v>6982</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>62</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="B21">
         <v>6795</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>65</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="B22">
         <v>6677</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="D22" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>68</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="B23">
         <v>6621</v>
       </c>
       <c r="C23" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>71</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="B24">
         <v>6620</v>
       </c>
       <c r="C24" t="s">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>73</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="B25">
         <v>6458</v>
       </c>
       <c r="C25" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>76</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="B26">
         <v>6325</v>
       </c>
       <c r="C26" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>79</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>80</v>
       </c>
       <c r="B27">
         <v>6239</v>
       </c>
       <c r="C27" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>82</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="B28">
         <v>5819</v>
       </c>
       <c r="C28" t="s">
-        <v>134</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>85</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="B29">
         <v>5760</v>
       </c>
       <c r="C29" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>87</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="B30">
         <v>5753</v>
       </c>
       <c r="C30" t="s">
-        <v>142</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>89</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="B31">
         <v>5587</v>
       </c>
       <c r="C31" t="s">
-        <v>147</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>92</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="B32">
         <v>5546</v>
       </c>
       <c r="C32" t="s">
-        <v>152</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>95</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="B33">
         <v>5544</v>
       </c>
       <c r="C33" t="s">
-        <v>156</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>97</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>160</v>
+        <v>98</v>
       </c>
       <c r="B34">
         <v>5346</v>
       </c>
       <c r="C34" t="s">
-        <v>161</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>100</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>160</v>
+        <v>98</v>
       </c>
       <c r="B35">
         <v>5342</v>
       </c>
       <c r="C35" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>102</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>169</v>
+        <v>103</v>
       </c>
       <c r="B36">
         <v>5150</v>
       </c>
       <c r="C36" t="s">
-        <v>170</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>105</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>169</v>
+        <v>103</v>
       </c>
       <c r="B37">
         <v>5146</v>
       </c>
       <c r="C37" t="s">
-        <v>174</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>107</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>178</v>
+        <v>108</v>
       </c>
       <c r="B38">
         <v>4850</v>
       </c>
       <c r="C38" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>110</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>183</v>
+        <v>111</v>
       </c>
       <c r="B39">
         <v>4744</v>
       </c>
       <c r="C39" t="s">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>188</v>
+        <v>114</v>
       </c>
       <c r="B40">
         <v>4376</v>
       </c>
       <c r="C40" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>116</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>193</v>
+        <v>117</v>
       </c>
       <c r="B41">
         <v>4315</v>
       </c>
       <c r="C41" t="s">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>119</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="B42">
         <v>3608</v>
       </c>
       <c r="C42" t="s">
-        <v>199</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>122</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>198</v>
+        <v>120</v>
       </c>
       <c r="B43">
         <v>3599</v>
       </c>
       <c r="C43" t="s">
-        <v>203</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>124</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>207</v>
+        <v>125</v>
       </c>
       <c r="B44">
         <v>3486</v>
       </c>
       <c r="C44" t="s">
-        <v>208</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>127</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>212</v>
+        <v>128</v>
       </c>
       <c r="B45">
         <v>2945</v>
       </c>
       <c r="C45" t="s">
-        <v>213</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>130</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>212</v>
+        <v>128</v>
       </c>
       <c r="B46">
         <v>2313</v>
       </c>
       <c r="C46" t="s">
-        <v>217</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>132</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>221</v>
+        <v>133</v>
       </c>
       <c r="B47">
         <v>2768</v>
       </c>
       <c r="C47" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>135</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>226</v>
+        <v>136</v>
       </c>
       <c r="B48">
         <v>2436</v>
       </c>
       <c r="C48" t="s">
-        <v>227</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>138</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>226</v>
+        <v>136</v>
       </c>
       <c r="B49">
         <v>1942</v>
       </c>
       <c r="C49" t="s">
-        <v>231</v>
+        <v>139</v>
       </c>
       <c r="D49" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>140</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="B50">
         <v>2406</v>
       </c>
       <c r="C50" t="s">
-        <v>236</v>
+        <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>143</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="B51">
         <v>2372</v>
       </c>
       <c r="C51" t="s">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>145</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>244</v>
+        <v>146</v>
       </c>
       <c r="B52">
         <v>2314</v>
       </c>
       <c r="C52" t="s">
-        <v>245</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>148</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>244</v>
+        <v>146</v>
       </c>
       <c r="B53">
         <v>2308</v>
       </c>
       <c r="C53" t="s">
-        <v>249</v>
+        <v>149</v>
       </c>
       <c r="D53" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>150</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>253</v>
+        <v>151</v>
       </c>
       <c r="B54">
         <v>2064</v>
       </c>
       <c r="C54" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>153</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="B55">
         <v>1666</v>
       </c>
       <c r="C55" t="s">
-        <v>259</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>156</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>263</v>
+        <v>157</v>
       </c>
       <c r="B56">
         <v>1507</v>
       </c>
       <c r="C56" t="s">
-        <v>264</v>
+        <v>158</v>
       </c>
       <c r="D56" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>159</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>268</v>
+        <v>160</v>
       </c>
       <c r="B57">
         <v>1167</v>
       </c>
       <c r="C57" t="s">
-        <v>269</v>
+        <v>161</v>
       </c>
       <c r="D57" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>162</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>273</v>
+        <v>163</v>
       </c>
       <c r="B58">
         <v>1073</v>
       </c>
       <c r="C58" t="s">
-        <v>274</v>
+        <v>164</v>
       </c>
       <c r="D58" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>165</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>278</v>
+        <v>166</v>
       </c>
       <c r="B59">
         <v>650</v>
       </c>
       <c r="C59" t="s">
-        <v>279</v>
+        <v>167</v>
       </c>
       <c r="D59" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>168</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>283</v>
+        <v>169</v>
       </c>
       <c r="B60">
         <v>288</v>
       </c>
       <c r="C60" t="s">
-        <v>284</v>
+        <v>170</v>
       </c>
       <c r="D60" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>171</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="B61">
         <v>15486</v>
       </c>
       <c r="C61" t="s">
-        <v>289</v>
+        <v>173</v>
       </c>
       <c r="D61" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>174</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="B62">
         <v>15485</v>
       </c>
       <c r="C62" t="s">
-        <v>293</v>
+        <v>175</v>
       </c>
       <c r="D62" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>176</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>297</v>
+        <v>177</v>
       </c>
       <c r="B63">
         <v>15430</v>
       </c>
       <c r="C63" t="s">
-        <v>298</v>
+        <v>178</v>
       </c>
       <c r="D63" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>179</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>302</v>
+        <v>180</v>
       </c>
       <c r="B64">
         <v>15384</v>
       </c>
       <c r="C64" t="s">
-        <v>303</v>
+        <v>181</v>
       </c>
       <c r="D64" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>182</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>307</v>
+        <v>183</v>
       </c>
       <c r="B65">
         <v>15196</v>
       </c>
       <c r="C65" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D65" t="s">
-        <v>308</v>
+        <v>184</v>
       </c>
       <c r="E65" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>307</v>
+        <v>183</v>
       </c>
       <c r="B66">
         <v>15188</v>
       </c>
       <c r="C66" t="s">
-        <v>309</v>
+        <v>185</v>
       </c>
       <c r="D66" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>186</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>307</v>
+        <v>183</v>
       </c>
       <c r="B67">
         <v>15187</v>
       </c>
       <c r="C67" t="s">
-        <v>313</v>
+        <v>187</v>
       </c>
       <c r="D67" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>188</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>317</v>
+        <v>189</v>
       </c>
       <c r="B68">
         <v>14880</v>
       </c>
       <c r="C68" t="s">
-        <v>318</v>
+        <v>190</v>
       </c>
       <c r="D68" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>191</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>317</v>
+        <v>189</v>
       </c>
       <c r="B69">
         <v>14865</v>
       </c>
       <c r="C69" t="s">
-        <v>322</v>
+        <v>192</v>
       </c>
       <c r="D69" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>193</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>326</v>
+        <v>194</v>
       </c>
       <c r="B70">
         <v>14649</v>
       </c>
       <c r="C70" t="s">
-        <v>327</v>
+        <v>195</v>
       </c>
       <c r="D70" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>196</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>331</v>
+        <v>197</v>
       </c>
       <c r="B71">
         <v>13875</v>
       </c>
       <c r="C71" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D71" t="s">
-        <v>332</v>
+        <v>198</v>
       </c>
       <c r="E71" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>333</v>
+        <v>199</v>
       </c>
       <c r="B72">
         <v>13438</v>
       </c>
       <c r="C72" t="s">
-        <v>334</v>
+        <v>200</v>
       </c>
       <c r="D72" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>201</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>338</v>
+        <v>202</v>
       </c>
       <c r="B73">
         <v>12999</v>
       </c>
       <c r="C73" t="s">
-        <v>339</v>
+        <v>203</v>
       </c>
       <c r="D73" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>204</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>343</v>
+        <v>205</v>
       </c>
       <c r="B74">
         <v>12909</v>
       </c>
       <c r="C74" t="s">
-        <v>344</v>
+        <v>206</v>
       </c>
       <c r="D74" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>207</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>348</v>
+        <v>208</v>
       </c>
       <c r="B75">
         <v>12295</v>
       </c>
       <c r="C75" t="s">
-        <v>349</v>
+        <v>209</v>
       </c>
       <c r="D75" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>210</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>353</v>
+        <v>211</v>
       </c>
       <c r="B76">
         <v>11787</v>
       </c>
       <c r="C76" t="s">
-        <v>354</v>
+        <v>212</v>
       </c>
       <c r="D76" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>213</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>358</v>
+        <v>214</v>
       </c>
       <c r="B77">
         <v>11578</v>
       </c>
       <c r="C77" t="s">
-        <v>359</v>
+        <v>215</v>
       </c>
       <c r="D77" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>216</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>363</v>
+        <v>217</v>
       </c>
       <c r="B78">
         <v>11488</v>
       </c>
       <c r="C78" t="s">
-        <v>364</v>
+        <v>218</v>
       </c>
       <c r="D78" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>219</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>368</v>
+        <v>220</v>
       </c>
       <c r="B79">
         <v>109993</v>
       </c>
       <c r="C79" t="s">
-        <v>369</v>
+        <v>221</v>
       </c>
       <c r="D79" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>222</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>373</v>
+        <v>223</v>
       </c>
       <c r="B80">
         <v>10674</v>
       </c>
       <c r="C80" t="s">
-        <v>374</v>
+        <v>224</v>
       </c>
       <c r="D80" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>225</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>378</v>
+        <v>226</v>
       </c>
       <c r="B81">
         <v>10435</v>
       </c>
       <c r="C81" t="s">
-        <v>379</v>
+        <v>227</v>
       </c>
       <c r="D81" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>228</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>378</v>
+        <v>226</v>
       </c>
       <c r="B82">
         <v>10427</v>
       </c>
       <c r="C82" t="s">
-        <v>383</v>
+        <v>229</v>
       </c>
       <c r="D82" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>230</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>387</v>
+        <v>231</v>
       </c>
       <c r="B83">
         <v>10210</v>
       </c>
       <c r="C83" t="s">
-        <v>388</v>
+        <v>232</v>
       </c>
       <c r="D83" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>233</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>392</v>
+        <v>234</v>
       </c>
       <c r="B84">
         <v>10164</v>
       </c>
       <c r="C84" t="s">
-        <v>393</v>
+        <v>235</v>
       </c>
       <c r="D84" t="s">
-        <v>394</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>236</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>397</v>
+        <v>237</v>
       </c>
       <c r="B85">
         <v>9466</v>
       </c>
       <c r="C85" t="s">
-        <v>398</v>
+        <v>238</v>
       </c>
       <c r="D85" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>239</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>402</v>
+        <v>240</v>
       </c>
       <c r="B86">
         <v>9196</v>
       </c>
       <c r="C86" t="s">
-        <v>403</v>
+        <v>241</v>
       </c>
       <c r="D86" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>242</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>407</v>
+        <v>243</v>
       </c>
       <c r="B87">
         <v>8972</v>
       </c>
       <c r="C87" t="s">
-        <v>408</v>
+        <v>244</v>
       </c>
       <c r="D87" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>245</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>412</v>
+        <v>246</v>
       </c>
       <c r="B88">
         <v>8942</v>
       </c>
       <c r="C88" t="s">
-        <v>413</v>
+        <v>247</v>
       </c>
       <c r="D88" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>248</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>417</v>
+        <v>249</v>
       </c>
       <c r="B89">
         <v>8843</v>
       </c>
       <c r="C89" t="s">
-        <v>418</v>
+        <v>250</v>
       </c>
       <c r="D89" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>251</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>422</v>
+        <v>252</v>
       </c>
       <c r="B90">
         <v>7621</v>
       </c>
       <c r="C90" t="s">
-        <v>423</v>
+        <v>253</v>
       </c>
       <c r="D90" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>254</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>427</v>
+        <v>255</v>
       </c>
       <c r="B91">
         <v>7155</v>
       </c>
       <c r="C91" t="s">
-        <v>428</v>
+        <v>256</v>
       </c>
       <c r="D91" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>257</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>432</v>
+        <v>258</v>
       </c>
       <c r="B92">
         <v>6287</v>
       </c>
       <c r="C92" t="s">
-        <v>433</v>
+        <v>259</v>
       </c>
       <c r="D92" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>260</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>432</v>
+        <v>258</v>
       </c>
       <c r="B93">
         <v>6206</v>
       </c>
       <c r="C93" t="s">
-        <v>437</v>
+        <v>261</v>
       </c>
       <c r="D93" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>262</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>441</v>
+        <v>263</v>
       </c>
       <c r="B94">
         <v>5865</v>
       </c>
       <c r="C94" t="s">
-        <v>442</v>
+        <v>264</v>
       </c>
       <c r="D94" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>265</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>446</v>
+        <v>266</v>
       </c>
       <c r="B95">
         <v>5734</v>
       </c>
       <c r="C95" t="s">
-        <v>447</v>
+        <v>267</v>
       </c>
       <c r="D95" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>268</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>451</v>
+        <v>269</v>
       </c>
       <c r="B96">
         <v>5493</v>
       </c>
       <c r="C96" t="s">
-        <v>452</v>
+        <v>270</v>
       </c>
       <c r="D96" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>271</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>451</v>
+        <v>269</v>
       </c>
       <c r="B97">
         <v>5476</v>
       </c>
       <c r="C97" t="s">
-        <v>456</v>
+        <v>272</v>
       </c>
       <c r="D97" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>273</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>460</v>
+        <v>274</v>
       </c>
       <c r="B98">
         <v>5154</v>
       </c>
       <c r="C98" t="s">
-        <v>461</v>
+        <v>275</v>
       </c>
       <c r="D98" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>276</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>465</v>
+        <v>277</v>
       </c>
       <c r="B99">
         <v>5038</v>
       </c>
       <c r="C99" t="s">
-        <v>466</v>
+        <v>278</v>
       </c>
       <c r="D99" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>279</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>470</v>
+        <v>280</v>
       </c>
       <c r="B100">
         <v>4960</v>
       </c>
       <c r="C100" t="s">
-        <v>471</v>
+        <v>281</v>
       </c>
       <c r="D100" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>282</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>470</v>
+        <v>280</v>
       </c>
       <c r="B101">
         <v>4952</v>
       </c>
       <c r="C101" t="s">
-        <v>475</v>
+        <v>283</v>
       </c>
       <c r="D101" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>478</v>
+        <v>284</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>470</v>
+        <v>280</v>
       </c>
       <c r="B102">
         <v>4951</v>
       </c>
       <c r="C102" t="s">
-        <v>479</v>
+        <v>285</v>
       </c>
       <c r="D102" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>286</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>470</v>
+        <v>280</v>
       </c>
       <c r="B103">
         <v>4950</v>
       </c>
       <c r="C103" t="s">
-        <v>483</v>
+        <v>287</v>
       </c>
       <c r="D103" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>486</v>
+        <v>288</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>487</v>
+        <v>289</v>
       </c>
       <c r="B104">
         <v>4803</v>
       </c>
       <c r="C104" t="s">
-        <v>488</v>
+        <v>290</v>
       </c>
       <c r="D104" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>291</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>492</v>
+        <v>292</v>
       </c>
       <c r="B105">
         <v>4803</v>
       </c>
       <c r="C105" t="s">
-        <v>493</v>
+        <v>293</v>
       </c>
       <c r="D105" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>294</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>497</v>
+        <v>295</v>
       </c>
       <c r="B106">
         <v>4579</v>
       </c>
       <c r="C106" t="s">
-        <v>498</v>
+        <v>296</v>
       </c>
       <c r="D106" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>297</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>497</v>
+        <v>295</v>
       </c>
       <c r="B107">
         <v>4575</v>
       </c>
       <c r="C107" t="s">
-        <v>502</v>
+        <v>298</v>
       </c>
       <c r="D107" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>299</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>497</v>
+        <v>295</v>
       </c>
       <c r="B108">
         <v>4556</v>
       </c>
       <c r="C108" t="s">
-        <v>506</v>
+        <v>300</v>
       </c>
       <c r="D108" t="s">
-        <v>507</v>
-[...5 lines deleted...]
-        <v>509</v>
+        <v>301</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>510</v>
+        <v>302</v>
       </c>
       <c r="B109">
         <v>4351</v>
       </c>
       <c r="C109" t="s">
-        <v>511</v>
+        <v>303</v>
       </c>
       <c r="D109" t="s">
-        <v>512</v>
-[...5 lines deleted...]
-        <v>514</v>
+        <v>304</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>510</v>
+        <v>302</v>
       </c>
       <c r="B110">
         <v>4350</v>
       </c>
       <c r="C110" t="s">
-        <v>515</v>
+        <v>305</v>
       </c>
       <c r="D110" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>518</v>
+        <v>306</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>519</v>
+        <v>307</v>
       </c>
       <c r="B111">
         <v>4221</v>
       </c>
       <c r="C111" t="s">
-        <v>520</v>
+        <v>308</v>
       </c>
       <c r="D111" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>523</v>
+        <v>309</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>524</v>
+        <v>310</v>
       </c>
       <c r="B112">
         <v>4199</v>
       </c>
       <c r="C112" t="s">
-        <v>525</v>
+        <v>311</v>
       </c>
       <c r="D112" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>312</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>529</v>
+        <v>313</v>
       </c>
       <c r="B113">
         <v>4020</v>
       </c>
       <c r="C113" t="s">
-        <v>530</v>
+        <v>314</v>
       </c>
       <c r="D113" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>315</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>534</v>
+        <v>316</v>
       </c>
       <c r="B114">
         <v>3993</v>
       </c>
       <c r="C114" t="s">
-        <v>535</v>
+        <v>317</v>
       </c>
       <c r="D114" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>538</v>
+        <v>318</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>539</v>
+        <v>319</v>
       </c>
       <c r="B115">
         <v>3336</v>
       </c>
       <c r="C115" t="s">
-        <v>540</v>
+        <v>320</v>
       </c>
       <c r="D115" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>321</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>544</v>
+        <v>322</v>
       </c>
       <c r="B116">
         <v>2974</v>
       </c>
       <c r="C116" t="s">
-        <v>545</v>
+        <v>323</v>
       </c>
       <c r="D116" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>324</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>544</v>
+        <v>322</v>
       </c>
       <c r="B117">
         <v>2956</v>
       </c>
       <c r="C117" t="s">
-        <v>549</v>
+        <v>325</v>
       </c>
       <c r="D117" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>326</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>553</v>
+        <v>327</v>
       </c>
       <c r="B118">
         <v>2935</v>
       </c>
       <c r="C118" t="s">
-        <v>554</v>
+        <v>328</v>
       </c>
       <c r="D118" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>329</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>553</v>
+        <v>327</v>
       </c>
       <c r="B119">
         <v>2931</v>
       </c>
       <c r="C119" t="s">
-        <v>558</v>
+        <v>330</v>
       </c>
       <c r="D119" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>331</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>562</v>
+        <v>332</v>
       </c>
       <c r="B120">
         <v>2801</v>
       </c>
       <c r="C120" t="s">
-        <v>563</v>
+        <v>333</v>
       </c>
       <c r="D120" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>334</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>562</v>
+        <v>332</v>
       </c>
       <c r="B121">
         <v>2793</v>
       </c>
       <c r="C121" t="s">
-        <v>567</v>
+        <v>335</v>
       </c>
       <c r="D121" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>570</v>
+        <v>336</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>562</v>
+        <v>332</v>
       </c>
       <c r="B122">
         <v>2792</v>
       </c>
       <c r="C122" t="s">
-        <v>571</v>
+        <v>337</v>
       </c>
       <c r="D122" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>338</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>575</v>
+        <v>339</v>
       </c>
       <c r="B123">
         <v>2729</v>
       </c>
       <c r="C123" t="s">
-        <v>576</v>
+        <v>340</v>
       </c>
       <c r="D123" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>341</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>575</v>
+        <v>339</v>
       </c>
       <c r="B124">
         <v>2727</v>
       </c>
       <c r="C124" t="s">
-        <v>580</v>
+        <v>342</v>
       </c>
       <c r="D124" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>343</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>584</v>
+        <v>344</v>
       </c>
       <c r="B125">
         <v>2169</v>
       </c>
       <c r="C125" t="s">
-        <v>585</v>
+        <v>345</v>
       </c>
       <c r="D125" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>346</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>584</v>
+        <v>344</v>
       </c>
       <c r="B126">
         <v>2164</v>
       </c>
       <c r="C126" t="s">
-        <v>589</v>
+        <v>347</v>
       </c>
       <c r="D126" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-        <v>592</v>
+        <v>348</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>593</v>
+        <v>349</v>
       </c>
       <c r="B127">
         <v>3392</v>
       </c>
       <c r="C127" t="s">
-        <v>594</v>
+        <v>350</v>
       </c>
       <c r="D127" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>351</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>593</v>
+        <v>349</v>
       </c>
       <c r="B128">
         <v>2073</v>
       </c>
       <c r="C128" t="s">
-        <v>598</v>
+        <v>352</v>
       </c>
       <c r="D128" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>353</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>593</v>
+        <v>349</v>
       </c>
       <c r="B129">
         <v>2069</v>
       </c>
       <c r="C129" t="s">
-        <v>602</v>
+        <v>354</v>
       </c>
       <c r="D129" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-        <v>605</v>
+        <v>355</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>606</v>
+        <v>356</v>
       </c>
       <c r="B130">
         <v>1941</v>
       </c>
       <c r="C130" t="s">
-        <v>607</v>
+        <v>357</v>
       </c>
       <c r="D130" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>358</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>611</v>
+        <v>359</v>
       </c>
       <c r="B131">
         <v>1654</v>
       </c>
       <c r="C131" t="s">
-        <v>612</v>
+        <v>360</v>
       </c>
       <c r="D131" t="s">
-        <v>613</v>
-[...5 lines deleted...]
-        <v>615</v>
+        <v>361</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>616</v>
+        <v>362</v>
       </c>
       <c r="B132">
         <v>1221</v>
       </c>
       <c r="C132" t="s">
-        <v>617</v>
+        <v>363</v>
       </c>
       <c r="D132" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>364</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>616</v>
+        <v>362</v>
       </c>
       <c r="B133">
         <v>1206</v>
       </c>
       <c r="C133" t="s">
-        <v>621</v>
+        <v>365</v>
       </c>
       <c r="D133" t="s">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>366</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>625</v>
+        <v>367</v>
       </c>
       <c r="B134">
         <v>1178</v>
       </c>
       <c r="C134" t="s">
-        <v>626</v>
+        <v>368</v>
       </c>
       <c r="D134" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>369</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>625</v>
+        <v>367</v>
       </c>
       <c r="B135">
         <v>1149</v>
       </c>
       <c r="C135" t="s">
-        <v>630</v>
+        <v>370</v>
       </c>
       <c r="D135" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>633</v>
+        <v>371</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>634</v>
+        <v>372</v>
       </c>
       <c r="B136">
         <v>985</v>
       </c>
       <c r="C136" t="s">
-        <v>635</v>
+        <v>373</v>
       </c>
       <c r="D136" t="s">
-        <v>636</v>
-[...5 lines deleted...]
-        <v>638</v>
+        <v>374</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>639</v>
+        <v>375</v>
       </c>
       <c r="B137">
         <v>871</v>
       </c>
       <c r="C137" t="s">
-        <v>640</v>
+        <v>376</v>
       </c>
       <c r="D137" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>643</v>
+        <v>377</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>644</v>
+        <v>378</v>
       </c>
       <c r="B138">
         <v>497</v>
       </c>
       <c r="C138" t="s">
-        <v>645</v>
+        <v>379</v>
       </c>
       <c r="D138" t="s">
-        <v>646</v>
-[...5 lines deleted...]
-        <v>648</v>
+        <v>380</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>644</v>
+        <v>378</v>
       </c>
       <c r="B139">
         <v>495</v>
       </c>
       <c r="C139" t="s">
-        <v>649</v>
+        <v>381</v>
       </c>
       <c r="D139" t="s">
-        <v>650</v>
-[...5 lines deleted...]
-        <v>652</v>
+        <v>382</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="F65" r:id="rId126"/>
+    <hyperlink ref="E66" r:id="rId127"/>
+    <hyperlink ref="F66" r:id="rId128"/>
+    <hyperlink ref="E67" r:id="rId129"/>
+    <hyperlink ref="F67" r:id="rId130"/>
+    <hyperlink ref="E68" r:id="rId131"/>
+    <hyperlink ref="F68" r:id="rId132"/>
+    <hyperlink ref="E69" r:id="rId133"/>
+    <hyperlink ref="F69" r:id="rId134"/>
+    <hyperlink ref="E70" r:id="rId135"/>
+    <hyperlink ref="F70" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="F72" r:id="rId139"/>
+    <hyperlink ref="E73" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId141"/>
+    <hyperlink ref="E74" r:id="rId142"/>
+    <hyperlink ref="F74" r:id="rId143"/>
+    <hyperlink ref="E75" r:id="rId144"/>
+    <hyperlink ref="F75" r:id="rId145"/>
+    <hyperlink ref="E76" r:id="rId146"/>
+    <hyperlink ref="F76" r:id="rId147"/>
+    <hyperlink ref="E77" r:id="rId148"/>
+    <hyperlink ref="F77" r:id="rId149"/>
+    <hyperlink ref="E78" r:id="rId150"/>
+    <hyperlink ref="F78" r:id="rId151"/>
+    <hyperlink ref="E79" r:id="rId152"/>
+    <hyperlink ref="F79" r:id="rId153"/>
+    <hyperlink ref="E80" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="E82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="E83" r:id="rId160"/>
+    <hyperlink ref="F83" r:id="rId161"/>
+    <hyperlink ref="E84" r:id="rId162"/>
+    <hyperlink ref="F84" r:id="rId163"/>
+    <hyperlink ref="E85" r:id="rId164"/>
+    <hyperlink ref="F85" r:id="rId165"/>
+    <hyperlink ref="E86" r:id="rId166"/>
+    <hyperlink ref="F86" r:id="rId167"/>
+    <hyperlink ref="E87" r:id="rId168"/>
+    <hyperlink ref="F87" r:id="rId169"/>
+    <hyperlink ref="E88" r:id="rId170"/>
+    <hyperlink ref="F88" r:id="rId171"/>
+    <hyperlink ref="E89" r:id="rId172"/>
+    <hyperlink ref="F89" r:id="rId173"/>
+    <hyperlink ref="E90" r:id="rId174"/>
+    <hyperlink ref="F90" r:id="rId175"/>
+    <hyperlink ref="E91" r:id="rId176"/>
+    <hyperlink ref="F91" r:id="rId177"/>
+    <hyperlink ref="E92" r:id="rId178"/>
+    <hyperlink ref="F92" r:id="rId179"/>
+    <hyperlink ref="E93" r:id="rId180"/>
+    <hyperlink ref="F93" r:id="rId181"/>
+    <hyperlink ref="E94" r:id="rId182"/>
+    <hyperlink ref="F94" r:id="rId183"/>
+    <hyperlink ref="E95" r:id="rId184"/>
+    <hyperlink ref="F95" r:id="rId185"/>
+    <hyperlink ref="E96" r:id="rId186"/>
+    <hyperlink ref="F96" r:id="rId187"/>
+    <hyperlink ref="E97" r:id="rId188"/>
+    <hyperlink ref="F97" r:id="rId189"/>
+    <hyperlink ref="E98" r:id="rId190"/>
+    <hyperlink ref="F98" r:id="rId191"/>
+    <hyperlink ref="E99" r:id="rId192"/>
+    <hyperlink ref="F99" r:id="rId193"/>
+    <hyperlink ref="E100" r:id="rId194"/>
+    <hyperlink ref="F100" r:id="rId195"/>
+    <hyperlink ref="E101" r:id="rId196"/>
+    <hyperlink ref="F101" r:id="rId197"/>
+    <hyperlink ref="E102" r:id="rId198"/>
+    <hyperlink ref="F102" r:id="rId199"/>
+    <hyperlink ref="E103" r:id="rId200"/>
+    <hyperlink ref="F103" r:id="rId201"/>
+    <hyperlink ref="E104" r:id="rId202"/>
+    <hyperlink ref="F104" r:id="rId203"/>
+    <hyperlink ref="E105" r:id="rId204"/>
+    <hyperlink ref="F105" r:id="rId205"/>
+    <hyperlink ref="E106" r:id="rId206"/>
+    <hyperlink ref="F106" r:id="rId207"/>
+    <hyperlink ref="E107" r:id="rId208"/>
+    <hyperlink ref="F107" r:id="rId209"/>
+    <hyperlink ref="E108" r:id="rId210"/>
+    <hyperlink ref="F108" r:id="rId211"/>
+    <hyperlink ref="E109" r:id="rId212"/>
+    <hyperlink ref="F109" r:id="rId213"/>
+    <hyperlink ref="E110" r:id="rId214"/>
+    <hyperlink ref="F110" r:id="rId215"/>
+    <hyperlink ref="E111" r:id="rId216"/>
+    <hyperlink ref="F111" r:id="rId217"/>
+    <hyperlink ref="E112" r:id="rId218"/>
+    <hyperlink ref="F112" r:id="rId219"/>
+    <hyperlink ref="E113" r:id="rId220"/>
+    <hyperlink ref="F113" r:id="rId221"/>
+    <hyperlink ref="E114" r:id="rId222"/>
+    <hyperlink ref="F114" r:id="rId223"/>
+    <hyperlink ref="E115" r:id="rId224"/>
+    <hyperlink ref="F115" r:id="rId225"/>
+    <hyperlink ref="E116" r:id="rId226"/>
+    <hyperlink ref="F116" r:id="rId227"/>
+    <hyperlink ref="E117" r:id="rId228"/>
+    <hyperlink ref="F117" r:id="rId229"/>
+    <hyperlink ref="E118" r:id="rId230"/>
+    <hyperlink ref="F118" r:id="rId231"/>
+    <hyperlink ref="E119" r:id="rId232"/>
+    <hyperlink ref="F119" r:id="rId233"/>
+    <hyperlink ref="E120" r:id="rId234"/>
+    <hyperlink ref="F120" r:id="rId235"/>
+    <hyperlink ref="E121" r:id="rId236"/>
+    <hyperlink ref="F121" r:id="rId237"/>
+    <hyperlink ref="E122" r:id="rId238"/>
+    <hyperlink ref="F122" r:id="rId239"/>
+    <hyperlink ref="E123" r:id="rId240"/>
+    <hyperlink ref="F123" r:id="rId241"/>
+    <hyperlink ref="E124" r:id="rId242"/>
+    <hyperlink ref="F124" r:id="rId243"/>
+    <hyperlink ref="E125" r:id="rId244"/>
+    <hyperlink ref="F125" r:id="rId245"/>
+    <hyperlink ref="E126" r:id="rId246"/>
+    <hyperlink ref="F126" r:id="rId247"/>
+    <hyperlink ref="E127" r:id="rId248"/>
+    <hyperlink ref="F127" r:id="rId249"/>
+    <hyperlink ref="E128" r:id="rId250"/>
+    <hyperlink ref="F128" r:id="rId251"/>
+    <hyperlink ref="E129" r:id="rId252"/>
+    <hyperlink ref="F129" r:id="rId253"/>
+    <hyperlink ref="E130" r:id="rId254"/>
+    <hyperlink ref="F130" r:id="rId255"/>
+    <hyperlink ref="E131" r:id="rId256"/>
+    <hyperlink ref="F131" r:id="rId257"/>
+    <hyperlink ref="E132" r:id="rId258"/>
+    <hyperlink ref="F132" r:id="rId259"/>
+    <hyperlink ref="E133" r:id="rId260"/>
+    <hyperlink ref="F133" r:id="rId261"/>
+    <hyperlink ref="E134" r:id="rId262"/>
+    <hyperlink ref="F134" r:id="rId263"/>
+    <hyperlink ref="E135" r:id="rId264"/>
+    <hyperlink ref="F135" r:id="rId265"/>
+    <hyperlink ref="E136" r:id="rId266"/>
+    <hyperlink ref="F136" r:id="rId267"/>
+    <hyperlink ref="E137" r:id="rId268"/>
+    <hyperlink ref="F137" r:id="rId269"/>
+    <hyperlink ref="E138" r:id="rId270"/>
+    <hyperlink ref="F138" r:id="rId271"/>
+    <hyperlink ref="E139" r:id="rId272"/>
+    <hyperlink ref="F139" r:id="rId273"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>