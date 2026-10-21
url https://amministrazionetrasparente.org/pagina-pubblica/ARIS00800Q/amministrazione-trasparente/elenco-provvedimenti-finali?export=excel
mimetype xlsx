--- v0 (2026-08-26)
+++ v1 (2026-10-21)
@@ -8,103 +8,256 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="986" uniqueCount="513">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD6296C038</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - manutenzione braccio robotico</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD57BC0EA6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Licenza firma digitale remota</t>
+  </si>
+  <si>
+    <t>BD55789BFB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Licenza Voto Elettronico Camelot Meet 300</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD48BB8A29</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Licenze Educational Smarty  e servizi Start-Up</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2AB47123</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - manutenzione stampanti</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD2069AC11</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo licenza per speed</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1BED73D9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - manutenzione programmata split</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD13CE3639</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di integrazione scolastica alunni con disabilità a.s. 2026-2027</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0F97D7C5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre  - Coppia elettrodi adulti comp. DAE Lifepoint Pro AED</t>
+  </si>
+  <si>
+    <t>BD0E68C640</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - materiale per stampanti</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C5E86A9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo abbonamento riviste amministrative</t>
+  </si>
+  <si>
+    <t>BD0A5B86CC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - manifesti per evento Bright del 25_09_2026</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD0795883A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - targa promozionale+etichette adesive+chiavette USB - P1M_POC_DM_38_Centri scolastici digitali_DISPOSITIVI - CNP 10.8.6A-FDRPOC-TO-2026-204 CUP J54D26001420007</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD04EFA1D5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - - Rinnovo servizi di supporto previsti dal CISCO</t>
+  </si>
+  <si>
+    <t>BD04724A6B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - targhe promozionali + etichette adesive + chiavette USB - CUP J54D25006890001 - CNP 10.8.1.B2-FDRPOC-TO-2025-16</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD325F0A6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Esami informatici con attestato</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCCE2A3421</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di dispositivi digitali in comodato d'uso ai docenti - P1M_POC_DM_38_Centri scolastici digitali</t>
+  </si>
+  <si>
     <t>24/08/2026</t>
   </si>
   <si>
     <t>BCC22DE34E</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio ritiro e smaltimento materiale obsoleto</t>
   </si>
   <si>
-    <t>Link</t>
+    <t>BCC15FD289</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale laboratori per classi digitali a.s. 2026-2027</t>
   </si>
   <si>
     <t>21/08/2026</t>
   </si>
   <si>
     <t>BCBE3F5908</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio dispositivi digitali destinati ai docenti per didattica innovativa Potenziamento delle competenze nell'Intelligenza Artificiale</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>BC96719B77</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e installazione mono split</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
+    <t>BC84781706</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - materiale per laboratori moda e confezioni - CUP - J54D21000730006 CNP - M4C1I1.4-2024-1322 P-46810</t>
+  </si>
+  <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - verificatore della conformità</t>
   </si>
   <si>
     <t>Decreto di nomina - ata</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Social media manager </t>
   </si>
   <si>
     <t>BC7EAFEF2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto Google education Plus - 1 Utente - Rinnovo - 1</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC7F1E6233</t>
   </si>
   <si>
     <t>Decisione a contrarre - Licenze Geniu Suite Annuale + supporto e assistenza + NoStress: chiusura e avvio nuovo anno</t>
@@ -178,104 +331,125 @@
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - incarico di direzione amministrativa dsga</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC34418C81</t>
   </si>
   <si>
     <t>Decisione a contrarre - analisi su rifiuto liquido - PCB</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC24953B77</t>
   </si>
   <si>
     <t>Decisione a contrarre - DAE semiautomatico completo di batterie  + Vaschetta a muro per supporto DAE</t>
   </si>
   <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>BC201E5962</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - toner e cartuccia stampa P. orientarsi per crescere - CPN: 10.1.6A-FDRPOC-TO 2024-11 CUP: J54D25001560001</t>
+  </si>
+  <si>
     <t>20/06/2026</t>
   </si>
   <si>
     <t>BC16CBF49B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa ed esposizione cartelloni orientamento scolastico</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC19A20741</t>
   </si>
   <si>
     <t>Decisione a contrarre - manutenzione stampante Xerox C7000</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC15149B42</t>
   </si>
   <si>
     <t>Decisione a contrarre - ventilatori</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0C9A8E94</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura sistema integrato di digitalizzazione per macchine utensili PROGETTO DIGITALIZZAZIONE,INNOVAZIONE TECNOLOGICA ADEGUAMENTO LAB.RI PROFESSIONALIZZANTI CUP: J54D25006890001 - CNP: 10.8.1.B2-FDRPOC-TO-2025-16</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF6EC8E80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Vaschetta contenitiva DAE</t>
   </si>
   <si>
+    <t>BBF40B15AB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale per  svolgimento attività di laboratorio chimica, biotecnologie sanitarie e microscopia - CUP - J54D21000730006 CNP - M4C1I1.4-2024-1322 P-46810</t>
+  </si>
+  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF38B7090</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale informatico PROGETTO DIGITALIZZAZIONE,INNOVAZIONE TECNOLOGICA ADEGUAMENTO LAB.RI PROFESSIONALIZZANTI CUPJ54D25006890001 CNP10.8.1.B2-FDRPOC-TO-2025-16</t>
   </si>
   <si>
+    <t>BBEE088B12</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiale svolgimento dellattività  di laboratorio di chimica, biotecnologie sanitarie e microscopia CUP J54D21000730006 CNPM4C1I1.4-2024-10</t>
+  </si>
+  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE8812B00</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale per la manutenzione e la sicurezza</t>
   </si>
   <si>
     <t>BBE930976A</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale per igiene e cura della persona</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDEF4FAE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e posa pellicole a controllo solare</t>
   </si>
   <si>
     <t>BBDC9FDEAB</t>
@@ -301,92 +475,107 @@
   <si>
     <t>BBC68F9D56</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZIONE AFFIDAMENTO SERVIZIO DI INTEGRAZIONE SCOLASTICA ALUNNI CON DISABILITA’ - A.S. 2025-2026</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC4A8B0D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ambulanze per il 5 e 6 giugno per assemblea d'Istituto e festa dello sport</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC4E2E120</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI BIGLIETTI AEREI E SOGGIORNO VIAGGIO A VIENNA PER GARE DI ROBOTICA DAL 3 AL 6 GIUGNO 2026 - ISIS VALDARNO</t>
   </si>
   <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>BBB1843083</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - materiale informatico</t>
+  </si>
+  <si>
     <t>16/05/2026</t>
   </si>
   <si>
     <t>BBADAA24EA</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre -assistenza riparazione termostato caldaia ferro da stiro Battistella </t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9DACE734</t>
   </si>
   <si>
     <t>Decisione a contrarre - licenza EDU Edition NETWORK - 60 Users</t>
   </si>
   <si>
     <t>BB9D5CA39E</t>
   </si>
   <si>
     <t>Decisione a contrarre - abbonamento italiascuola.it oro - 10 quesiti</t>
   </si>
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB989D9864</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON CONDUCENTE PIU' PARCHEGGIO PER VISITA GUIDATA FORO ITALICO - INTERNAZIONALI BNL DI TENNIS - 15 MAGGIO 2026 - DITTA FABIO MORETTI</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB9453752C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto spettrofotometro</t>
   </si>
   <si>
+    <t>BB92B49F4F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - cancelleria- A porte aperte: la scuola per tutti (DM 19/2024) - CUP - J54D21000730006 - CNP - M4C1I1.4-2024-1322 P-46810</t>
+  </si>
+  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>B8FBCE42DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - DITTA INSTITUT FRANCAIS ITALIA PER PRENOTAZIONE N. 18 ATELIER CLASSES DECOUVERTE  - STREET ART - 11 MAGGIO 2026</t>
   </si>
   <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7F77DECB</t>
   </si>
   <si>
     <t>Decisione a contrarre - DITTA TREE EXPERIENCE ADVENTURE S.R.L. PER PRENOTAZIONE INGRESSI E ATTIVITA' PARCO AVVENTURA VINCIGLIATA FIESOLE (FI) 8 MAGGIO 2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB79FF317E</t>
   </si>
   <si>
     <t>Decisione a contrarre - corso formazione Dsga in materia di sicurezza + corso formazione RLS completo</t>
@@ -778,50 +967,56 @@
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>89DEF1E1E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - CANONE EDUCATIONAL SMARTY - ZUCCHETTI</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>DECRETO SULL’AVVISO INTERNO PROT. N. 1549 DEL 22/01/2026 PER LA SELEZIONE DI DOCENTI COSTITUENTI IL GRUPPO DI TUTORAGGIO E ACCOMPAGNAMENTO</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA305BE7AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Gestione Servizio di PrevenzioneProtezione compreso lo svolgimento del ruolo di R.S.P.P. e tutti gli adempimenti relativi al D.Lgs. 81/08 dal 01/02/2026 al 31/01/2029</t>
   </si>
   <si>
+    <t>BA2E61680A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto toner e materiale - A porte aperte: la scuola per tutti (DM 19/2024) -  CUP -J54D21000730006-CNP-M4C1I1.4-2024-1322 P-46810</t>
+  </si>
+  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA23A7AA34</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE MANIGLIA BAGNO</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA1885ABE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE SPORTIVO PROGETTO NEVE</t>
   </si>
   <si>
     <t>BA173D904B</t>
   </si>
   <si>
     <t>Decisione a contrarre - WatchGuard Standard Support Rinnovo per 3 anni per Firebox M270</t>
   </si>
   <si>
     <t>21/01/2026</t>
@@ -887,50 +1082,533 @@
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI VISITA GUIDATA AL MUSEO DEL TESSUTO DI PRATO 3ASM 16 GENNAIO 2026</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9DEF1E1E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Canone totale Educational Smarty - Gennaio 2026- Dicembre 2026 + Servizi Start-Up</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B997BB8EF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - MODULO PLUS SCUOLANEXT</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - PERSONALE ATA</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>B4ECDEBCD7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - ripristino pavimentazione aule
+plesso ITT Ferraris</t>
+  </si>
+  <si>
+    <t>B4F5067AB2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Pavimento per aule</t>
+  </si>
+  <si>
+    <t>B4EE3439E1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - manutenzione controllo e pulizia sistema Tvcc telecamera ITT Ferraris</t>
+  </si>
+  <si>
+    <t>B4ECC3FBA5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ripristino e aggiornamento impianto allarme</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>B4E486B1ED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - manutenzione macchinari laboratorio moda</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>B4C8FBD8DC</t>
+  </si>
+  <si>
+    <t>Cartucce toner stampanti segreteria e Staff</t>
+  </si>
+  <si>
+    <t>B4CBED3424</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Contratto di supporto manutenzione e canone annuale software - anno 2025</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>B4C41E4AED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - corso webinair</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>B49576970C</t>
+  </si>
+  <si>
+    <t>Ghiaccio sintetico istantaneo confezione da 25pz</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>B48CFF3DD9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Riparazione leva avviamento /inversione scatola carro</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>B485051A6A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - cartelloni stradali pvc 431 x 231 cm</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>B483CD455E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Assicurazione personale scolastico a.s. 2024/2025</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>B47B71CC38</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto vetri</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>B46DA145A2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ARUBA RINNOVO DATABASE MySQL Sql1595878</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>B46A86DC2D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto Carta A4 80 grammi</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>B4649ACAAB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Scheda adesione percorso didattico Garçon de Cafè</t>
+  </si>
+  <si>
+    <t>B460900C39</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Manifesti open days isis Valdarno 24/25 70x100 cm - 4 colori</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>B43AD2C0C9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio pianoforte mezza coda + trasporto andata/ritorno + accordatura – inagurazione Aula Magna 18 Novembre 2024</t>
+  </si>
+  <si>
+    <t>B43A87900A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Iscrizione - Campionato Nazionale 2024/25 F1 in School</t>
+  </si>
+  <si>
+    <t>08/11/2024</t>
+  </si>
+  <si>
+    <t>B42EF8F77A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Allestimento Aula Magna – piante e fiori</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>B424FC9E12</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Abbonamento Amministrare la scuola + Dirigere la scuola ( formato cartaceo + riviste online )</t>
+  </si>
+  <si>
+    <t>B4231D456C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Pacchetto corsi formazione 2025
+Software ARGO</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>B40E5C6042</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corsi formazione lavoratori</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>B401FEA8E5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Incarico annuale medico competente – comprensivo di relazione finale,
+partecipazione alla riunione periodica,
+sopralluogo ambienti di lavoro.</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>B3FFF57756</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - manutenzione tornio
+Intervento tecnico tornio Comev</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>B3699E4D38</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - lettori carta identità e tessera sanitaria</t>
+  </si>
+  <si>
+    <t>B36852A295</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - saldo Notizie della Scuola + Esperienze Amministrative a.s. 23/24 +
+rinnovo Notizie della Scuola + Esperienze Amministrative a.s. 24/25 + Ipertesto Unico scuola + Dirigere scuole + Pacchetto Webinar</t>
+  </si>
+  <si>
+    <t>02/10/2024</t>
+  </si>
+  <si>
+    <t>B346694107</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - kit originale elettrodi adulti e batteria DAE</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>B32847337E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Poster formato 70X100 Evento Bright</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>B31538F8F0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Derattizzazione Straordinaria</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>B310B985CD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio educatori Società cooperativa sociale LEGO</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>B2E04BB5D3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Volo Firenze - Corning NY (USA) andata 03/10/2024 ritorno 13/10/2024</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>B2D934FC8D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - vetro dim. 560x1450 -
+Installazione di nuovo vetro 55.1 trasparente su infisso di alluminio fisso con ferma vetro in angolare fissato mediante viti auto foranti.</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>B2A74F38D8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SMART TV HISENSE</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>B29E3EDB7F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto arredi scolastici</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>B28CBB7EB9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - GeniuSuite licenza 1 anno</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>B28A1EAFFA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - 1650 google workspace for education
+education standard 1Y/5GW
+for education teaching and learning
+upgrade 1</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>B281A7BC91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Noleggio 4 stampanti Canon image
+Runner 2930i. durata contratto 20 trimestri
+produttività B dal 01/09/2024 al
+31/08/2029</t>
+  </si>
+  <si>
+    <t>17/07/2024</t>
+  </si>
+  <si>
+    <t>B27F8758DA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto toner</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>B26E9F606E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto materiale scolastico</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>B24F042EA4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio connettività telefonia fissa</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>B24ED4AB79</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Protocollo d'intesa Cisco Networking Academy rinnovo servizi di supporto Percorso Didattico IT Essential, PC hardware and Software</t>
+  </si>
+  <si>
+    <t>B24EEABEC6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Manutenzione ordinaria n. 15 split presso l'Istituto Ferraris e Marconi</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>B244AECE1F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Banner degli Istituti superiori ITT Ferraris,
+ITE Severi e IP Marconi
+per orientamento scolastico, 30 spazi
+redazionali all'interno del portale
+www.valdarno24.it per l'anno scolastico
+2024/2025</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>B244C0AA24</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - campagna pubblicitaria orientamento scolastico 2024/25</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>B227FD0FA5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Progetto grafico stampa; noleggio impianto audio;</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>B20F191B06</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - carta per stampare diplomi</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>B20A4D25D0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Esami ICDL DigComp</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>B20863FAC3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - evento finale macma</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>B200A0DD85</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale riparazione gruppo continuità</t>
+  </si>
+  <si>
+    <t>27/05/2024</t>
+  </si>
+  <si>
+    <t>B1BF103BC0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DPO per 5 anni dal 07/06/2024 al 07/06/2029</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>B1C8C7B7C1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - tavolo per allievi - regolabile in altezza</t>
+  </si>
+  <si>
+    <t>16/05/2024</t>
+  </si>
+  <si>
+    <t>B1B4B4A989</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - t-shirt con loco Isis Valdarno</t>
+  </si>
+  <si>
+    <t>B1A1F1E3DE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale carta dell'identità culturale Toscana</t>
+  </si>
+  <si>
+    <t>06/05/2024</t>
+  </si>
+  <si>
+    <t>B18678710D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - telefono e sim per funzioni amministrative</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1277,2594 +1955,4376 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC22DE34E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/64ad8df4-659a-4184-9549-53764f64fbd6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBE3F5908" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d023081f-1b34-4a46-9940-d53865a87b35" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC96719B77" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a2d724ea-d11a-4124-b28d-17cd032f118b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7EAFEF2F" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/b3df5bf1-2885-4957-b7aa-26be08d31d59" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7F1E6233" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/0bf5dbba-318f-4f97-bb03-d388b20b2e73" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC676A382A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/44c3e8c2-e6b0-485e-a5f0-721ec28f1cea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC69259652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/f0cf3f88-0f2d-423c-abf9-9f691d1ee762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC62DB0512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d908db71-51b3-49e6-b8de-24dc0cdc96d3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC61031DC7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ed110446-9248-4623-b095-8722733d21d8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5F0574E5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/08e7eb5b-1c62-4b14-8a16-93cbb1d90ed2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC34418C81" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d97eb0cb-4120-4afd-87c3-c0f699151857" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC24953B77" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d04b4faa-5a8e-433d-837e-cb1c4ed4ff54" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16CBF49B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/05abb5ce-2032-4c4f-bcec-baa4b9aea6ed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC19A20741" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/f16e4aec-db1c-4f4a-9ad3-a811837de837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC15149B42" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2c73b8ac-888c-42c9-a677-ff8c7e2a1540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0C9A8E94" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ca4aa77d-a1a1-4a60-a084-c9fc88c71008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6EC8E80" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ef25aac3-dd34-4231-b74a-6e17eba9b741" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF38B7090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/75c09280-6f4e-4e2a-8f23-9670c122cbea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8812B00" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/eeb15fa3-652e-4a1c-9acc-166f79c0fe5b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE930976A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/324a638e-b6c1-4f87-b49a-52dcbea17e1f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEF4FAE2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/37eef41a-13c0-45fd-8b70-3b2b2fb4b558" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC9FDEAB" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/148e739b-186f-46ec-8767-3e732b293d12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCABCC27E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/c10c5683-69cc-4254-84f3-379cb6af9bfa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF44815F" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/cb959760-e02f-4a37-a166-fe30b0322fab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC68F9D56" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/0ae598df-21f0-44a9-ae75-39110f5d2a1d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4A8B0D7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/cbfe0785-c354-4ad7-9f1a-43a65715717e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4E2E120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/5f05a6e2-11dc-493a-86cb-f1c94be51f4f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADAA24EA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/795e27e1-e3e8-4475-9e48-5bf5de9e1722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9DACE734" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/315a61ef-4e11-47ef-a2fd-81411c3c99a1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D5CA39E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/13a51b7a-3da6-4100-96a1-af0015acd25a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB989D9864" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/73b0103a-59d2-430a-b165-5b146c0864b8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9453752C" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/fc4bf2fa-f10b-49cc-afac-068fab301f88" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBCE42DE" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/cb0c6404-82c4-4d46-b520-4da63bb5caac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F77DECB" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/18d0bb63-ff9a-4535-bcb3-51a61f7d8ccd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79FF317E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ca7d5548-96ae-4a0a-86f1-7fcba86383a9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75E3E85B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/87a6909c-df57-47a0-a709-79b4681e0d34" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B82E05F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/5c51b57d-c9e9-40f4-8fae-434633694310" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70E12F68" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8ac834b9-4907-461e-92e9-846213f4c6ec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E9A0C0D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ff9800a1-cc12-477c-98c4-b2cd89601a1c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A5550A3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2d752f90-11b0-4c21-bd0a-7c00d7f27265" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4BFF120A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/1f27a585-e6e4-4504-acad-e6ba6bc86ef6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4AC6C661" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a35cf722-3218-461f-8391-8cf7e70c822a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4A48B5E6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/1ed1334d-cd21-4219-ab2a-5feb77f0893c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB437C0E84" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2bb4a3a5-5920-4dd7-b92f-7e0dfe11b0d2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB304844D8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/61902f29-ff8b-4566-8cdb-b6d090349ac8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E982B39" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/3ae0a863-c462-4e67-8220-98e08ba43e63" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D3E11F5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d02e0686-9ade-4719-82d8-ea7d0a8cb763" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB264D4D97" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/48e79bcc-080c-484f-8216-048be4ef204d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51782521" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/062ed631-3048-4225-8c00-483187b425b0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB246E276A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/98e30eb6-380d-4ff2-b074-377785ef1678" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C0F2E09" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/4cf4f3d9-a3bc-4bd4-a882-3a09742b19b5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0BEFCFC5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/efaeb056-fd98-4e2a-b434-feefe50e33f4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0BE0217B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/382f00e7-0886-4c4b-9116-a8b314c140ed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB06DF62F2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/9fb054fc-08ce-405b-a4a5-863dc26263bf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF2BC25D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8a10cb42-38c3-470a-8fff-78cfd0d9bb26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB0E4C57" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/07273558-b3ec-4a55-adcc-6d2214a0861d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE39A36B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/e10520cc-b3af-4503-9683-e921f00b14da" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB17D896" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/3ad5538a-11c6-46e0-9645-4884d67386aa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE94E60C4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/c44c7a31-3d11-4f1c-91f7-e8713772abd2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4A8E70E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/fe5c87bd-b4fe-4bde-9f37-ad2923d2cc3d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBE0D480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/25e6564b-0a4a-4143-b7b6-47289debef96" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC037DAA" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/82b083d3-168a-41cd-a1ac-5f75e3e2229d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC14B171" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/da9323c4-3963-4697-9a7b-583d37ae9249" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAAD6935" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/53b94e29-c02a-4b79-b49a-fbd21cad49b9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9E6CAA3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/89b8ceb3-7bfd-4366-a104-69e3249adc2f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3983494" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/957d4a42-16f0-47df-b132-8c10169e34b0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC2C033B" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/37b8e5da-a617-4319-9a0c-cdf2f1f8ea44" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC50CEB60" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/3557eff9-0e8d-491a-b3d8-3236d2718b59" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAABC66161" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/104a4ea0-3b07-42c6-8695-9f0bc63aec79" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9ECD4682" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/6da50eca-79fc-45c5-a7e0-889c6b3e6be8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA751F009D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/07084213-e096-4c1b-88b3-7ec2f9124d20" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA736AE22F" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/78efaa53-dddb-4c9e-ab28-3449e752523e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5BE716EO" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a8613840-4d69-407e-a9d9-a7fb9213d3a0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5BE716E0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/0f95d627-1f0a-431f-aa0c-51e7f159a047" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AC9D08D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/22c0c51c-2e08-4edd-a780-1ce237afc2ee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA531095B1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/92e30545-0796-4804-914a-6c15386f8d87" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F0F54AF" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/aec2a9ff-1a6f-42c9-9d66-819023dbf57d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4BC23DF7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8f9819c6-a628-402f-a993-e56c4a5eb7e3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E15B2B7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8c431891-aa13-4335-8469-c6bd0351ac0e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D754C59" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/b863d951-946c-4ffe-981f-beb9ec1f4c83" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D75AC59" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/7bd0a94c-5c29-49e0-ac33-f320729fee73" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=89DEF1E1E1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a4c8ae0e-819c-4a9f-b357-638925e02f00" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA305BE7AC" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/1a18ba60-eb22-4058-a59d-681080e1c82b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23A7AA34" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/307b7280-b227-4ecd-b991-aad700cb23b9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1885ABE4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/9de69edf-1763-4c9d-8e01-3139714aa0ec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA173D904B" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/23cb8822-45ce-4fc1-87fd-31c26a5766ca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F3194DF" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/caef873c-5c54-41da-92ce-8b2761d5f40f" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E8496A0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/e0e0d0b6-79b0-4d1f-92a4-59ecc6d6c790" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA04246553" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/3625dab5-1190-4f63-ae1e-7a8f43dc166e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F94C78E7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/28dcc831-5a89-431f-8262-7590f22d5929" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA8DFBDB" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/83b25f41-c930-4856-b950-d4a72915e54a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA8DFBD8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ec518bee-345e-458b-939b-2f4d65fc4673" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA3BBDD8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a07c34ae-3061-4e9d-8c11-e8904465ee5a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE6051F2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/022a8be5-6af6-452c-a5a7-68e6daab699e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DEF1E1E1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2dfef9ba-e981-4afa-bde6-d53d265528b1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997BB8EF6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/54d0e12b-fd45-4793-a3ac-ff88886fc9dc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6296C038" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/0fceef1e-c250-4fbd-96b6-e4d3277df166" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD57BC0EA6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/6a08fb62-a5ab-48c9-adec-3ff0abf95cd0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD55789BFB" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/86c607e3-be2e-4cb0-8bca-070f72a54108" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD48BB8A29" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/94f11341-b023-4085-88c8-f7cf62877332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2AB47123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a1284881-b3f4-4c5f-96e0-44e514002bfc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2069AC11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d79a0e99-d589-4e93-a425-481d4564392f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1BED73D9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8577fcad-8bc4-4ab3-9dc5-c5b68611dac0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD13CE3639" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8baccdad-85c0-4bef-b569-29c888894bd3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0F97D7C5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/89f1dd42-4f74-4ead-86a7-1893b93283b5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0E68C640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2cbe6c33-fab4-4f0f-8f27-cbcd7bfdee43" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C5E86A9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/b03c9e69-4a9d-4456-861f-caea20812f8b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0A5B86CC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/346716f1-0d2d-4ee8-a3f4-4b96ac620b19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0795883A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/749862cb-224c-4a24-8fcd-5daf3afe1869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD04EFA1D5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/9b4ca20d-d90e-4ae1-a712-1cab97f442b2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD04724A6B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/496ed687-cefe-4a7c-9e63-a8499a685b93" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD325F0A6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/6858d875-af39-4d39-a08b-a005f2b29fc4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE2A3421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a65b52e7-a36f-4862-b087-b96b41fe4bdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC22DE34E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/64ad8df4-659a-4184-9549-53764f64fbd6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC15FD289" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/550fcfef-590e-40e8-8fdf-2ef839b4d176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBE3F5908" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d023081f-1b34-4a46-9940-d53865a87b35" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC96719B77" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a2d724ea-d11a-4124-b28d-17cd032f118b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC84781706" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/7594d9d8-5f7e-4441-8b7d-a79309e5608b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7EAFEF2F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/b3df5bf1-2885-4957-b7aa-26be08d31d59" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7F1E6233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/0bf5dbba-318f-4f97-bb03-d388b20b2e73" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC676A382A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/44c3e8c2-e6b0-485e-a5f0-721ec28f1cea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC69259652" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/f0cf3f88-0f2d-423c-abf9-9f691d1ee762" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC62DB0512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d908db71-51b3-49e6-b8de-24dc0cdc96d3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC61031DC7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ed110446-9248-4623-b095-8722733d21d8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5F0574E5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/08e7eb5b-1c62-4b14-8a16-93cbb1d90ed2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC34418C81" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d97eb0cb-4120-4afd-87c3-c0f699151857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC24953B77" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d04b4faa-5a8e-433d-837e-cb1c4ed4ff54" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC201E5962" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/1324da64-ca66-4b05-82a1-00526602d2b0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16CBF49B" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/05abb5ce-2032-4c4f-bcec-baa4b9aea6ed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC19A20741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/f16e4aec-db1c-4f4a-9ad3-a811837de837" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC15149B42" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2c73b8ac-888c-42c9-a677-ff8c7e2a1540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0C9A8E94" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ca4aa77d-a1a1-4a60-a084-c9fc88c71008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6EC8E80" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ef25aac3-dd34-4231-b74a-6e17eba9b741" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF40B15AB" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/41d6a893-3922-46e2-8f72-fad91b4108d5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF38B7090" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/75c09280-6f4e-4e2a-8f23-9670c122cbea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEE088B12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/04d61e16-4a34-49a7-8ad2-b1e498d93405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8812B00" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/eeb15fa3-652e-4a1c-9acc-166f79c0fe5b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE930976A" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/324a638e-b6c1-4f87-b49a-52dcbea17e1f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEF4FAE2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/37eef41a-13c0-45fd-8b70-3b2b2fb4b558" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC9FDEAB" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/148e739b-186f-46ec-8767-3e732b293d12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCABCC27E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/c10c5683-69cc-4254-84f3-379cb6af9bfa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF44815F" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/cb959760-e02f-4a37-a166-fe30b0322fab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC68F9D56" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/0ae598df-21f0-44a9-ae75-39110f5d2a1d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4A8B0D7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/cbfe0785-c354-4ad7-9f1a-43a65715717e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4E2E120" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/5f05a6e2-11dc-493a-86cb-f1c94be51f4f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB1843083" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/661100ae-e87d-453b-ac08-84127e7b55d6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADAA24EA" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/795e27e1-e3e8-4475-9e48-5bf5de9e1722" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9DACE734" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/315a61ef-4e11-47ef-a2fd-81411c3c99a1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D5CA39E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/13a51b7a-3da6-4100-96a1-af0015acd25a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB989D9864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/73b0103a-59d2-430a-b165-5b146c0864b8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9453752C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/fc4bf2fa-f10b-49cc-afac-068fab301f88" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB92B49F4F" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8f5858f9-95c9-46ed-b3cc-94d735beab2a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBCE42DE" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/cb0c6404-82c4-4d46-b520-4da63bb5caac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F77DECB" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/18d0bb63-ff9a-4535-bcb3-51a61f7d8ccd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79FF317E" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ca7d5548-96ae-4a0a-86f1-7fcba86383a9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75E3E85B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/87a6909c-df57-47a0-a709-79b4681e0d34" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B82E05F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/5c51b57d-c9e9-40f4-8fae-434633694310" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70E12F68" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8ac834b9-4907-461e-92e9-846213f4c6ec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E9A0C0D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ff9800a1-cc12-477c-98c4-b2cd89601a1c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A5550A3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2d752f90-11b0-4c21-bd0a-7c00d7f27265" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4BFF120A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/1f27a585-e6e4-4504-acad-e6ba6bc86ef6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4AC6C661" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a35cf722-3218-461f-8391-8cf7e70c822a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4A48B5E6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/1ed1334d-cd21-4219-ab2a-5feb77f0893c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB437C0E84" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2bb4a3a5-5920-4dd7-b92f-7e0dfe11b0d2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB304844D8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/61902f29-ff8b-4566-8cdb-b6d090349ac8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E982B39" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/3ae0a863-c462-4e67-8220-98e08ba43e63" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D3E11F5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d02e0686-9ade-4719-82d8-ea7d0a8cb763" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB264D4D97" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/48e79bcc-080c-484f-8216-048be4ef204d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51782521" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/062ed631-3048-4225-8c00-483187b425b0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB246E276A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/98e30eb6-380d-4ff2-b074-377785ef1678" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C0F2E09" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/4cf4f3d9-a3bc-4bd4-a882-3a09742b19b5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0BEFCFC5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/efaeb056-fd98-4e2a-b434-feefe50e33f4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0BE0217B" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/382f00e7-0886-4c4b-9116-a8b314c140ed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB06DF62F2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/9fb054fc-08ce-405b-a4a5-863dc26263bf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF2BC25D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8a10cb42-38c3-470a-8fff-78cfd0d9bb26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB0E4C57" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/07273558-b3ec-4a55-adcc-6d2214a0861d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE39A36B" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/e10520cc-b3af-4503-9683-e921f00b14da" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB17D896" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/3ad5538a-11c6-46e0-9645-4884d67386aa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE94E60C4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/c44c7a31-3d11-4f1c-91f7-e8713772abd2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4A8E70E" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/fe5c87bd-b4fe-4bde-9f37-ad2923d2cc3d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBE0D480" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/25e6564b-0a4a-4143-b7b6-47289debef96" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC037DAA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/82b083d3-168a-41cd-a1ac-5f75e3e2229d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC14B171" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/da9323c4-3963-4697-9a7b-583d37ae9249" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAAD6935" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/53b94e29-c02a-4b79-b49a-fbd21cad49b9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9E6CAA3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/89b8ceb3-7bfd-4366-a104-69e3249adc2f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3983494" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/957d4a42-16f0-47df-b132-8c10169e34b0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC2C033B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/37b8e5da-a617-4319-9a0c-cdf2f1f8ea44" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC50CEB60" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/3557eff9-0e8d-491a-b3d8-3236d2718b59" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAABC66161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/104a4ea0-3b07-42c6-8695-9f0bc63aec79" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9ECD4682" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/6da50eca-79fc-45c5-a7e0-889c6b3e6be8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA751F009D" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/07084213-e096-4c1b-88b3-7ec2f9124d20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA736AE22F" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/78efaa53-dddb-4c9e-ab28-3449e752523e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5BE716EO" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a8613840-4d69-407e-a9d9-a7fb9213d3a0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5BE716E0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/0f95d627-1f0a-431f-aa0c-51e7f159a047" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AC9D08D" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/22c0c51c-2e08-4edd-a780-1ce237afc2ee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA531095B1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/92e30545-0796-4804-914a-6c15386f8d87" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F0F54AF" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/aec2a9ff-1a6f-42c9-9d66-819023dbf57d" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4BC23DF7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8f9819c6-a628-402f-a993-e56c4a5eb7e3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E15B2B7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8c431891-aa13-4335-8469-c6bd0351ac0e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D754C59" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/b863d951-946c-4ffe-981f-beb9ec1f4c83" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D75AC59" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/7bd0a94c-5c29-49e0-ac33-f320729fee73" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=89DEF1E1E1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a4c8ae0e-819c-4a9f-b357-638925e02f00" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA305BE7AC" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/1a18ba60-eb22-4058-a59d-681080e1c82b" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA2E61680A" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/c8648825-f956-47a1-80a6-585bd1dfab51" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23A7AA34" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/307b7280-b227-4ecd-b991-aad700cb23b9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1885ABE4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/9de69edf-1763-4c9d-8e01-3139714aa0ec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA173D904B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/23cb8822-45ce-4fc1-87fd-31c26a5766ca" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F3194DF" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/caef873c-5c54-41da-92ce-8b2761d5f40f" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E8496A0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/e0e0d0b6-79b0-4d1f-92a4-59ecc6d6c790" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA04246553" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/3625dab5-1190-4f63-ae1e-7a8f43dc166e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F94C78E7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/28dcc831-5a89-431f-8262-7590f22d5929" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA8DFBDB" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/83b25f41-c930-4856-b950-d4a72915e54a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA8DFBD8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ec518bee-345e-458b-939b-2f4d65fc4673" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA3BBDD8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a07c34ae-3061-4e9d-8c11-e8904465ee5a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE6051F2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/022a8be5-6af6-452c-a5a7-68e6daab699e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DEF1E1E1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2dfef9ba-e981-4afa-bde6-d53d265528b1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997BB8EF6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/54d0e12b-fd45-4793-a3ac-ff88886fc9dc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4ECDEBCD7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8b09d818-028a-4227-b020-1de54351a903" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4F5067AB2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/3fc4b539-ba06-469d-ab6f-be7876deb308" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4EE3439E1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/f1f70511-e95d-41d8-afec-c6a7dcf74542" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4ECC3FBA5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/5e5859f3-8175-42e1-9585-f88c24dd6661" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4E486B1ED" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/f59bbfd3-da76-4737-8657-10302bd92cb3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4C8FBD8DC" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2c6c4ccb-359a-4cee-8532-1fe94afab619" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4CBED3424" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a07ba571-4aaa-4b60-94b2-980883160f0b" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4C41E4AED" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/0016d0d6-093b-4e02-ac13-fef069492bc2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B49576970C" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/461f9d85-63f9-48c1-89cd-a435f3d90ea4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B48CFF3DD9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/9a91f311-545c-4b87-8c41-09349e8cbfff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B485051A6A" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/db902174-b62e-4260-a483-842ed208afb2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B483CD455E" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/9a69dc33-8738-4586-9298-1bc2d32b672a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B47B71CC38" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/e7b65249-61ac-4d57-addc-e30bb661eb31" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B46DA145A2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/e5a9a087-4cc8-4110-a795-772df44f9ff3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B46A86DC2D" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/98eae595-9b7c-403f-b67b-348fc811352c" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4649ACAAB" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/e8ed8ac1-7982-48fb-85db-06fe926357ac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B460900C39" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/0b6d4df4-1caa-4bb3-92a2-3245d5f5c74c" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B43AD2C0C9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/90bea622-860c-4cf7-a8fb-cabb03ea85bb" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B43A87900A" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/432069cb-79f2-452d-aa07-7388630bd72e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B42EF8F77A" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/adf51cc2-8a00-447e-917c-669374ef45b1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B424FC9E12" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d974d9b6-7daf-4988-a470-3e65f28be91f" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4231D456C" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/d9b78399-72cf-4c81-b762-dbac74e0f096" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B40E5C6042" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/fc77e3d4-9bf0-4c01-a553-f1970984e754" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B401FEA8E5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/70bd8760-c4fa-45d0-bf6f-4b8c845f4764" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3FFF57756" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/ddf4511f-d0fb-471e-b903-d876cce1d071" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3699E4D38" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/8681df5c-390a-47b6-ad89-63139c379821" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B36852A295" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/2099ffb6-c845-4a5c-a721-9f645708a25e" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B346694107" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/1cc29e63-6263-455a-aed1-ba5633274bf8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B32847337E" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/215c34bb-182f-4836-9c5f-079df0ffe20e" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B31538F8F0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/7f30432e-594b-4aa5-8ace-8094de5d3212" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B310B985CD" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/5241cd48-4bac-4be0-becb-0828e884c6b1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2E04BB5D3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/6445f8c8-859f-470d-b3f4-10b8268405b2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2D934FC8D" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/62b5276c-1aa1-4371-94af-64b51810f246" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2A74F38D8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/3ee9353d-2469-40eb-adf4-d628e54642a8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B29E3EDB7F" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/a40df033-23e3-4cd4-a5df-03c4f4e61fb1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B28CBB7EB9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/fedb1f87-ee74-486e-8000-36326205fc2d" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B28A1EAFFA" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/86291e8d-9518-436e-bce1-ddf27e77604d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B281A7BC91" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/9ee942f2-7a1e-4925-b173-faeaf5240367" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B27F8758DA" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/0bfc11c0-7bdd-43ac-a9f3-cf71d6de1b63" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B26E9F606E" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/fdead00f-4efd-473a-9247-4d0d81fbfa96" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B24F042EA4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/7b656e94-d0a8-4a19-8d14-abaa76d63374" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B24ED4AB79" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/20ed46e1-55f5-47c4-aa6c-6a394fd95765" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B24EEABEC6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/c1080004-9f9a-4749-bd6e-454e8ed5041d" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B244AECE1F" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/44046eb8-dbd0-4341-8a84-5796b2f799cc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B244C0AA24" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/7e18a58d-fbdf-4b62-a894-867d12688921" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B227FD0FA5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/7fbf5fa3-0274-4af9-9e77-cb86c99d2035" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B20F191B06" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/c0aadb4d-25c0-4556-9828-ec306f12df23" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B20A4D25D0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/249e1564-fe9d-4fed-9d5d-cf5cb9e02615" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B20863FAC3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/40224858-0491-4b06-866e-553617f51af2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B200A0DD85" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/7ca47fd5-8d9a-42cd-baee-306725b5d838" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1BF103BC0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/de98d200-1853-416e-a7c4-0a1dbc0a253e" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1C8C7B7C1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/86a27e60-c954-4c8e-8ec7-f66dd9b27b9d" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1B4B4A989" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/09813a40-a8c6-413a-831a-95f3bd120e6d" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1A1F1E3DE" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/470c19f1-50a1-4166-9e67-3523475221d4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B18678710D" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIS00800Q/amministrazione-trasparente/atti-amministrazioni-enti/4cc9c58c-3848-449b-a433-14ae613f5c12" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F116"/>
+  <dimension ref="A1:F197"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>17315</v>
+        <v>6296038</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>17157</v>
+        <v>21893</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4">
+        <v>21850</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>21466</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>16709</v>
+        <v>20598</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>16704</v>
+        <v>20323</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>16699</v>
+        <v>20130</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>16673</v>
+        <v>20012</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>16629</v>
+        <v>19750</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>16607</v>
+        <v>19719</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>16604</v>
+        <v>19643</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>16563</v>
+        <v>19568</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>16518</v>
+        <v>19352</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>16480</v>
+        <v>19221</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>16479</v>
+        <v>19214</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B17">
-        <v>16479</v>
+        <v>19214</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>16475</v>
+        <v>17841</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>16361</v>
+        <v>17753</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>16337</v>
+        <v>17315</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="B21">
-        <v>16304</v>
+        <v>17263</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>16043</v>
+        <v>17157</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>61</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>15503</v>
+        <v>16874</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>15288</v>
+        <v>16734</v>
       </c>
       <c r="C24" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B25">
-        <v>14759</v>
+        <v>16721</v>
       </c>
       <c r="C25" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>69</v>
+      </c>
+      <c r="E25" t="s">
+        <v>68</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B26">
-        <v>14667</v>
+        <v>16709</v>
       </c>
       <c r="C26" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>70</v>
+      </c>
+      <c r="E26" t="s">
+        <v>68</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B27">
-        <v>14523</v>
+        <v>16704</v>
       </c>
       <c r="C27" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>71</v>
+      </c>
+      <c r="E27" t="s">
+        <v>68</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>65</v>
       </c>
       <c r="B28">
-        <v>14092</v>
+        <v>16699</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B29">
-        <v>13410</v>
+        <v>16673</v>
       </c>
       <c r="C29" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>13306</v>
+        <v>16629</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>78</v>
+      </c>
+      <c r="E30" t="s">
+        <v>68</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B31">
-        <v>12871</v>
+        <v>16607</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>79</v>
+      </c>
+      <c r="E31" t="s">
+        <v>68</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B32">
-        <v>12849</v>
+        <v>16604</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="D32" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>79</v>
+      </c>
+      <c r="E32" t="s">
+        <v>68</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B33">
-        <v>12506</v>
+        <v>16563</v>
       </c>
       <c r="C33" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="D33" t="s">
         <v>81</v>
       </c>
-      <c r="E33" s="2" t="s">
-        <v>9</v>
+      <c r="E33" t="s">
+        <v>68</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B34">
-        <v>12411</v>
+        <v>16518</v>
       </c>
       <c r="C34" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B35">
-        <v>11939</v>
+        <v>16480</v>
       </c>
       <c r="C35" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="D35" t="s">
         <v>86</v>
       </c>
-      <c r="E35" s="2" t="s">
-        <v>9</v>
+      <c r="E35" t="s">
+        <v>68</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B36">
-        <v>11899</v>
+        <v>16479</v>
       </c>
       <c r="C36" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" t="s">
         <v>87</v>
       </c>
-      <c r="D36" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E36" t="s">
+        <v>68</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B37">
-        <v>11881</v>
+        <v>16479</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="D37" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>88</v>
+      </c>
+      <c r="E37" t="s">
+        <v>68</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B38">
-        <v>11740</v>
+        <v>16475</v>
       </c>
       <c r="C38" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D38" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B39">
-        <v>11599</v>
+        <v>16361</v>
       </c>
       <c r="C39" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B40">
-        <v>11234</v>
+        <v>16337</v>
       </c>
       <c r="C40" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B41">
-        <v>10848</v>
+        <v>16304</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>99</v>
+      </c>
+      <c r="B42">
+        <v>16043</v>
+      </c>
+      <c r="C42" t="s">
+        <v>68</v>
+      </c>
+      <c r="D42" t="s">
         <v>100</v>
       </c>
-      <c r="B42">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E42" t="s">
+        <v>68</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B43">
-        <v>10754</v>
+        <v>15503</v>
       </c>
       <c r="C43" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B44">
-        <v>10567</v>
+        <v>15288</v>
       </c>
       <c r="C44" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D44" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B45">
-        <v>10474</v>
+        <v>15147</v>
       </c>
       <c r="C45" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D45" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B46">
-        <v>10130</v>
+        <v>14759</v>
       </c>
       <c r="C46" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D46" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B47">
-        <v>10012</v>
+        <v>14667</v>
       </c>
       <c r="C47" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D47" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>116</v>
+      </c>
+      <c r="B48">
+        <v>14523</v>
+      </c>
+      <c r="C48" t="s">
         <v>117</v>
       </c>
-      <c r="B48">
-[...4 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B49">
-        <v>10002</v>
+        <v>14092</v>
       </c>
       <c r="C49" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D49" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>122</v>
+      </c>
+      <c r="B50">
+        <v>13410</v>
+      </c>
+      <c r="C50" t="s">
+        <v>123</v>
+      </c>
+      <c r="D50" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B51">
-        <v>9745</v>
+        <v>13362</v>
       </c>
       <c r="C51" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D51" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>127</v>
+      </c>
+      <c r="B52">
+        <v>13306</v>
+      </c>
+      <c r="C52" t="s">
+        <v>128</v>
+      </c>
+      <c r="D52" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B53">
-        <v>9562</v>
+        <v>13283</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>131</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>132</v>
+      </c>
+      <c r="B54">
+        <v>12871</v>
+      </c>
+      <c r="C54" t="s">
+        <v>133</v>
+      </c>
+      <c r="D54" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B55">
-        <v>8941</v>
+        <v>12849</v>
       </c>
       <c r="C55" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D55" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56">
-        <v>8921</v>
+        <v>12506</v>
       </c>
       <c r="C56" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D56" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B57">
-        <v>8784</v>
+        <v>12411</v>
       </c>
       <c r="C57" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D57" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B58">
-        <v>8351</v>
+        <v>11939</v>
       </c>
       <c r="C58" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D58" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>142</v>
+      </c>
+      <c r="B59">
+        <v>11899</v>
+      </c>
+      <c r="C59" t="s">
         <v>145</v>
       </c>
-      <c r="B59">
-[...4 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B60">
-        <v>8305</v>
+        <v>11881</v>
       </c>
       <c r="C60" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D60" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B61">
-        <v>8133</v>
+        <v>11740</v>
       </c>
       <c r="C61" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D61" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62">
-        <v>8094</v>
+        <v>11599</v>
       </c>
       <c r="C62" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D62" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B63">
-        <v>8094</v>
+        <v>11486</v>
       </c>
       <c r="C63" t="s">
+        <v>156</v>
+      </c>
+      <c r="D63" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64">
+        <v>11234</v>
+      </c>
+      <c r="C64" t="s">
         <v>159</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B65">
-        <v>7680</v>
+        <v>10848</v>
       </c>
       <c r="C65" t="s">
         <v>162</v>
       </c>
       <c r="D65" t="s">
         <v>163</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B66">
-        <v>7659</v>
+        <v>10847</v>
       </c>
       <c r="C66" t="s">
         <v>164</v>
       </c>
       <c r="D66" t="s">
         <v>165</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>166</v>
       </c>
       <c r="B67">
-        <v>7562</v>
+        <v>10754</v>
       </c>
       <c r="C67" t="s">
         <v>167</v>
       </c>
       <c r="D67" t="s">
         <v>168</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>169</v>
       </c>
       <c r="B68">
-        <v>7407</v>
+        <v>10567</v>
       </c>
       <c r="C68" t="s">
         <v>170</v>
       </c>
       <c r="D68" t="s">
         <v>171</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>169</v>
+      </c>
+      <c r="B69">
+        <v>10533</v>
+      </c>
+      <c r="C69" t="s">
         <v>172</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>174</v>
+      </c>
+      <c r="B70">
+        <v>10474</v>
+      </c>
+      <c r="C70" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D70" t="s">
         <v>176</v>
       </c>
-      <c r="E70" t="s">
-        <v>17</v>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71">
-        <v>6989</v>
+        <v>10130</v>
       </c>
       <c r="C71" t="s">
         <v>178</v>
       </c>
       <c r="D71" t="s">
         <v>179</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>180</v>
       </c>
       <c r="B72">
-        <v>6872</v>
+        <v>10012</v>
       </c>
       <c r="C72" t="s">
         <v>181</v>
       </c>
       <c r="D72" t="s">
         <v>182</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>180</v>
       </c>
       <c r="B73">
-        <v>6840</v>
+        <v>10007</v>
       </c>
       <c r="C73" t="s">
         <v>183</v>
       </c>
       <c r="D73" t="s">
         <v>184</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>180</v>
+      </c>
+      <c r="B74">
+        <v>10002</v>
+      </c>
+      <c r="C74" t="s">
         <v>185</v>
       </c>
-      <c r="B74">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>187</v>
+      </c>
+      <c r="B75">
+        <v>9832</v>
+      </c>
+      <c r="C75" t="s">
         <v>188</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B76">
-        <v>6602</v>
+        <v>9745</v>
       </c>
       <c r="C76" t="s">
+        <v>190</v>
+      </c>
+      <c r="D76" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B77">
-        <v>6568</v>
+        <v>9707</v>
       </c>
       <c r="C77" t="s">
-        <v>17</v>
+        <v>193</v>
       </c>
       <c r="D77" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>194</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B78">
-        <v>6311</v>
+        <v>9562</v>
       </c>
       <c r="C78" t="s">
-        <v>194</v>
+        <v>68</v>
       </c>
       <c r="D78" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>196</v>
+      </c>
+      <c r="E78" t="s">
+        <v>68</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B79">
-        <v>6480</v>
+        <v>8991</v>
       </c>
       <c r="C79" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D79" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B80">
-        <v>6471</v>
+        <v>8941</v>
       </c>
       <c r="C80" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D80" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B81">
-        <v>6286</v>
+        <v>8921</v>
       </c>
       <c r="C81" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D81" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B82">
-        <v>6129</v>
+        <v>8784</v>
       </c>
       <c r="C82" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D82" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B83">
-        <v>5985</v>
+        <v>8351</v>
       </c>
       <c r="C83" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D83" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B84">
-        <v>5408</v>
+        <v>8326</v>
       </c>
       <c r="C84" t="s">
         <v>211</v>
       </c>
       <c r="D84" t="s">
         <v>212</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>208</v>
+      </c>
+      <c r="B85">
+        <v>8305</v>
+      </c>
+      <c r="C85" t="s">
         <v>213</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>215</v>
+      </c>
+      <c r="B86">
+        <v>8133</v>
+      </c>
+      <c r="C86" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D86" t="s">
         <v>217</v>
       </c>
-      <c r="E86" t="s">
-        <v>17</v>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>215</v>
+      </c>
+      <c r="B87">
+        <v>8094</v>
+      </c>
+      <c r="C87" t="s">
         <v>218</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B88">
-        <v>4044</v>
+        <v>8094</v>
       </c>
       <c r="C88" t="s">
+        <v>220</v>
+      </c>
+      <c r="D88" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>222</v>
+      </c>
+      <c r="B89">
+        <v>7688</v>
+      </c>
+      <c r="C89" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D89" t="s">
         <v>224</v>
       </c>
-      <c r="E89" t="s">
-        <v>17</v>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>222</v>
+      </c>
+      <c r="B90">
+        <v>7680</v>
+      </c>
+      <c r="C90" t="s">
         <v>225</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B91">
-        <v>3394</v>
+        <v>7659</v>
       </c>
       <c r="C91" t="s">
+        <v>227</v>
+      </c>
+      <c r="D91" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B92">
-        <v>3356</v>
+        <v>7562</v>
       </c>
       <c r="C92" t="s">
         <v>230</v>
       </c>
       <c r="D92" t="s">
         <v>231</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>232</v>
       </c>
       <c r="B93">
-        <v>3169</v>
+        <v>7407</v>
       </c>
       <c r="C93" t="s">
         <v>233</v>
       </c>
       <c r="D93" t="s">
         <v>234</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>235</v>
       </c>
       <c r="B94">
-        <v>3004</v>
+        <v>7315</v>
       </c>
       <c r="C94" t="s">
         <v>236</v>
       </c>
       <c r="D94" t="s">
         <v>237</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>238</v>
       </c>
       <c r="B95">
-        <v>2893</v>
+        <v>7186</v>
       </c>
       <c r="C95" t="s">
+        <v>68</v>
+      </c>
+      <c r="D95" t="s">
         <v>239</v>
       </c>
-      <c r="D95" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E95" t="s">
+        <v>68</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>240</v>
+      </c>
+      <c r="B96">
+        <v>6989</v>
+      </c>
+      <c r="C96" t="s">
         <v>241</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B97">
-        <v>2595</v>
+        <v>6872</v>
       </c>
       <c r="C97" t="s">
         <v>244</v>
       </c>
       <c r="D97" t="s">
         <v>245</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B98">
-        <v>2595</v>
+        <v>6840</v>
       </c>
       <c r="C98" t="s">
         <v>246</v>
       </c>
       <c r="D98" t="s">
         <v>247</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>248</v>
       </c>
       <c r="B99">
-        <v>94</v>
+        <v>6732</v>
       </c>
       <c r="C99" t="s">
         <v>249</v>
       </c>
       <c r="D99" t="s">
         <v>250</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>251</v>
       </c>
       <c r="B100">
-        <v>2343</v>
+        <v>6617</v>
       </c>
       <c r="C100" t="s">
-        <v>17</v>
+        <v>252</v>
       </c>
       <c r="D100" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>253</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B101">
-        <v>2244</v>
+        <v>6602</v>
       </c>
       <c r="C101" t="s">
         <v>254</v>
       </c>
       <c r="D101" t="s">
         <v>255</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>251</v>
+      </c>
+      <c r="B102">
+        <v>6568</v>
+      </c>
+      <c r="C102" t="s">
+        <v>68</v>
+      </c>
+      <c r="D102" t="s">
         <v>256</v>
       </c>
-      <c r="B102">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E102" t="s">
+        <v>68</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="B103">
-        <v>1675</v>
+        <v>6311</v>
       </c>
       <c r="C103" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="D103" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>259</v>
       </c>
       <c r="B104">
-        <v>1620</v>
+        <v>6480</v>
       </c>
       <c r="C104" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D104" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B105">
-        <v>1425</v>
+        <v>6471</v>
       </c>
       <c r="C105" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="D105" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="B106">
-        <v>1079</v>
+        <v>6286</v>
       </c>
       <c r="C106" t="s">
-        <v>17</v>
+        <v>265</v>
       </c>
       <c r="D106" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>266</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>267</v>
+      </c>
+      <c r="B107">
+        <v>6129</v>
+      </c>
+      <c r="C107" t="s">
         <v>268</v>
       </c>
-      <c r="B107">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B108">
-        <v>966</v>
+        <v>5985</v>
       </c>
       <c r="C108" t="s">
         <v>271</v>
       </c>
       <c r="D108" t="s">
         <v>272</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B109">
-        <v>888</v>
+        <v>5408</v>
       </c>
       <c r="C109" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D109" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B110">
-        <v>534</v>
+        <v>5061</v>
       </c>
       <c r="C110" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D110" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B111">
-        <v>534</v>
+        <v>4955</v>
       </c>
       <c r="C111" t="s">
-        <v>278</v>
+        <v>68</v>
       </c>
       <c r="D111" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>280</v>
+      </c>
+      <c r="E111" t="s">
+        <v>68</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="B112">
-        <v>510</v>
+        <v>4096</v>
       </c>
       <c r="C112" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D112" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B113">
-        <v>226</v>
+        <v>4044</v>
       </c>
       <c r="C113" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D113" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B114">
-        <v>94</v>
+        <v>3752</v>
       </c>
       <c r="C114" t="s">
-        <v>286</v>
+        <v>68</v>
       </c>
       <c r="D114" t="s">
         <v>287</v>
       </c>
-      <c r="E114" s="2" t="s">
-        <v>9</v>
+      <c r="E114" t="s">
+        <v>68</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>288</v>
       </c>
       <c r="B115">
-        <v>23683</v>
+        <v>3394</v>
       </c>
       <c r="C115" t="s">
         <v>289</v>
       </c>
       <c r="D115" t="s">
         <v>290</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
+        <v>288</v>
+      </c>
+      <c r="B116">
+        <v>3394</v>
+      </c>
+      <c r="C116" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D116" t="s">
         <v>292</v>
       </c>
-      <c r="E116" t="s">
-        <v>17</v>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>288</v>
+      </c>
+      <c r="B117">
+        <v>3356</v>
+      </c>
+      <c r="C117" t="s">
+        <v>293</v>
+      </c>
+      <c r="D117" t="s">
+        <v>294</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>295</v>
+      </c>
+      <c r="B118">
+        <v>3169</v>
+      </c>
+      <c r="C118" t="s">
+        <v>296</v>
+      </c>
+      <c r="D118" t="s">
+        <v>297</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>298</v>
+      </c>
+      <c r="B119">
+        <v>3004</v>
+      </c>
+      <c r="C119" t="s">
+        <v>299</v>
+      </c>
+      <c r="D119" t="s">
+        <v>300</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>301</v>
+      </c>
+      <c r="B120">
+        <v>2893</v>
+      </c>
+      <c r="C120" t="s">
+        <v>302</v>
+      </c>
+      <c r="D120" t="s">
+        <v>303</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>304</v>
+      </c>
+      <c r="B121">
+        <v>2604</v>
+      </c>
+      <c r="C121" t="s">
+        <v>305</v>
+      </c>
+      <c r="D121" t="s">
+        <v>306</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>304</v>
+      </c>
+      <c r="B122">
+        <v>2595</v>
+      </c>
+      <c r="C122" t="s">
+        <v>307</v>
+      </c>
+      <c r="D122" t="s">
+        <v>308</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>304</v>
+      </c>
+      <c r="B123">
+        <v>2595</v>
+      </c>
+      <c r="C123" t="s">
+        <v>309</v>
+      </c>
+      <c r="D123" t="s">
+        <v>310</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>311</v>
+      </c>
+      <c r="B124">
+        <v>94</v>
+      </c>
+      <c r="C124" t="s">
+        <v>312</v>
+      </c>
+      <c r="D124" t="s">
+        <v>313</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>314</v>
+      </c>
+      <c r="B125">
+        <v>2343</v>
+      </c>
+      <c r="C125" t="s">
+        <v>68</v>
+      </c>
+      <c r="D125" t="s">
+        <v>315</v>
+      </c>
+      <c r="E125" t="s">
+        <v>68</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>316</v>
+      </c>
+      <c r="B126">
+        <v>2244</v>
+      </c>
+      <c r="C126" t="s">
+        <v>317</v>
+      </c>
+      <c r="D126" t="s">
+        <v>318</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>316</v>
+      </c>
+      <c r="B127">
+        <v>2197</v>
+      </c>
+      <c r="C127" t="s">
+        <v>319</v>
+      </c>
+      <c r="D127" t="s">
+        <v>320</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>321</v>
+      </c>
+      <c r="B128">
+        <v>1973</v>
+      </c>
+      <c r="C128" t="s">
+        <v>322</v>
+      </c>
+      <c r="D128" t="s">
+        <v>323</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>324</v>
+      </c>
+      <c r="B129">
+        <v>1675</v>
+      </c>
+      <c r="C129" t="s">
+        <v>325</v>
+      </c>
+      <c r="D129" t="s">
+        <v>326</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>324</v>
+      </c>
+      <c r="B130">
+        <v>1620</v>
+      </c>
+      <c r="C130" t="s">
+        <v>327</v>
+      </c>
+      <c r="D130" t="s">
+        <v>328</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>329</v>
+      </c>
+      <c r="B131">
+        <v>1425</v>
+      </c>
+      <c r="C131" t="s">
+        <v>330</v>
+      </c>
+      <c r="D131" t="s">
+        <v>331</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>332</v>
+      </c>
+      <c r="B132">
+        <v>1079</v>
+      </c>
+      <c r="C132" t="s">
+        <v>68</v>
+      </c>
+      <c r="D132" t="s">
+        <v>239</v>
+      </c>
+      <c r="E132" t="s">
+        <v>68</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>333</v>
+      </c>
+      <c r="B133">
+        <v>974</v>
+      </c>
+      <c r="C133" t="s">
+        <v>334</v>
+      </c>
+      <c r="D133" t="s">
+        <v>335</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>333</v>
+      </c>
+      <c r="B134">
+        <v>966</v>
+      </c>
+      <c r="C134" t="s">
+        <v>336</v>
+      </c>
+      <c r="D134" t="s">
+        <v>337</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>333</v>
+      </c>
+      <c r="B135">
+        <v>888</v>
+      </c>
+      <c r="C135" t="s">
+        <v>338</v>
+      </c>
+      <c r="D135" t="s">
+        <v>339</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>340</v>
+      </c>
+      <c r="B136">
+        <v>534</v>
+      </c>
+      <c r="C136" t="s">
+        <v>341</v>
+      </c>
+      <c r="D136" t="s">
+        <v>342</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>340</v>
+      </c>
+      <c r="B137">
+        <v>534</v>
+      </c>
+      <c r="C137" t="s">
+        <v>343</v>
+      </c>
+      <c r="D137" t="s">
+        <v>344</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>340</v>
+      </c>
+      <c r="B138">
+        <v>510</v>
+      </c>
+      <c r="C138" t="s">
+        <v>345</v>
+      </c>
+      <c r="D138" t="s">
+        <v>346</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>347</v>
+      </c>
+      <c r="B139">
+        <v>226</v>
+      </c>
+      <c r="C139" t="s">
+        <v>348</v>
+      </c>
+      <c r="D139" t="s">
+        <v>349</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>350</v>
+      </c>
+      <c r="B140">
+        <v>94</v>
+      </c>
+      <c r="C140" t="s">
+        <v>351</v>
+      </c>
+      <c r="D140" t="s">
+        <v>352</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>353</v>
+      </c>
+      <c r="B141">
+        <v>23683</v>
+      </c>
+      <c r="C141" t="s">
+        <v>354</v>
+      </c>
+      <c r="D141" t="s">
+        <v>355</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>356</v>
+      </c>
+      <c r="B142">
+        <v>20214</v>
+      </c>
+      <c r="C142" t="s">
+        <v>68</v>
+      </c>
+      <c r="D142" t="s">
+        <v>357</v>
+      </c>
+      <c r="E142" t="s">
+        <v>68</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>358</v>
+      </c>
+      <c r="B143">
+        <v>21742</v>
+      </c>
+      <c r="C143" t="s">
+        <v>359</v>
+      </c>
+      <c r="D143" t="s">
+        <v>360</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>358</v>
+      </c>
+      <c r="B144">
+        <v>21738</v>
+      </c>
+      <c r="C144" t="s">
+        <v>361</v>
+      </c>
+      <c r="D144" t="s">
+        <v>362</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>358</v>
+      </c>
+      <c r="B145">
+        <v>21680</v>
+      </c>
+      <c r="C145" t="s">
+        <v>363</v>
+      </c>
+      <c r="D145" t="s">
+        <v>364</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>358</v>
+      </c>
+      <c r="B146">
+        <v>21641</v>
+      </c>
+      <c r="C146" t="s">
+        <v>365</v>
+      </c>
+      <c r="D146" t="s">
+        <v>366</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>367</v>
+      </c>
+      <c r="B147">
+        <v>21513</v>
+      </c>
+      <c r="C147" t="s">
+        <v>368</v>
+      </c>
+      <c r="D147" t="s">
+        <v>369</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>370</v>
+      </c>
+      <c r="B148">
+        <v>21138</v>
+      </c>
+      <c r="C148" t="s">
+        <v>371</v>
+      </c>
+      <c r="D148" t="s">
+        <v>372</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>370</v>
+      </c>
+      <c r="B149">
+        <v>21134</v>
+      </c>
+      <c r="C149" t="s">
+        <v>373</v>
+      </c>
+      <c r="D149" t="s">
+        <v>374</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>375</v>
+      </c>
+      <c r="B150">
+        <v>20804</v>
+      </c>
+      <c r="C150" t="s">
+        <v>376</v>
+      </c>
+      <c r="D150" t="s">
+        <v>377</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>378</v>
+      </c>
+      <c r="B151">
+        <v>20425</v>
+      </c>
+      <c r="C151" t="s">
+        <v>379</v>
+      </c>
+      <c r="D151" t="s">
+        <v>380</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>381</v>
+      </c>
+      <c r="B152">
+        <v>20285</v>
+      </c>
+      <c r="C152" t="s">
+        <v>382</v>
+      </c>
+      <c r="D152" t="s">
+        <v>383</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>384</v>
+      </c>
+      <c r="B153">
+        <v>20246</v>
+      </c>
+      <c r="C153" t="s">
+        <v>385</v>
+      </c>
+      <c r="D153" t="s">
+        <v>386</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>387</v>
+      </c>
+      <c r="B154">
+        <v>20090</v>
+      </c>
+      <c r="C154" t="s">
+        <v>388</v>
+      </c>
+      <c r="D154" t="s">
+        <v>389</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>390</v>
+      </c>
+      <c r="B155">
+        <v>20003</v>
+      </c>
+      <c r="C155" t="s">
+        <v>391</v>
+      </c>
+      <c r="D155" t="s">
+        <v>392</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>393</v>
+      </c>
+      <c r="B156">
+        <v>19712</v>
+      </c>
+      <c r="C156" t="s">
+        <v>394</v>
+      </c>
+      <c r="D156" t="s">
+        <v>395</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>396</v>
+      </c>
+      <c r="B157">
+        <v>19580</v>
+      </c>
+      <c r="C157" t="s">
+        <v>397</v>
+      </c>
+      <c r="D157" t="s">
+        <v>398</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>399</v>
+      </c>
+      <c r="B158">
+        <v>19497</v>
+      </c>
+      <c r="C158" t="s">
+        <v>400</v>
+      </c>
+      <c r="D158" t="s">
+        <v>401</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>399</v>
+      </c>
+      <c r="B159">
+        <v>19422</v>
+      </c>
+      <c r="C159" t="s">
+        <v>402</v>
+      </c>
+      <c r="D159" t="s">
+        <v>403</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>404</v>
+      </c>
+      <c r="B160">
+        <v>18658</v>
+      </c>
+      <c r="C160" t="s">
+        <v>405</v>
+      </c>
+      <c r="D160" t="s">
+        <v>406</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>404</v>
+      </c>
+      <c r="B161">
+        <v>18633</v>
+      </c>
+      <c r="C161" t="s">
+        <v>407</v>
+      </c>
+      <c r="D161" t="s">
+        <v>408</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>409</v>
+      </c>
+      <c r="B162">
+        <v>18321</v>
+      </c>
+      <c r="C162" t="s">
+        <v>410</v>
+      </c>
+      <c r="D162" t="s">
+        <v>411</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>412</v>
+      </c>
+      <c r="B163">
+        <v>18110</v>
+      </c>
+      <c r="C163" t="s">
+        <v>413</v>
+      </c>
+      <c r="D163" t="s">
+        <v>414</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>412</v>
+      </c>
+      <c r="B164">
+        <v>18084</v>
+      </c>
+      <c r="C164" t="s">
+        <v>415</v>
+      </c>
+      <c r="D164" t="s">
+        <v>416</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>417</v>
+      </c>
+      <c r="B165">
+        <v>17645</v>
+      </c>
+      <c r="C165" t="s">
+        <v>418</v>
+      </c>
+      <c r="D165" t="s">
+        <v>419</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>420</v>
+      </c>
+      <c r="B166">
+        <v>17311</v>
+      </c>
+      <c r="C166" t="s">
+        <v>421</v>
+      </c>
+      <c r="D166" t="s">
+        <v>422</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>423</v>
+      </c>
+      <c r="B167">
+        <v>17209</v>
+      </c>
+      <c r="C167" t="s">
+        <v>424</v>
+      </c>
+      <c r="D167" t="s">
+        <v>425</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>426</v>
+      </c>
+      <c r="B168">
+        <v>16029</v>
+      </c>
+      <c r="C168" t="s">
+        <v>427</v>
+      </c>
+      <c r="D168" t="s">
+        <v>428</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>426</v>
+      </c>
+      <c r="B169">
+        <v>16015</v>
+      </c>
+      <c r="C169" t="s">
+        <v>429</v>
+      </c>
+      <c r="D169" t="s">
+        <v>430</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>431</v>
+      </c>
+      <c r="B170">
+        <v>15312</v>
+      </c>
+      <c r="C170" t="s">
+        <v>432</v>
+      </c>
+      <c r="D170" t="s">
+        <v>433</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>434</v>
+      </c>
+      <c r="B171">
+        <v>14726</v>
+      </c>
+      <c r="C171" t="s">
+        <v>435</v>
+      </c>
+      <c r="D171" t="s">
+        <v>436</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>437</v>
+      </c>
+      <c r="B172">
+        <v>14376</v>
+      </c>
+      <c r="C172" t="s">
+        <v>438</v>
+      </c>
+      <c r="D172" t="s">
+        <v>439</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>440</v>
+      </c>
+      <c r="B173">
+        <v>14320</v>
+      </c>
+      <c r="C173" t="s">
+        <v>441</v>
+      </c>
+      <c r="D173" t="s">
+        <v>442</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>443</v>
+      </c>
+      <c r="B174">
+        <v>13252</v>
+      </c>
+      <c r="C174" t="s">
+        <v>444</v>
+      </c>
+      <c r="D174" t="s">
+        <v>445</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>446</v>
+      </c>
+      <c r="B175">
+        <v>13070</v>
+      </c>
+      <c r="C175" t="s">
+        <v>447</v>
+      </c>
+      <c r="D175" t="s">
+        <v>448</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>449</v>
+      </c>
+      <c r="B176">
+        <v>12690</v>
+      </c>
+      <c r="C176" t="s">
+        <v>450</v>
+      </c>
+      <c r="D176" t="s">
+        <v>451</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>452</v>
+      </c>
+      <c r="B177">
+        <v>120601</v>
+      </c>
+      <c r="C177" t="s">
+        <v>453</v>
+      </c>
+      <c r="D177" t="s">
+        <v>454</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>455</v>
+      </c>
+      <c r="B178">
+        <v>12336</v>
+      </c>
+      <c r="C178" t="s">
+        <v>456</v>
+      </c>
+      <c r="D178" t="s">
+        <v>457</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>458</v>
+      </c>
+      <c r="B179">
+        <v>12320</v>
+      </c>
+      <c r="C179" t="s">
+        <v>459</v>
+      </c>
+      <c r="D179" t="s">
+        <v>460</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>461</v>
+      </c>
+      <c r="B180">
+        <v>12233</v>
+      </c>
+      <c r="C180" t="s">
+        <v>462</v>
+      </c>
+      <c r="D180" t="s">
+        <v>463</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>464</v>
+      </c>
+      <c r="B181">
+        <v>12196</v>
+      </c>
+      <c r="C181" t="s">
+        <v>465</v>
+      </c>
+      <c r="D181" t="s">
+        <v>466</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>467</v>
+      </c>
+      <c r="B182">
+        <v>12068</v>
+      </c>
+      <c r="C182" t="s">
+        <v>468</v>
+      </c>
+      <c r="D182" t="s">
+        <v>469</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>470</v>
+      </c>
+      <c r="B183">
+        <v>11745</v>
+      </c>
+      <c r="C183" t="s">
+        <v>471</v>
+      </c>
+      <c r="D183" t="s">
+        <v>472</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>473</v>
+      </c>
+      <c r="B184">
+        <v>11730</v>
+      </c>
+      <c r="C184" t="s">
+        <v>474</v>
+      </c>
+      <c r="D184" t="s">
+        <v>475</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>473</v>
+      </c>
+      <c r="B185">
+        <v>11722</v>
+      </c>
+      <c r="C185" t="s">
+        <v>476</v>
+      </c>
+      <c r="D185" t="s">
+        <v>477</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>478</v>
+      </c>
+      <c r="B186">
+        <v>11572</v>
+      </c>
+      <c r="C186" t="s">
+        <v>479</v>
+      </c>
+      <c r="D186" t="s">
+        <v>480</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>481</v>
+      </c>
+      <c r="B187">
+        <v>11569</v>
+      </c>
+      <c r="C187" t="s">
+        <v>482</v>
+      </c>
+      <c r="D187" t="s">
+        <v>483</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>484</v>
+      </c>
+      <c r="B188">
+        <v>11163</v>
+      </c>
+      <c r="C188" t="s">
+        <v>485</v>
+      </c>
+      <c r="D188" t="s">
+        <v>486</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>487</v>
+      </c>
+      <c r="B189">
+        <v>10408</v>
+      </c>
+      <c r="C189" t="s">
+        <v>488</v>
+      </c>
+      <c r="D189" t="s">
+        <v>489</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>490</v>
+      </c>
+      <c r="B190">
+        <v>10303</v>
+      </c>
+      <c r="C190" t="s">
+        <v>491</v>
+      </c>
+      <c r="D190" t="s">
+        <v>492</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>493</v>
+      </c>
+      <c r="B191">
+        <v>10229</v>
+      </c>
+      <c r="C191" t="s">
+        <v>494</v>
+      </c>
+      <c r="D191" t="s">
+        <v>495</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>496</v>
+      </c>
+      <c r="B192">
+        <v>10094</v>
+      </c>
+      <c r="C192" t="s">
+        <v>497</v>
+      </c>
+      <c r="D192" t="s">
+        <v>498</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>499</v>
+      </c>
+      <c r="B193">
+        <v>9344</v>
+      </c>
+      <c r="C193" t="s">
+        <v>500</v>
+      </c>
+      <c r="D193" t="s">
+        <v>501</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>502</v>
+      </c>
+      <c r="B194">
+        <v>8941</v>
+      </c>
+      <c r="C194" t="s">
+        <v>503</v>
+      </c>
+      <c r="D194" t="s">
+        <v>504</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>505</v>
+      </c>
+      <c r="B195">
+        <v>8575</v>
+      </c>
+      <c r="C195" t="s">
+        <v>506</v>
+      </c>
+      <c r="D195" t="s">
+        <v>507</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>505</v>
+      </c>
+      <c r="B196">
+        <v>8312</v>
+      </c>
+      <c r="C196" t="s">
+        <v>508</v>
+      </c>
+      <c r="D196" t="s">
+        <v>509</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>510</v>
+      </c>
+      <c r="B197">
+        <v>7836</v>
+      </c>
+      <c r="C197" t="s">
+        <v>511</v>
+      </c>
+      <c r="D197" t="s">
+        <v>512</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
-    <hyperlink ref="F5" r:id="rId7"/>
-[...62 lines deleted...]
-    <hyperlink ref="E42" r:id="rId70"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="F26" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="F31" r:id="rId55"/>
+    <hyperlink ref="F32" r:id="rId56"/>
+    <hyperlink ref="F33" r:id="rId57"/>
+    <hyperlink ref="E34" r:id="rId58"/>
+    <hyperlink ref="F34" r:id="rId59"/>
+    <hyperlink ref="F35" r:id="rId60"/>
+    <hyperlink ref="F36" r:id="rId61"/>
+    <hyperlink ref="F37" r:id="rId62"/>
+    <hyperlink ref="E38" r:id="rId63"/>
+    <hyperlink ref="F38" r:id="rId64"/>
+    <hyperlink ref="E39" r:id="rId65"/>
+    <hyperlink ref="F39" r:id="rId66"/>
+    <hyperlink ref="E40" r:id="rId67"/>
+    <hyperlink ref="F40" r:id="rId68"/>
+    <hyperlink ref="E41" r:id="rId69"/>
+    <hyperlink ref="F41" r:id="rId70"/>
     <hyperlink ref="F42" r:id="rId71"/>
     <hyperlink ref="E43" r:id="rId72"/>
     <hyperlink ref="F43" r:id="rId73"/>
     <hyperlink ref="E44" r:id="rId74"/>
     <hyperlink ref="F44" r:id="rId75"/>
     <hyperlink ref="E45" r:id="rId76"/>
     <hyperlink ref="F45" r:id="rId77"/>
     <hyperlink ref="E46" r:id="rId78"/>
     <hyperlink ref="F46" r:id="rId79"/>
     <hyperlink ref="E47" r:id="rId80"/>
     <hyperlink ref="F47" r:id="rId81"/>
     <hyperlink ref="E48" r:id="rId82"/>
     <hyperlink ref="F48" r:id="rId83"/>
     <hyperlink ref="E49" r:id="rId84"/>
     <hyperlink ref="F49" r:id="rId85"/>
     <hyperlink ref="E50" r:id="rId86"/>
     <hyperlink ref="F50" r:id="rId87"/>
     <hyperlink ref="E51" r:id="rId88"/>
     <hyperlink ref="F51" r:id="rId89"/>
     <hyperlink ref="E52" r:id="rId90"/>
     <hyperlink ref="F52" r:id="rId91"/>
-    <hyperlink ref="F53" r:id="rId92"/>
-[...118 lines deleted...]
-    <hyperlink ref="F116" r:id="rId211"/>
+    <hyperlink ref="E53" r:id="rId92"/>
+    <hyperlink ref="F53" r:id="rId93"/>
+    <hyperlink ref="E54" r:id="rId94"/>
+    <hyperlink ref="F54" r:id="rId95"/>
+    <hyperlink ref="E55" r:id="rId96"/>
+    <hyperlink ref="F55" r:id="rId97"/>
+    <hyperlink ref="E56" r:id="rId98"/>
+    <hyperlink ref="F56" r:id="rId99"/>
+    <hyperlink ref="E57" r:id="rId100"/>
+    <hyperlink ref="F57" r:id="rId101"/>
+    <hyperlink ref="E58" r:id="rId102"/>
+    <hyperlink ref="F58" r:id="rId103"/>
+    <hyperlink ref="E59" r:id="rId104"/>
+    <hyperlink ref="F59" r:id="rId105"/>
+    <hyperlink ref="E60" r:id="rId106"/>
+    <hyperlink ref="F60" r:id="rId107"/>
+    <hyperlink ref="E61" r:id="rId108"/>
+    <hyperlink ref="F61" r:id="rId109"/>
+    <hyperlink ref="E62" r:id="rId110"/>
+    <hyperlink ref="F62" r:id="rId111"/>
+    <hyperlink ref="E63" r:id="rId112"/>
+    <hyperlink ref="F63" r:id="rId113"/>
+    <hyperlink ref="E64" r:id="rId114"/>
+    <hyperlink ref="F64" r:id="rId115"/>
+    <hyperlink ref="E65" r:id="rId116"/>
+    <hyperlink ref="F65" r:id="rId117"/>
+    <hyperlink ref="E66" r:id="rId118"/>
+    <hyperlink ref="F66" r:id="rId119"/>
+    <hyperlink ref="E67" r:id="rId120"/>
+    <hyperlink ref="F67" r:id="rId121"/>
+    <hyperlink ref="E68" r:id="rId122"/>
+    <hyperlink ref="F68" r:id="rId123"/>
+    <hyperlink ref="E69" r:id="rId124"/>
+    <hyperlink ref="F69" r:id="rId125"/>
+    <hyperlink ref="E70" r:id="rId126"/>
+    <hyperlink ref="F70" r:id="rId127"/>
+    <hyperlink ref="E71" r:id="rId128"/>
+    <hyperlink ref="F71" r:id="rId129"/>
+    <hyperlink ref="E72" r:id="rId130"/>
+    <hyperlink ref="F72" r:id="rId131"/>
+    <hyperlink ref="E73" r:id="rId132"/>
+    <hyperlink ref="F73" r:id="rId133"/>
+    <hyperlink ref="E74" r:id="rId134"/>
+    <hyperlink ref="F74" r:id="rId135"/>
+    <hyperlink ref="E75" r:id="rId136"/>
+    <hyperlink ref="F75" r:id="rId137"/>
+    <hyperlink ref="E76" r:id="rId138"/>
+    <hyperlink ref="F76" r:id="rId139"/>
+    <hyperlink ref="E77" r:id="rId140"/>
+    <hyperlink ref="F77" r:id="rId141"/>
+    <hyperlink ref="F78" r:id="rId142"/>
+    <hyperlink ref="E79" r:id="rId143"/>
+    <hyperlink ref="F79" r:id="rId144"/>
+    <hyperlink ref="E80" r:id="rId145"/>
+    <hyperlink ref="F80" r:id="rId146"/>
+    <hyperlink ref="E81" r:id="rId147"/>
+    <hyperlink ref="F81" r:id="rId148"/>
+    <hyperlink ref="E82" r:id="rId149"/>
+    <hyperlink ref="F82" r:id="rId150"/>
+    <hyperlink ref="E83" r:id="rId151"/>
+    <hyperlink ref="F83" r:id="rId152"/>
+    <hyperlink ref="E84" r:id="rId153"/>
+    <hyperlink ref="F84" r:id="rId154"/>
+    <hyperlink ref="E85" r:id="rId155"/>
+    <hyperlink ref="F85" r:id="rId156"/>
+    <hyperlink ref="E86" r:id="rId157"/>
+    <hyperlink ref="F86" r:id="rId158"/>
+    <hyperlink ref="E87" r:id="rId159"/>
+    <hyperlink ref="F87" r:id="rId160"/>
+    <hyperlink ref="E88" r:id="rId161"/>
+    <hyperlink ref="F88" r:id="rId162"/>
+    <hyperlink ref="E89" r:id="rId163"/>
+    <hyperlink ref="F89" r:id="rId164"/>
+    <hyperlink ref="E90" r:id="rId165"/>
+    <hyperlink ref="F90" r:id="rId166"/>
+    <hyperlink ref="E91" r:id="rId167"/>
+    <hyperlink ref="F91" r:id="rId168"/>
+    <hyperlink ref="E92" r:id="rId169"/>
+    <hyperlink ref="F92" r:id="rId170"/>
+    <hyperlink ref="E93" r:id="rId171"/>
+    <hyperlink ref="F93" r:id="rId172"/>
+    <hyperlink ref="E94" r:id="rId173"/>
+    <hyperlink ref="F94" r:id="rId174"/>
+    <hyperlink ref="F95" r:id="rId175"/>
+    <hyperlink ref="E96" r:id="rId176"/>
+    <hyperlink ref="F96" r:id="rId177"/>
+    <hyperlink ref="E97" r:id="rId178"/>
+    <hyperlink ref="F97" r:id="rId179"/>
+    <hyperlink ref="E98" r:id="rId180"/>
+    <hyperlink ref="F98" r:id="rId181"/>
+    <hyperlink ref="E99" r:id="rId182"/>
+    <hyperlink ref="F99" r:id="rId183"/>
+    <hyperlink ref="E100" r:id="rId184"/>
+    <hyperlink ref="F100" r:id="rId185"/>
+    <hyperlink ref="E101" r:id="rId186"/>
+    <hyperlink ref="F101" r:id="rId187"/>
+    <hyperlink ref="F102" r:id="rId188"/>
+    <hyperlink ref="E103" r:id="rId189"/>
+    <hyperlink ref="F103" r:id="rId190"/>
+    <hyperlink ref="E104" r:id="rId191"/>
+    <hyperlink ref="F104" r:id="rId192"/>
+    <hyperlink ref="E105" r:id="rId193"/>
+    <hyperlink ref="F105" r:id="rId194"/>
+    <hyperlink ref="E106" r:id="rId195"/>
+    <hyperlink ref="F106" r:id="rId196"/>
+    <hyperlink ref="E107" r:id="rId197"/>
+    <hyperlink ref="F107" r:id="rId198"/>
+    <hyperlink ref="E108" r:id="rId199"/>
+    <hyperlink ref="F108" r:id="rId200"/>
+    <hyperlink ref="E109" r:id="rId201"/>
+    <hyperlink ref="F109" r:id="rId202"/>
+    <hyperlink ref="E110" r:id="rId203"/>
+    <hyperlink ref="F110" r:id="rId204"/>
+    <hyperlink ref="F111" r:id="rId205"/>
+    <hyperlink ref="E112" r:id="rId206"/>
+    <hyperlink ref="F112" r:id="rId207"/>
+    <hyperlink ref="E113" r:id="rId208"/>
+    <hyperlink ref="F113" r:id="rId209"/>
+    <hyperlink ref="F114" r:id="rId210"/>
+    <hyperlink ref="E115" r:id="rId211"/>
+    <hyperlink ref="F115" r:id="rId212"/>
+    <hyperlink ref="E116" r:id="rId213"/>
+    <hyperlink ref="F116" r:id="rId214"/>
+    <hyperlink ref="E117" r:id="rId215"/>
+    <hyperlink ref="F117" r:id="rId216"/>
+    <hyperlink ref="E118" r:id="rId217"/>
+    <hyperlink ref="F118" r:id="rId218"/>
+    <hyperlink ref="E119" r:id="rId219"/>
+    <hyperlink ref="F119" r:id="rId220"/>
+    <hyperlink ref="E120" r:id="rId221"/>
+    <hyperlink ref="F120" r:id="rId222"/>
+    <hyperlink ref="E121" r:id="rId223"/>
+    <hyperlink ref="F121" r:id="rId224"/>
+    <hyperlink ref="E122" r:id="rId225"/>
+    <hyperlink ref="F122" r:id="rId226"/>
+    <hyperlink ref="E123" r:id="rId227"/>
+    <hyperlink ref="F123" r:id="rId228"/>
+    <hyperlink ref="E124" r:id="rId229"/>
+    <hyperlink ref="F124" r:id="rId230"/>
+    <hyperlink ref="F125" r:id="rId231"/>
+    <hyperlink ref="E126" r:id="rId232"/>
+    <hyperlink ref="F126" r:id="rId233"/>
+    <hyperlink ref="E127" r:id="rId234"/>
+    <hyperlink ref="F127" r:id="rId235"/>
+    <hyperlink ref="E128" r:id="rId236"/>
+    <hyperlink ref="F128" r:id="rId237"/>
+    <hyperlink ref="E129" r:id="rId238"/>
+    <hyperlink ref="F129" r:id="rId239"/>
+    <hyperlink ref="E130" r:id="rId240"/>
+    <hyperlink ref="F130" r:id="rId241"/>
+    <hyperlink ref="E131" r:id="rId242"/>
+    <hyperlink ref="F131" r:id="rId243"/>
+    <hyperlink ref="F132" r:id="rId244"/>
+    <hyperlink ref="E133" r:id="rId245"/>
+    <hyperlink ref="F133" r:id="rId246"/>
+    <hyperlink ref="E134" r:id="rId247"/>
+    <hyperlink ref="F134" r:id="rId248"/>
+    <hyperlink ref="E135" r:id="rId249"/>
+    <hyperlink ref="F135" r:id="rId250"/>
+    <hyperlink ref="E136" r:id="rId251"/>
+    <hyperlink ref="F136" r:id="rId252"/>
+    <hyperlink ref="E137" r:id="rId253"/>
+    <hyperlink ref="F137" r:id="rId254"/>
+    <hyperlink ref="E138" r:id="rId255"/>
+    <hyperlink ref="F138" r:id="rId256"/>
+    <hyperlink ref="E139" r:id="rId257"/>
+    <hyperlink ref="F139" r:id="rId258"/>
+    <hyperlink ref="E140" r:id="rId259"/>
+    <hyperlink ref="F140" r:id="rId260"/>
+    <hyperlink ref="E141" r:id="rId261"/>
+    <hyperlink ref="F141" r:id="rId262"/>
+    <hyperlink ref="F142" r:id="rId263"/>
+    <hyperlink ref="E143" r:id="rId264"/>
+    <hyperlink ref="F143" r:id="rId265"/>
+    <hyperlink ref="E144" r:id="rId266"/>
+    <hyperlink ref="F144" r:id="rId267"/>
+    <hyperlink ref="E145" r:id="rId268"/>
+    <hyperlink ref="F145" r:id="rId269"/>
+    <hyperlink ref="E146" r:id="rId270"/>
+    <hyperlink ref="F146" r:id="rId271"/>
+    <hyperlink ref="E147" r:id="rId272"/>
+    <hyperlink ref="F147" r:id="rId273"/>
+    <hyperlink ref="E148" r:id="rId274"/>
+    <hyperlink ref="F148" r:id="rId275"/>
+    <hyperlink ref="E149" r:id="rId276"/>
+    <hyperlink ref="F149" r:id="rId277"/>
+    <hyperlink ref="E150" r:id="rId278"/>
+    <hyperlink ref="F150" r:id="rId279"/>
+    <hyperlink ref="E151" r:id="rId280"/>
+    <hyperlink ref="F151" r:id="rId281"/>
+    <hyperlink ref="E152" r:id="rId282"/>
+    <hyperlink ref="F152" r:id="rId283"/>
+    <hyperlink ref="E153" r:id="rId284"/>
+    <hyperlink ref="F153" r:id="rId285"/>
+    <hyperlink ref="E154" r:id="rId286"/>
+    <hyperlink ref="F154" r:id="rId287"/>
+    <hyperlink ref="E155" r:id="rId288"/>
+    <hyperlink ref="F155" r:id="rId289"/>
+    <hyperlink ref="E156" r:id="rId290"/>
+    <hyperlink ref="F156" r:id="rId291"/>
+    <hyperlink ref="E157" r:id="rId292"/>
+    <hyperlink ref="F157" r:id="rId293"/>
+    <hyperlink ref="E158" r:id="rId294"/>
+    <hyperlink ref="F158" r:id="rId295"/>
+    <hyperlink ref="E159" r:id="rId296"/>
+    <hyperlink ref="F159" r:id="rId297"/>
+    <hyperlink ref="E160" r:id="rId298"/>
+    <hyperlink ref="F160" r:id="rId299"/>
+    <hyperlink ref="E161" r:id="rId300"/>
+    <hyperlink ref="F161" r:id="rId301"/>
+    <hyperlink ref="E162" r:id="rId302"/>
+    <hyperlink ref="F162" r:id="rId303"/>
+    <hyperlink ref="E163" r:id="rId304"/>
+    <hyperlink ref="F163" r:id="rId305"/>
+    <hyperlink ref="E164" r:id="rId306"/>
+    <hyperlink ref="F164" r:id="rId307"/>
+    <hyperlink ref="E165" r:id="rId308"/>
+    <hyperlink ref="F165" r:id="rId309"/>
+    <hyperlink ref="E166" r:id="rId310"/>
+    <hyperlink ref="F166" r:id="rId311"/>
+    <hyperlink ref="E167" r:id="rId312"/>
+    <hyperlink ref="F167" r:id="rId313"/>
+    <hyperlink ref="E168" r:id="rId314"/>
+    <hyperlink ref="F168" r:id="rId315"/>
+    <hyperlink ref="E169" r:id="rId316"/>
+    <hyperlink ref="F169" r:id="rId317"/>
+    <hyperlink ref="E170" r:id="rId318"/>
+    <hyperlink ref="F170" r:id="rId319"/>
+    <hyperlink ref="E171" r:id="rId320"/>
+    <hyperlink ref="F171" r:id="rId321"/>
+    <hyperlink ref="E172" r:id="rId322"/>
+    <hyperlink ref="F172" r:id="rId323"/>
+    <hyperlink ref="E173" r:id="rId324"/>
+    <hyperlink ref="F173" r:id="rId325"/>
+    <hyperlink ref="E174" r:id="rId326"/>
+    <hyperlink ref="F174" r:id="rId327"/>
+    <hyperlink ref="E175" r:id="rId328"/>
+    <hyperlink ref="F175" r:id="rId329"/>
+    <hyperlink ref="E176" r:id="rId330"/>
+    <hyperlink ref="F176" r:id="rId331"/>
+    <hyperlink ref="E177" r:id="rId332"/>
+    <hyperlink ref="F177" r:id="rId333"/>
+    <hyperlink ref="E178" r:id="rId334"/>
+    <hyperlink ref="F178" r:id="rId335"/>
+    <hyperlink ref="E179" r:id="rId336"/>
+    <hyperlink ref="F179" r:id="rId337"/>
+    <hyperlink ref="E180" r:id="rId338"/>
+    <hyperlink ref="F180" r:id="rId339"/>
+    <hyperlink ref="E181" r:id="rId340"/>
+    <hyperlink ref="F181" r:id="rId341"/>
+    <hyperlink ref="E182" r:id="rId342"/>
+    <hyperlink ref="F182" r:id="rId343"/>
+    <hyperlink ref="E183" r:id="rId344"/>
+    <hyperlink ref="F183" r:id="rId345"/>
+    <hyperlink ref="E184" r:id="rId346"/>
+    <hyperlink ref="F184" r:id="rId347"/>
+    <hyperlink ref="E185" r:id="rId348"/>
+    <hyperlink ref="F185" r:id="rId349"/>
+    <hyperlink ref="E186" r:id="rId350"/>
+    <hyperlink ref="F186" r:id="rId351"/>
+    <hyperlink ref="E187" r:id="rId352"/>
+    <hyperlink ref="F187" r:id="rId353"/>
+    <hyperlink ref="E188" r:id="rId354"/>
+    <hyperlink ref="F188" r:id="rId355"/>
+    <hyperlink ref="E189" r:id="rId356"/>
+    <hyperlink ref="F189" r:id="rId357"/>
+    <hyperlink ref="E190" r:id="rId358"/>
+    <hyperlink ref="F190" r:id="rId359"/>
+    <hyperlink ref="E191" r:id="rId360"/>
+    <hyperlink ref="F191" r:id="rId361"/>
+    <hyperlink ref="E192" r:id="rId362"/>
+    <hyperlink ref="F192" r:id="rId363"/>
+    <hyperlink ref="E193" r:id="rId364"/>
+    <hyperlink ref="F193" r:id="rId365"/>
+    <hyperlink ref="E194" r:id="rId366"/>
+    <hyperlink ref="F194" r:id="rId367"/>
+    <hyperlink ref="E195" r:id="rId368"/>
+    <hyperlink ref="F195" r:id="rId369"/>
+    <hyperlink ref="E196" r:id="rId370"/>
+    <hyperlink ref="F196" r:id="rId371"/>
+    <hyperlink ref="E197" r:id="rId372"/>
+    <hyperlink ref="F197" r:id="rId373"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>