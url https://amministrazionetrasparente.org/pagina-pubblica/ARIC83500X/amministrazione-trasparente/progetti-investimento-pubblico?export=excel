--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -8,285 +8,276 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="57">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>L’OFFICINA DELLE COMPETENZE: SPERIMENTO, IMPARO, CONDIVIDO</t>
   </si>
   <si>
     <t>D64D25001900007</t>
   </si>
   <si>
     <t>€ 78.780,00</t>
   </si>
   <si>
     <t xml:space="preserve"> Programma Nazionale “Scuola e competenze” 2021-2027 - Fondo sociale europeo plus (FSE+)- Priorità 1 – Scuola e competenze (FSE+), Obiettivo specifico ESO4.6 – sotto-azione ESO4.6.A.4.A - Interventi di cui ai decreti del Ministro dell’istruzione e del mer</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/83ea5651-92cf-45a1-b112-bbaa714fe5bc</t>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>COSTRUISCO IL MIO FUTURO CON L’INGLESE</t>
   </si>
   <si>
     <t>D64D25001520007</t>
   </si>
   <si>
     <t>€ 18.180,00</t>
   </si>
   <si>
     <t>FSE – Programma Nazionale “Scuola e competenze” 2021-2027. Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6 – Azione ESO4.6.A4 – Sotto azione ESO4.6.A4.D, interventi di cui al Decreto del Ministro dell’ist</t>
   </si>
   <si>
     <t>05/08/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/73a5d36d-0ca9-43e4-a460-a4069fe296d6</t>
-[...1 lines deleted...]
-  <si>
     <t>AGENDA NORD: "PONTI PER IL FUTURO"</t>
   </si>
   <si>
     <t>D14D24007800007</t>
   </si>
   <si>
     <t>€ 42.420,00</t>
   </si>
   <si>
     <t>FSE - Programma Nazionale “Scuola e competenze” 2021-2027 - Priorità 01 – Scuola e competenze (FSE+) – Fondo Sociale Europeo Plus – Obiettivi Specifici ESO4.6. – Azioni ESO4.6.A1, ESO4.6.A2 – Sotto azioni ESO4.6.A1.B, ESO4.6.A1.C, ESO4.6.A2.B, ESO4.6.A2.C</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/f3bf9f46-b6b2-4a66-a746-da3c719ce8aa</t>
-[...1 lines deleted...]
-  <si>
     <t>“NESSUNO ESCLUSO”: “RIDUZIONE DEI DIVARI NEGLI APPRENDIMENTI E CONTRASTO ALLA DISPERSIONE SCOLASTICA (D.M 19/2024)</t>
   </si>
   <si>
     <t>D14D21000950006</t>
   </si>
   <si>
     <t>€ 54.136,63</t>
   </si>
   <si>
     <t>PNRR MISSIONE 4: ISTRUZIONE E RICERCA Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 1.4: Intervento straordinario finalizzato alla riduzione dei divari territoriali nelle scuole second</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/2e702e76-ed6a-4427-88e2-7067e6c98b25</t>
-[...1 lines deleted...]
-  <si>
     <t>INSIEME PER CRESCERE: UN'ESTATE DI APPRENDIMENTO TRA COMPETENZE, INCLUSIONE E SOCIALITÀ</t>
   </si>
   <si>
     <t>D14D24004700007</t>
   </si>
   <si>
     <t>€ 0,00</t>
   </si>
   <si>
     <t>FSE - Programma Nazionale “Scuola e competenze” 2021-2027 - Fondo sociale europeo plus (FSE+) - Azione: ESO4.6.A4 Inclusione e contrasto alla dispersione scolastica Sottoazione: ESO4.6.A4.A Interventi di ampliamento del tempo scuola, di inclusione, di rid</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/e0126aa1-09e0-4047-8c05-7e83efeea146</t>
-[...1 lines deleted...]
-  <si>
     <t>PA DIGITALE - PNRR - PROGETTO 1.4.1 - ESPERIENZA DEL CITTADINO - SCUOLE</t>
   </si>
   <si>
     <t>D11C23000420006</t>
   </si>
   <si>
     <t>€ 4.977,00</t>
   </si>
   <si>
     <t>PNRR Missione 1 – Componente 1 – Investimento 1.2 “Abilitazione al Cloud per le PA locali” - Scuole (Dicembre 2022)</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/f571b781-6a02-4a17-a47f-44829ff2c41c</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMIAMO INSIEME - PNRR D.M. 66/2023</t>
   </si>
   <si>
     <t>D14D23003560006</t>
   </si>
   <si>
     <t>€ 60.884,59</t>
   </si>
   <si>
     <t>(PNRR) – Missione 4: Istruzione e Ricerca – Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale del personale scolast</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/5b44ea37-537c-47d5-9855-6a088d91a662</t>
-[...1 lines deleted...]
-  <si>
     <t>TUTT* PAZZ* PER LE STEM</t>
   </si>
   <si>
     <t>D14D23002460006</t>
   </si>
   <si>
     <t>€ 121.039,16</t>
   </si>
   <si>
     <t>MISSIONE 4: ISTRUZIONE E RICERCA – Componente 1 Potenziamento dell'offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 3.1: Nuove competenze e nuovi linguaggi -Azioni di potenziamento delle competenze STEM e multilinguistich</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/eff40c95-fa11-41d2-9be3-1a29cbfe70fc</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR - DIDATTICA DIGITALE INTEGRATA</t>
   </si>
   <si>
     <t>D14D22002830006</t>
   </si>
   <si>
     <t>€ 2.000,00</t>
   </si>
   <si>
     <t>PNRR Missione 4: Istruzione e Ricerca – Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione del personale scolastico sulla trasformazione digit</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/e330fd29-ecdb-4136-b550-c38b50f27565</t>
-[...1 lines deleted...]
-  <si>
     <t>CESALPINO: SCUOLA 4.0</t>
   </si>
   <si>
     <t>D14D23000090006</t>
   </si>
   <si>
     <t>€ 182.564,95</t>
   </si>
   <si>
     <t>PNRR – Missione 4: Istruzione e Ricerca – Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 3.2: Scuola 4.0 Azione 1 - Next generation classroom - Ambienti di apprendimento innovativi</t>
   </si>
   <si>
     <t>09/05/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/d727b2ec-cf92-437a-bb04-49cebd2b9e79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -584,279 +575,370 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/83ea5651-92cf-45a1-b112-bbaa714fe5bc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/73a5d36d-0ca9-43e4-a460-a4069fe296d6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/f3bf9f46-b6b2-4a66-a746-da3c719ce8aa" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/2e702e76-ed6a-4427-88e2-7067e6c98b25" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/e0126aa1-09e0-4047-8c05-7e83efeea146" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/f571b781-6a02-4a17-a47f-44829ff2c41c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/5b44ea37-537c-47d5-9855-6a088d91a662" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/eff40c95-fa11-41d2-9be3-1a29cbfe70fc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/e330fd29-ecdb-4136-b550-c38b50f27565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/progetto/d727b2ec-cf92-437a-bb04-49cebd2b9e79" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F18"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
-[...43 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
-[...15 lines deleted...]
-        <v>47</v>
+      <c r="A8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>26</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>31</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>36</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A16:F16"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F9" r:id="rId4"/>
+    <hyperlink ref="F10" r:id="rId5"/>
+    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F18" r:id="rId10"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>