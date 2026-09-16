--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -8,2310 +8,1424 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="806" uniqueCount="741">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="831" uniqueCount="442">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCECE4054F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio fotocopiatrici per tutti i plessi IC Cesalpino</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE05F5BD5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Incarico di Responsabile del Servizio di prevenzione e protezione (RSPP) triennio 2026-2029</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCD67B32A2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale di facile consumo a.s. 26/27</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>0000000001</t>
+  </si>
+  <si>
+    <t>Decreto di avvio  -Affidamento del servizio di assistenza alla persona con disabilità a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>0000000000</t>
+  </si>
+  <si>
+    <t>Dichiarazione DS consultazione Consip avvio procedura - Affidamento gestione servizi di pre e post accoglienza, doposcuola, interscuola, Piedibus e servizi ausiliari connessi a.s. 2026/2027</t>
+  </si>
+  <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC8EFED37A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto elettrodi per dae lifepak cr2  plesso Gamurrini</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8EFED37A</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2026</t>
   </si>
   <si>
     <t>BC33EBC04F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale informatico per la biblioteca scolastica - Fondo promozione lettura MIBACT a.f. 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC33EBC04F</t>
-[...4 lines deleted...]
-  <si>
     <t>BC33ECFFF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento Italiascuola.it Platino - 18 quesiti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC33ECFFF8</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2F6C0908</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di libri di narrativa - Fondo promozione lettura MIBACT a.f. 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2F6C0908</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2F58229E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del corso di formazione Specialista di lettura nella scuola secondaria n. 2 iscritti - Fondo promozione lettura MIBACT a.f. 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2F58229E</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2F84AE2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura della licenza d’uso del software gestionale della biblioteca CLAVIS NG - Fondo promozione lettura MIBACT a.f. 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2F84AE2A</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2A66DFE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura della licenza d’uso del software per lo studio e la didattica SMX Studio - Fondo promozione lettura MIBACT a.f. 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2A66DFE6</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC21E98852</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di assistenza alla persona con disabilità per la partecipazione al Piano Estate a.s. 2025/2026 plesso Pio Borri</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC21E98852</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC095BB4DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale didattico per il progetto sCOOLFOOD+ Per un futuro di tutto rispetto a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC095BB4DC</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF3AF7BE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corsi di formazione Piano Estate 2025 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF3AF7BE1</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD97A3185</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di “service audio video luci” per spettacolo musicale del 04/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD97A3185</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD898AF43</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto strumenti musicali per spettacolo musicale del 04/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD898AF43</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD782006C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio assistenza sanitaria/ambulanza - spettacolo musicale "Sogno d'estate" - 04/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD782006C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD6091F77</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD6091F77</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCEF6C0CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata e laboratorio didattico al Giardino Botanico Antico Orto dei Frati, Chiusi della Verna (AR), cl. 4A/4B Pio Borri, 27/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCEF6C0CF</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBCEBBA424</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio autobus con conducente per viaggio d'istruzione a Chiusi della Verna, Giardino Botanico, cl. 4A/4B Pio Borri, 27/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCEBBA424</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB79E6309</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di certificazione delle competenze in lingua inglese KEY e PET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB79E6309</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAD1ACFD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Service audio e luci spettacolo teatrale - Teatro Petrarca - 16/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD1ACFD5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA5F489EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Laboratorio  didattico Egiziani per un giorno, museo MAEC di Cortona, cl. 4A L. Bruni, 13/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5F489EB</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA5EF87E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di biglietteria per la visita del museo MAEC di Cortona, cl. 4A L. Bruni, 13/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5EF87E7</t>
-[...4 lines deleted...]
-  <si>
     <t>BB96B5166D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata e laboratorio didattico alla fattoria FiammaSole, Castel San Niccolò (AR), cl. 2A L. Bruni, 13/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96B5166D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB96AE3BA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio autobus con conducente per visita didattica alla fattoria FiammaSole, Castel San Niccolò (AR), cl. 2A L. Bruni, 13/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96AE3BA5</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA2BF9295</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio assistenza sanitaria/ambulanza - Teatro Petrarca 16-05-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2BF9295</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA302B8DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Service audio luci spettacolo musicale 14/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA302B8DE</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB99F6612C</t>
   </si>
   <si>
     <t>Decisione a contrarre - PERSONALE DI SALA 16.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99F6612C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9A136014</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TECNICO ELETTRICISTA 16.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A136014</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9A08C3C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TECNICO MACCHINISTA 16.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A08C3C9</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB96A45943</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio autobus con conducente per visita didattica al Centro equitazione La Giunchiglia (AR), cl. 1A-1B Gamurrini, 12/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96A45943</t>
-[...4 lines deleted...]
-  <si>
     <t>BB968EDD61</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata e laboratorio didattico alla fattoria La Vialla, Castiglion Fibocchi (AR), sc. infanzia Il Bastione a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB968EDD61</t>
-[...4 lines deleted...]
-  <si>
     <t>BB969A76E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio guida ambientale escursionistica, Parco Foreste Casentinesi, cl. 1A Cesalpino, 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB969A76E1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9686F569</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio autobus con conducente per uscite didattiche nel territorio comunale sc. infanzia Fonterosa a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9686F569</t>
-[...4 lines deleted...]
-  <si>
     <t>BB98455B2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampati e cancelleria a.s. 25.26_ registri a.s.26.27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98455B2B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8F8347D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di sorveglianza presso il Teatro Tenda di Arezzo per 	spettacolo musicale di fine anno scolastico 14/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F8347D6</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB8FE3A058</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di trasporto strumenti musicali per spettacolo musicale del 14/05/2026  presso il Teatro Tenda di Arezzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FE3A058</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8FA9B35B</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di assistenza sanitaria per lo spettacolo musicale previsto il 14/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FA9B35B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8F62876B</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio tecnico (n. 1 elettricista) presso il Teatro Tenda di Arezzo per spettacolo musicale di fine anno scolastico 14/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F62876B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB80A885C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - integrazione dei servizi turistici inerenti al soggiorno d’istruzione sportiva Sport&amp;School Trip a Bibione (VE), 05-08 maggio 2026 delle classi 2C-2D-2E sc. sec. I grado Cesalpino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80A885C8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB809034C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di noleggio autobus con conducente per viaggio d’istruzione sportiva a Bibione (VE) dal 05 al 08 maggio 2026 delle classi 2C-2D-2E sc. sec. I grado Cesalpino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB809034C5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB805A3BC4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus con conducente per visita didattica alla fattoria La Vialla, Castiglion Fibocchi, sc. infanzia Il Bastione, 04 e 11 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB805A3BC4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7E2A39BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso formazione “ITACFCP/25 Ferie, congedi, permessi e assenze per malattia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E2A39BE</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6AD12368</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con conducente per la visita didattica a Barbiana -Vicchio del Mugello FI - alunni classi 2A e 2B Scuola sec. di 1^ grado Cesalpino - 30 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AD12368</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6B407123</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio guida e laboratorio didattico presso il Museo della Lana di Pratovecchio Stia (AR) delle classi 2A e 2B della scuola primaria Gamurrini, 28/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B407123</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6A04859D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno Arezzo/Stia Pratovecchio (AR) A/R 2A/2B scuola primaria Gamurrini 28/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A04859D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB57D8EB54</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio biglietteria e visita didattica all'acquario di Livorno, cl. 4A/4B Gamurrini, 27/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57D8EB54</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB584DA0DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio visita guidata e laboratori didattici all’oasi naturalistica La Valle, Parco regionale del Trasimeno, cl. 2A/2B Pio Borri, 24/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB584DA0DD</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5829A587</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio autobus con conducente per viaggio d'istruzione a Lago Trasimeno, Oasi naturalistica La Valle, cl. 2A/2B Pio Borri, 24/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5829A587</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB588D6A95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata e laboratori didattici alla fattoria Casa del Pietro, Capolona (AR), cl. 2C Pio Borri, 22/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB588D6A95</t>
-[...4 lines deleted...]
-  <si>
     <t>BB57F8AE8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio autobus con conducente per uscite progetto "Scuola in piscina - Il nuoto per tutti" sc. primaria a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57F8AE8A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2026</t>
   </si>
   <si>
     <t>BB503116B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio autobus con conducente per visita didattica alla fattoria Casa del Pietro, Capolona (AR),  cl. 1A-1B-1C Pio Borri, 20/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB503116B8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4E068C7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio autobus con conducente per viaggio d'istruzione a Livorno, cl. 4A-4B Gamurrini, 27/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E068C7B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4EBD27CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata e laboratori didattici alla fattoria Casa del Pietro, Capolona (AR), cl. 1A-1B-1C Pio Borri, 20/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4EBD27CC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4D941580</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto servizi noleggio autobus con conducente per viaggi e uscite didattiche a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D941580</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB45F4F398</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti di ingresso  e visita guidata al Museo Paleontologico di Montevarchi  - 15/04/2026 - classe 3A L. Bruni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45F4F398</t>
-[...4 lines deleted...]
-  <si>
     <t>BB45C4C757</t>
   </si>
   <si>
     <t>Decisione a contrarre - Laboratori  didattici "Gli Etruschi"  Sito del Sodo e Museo MAEC di Cortona - 15/04/2026 - 5A-5B-5C PIO BORRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45C4C757</t>
-[...4 lines deleted...]
-  <si>
     <t>BB45A9A133</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti di ingresso  Museo MAEC Cortona - 15/04/2026 - classi 5A-5B-5C PIO BORRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45A9A133</t>
-[...4 lines deleted...]
-  <si>
     <t>BB42DE3AD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto arredi Gamurrini -mobili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42DE3AD3</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4293D4D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di arredi per il plesso di scuola primaria Gamurrini  Quota parte – acquisto sedie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4293D4D0</t>
-[...4 lines deleted...]
-  <si>
     <t>BB41BEA5F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di arredi per il plesso di scuola primaria Gamurrini    Quota parte - acquisto tavoli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41BEA5F7</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB410308A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con conducente per viaggio di istruzione a Cortona, cl. 5A/5B/5C Pio Borri, 15/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB410308A2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB41017402</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con conducente per viaggio di istruzione a Città di Castello, cl. 4C Pio Borri, 15/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41017402</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB1E81E36F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto ferroviario a/r tratta Arezzo-Orvieto per il viaggio d’istruzione a Orvieto a.s. 2025/2026 delle classi 5A – 5B della scuola primaria Gamurrini, il 15/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E81E36F</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1EEED1CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto ferroviario a/r tratta Arezzo-Montevarchi per il viaggio d’istruzione a Montevarchi a.s. 2025/2026 della classe 3A della scuola primaria L. Bruni, 15/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1EEED1CE</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0D06C398</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto defibrillatore per il plesso di scuola primaria Pio borri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D06C398</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFF8215FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di consulenza per Amministrazione Trasparente e noleggio utenza nel portale “amministrazione trasparente.org”, certificato AGID/ACN per la generazione automatica dei contenuti di AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF8215FF</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAECAC33CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di biglietteria per lo spettacolo musicale La danza delle maschere, Teatro del Maggio Musicale Fiorentino, Firenze, 26 e 31 marzo 2026 classi prime Cesalpino a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAECAC33CE</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEC4808F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto ferroviario a/r tratta Arezzo-Firenze per uscite didattiche al Teatro del Maggio Musicale Fiorentino, Firenze, 26 e 31 marzo 2026 classi prime Cesalpino a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC4808F6</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAEDE3C58E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi a supporto della mobilità degli alunni e del personale accompagnatore in Polonia Erasmus+ Cod. Id. Progetto 2025-1-IT02-KA122-SCH-000324835</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE3C58E</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAEB9D17F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del volume Bergantini “la contabilità di segreteria” compreso l’accesso al nuovo 	BERGANTINI 2026 e alla newsletter settimanale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB9D17F8</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEAEEEC0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto “SINERGIE SCUOLA” abbonamento esteso compreso la collana fare il dsga con allegati</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAEEEC0F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE5FDFE4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Certificazione GESE (Graded Examinations in Spoken English) Trinity” delle classi prime e seconde a.s. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5FDFE4E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAD956DE23</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio guida e di biglietteria per la visita della Collezione Burri in Palazzo Albizzini e negli ex Seccatoi del tabacco, viaggio d’istruzione a Città di Castello (PG), 15/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD956DE23</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC74994EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio guida per intera giornata e di biglietteria dei musei Unesco diocesani, viaggio d’istruzione a Ravenna, 18/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC74994EE</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABE39F17E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di certificazione delle competenze in lingua inglese PRE A1 STARTERS e A1 MOVERS a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE39F17E</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAA13FA4ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio tecnico (macchinista) presso il Teatro Pietro Aretino di Arezzo per lo spettacolo teatrale del 07/03/2026 “"Hello My World!". Codice progetto ESO4.6.A1.B-FSEPN-TO-2024-34</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA13FA4ED</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA35B9E0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto ferroviario a/r tratta Arezzo-Orvieto per viaggio d’istruzione della classe 5A della sc. primaria L. Bruni, 11 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA35B9E0B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA86DBA14A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con conducente per aeroporti di partenza e di arrivo del gruppo di alunni e docenti accompagnatori in mobilità in Polonia nell’ambito del programma Erasmus+, 18 e 29 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA86DBA14A</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9665E095</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di cassa per il periodo 01/03/2026-28/02/2030 in adesione ad Accordo Quadro Lotto 2 CENTRO - CIG ACCORDO QUADRO B729F780BE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9665E095</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8DA1F47C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio per rinnovo del contratto di assistenza e manutenzione annuale “Prima visione WEB” e della gestione del certificato HTTPS anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DA1F47C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8C7B7405</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di rinnovo delle licenze software gestionali di segreteria anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C7B7405</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA885FC5F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio “Introduzione dell’IA nel contesto scolastico”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA885FC5F0</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA41533B1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorsi di formazione degli alunni. Cod. Prog. ESO4.6.A4.D-FSEPN- TO-2025-115</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41533B1B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6DC3591D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di mediatore linguistico cinese per interazione scuola/famiglia a.s.25/26_16/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6DC3591D</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>BA33FBA156</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi turistici inerenti al soggiorno d’istruzione sportiva Sport&amp;School Trip a Bibione (VE) dal 05 al 08 maggio 2026 delle classi 2C-2D-2E sc. sec. I grado Cesalpino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33FBA156</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA29CF70A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di raccolta e recapito dei plichi postali da e per l’Istituto anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29CF70A4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA2707BAF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di batteria ed elettrodi per DAE mod. LIFEPAK EXPRESS installato presso la scuola primaria Pio Borri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2707BAF4</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA00C4870C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di mobilità degli alunni e del personale accompagnatore in Polonia Erasmus+ Cod. Id. Progetto 2025-1-IT02-KA122-SCH-000324835- CUP D11I25000890006 - LOTTO 1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00C4870C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA00C497DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di mobilità degli alunni e del personale accompagnatore in Polonia Erasmus+ Cod. Id. Progetto 2025-1-IT02-KA122-SCH-000324835 - LOTTO 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00C497DF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9ACBE1774</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio tecnico (n. 1 elettricista e n. 1 macchinista) presso il Teatro Tenda di Arezzo per spettacolo musicale di Natale del 22/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ACBE1774</t>
-[...4 lines deleted...]
-  <si>
     <t>B9ACD48FB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di “service audio video luci” per spettacolo musicale del 22/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ACD48FB3</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B9976A70A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di assistenza e supporto sistemistico su Sidi, Pcc-Mef, Entratel, Desktop      Telematico, UnicoOnline, ANAC, Amministrazione Trasparente – Anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9976A70A9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>B990DCC91B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa brochure orientamento 26/27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990DCC91B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B99188D8F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di assistenza sanitaria per lo spettacolo musicale previsto il 22/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99188D8F4</t>
-[...4 lines deleted...]
-  <si>
     <t>B991546498</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto strumenti musicali per spettacoli musicali del 18/12/2025  presso la Sala dei Grandi della Provincia di Arezzo e del 22/12/2025 presso il Teatro Tenda di Arezzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991546498</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B981442C02</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di elettrodi per DAE mod. FRX marca PHILIPS installato presso la scuola primaria L. Bruni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B981442C02</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92F7EAE13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale igienico-sanitario per tutti i plessi scolastici dell’Istituto  a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F7EAE13</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B91515544D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto batterie per DAE Lifepak CR2 installato presso la scuola primaria Gamurrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91515544D</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B9097086CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto strumenti musicali e accessori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9097086CA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B90594B418</t>
   </si>
   <si>
     <t>Decisione a contrarre - Creazione e stampa manifesti orientamento 26/27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90594B418</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F40B03FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio licenze Google Workspace for Education Plus a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F40B03FA</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8DD4F4A37</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorsi di formazione degli alunni - Lotto 1 Potenziamento delle competenze di base CUP D14D24007800007 - CIG B8DD4F4A37</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DD4F4A37</t>
-[...4 lines deleted...]
-  <si>
     <t>B8DD4F5B04</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorsi di formazione degli alunni - Lotto 2 Rafforzamento delle competenze digitali CUP D14D24007810007 - CIG B8DD4F5B04</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DD4F5B04</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8AC10C6D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 2 stampanti multifunzione per gli uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AC10C6D0</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B8A05C4A2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi turistici per la realizzazione dei viaggi studio a Londra dal 7 al 13 febbraio 2026 e dall’8 al 14 marzo 2026 destinato agli alunni delle classi 3^ di scuola secondaria di I grado IC Cesalpino a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A05C4A2B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B88255639E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di carta per fotocopie per tutte le classi dell’istituto Comprensivo Cesalpino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88255639E</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B8797D8048</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di mediatore linguistico cinese per interazione scuola/famiglia a.s.25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8797D8048</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B8742E66E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di dominio del sito web iccesalpino.edu.it dal 08/10/2025 al 07/10/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8742E66E8</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B82AA514AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di assistenza alla persona con disabilità a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82AA514AE</t>
-[...4 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>B804F61561</t>
   </si>
   <si>
     <t>Decisione a contrarre - Gestione dei servizi di pre/post/dopo/interscuola, di accompagnamento Piedibus e dei servizi ausiliari a.s. 2025/2026 - LOTTO 1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B804F61561</t>
-[...4 lines deleted...]
-  <si>
     <t>B83CBD819E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FACILE CONSUMO 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CBD819E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B8602E5390</t>
   </si>
   <si>
     <t>Decisione a contrarre - Coperture assicurative Infortuni e Responsabilità Civile alunni triennio 2025/2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8602E5390</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B83026A800</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto “attaccapanni” per il plesso di scuola primaria Gamurrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83026A800</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>B7884C546D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto registri per attività didattica a.s. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7884C546D</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>B77F0AABF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo dell’abbonamento al servizio Italiascuola.it Platino – 18 quesiti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77F0AABF8</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>B77ACCEC24</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico-sanitario a.s. 24/25.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77ACCEC24</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B730D04EFB</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio di assistenza alla persona con disabilità per la partecipazione ai percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva dell’attività didattica per l’a.s. 2024/2025 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B730D04EFB</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B730D7B993</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva dell’attività didattica per l’a.s. 2024/2025 Codice progetto: ESO4.6.A4.A-FSEPN-TO-2024-61</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B730D7B993</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B723623484</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di ripresa dall’alto con drone per lo spettacolo teatrale e musicale previsto il 04/06/2025 presso la Terrazza S. Donato (Palazzo della Provincia di Arezzo)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723623484</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B717A6DD17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di “service audio luci” per spettacolo teatrale itinerante del 06/06/2025 presso la Fortezza Medicea di Arezzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B717A6DD17</t>
-[...4 lines deleted...]
-  <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>B718054C02</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio tecnico (N. 2 ELETTRICISTI) presso il Teatro Tenda di Arezzo per spettacolo musicale di fine anno scolastico 05/06/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718054C02</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70D5BC4BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno Arezzo/Stia (AR) A/R per le classi seconda e terza scuola    primaria L. Bruni, 16/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70D5BC4BE</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6F20900BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di laboratorio educativo ambientale per visita didattica delle cl. I sc. primaria Pio Borri a Valbonella Centro turistico – Bagno di Romagna (FC), 22 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F20900BE</t>
-[...4 lines deleted...]
-  <si>
     <t>B6F86B1845</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con conducente per visita didattica delle cl- I sc. primaria Pio Borri a Valbonella Centro turistico – Bagno di Romagna (FC), 22 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F86B1845</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F1DC852D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con conducente per le visite didattiche della sc. infanzia Acropoli alla fattoria Casa del Pietro - Capolona (AR), 20 e 22 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F1DC852D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E7A3ACF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di cancelleria e stampati</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7A3ACF3</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6E8AD72A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di assistenza sanitaria per gli spettacoli musicali e teatrali previsti nei gg.  04/06/2025-05/06/2025-06/06/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8AD72A6</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6E51AB4A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio tecnico (MACCHINISTA) presso il Teatro Pietro Aretino di Arezzo per lo spettacolo “HAPPILY EVER AFTER” del 17/05/2025. - Programma Nazionale “Scuola e competenze” 2021-2027 - Fondo sociale europeo plus (FSE+) -  Progetto “Insieme per Crescere: Un</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E51AB4A3</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6D08D46A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con conducente per il viaggio d’istruzione a Isola Polvese – Castiglione del Lago (PG) a.s. 2024/2025 delle classi delle classi 4A/4B/4C della scuola primaria Pio Borri, 16 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D08D46A0</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D00BFB3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con conducente per il viaggio d’istruzione a Urbino- Frasassi a.s. 2024/2025 delle classi delle classi 2D/2E della scuola sec. I grado Cesalpino, 13 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D00BFB3A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CF9F0CDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio ingresso e guida presso le Grotte di Frasassi di Genga (AN) delle classi 2D/2E della scuola sec. I grado Cesalpino, 13 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF9F0CDB</t>
-[...4 lines deleted...]
-  <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>B6CD8A20FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus con conducente per il viaggio Gemellaggio con Mittelschule und Musikmittelschule di Thüringen (A) dal 12 al 16 maggio 2025 delle classi 3A-3B sc. sec. I grado Cesalpino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD8A20FE</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6B9145AE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un sistema di amplificazione da cintura karma BM539</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B9145AE8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B3A05AA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto strumenti musicali per spettacoli musicali del 06/05/2025 (gemellaggio), 04/06/2024 (Sogno d’estate) e 05/06/2025 (spettacolo musicale di fine anno).</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3A05AA8</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>B67C092B7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con conducente per viaggio d’istruzione sportiva a Bibione (VE) dal 06 al 09 maggio 2025 delle classi 2C-2F sc. sec. I grado Cesalpino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C092B7F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B6899B5B57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio guida e laboratorio didattico presso il Museo della Lana di Pratovecchio Stia (AR) delle classi 2^ e 3^ della scuola primaria L. Bruni, 16/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6899B5B57</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B660FA9BD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi propedeutici alla certificazione Trinity GESE - Graded Examinations in Spoken English - Grade 3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660FA9BD0</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B655B799C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Certificazione GESE (Graded Examinations in Spoken English) Trinity” delle classi prime e seconde a.s. 24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655B799C9</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B640FF88F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento di ripristino di macchinari”: bidone aspiratore solidi/liquidi Lavor PRO e lavasciuga LAVOR 36E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640FF88F9</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B637DA58D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Batterie ed Elettrodi per DAE Lifepak Express 440625757 installato presso la scuola secondaria di 1^ grado Cesalpino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637DA58D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B636C7ADF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di certificazione delle competenze in lingua inglese PRE A1 STARTERS e A1 MOVERS a.s. 2024/25.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636C7ADF4</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B62E86F6D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio guida e laboratorio didattico presso il Museo Marino Marini di Firenze (FI) delle classi 5^ della scuola primaria Gamurrini, 25 marzo 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E86F6D8</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B61670F158</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa poster pubblicitari per spettacoli teatrali di fine anno scolastico 24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61670F158</t>
-[...4 lines deleted...]
-  <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>B610432BAF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di cancelleria e stampati.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610432BAF</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5F6D20EDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio autobus con conducente per i viaggi d’istruzione a Cetona (SI) a.s. 2024/2025: sc. primaria Pio Borri, cl. 3A/3B/3C - 26 marzo 2025 - sc. primaria Gamurrini, cl. 3A/3B - 03 aprile 2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...7 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5E9112697</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di “materiale sanitario: pacco di reintegro per cassetta di pronto soccorso e materiale di medicazione/primo soccorso” per tutti i plessi dell’istituto Comprensivo Cesalpino.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9112697</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E4EC2D8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di mediatore linguistico a.s. 24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4EC2D8B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5DD1CDF62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi viaggio d'istruzione a Napoli-Ercolano, 13-14 marzo 2025 - cl. 2A-2B Cesalpino a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD1CDF62</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C34A5CDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio per rinnovo del contratto di assistenza e manutenzione annuale “Prima visione WEB” e della gestione del certificato HTTPS anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C34A5CDF</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>B5C2ADB8DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di addestramento software gestione presenze del personale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2ADB8DC</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B56B56D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di rinnovo delle licenze software gestionali di segreteria” anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B56B56D5</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B57AFDAF3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi turistici inerenti al soggiorno d’istruzione sportiva a Bibione (VE) dal 06 al 09 maggio 2025 delle classi 2C-2F sc. sec. I grado Cesalpino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57AFDAF3C</t>
-[...4 lines deleted...]
-  <si>
     <t>B58BA022DB</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Noleggio quinquennale della fotocopiatrice d-COPIA 5002 MF. 20 trimestri. Produttività C </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BA022DB</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B5884141C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorsi di tutoraggio e formazione degli alunni. PNRR - Linea di Investimento 1.4: Interventi di tutoraggio e formazione per la riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastica (D.M. 2 febbraio 2024, n. 19). Cod. Id. M4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5884141C9</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B5619C3192</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di raccolta e recapito dei plichi postali da e per l’Istituto anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5619C3192</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B56094BA68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione centralino telefonico plesso Pio Borri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56094BA68</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B54CFE38DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di assistenza e supporto sistemistico su Sidi, Pcc-Mef, Entratel, Desktop Telematico, UnicoOnline, ANAC, Amministrazione Trasparente – Anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CFE38DE</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B51FEACE8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di lettori e badge di prossimità per la gestione delle presenze del personale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51FEACE8A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/01/2025</t>
   </si>
   <si>
     <t>B53FE6EF69</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi di madrelingua inglese nelle scuole primarie - cl. IV e V</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/743393c1-1157-4a16-92a5-d9e1a26e4c55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2609,3279 +1723,3715 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCECE4054F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/82295c0e-bc7c-4f31-86b1-9077d508bbcc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE05F5BD5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/68bb66bd-e46b-44b6-88c0-632fbdd18194" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD67B32A2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/f2f1489d-59ff-4b22-bd6f-f649ff1228b9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000001" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/3bdb0232-7395-425e-a8d2-aadf661068ac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/6ac75317-5859-47c2-beae-b2b3a5dd850c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8EFED37A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/b515e54b-98ea-48d6-abee-e63a2fc057ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33EBC04F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/f53d14a9-a439-479d-9125-f76ff7da391c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33ECFFF8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/94df90ec-40f6-4cdd-917c-2b8ab44243e7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2F6C0908" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/b99d8979-46d8-40ac-b49f-08f48e393460" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2F58229E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/ba8fa9a4-e0d6-4cf4-9661-34eaf95d742a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2F84AE2A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/977d40c5-82c5-4a68-af17-cb4a3895d9c3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2A66DFE6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/c0a4d1f8-2fb8-4b94-8e91-ffaaa2474858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC21E98852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/2e990a09-5084-4bb0-be2f-f674faac22cd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC095BB4DC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/fe1ab6e1-eacb-4617-b2f7-02860f74d56c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF3AF7BE1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/81ea0e93-d56b-4e59-8518-88f8b63e3b80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD97A3185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/498ca8f7-ad3c-479b-8621-d88434223059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD898AF43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/141c1fce-bcf9-43c4-94e9-dfe6f3761065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD782006C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/5bd17172-412d-406b-b11e-616baa0506b8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD6091F77" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/dac40b0c-b2e5-47f6-a5ba-dbcc75a46400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCEF6C0CF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/df94507a-18d9-47fd-ac57-bfb1096e6f54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCEBBA424" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/30704f6e-5b9e-44ec-aa91-e0f42e7a8f09" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB79E6309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/d7b97335-4103-4c0a-9e0e-e7c9b181cfd2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD1ACFD5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/1870da71-e8a9-44a1-81e6-249b71a441eb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5F489EB" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/3259cabe-d75d-4afc-a837-1932708fe89a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5EF87E7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/009e39a5-9cbb-405b-848d-c9b0d36e5918" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96B5166D" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/9618bd9b-4dfe-400c-8197-2375ddbb278b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96AE3BA5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/ac095354-9b4e-47c7-b763-7f7dc7db9d90" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2BF9295" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/eea529c7-be04-490a-b6cd-21057639925c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA302B8DE" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/2c7d25c6-e7da-495e-ad8c-5c74dc035acd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99F6612C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/51169b34-b34b-412c-b0af-08eee2b75dcb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A136014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/1ff0620d-8a48-4ea7-b04f-03781b987793" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A08C3C9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/3757315c-6107-46bc-ae71-eeff9f900d6e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96A45943" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/c716d227-ea8a-4856-9eb7-34ad929acce8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB968EDD61" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/90ee2c36-054b-45e4-b0f6-1685042271b7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB969A76E1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/938189ad-64a8-4334-a95c-7e94a600e465" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9686F569" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/b46df758-fd91-47a4-8409-99e426cc5141" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98455B2B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/5318e126-b0cd-43bf-a9b8-eb27dc47f23b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F8347D6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/e558ffac-37f1-4d89-80b9-3c57972f2ee3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FE3A058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/1d2a7ad3-6669-46a2-a14d-e0db7274fe66" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FA9B35B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/1ff0caed-00cb-4f4e-a1d2-128b6467e570" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F62876B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/2702a1f7-0ed6-4893-9d7c-248103b38a51" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80A885C8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/37e58295-a3d4-44fc-b745-aea0340ec687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB809034C5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/f7a36b2d-7371-47c7-bb8a-19dcb5d0b511" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB805A3BC4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/5e689a4b-689b-49d5-8cb2-c6fe71590ecc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E2A39BE" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/b46d5aec-bf97-41a0-af9c-9b0887efd4a4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AD12368" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/e98d2948-4f6b-405f-ba02-3bd21610cecc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B407123" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/014e0d49-521a-4ead-8945-577ff3cef8a3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A04859D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/f94e61cf-2778-496d-aff8-f6f7d56a5563" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57D8EB54" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/fef0cebd-fa31-46a3-9207-8f263da37c4b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB584DA0DD" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/796cb65f-d7a1-428f-8a53-8de26479beac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5829A587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/3aae4bbb-7d6a-47d3-818e-d9d41db4cad5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB588D6A95" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/a786f4ba-f42d-4c0a-ab6d-1266318b71f0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57F8AE8A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/5722bbd7-c078-4a61-864e-03f5f7b1b04b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB503116B8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/73886a1e-5ef6-4d0b-a012-d4aba6b5f677" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E068C7B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/d42ad783-6ee5-4ce7-9997-b28707f3eac2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4EBD27CC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/17832129-d4de-4120-afe6-ea5ab98cf07d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D941580" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/3b362c91-9f17-4a6d-99a7-6d066ef0aadb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45F4F398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/77eb2553-dfc2-4a7d-ade8-b4a6c3fc8723" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45C4C757" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/db3b8d89-8382-498f-8701-f82d0a268922" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45A9A133" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/c672c5d4-b3ec-4381-8703-3a93c2bb6a51" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42DE3AD3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/514d0870-8511-42dd-b32a-ef81cd3950db" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4293D4D0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/c8307879-69b0-4cd6-bf26-d0d3808d6ad8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41BEA5F7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/4421f456-9df4-43ea-a03c-b68df7bc254c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB410308A2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/392802b1-975c-4570-a24c-4547a2f3485f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41017402" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/85358324-0d69-4a43-853a-194a9ba36321" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E81E36F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/62ce59ab-a440-480c-9a00-57a45b893c04" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1EEED1CE" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/435e4e0b-5941-4d70-b54a-375fef5adefc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D06C398" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/0a97c8bd-386e-4fba-9aa4-fa1bcba82691" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF8215FF" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/adb2358a-99d1-4b05-8585-082c135d8928" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAECAC33CE" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/ef571963-6b43-49aa-acc1-9300493cc417" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC4808F6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/bef38050-4a85-4351-bf5f-5cbea758ff23" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE3C58E" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/f7c23584-97ed-4ff3-8273-22dcf4fec147" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB9D17F8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/f333bc3c-16c8-4b06-b5d3-a0e7fe5759a7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAEEEC0F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/9bb4e3e0-b4c8-4862-bd46-0751010fe8d5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5FDFE4E" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/d012f50d-ddb6-4fbb-9caf-d5822dc061ac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD956DE23" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/b3ab64d6-9d87-43e4-bec9-bf231865545b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC74994EE" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/4fb09e67-2dc3-450c-8848-256ab015d5f1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE39F17E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/83c3e073-297e-4dc1-b143-28880934989f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA13FA4ED" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/c62e26ce-b417-47a3-96ec-eaf8bb7c6978" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA35B9E0B" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/2b7c6234-429a-41e5-9cb9-f88d134638c5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA86DBA14A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/0bdbe36d-02d2-43a4-a4e2-ce7a3fe3112f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9665E095" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/26879a32-6b74-4167-8543-6642e8f101b6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DA1F47C" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/800825b7-ff8f-4bcd-9b1d-9a63bafce7e2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C7B7405" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/6a14210c-bd73-4755-9565-ff9e15ffbd76" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA885FC5F0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/fffff034-797b-4a55-b416-fc7a175765e1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41533B1B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/76e7b075-82c3-4868-a981-d43b49256b2f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6DC3591D" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/a3251afb-d992-4aa8-a406-ed80c73006f9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33FBA156" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/6fe6cd1c-c066-4843-a3bc-8ddbc9488c72" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29CF70A4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/debc35fa-c27e-4cf7-8077-8b5cef273eaa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2707BAF4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/bc601323-a038-41cf-823a-d01e4c53799f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00C4870C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/ac0b33aa-ecec-49f8-9e4b-c4aaa052d2b4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA00C497DF" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/efbbff23-0ee7-4f4d-954b-d1461f16b76e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ACBE1774" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/a6c893b7-96b3-4174-9cbe-f5b8bb9adcb5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ACD48FB3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/88b93ea2-7f9c-4195-bb26-f9dcd6ba53a1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9976A70A9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/509ccf53-92ec-41d3-b6a9-686c08ab5f18" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990DCC91B" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/37039af0-e8e9-4be0-aaad-0fa5b5557417" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99188D8F4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/817e4685-f509-484b-b51c-a45bf704520a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991546498" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/3265b5d1-65df-4f85-b518-a948eb484728" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B981442C02" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/caa6c3b9-0657-4e23-b002-bf876d551e84" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F7EAE13" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/7ec8d95a-883d-4349-9dff-70b158c174cd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91515544D" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/9af021d3-bfb2-4073-9307-73b500f52c05" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9097086CA" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/69be582f-ae3a-454a-9f5f-ad927326e2e9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90594B418" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/b4b24aec-460e-4972-b268-ba3d9c369afb" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F40B03FA" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/fb38b1e2-f28b-4e31-97d3-cf89ddd342c2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DD4F4A37" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/b93d3c64-c6c4-41fc-b4c5-a89f70509e9d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DD4F5B04" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/c2342b0f-14a0-4655-9f1a-4f3680109bb2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AC10C6D0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/587c9221-59d5-440c-aed1-43369a6d7243" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A05C4A2B" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/bc349048-69c1-40a4-bb35-9fbfcfae396e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88255639E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/3b282628-7678-4dce-a222-0e70d02ce151" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8797D8048" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/a54ca5e9-0944-4329-8399-1641fc3ceef1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8742E66E8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/38e7db83-4f43-43ce-a4a5-18636d0e2fc1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82AA514AE" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/5b6c6bad-4ad2-4dde-9990-4574c0e29cfc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B804F61561" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/7c8d09e3-8ab9-4458-bdd6-98596f8d8671" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CBD819E" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/191b83bd-8e8a-474c-be21-ad570664f120" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8602E5390" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/75e7b224-ddb7-4a98-b1d4-01bcdc58f297" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83026A800" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/aa8352ae-f640-4757-92b7-c41429639bbc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7884C546D" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/d6d27f85-47a6-49fe-9ae5-d6b0badae568" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77F0AABF8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/330a68db-bd99-471a-943c-c238a39fdfbb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77ACCEC24" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/397fa412-2c04-4310-a0ab-d8ee89319862" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B730D04EFB" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/5623092c-a7f3-4d00-a93c-8e92e045cdde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B730D7B993" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/093a4380-5cd6-468e-a611-29c1f61d9b00" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723623484" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/abdcd47e-90e6-4fff-9f7a-8487d77a9793" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B717A6DD17" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/eb95e4e6-3366-475e-8e8f-d606efedf436" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718054C02" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/79f99a4a-2d09-41ad-ade7-cb264b364352" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70D5BC4BE" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/4078b842-26a8-45cb-9617-bb1877386b83" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F20900BE" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/a178f92b-9300-41e4-b3eb-d737fc4e08df" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F86B1845" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/100a49c2-b2eb-4976-9371-ac5f02ecef7e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F1DC852D" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/427faee9-da77-4f2e-90a9-3d3b730cdbee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7A3ACF3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/03bdd239-88ce-4523-9fa7-4530b65b9929" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8AD72A6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/6d7ffcff-d50d-45bc-b8ff-aeee91931ca0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E51AB4A3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/0c02a154-794f-4f20-81fb-189177ad061a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D08D46A0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/ad37dbcd-96c2-474c-9a89-79ca74993400" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D00BFB3A" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/5904403f-b92f-4e5a-b31e-c3bf154813ae" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF9F0CDB" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/d79781ba-bae0-4ca6-8e5f-26d2940365f4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD8A20FE" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/d93f15fb-39aa-4c52-ba13-981aa60a0101" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B9145AE8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/e42ccbcc-d568-4774-a663-9a265b0eb796" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3A05AA8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/a75acc1d-b394-4278-92e6-996964793f8a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C092B7F" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/f721e778-968f-4462-835d-b8213a7d7c3b" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6899B5B57" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/62a28d53-a997-4400-be19-90914a77268e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B660FA9BD0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/8b1ef743-158a-4b3c-8967-778d5052f206" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655B799C9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/d0b6a836-a371-4ce8-acbf-2e486f6c89da" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640FF88F9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/9e852947-5005-4b59-a3a3-0ebf08ec83a6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637DA58D4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/a6edc67c-f6f2-4e4d-9a8f-c8c36cea91aa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636C7ADF4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/2eb5b8bf-4561-4850-8b5b-f579457ab66f" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E86F6D8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/40c372e3-abe2-4c54-a02f-84ed7b51fa91" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61670F158" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/3915a9c4-ff0b-4e07-b87b-1229939c5f4c" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610432BAF" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/4823b989-6e2b-47e2-8b86-133798b82d66" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6D20EDE" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/2b3801c0-6763-44fa-9795-4872ebc0c27e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9112697" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/9036f749-b461-435e-9c40-1b12d71b9fc7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4EC2D8B" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/9ae12fd6-8d45-4162-8266-1720cb574e04" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD1CDF62" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/cf1c2250-2767-4583-92ac-6c9eaeb31cab" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C34A5CDF" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/173f6205-549f-4a2f-9865-5130651b7f8b" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2ADB8DC" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/0abdb7b3-4ec8-4b0e-9c34-1544bf17d8a9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B56B56D5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/3a6edf3e-9593-4843-a6b9-20be9bd5a0e1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57AFDAF3C" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/e93223a2-a253-4c57-bcdb-4dc0d2e433fd" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BA022DB" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/99cea9b2-500e-4af5-99c4-e1094ed4f1d5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5884141C9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/cadfae6c-9140-4cc8-8a0b-687aa8d04e1c" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5619C3192" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/bd4d34bb-b173-4f8b-8d54-6c8bf1e2957c" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56094BA68" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/10c07fe8-d58d-431f-baa9-cd9a20251678" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CFE38DE" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/ce7e7104-2873-4080-8590-adf5e8a022bc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51FEACE8A" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/300be7c1-4e8f-4a84-bb7c-b5b0726649da" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FE6EF69" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC83500X/amministrazione-trasparente/atti-amministrazioni-enti/743393c1-1157-4a16-92a5-d9e1a26e4c55" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F161"/>
+  <dimension ref="A1:F166"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12149</v>
+        <v>13407</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>13185</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>11180</v>
+        <v>12955</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>11106</v>
+        <v>12422</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6">
+        <v>12316</v>
+      </c>
+      <c r="C6" t="s">
         <v>20</v>
       </c>
-      <c r="B6">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>11101</v>
+        <v>12149</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>11092</v>
+        <v>11189</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>10971</v>
+        <v>11180</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>10499</v>
+        <v>11106</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>9954</v>
+        <v>11102</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="B12">
-        <v>9305</v>
+        <v>11101</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="B13">
-        <v>9286</v>
+        <v>11092</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>9271</v>
+        <v>10971</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>9223</v>
+        <v>10499</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>9130</v>
+        <v>9954</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>9128</v>
+        <v>9305</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>8620</v>
+        <v>9286</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>52</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="B19">
-        <v>8419</v>
+        <v>9271</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>54</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>8259</v>
+        <v>9223</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>8257</v>
+        <v>9130</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>8255</v>
+        <v>9128</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>63</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>8253</v>
+        <v>8620</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>8214</v>
+        <v>8419</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>8196</v>
+        <v>8259</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>72</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>8094</v>
+        <v>8257</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>74</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="B27">
-        <v>8092</v>
+        <v>8255</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="B28">
-        <v>8089</v>
+        <v>8253</v>
       </c>
       <c r="C28" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>78</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>70</v>
       </c>
       <c r="B29">
-        <v>8078</v>
+        <v>8214</v>
       </c>
       <c r="C29" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>80</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>70</v>
       </c>
       <c r="B30">
-        <v>8076</v>
+        <v>8196</v>
       </c>
       <c r="C30" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>82</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>8074</v>
+        <v>8094</v>
       </c>
       <c r="C31" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>85</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B32">
-        <v>8069</v>
+        <v>8092</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>87</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B33">
-        <v>8019</v>
+        <v>8089</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>89</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>128</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>8010</v>
+        <v>8078</v>
       </c>
       <c r="C34" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>92</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>7882</v>
+        <v>8076</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>94</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="B36">
-        <v>7870</v>
+        <v>8074</v>
       </c>
       <c r="C36" t="s">
-        <v>158</v>
+        <v>95</v>
       </c>
       <c r="D36" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>96</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="B37">
-        <v>7848</v>
+        <v>8069</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>98</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>90</v>
       </c>
       <c r="B38">
-        <v>7531</v>
+        <v>8019</v>
       </c>
       <c r="C38" t="s">
-        <v>167</v>
+        <v>99</v>
       </c>
       <c r="D38" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>100</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>90</v>
       </c>
       <c r="B39">
-        <v>7527</v>
+        <v>8010</v>
       </c>
       <c r="C39" t="s">
-        <v>171</v>
+        <v>101</v>
       </c>
       <c r="D39" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>102</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="B40">
-        <v>7511</v>
+        <v>7882</v>
       </c>
       <c r="C40" t="s">
-        <v>175</v>
+        <v>104</v>
       </c>
       <c r="D40" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>105</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="B41">
-        <v>7468</v>
+        <v>7870</v>
       </c>
       <c r="C41" t="s">
-        <v>179</v>
+        <v>106</v>
       </c>
       <c r="D41" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>107</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>183</v>
+        <v>103</v>
       </c>
       <c r="B42">
-        <v>7205</v>
+        <v>7848</v>
       </c>
       <c r="C42" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="D42" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>109</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="B43">
-        <v>7149</v>
+        <v>7531</v>
       </c>
       <c r="C43" t="s">
-        <v>189</v>
+        <v>111</v>
       </c>
       <c r="D43" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>112</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="B44">
-        <v>7120</v>
+        <v>7527</v>
       </c>
       <c r="C44" t="s">
-        <v>193</v>
+        <v>113</v>
       </c>
       <c r="D44" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>114</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="B45">
-        <v>7068</v>
+        <v>7511</v>
       </c>
       <c r="C45" t="s">
-        <v>197</v>
+        <v>115</v>
       </c>
       <c r="D45" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>116</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>201</v>
+        <v>110</v>
       </c>
       <c r="B46">
-        <v>7034</v>
+        <v>7468</v>
       </c>
       <c r="C46" t="s">
-        <v>202</v>
+        <v>117</v>
       </c>
       <c r="D46" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>118</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>201</v>
+        <v>119</v>
       </c>
       <c r="B47">
-        <v>7028</v>
+        <v>7205</v>
       </c>
       <c r="C47" t="s">
-        <v>206</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>121</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>210</v>
+        <v>122</v>
       </c>
       <c r="B48">
-        <v>6934</v>
+        <v>7149</v>
       </c>
       <c r="C48" t="s">
-        <v>211</v>
+        <v>123</v>
       </c>
       <c r="D48" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>124</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>210</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>6931</v>
+        <v>7120</v>
       </c>
       <c r="C49" t="s">
-        <v>215</v>
+        <v>125</v>
       </c>
       <c r="D49" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>126</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>219</v>
+        <v>122</v>
       </c>
       <c r="B50">
-        <v>6738</v>
+        <v>7068</v>
       </c>
       <c r="C50" t="s">
-        <v>220</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>128</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>219</v>
+        <v>129</v>
       </c>
       <c r="B51">
-        <v>6737</v>
+        <v>7034</v>
       </c>
       <c r="C51" t="s">
-        <v>224</v>
+        <v>130</v>
       </c>
       <c r="D51" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>131</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>228</v>
+        <v>129</v>
       </c>
       <c r="B52">
-        <v>6677</v>
+        <v>7028</v>
       </c>
       <c r="C52" t="s">
-        <v>229</v>
+        <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>133</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>228</v>
+        <v>134</v>
       </c>
       <c r="B53">
-        <v>6673</v>
+        <v>6934</v>
       </c>
       <c r="C53" t="s">
-        <v>233</v>
+        <v>135</v>
       </c>
       <c r="D53" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>136</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>237</v>
+        <v>134</v>
       </c>
       <c r="B54">
-        <v>6530</v>
+        <v>6931</v>
       </c>
       <c r="C54" t="s">
-        <v>238</v>
+        <v>137</v>
       </c>
       <c r="D54" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>138</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>237</v>
+        <v>139</v>
       </c>
       <c r="B55">
-        <v>6527</v>
+        <v>6738</v>
       </c>
       <c r="C55" t="s">
-        <v>242</v>
+        <v>140</v>
       </c>
       <c r="D55" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>141</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>237</v>
+        <v>139</v>
       </c>
       <c r="B56">
-        <v>6526</v>
+        <v>6737</v>
       </c>
       <c r="C56" t="s">
-        <v>246</v>
+        <v>142</v>
       </c>
       <c r="D56" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>143</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>144</v>
       </c>
       <c r="B57">
-        <v>6459</v>
+        <v>6677</v>
       </c>
       <c r="C57" t="s">
-        <v>250</v>
+        <v>145</v>
       </c>
       <c r="D57" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>146</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>237</v>
+        <v>144</v>
       </c>
       <c r="B58">
-        <v>6458</v>
+        <v>6673</v>
       </c>
       <c r="C58" t="s">
-        <v>254</v>
+        <v>147</v>
       </c>
       <c r="D58" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>148</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>237</v>
+        <v>149</v>
       </c>
       <c r="B59">
-        <v>6455</v>
+        <v>6530</v>
       </c>
       <c r="C59" t="s">
-        <v>258</v>
+        <v>150</v>
       </c>
       <c r="D59" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>151</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>262</v>
+        <v>149</v>
       </c>
       <c r="B60">
-        <v>6444</v>
+        <v>6527</v>
       </c>
       <c r="C60" t="s">
-        <v>263</v>
+        <v>152</v>
       </c>
       <c r="D60" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>153</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>262</v>
+        <v>149</v>
       </c>
       <c r="B61">
-        <v>6443</v>
+        <v>6526</v>
       </c>
       <c r="C61" t="s">
-        <v>267</v>
+        <v>154</v>
       </c>
       <c r="D61" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>155</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>271</v>
+        <v>149</v>
       </c>
       <c r="B62">
-        <v>6073</v>
+        <v>6459</v>
       </c>
       <c r="C62" t="s">
-        <v>272</v>
+        <v>156</v>
       </c>
       <c r="D62" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>157</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>276</v>
+        <v>149</v>
       </c>
       <c r="B63">
-        <v>5861</v>
+        <v>6458</v>
       </c>
       <c r="C63" t="s">
-        <v>277</v>
+        <v>158</v>
       </c>
       <c r="D63" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>159</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>281</v>
+        <v>149</v>
       </c>
       <c r="B64">
-        <v>5488</v>
+        <v>6455</v>
       </c>
       <c r="C64" t="s">
-        <v>282</v>
+        <v>160</v>
       </c>
       <c r="D64" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>161</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>286</v>
+        <v>162</v>
       </c>
       <c r="B65">
-        <v>5195</v>
+        <v>6444</v>
       </c>
       <c r="C65" t="s">
-        <v>287</v>
+        <v>163</v>
       </c>
       <c r="D65" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>164</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>291</v>
+        <v>162</v>
       </c>
       <c r="B66">
-        <v>5078</v>
+        <v>6443</v>
       </c>
       <c r="C66" t="s">
-        <v>292</v>
+        <v>165</v>
       </c>
       <c r="D66" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>166</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>291</v>
+        <v>167</v>
       </c>
       <c r="B67">
-        <v>5070</v>
+        <v>6073</v>
       </c>
       <c r="C67" t="s">
-        <v>296</v>
+        <v>168</v>
       </c>
       <c r="D67" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>169</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>300</v>
+        <v>170</v>
       </c>
       <c r="B68">
-        <v>5024</v>
+        <v>5861</v>
       </c>
       <c r="C68" t="s">
-        <v>301</v>
+        <v>171</v>
       </c>
       <c r="D68" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>172</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>305</v>
+        <v>173</v>
       </c>
       <c r="B69">
-        <v>4812</v>
+        <v>5488</v>
       </c>
       <c r="C69" t="s">
-        <v>306</v>
+        <v>174</v>
       </c>
       <c r="D69" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>175</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>305</v>
+        <v>176</v>
       </c>
       <c r="B70">
-        <v>4801</v>
+        <v>5195</v>
       </c>
       <c r="C70" t="s">
-        <v>310</v>
+        <v>177</v>
       </c>
       <c r="D70" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>178</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>314</v>
+        <v>179</v>
       </c>
       <c r="B71">
-        <v>4715</v>
+        <v>5078</v>
       </c>
       <c r="C71" t="s">
-        <v>315</v>
+        <v>180</v>
       </c>
       <c r="D71" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>181</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>319</v>
+        <v>179</v>
       </c>
       <c r="B72">
-        <v>4535</v>
+        <v>5070</v>
       </c>
       <c r="C72" t="s">
-        <v>320</v>
+        <v>182</v>
       </c>
       <c r="D72" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>183</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>324</v>
+        <v>184</v>
       </c>
       <c r="B73">
-        <v>4252</v>
+        <v>5024</v>
       </c>
       <c r="C73" t="s">
-        <v>325</v>
+        <v>185</v>
       </c>
       <c r="D73" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>186</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>329</v>
+        <v>187</v>
       </c>
       <c r="B74">
-        <v>4045</v>
+        <v>4812</v>
       </c>
       <c r="C74" t="s">
-        <v>330</v>
+        <v>188</v>
       </c>
       <c r="D74" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>189</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>334</v>
+        <v>187</v>
       </c>
       <c r="B75">
-        <v>3802</v>
+        <v>4801</v>
       </c>
       <c r="C75" t="s">
-        <v>335</v>
+        <v>190</v>
       </c>
       <c r="D75" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>191</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>339</v>
+        <v>192</v>
       </c>
       <c r="B76">
-        <v>3577</v>
+        <v>4715</v>
       </c>
       <c r="C76" t="s">
-        <v>340</v>
+        <v>193</v>
       </c>
       <c r="D76" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>194</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>339</v>
+        <v>195</v>
       </c>
       <c r="B77">
-        <v>3570</v>
+        <v>4535</v>
       </c>
       <c r="C77" t="s">
-        <v>344</v>
+        <v>196</v>
       </c>
       <c r="D77" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>197</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>348</v>
+        <v>198</v>
       </c>
       <c r="B78">
-        <v>3425</v>
+        <v>4252</v>
       </c>
       <c r="C78" t="s">
-        <v>349</v>
+        <v>199</v>
       </c>
       <c r="D78" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>200</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>353</v>
+        <v>201</v>
       </c>
       <c r="B79">
-        <v>3233</v>
+        <v>4045</v>
       </c>
       <c r="C79" t="s">
-        <v>354</v>
+        <v>202</v>
       </c>
       <c r="D79" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>203</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>353</v>
+        <v>204</v>
       </c>
       <c r="B80">
-        <v>3219</v>
+        <v>3802</v>
       </c>
       <c r="C80" t="s">
-        <v>358</v>
+        <v>205</v>
       </c>
       <c r="D80" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>206</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>362</v>
+        <v>207</v>
       </c>
       <c r="B81">
-        <v>3157</v>
+        <v>3577</v>
       </c>
       <c r="C81" t="s">
-        <v>363</v>
+        <v>208</v>
       </c>
       <c r="D81" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>209</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>367</v>
+        <v>207</v>
       </c>
       <c r="B82">
-        <v>1902</v>
+        <v>3570</v>
       </c>
       <c r="C82" t="s">
-        <v>368</v>
+        <v>210</v>
       </c>
       <c r="D82" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>211</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>372</v>
+        <v>212</v>
       </c>
       <c r="B83">
-        <v>2709</v>
+        <v>3425</v>
       </c>
       <c r="C83" t="s">
-        <v>373</v>
+        <v>213</v>
       </c>
       <c r="D83" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>214</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>377</v>
+        <v>215</v>
       </c>
       <c r="B84">
-        <v>1638</v>
+        <v>3233</v>
       </c>
       <c r="C84" t="s">
-        <v>378</v>
+        <v>216</v>
       </c>
       <c r="D84" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>217</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>382</v>
+        <v>215</v>
       </c>
       <c r="B85">
-        <v>1434</v>
+        <v>3219</v>
       </c>
       <c r="C85" t="s">
-        <v>383</v>
+        <v>218</v>
       </c>
       <c r="D85" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>219</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>382</v>
+        <v>220</v>
       </c>
       <c r="B86">
-        <v>1408</v>
+        <v>3157</v>
       </c>
       <c r="C86" t="s">
-        <v>387</v>
+        <v>221</v>
       </c>
       <c r="D86" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>222</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>391</v>
+        <v>223</v>
       </c>
       <c r="B87">
-        <v>1252</v>
+        <v>1902</v>
       </c>
       <c r="C87" t="s">
-        <v>392</v>
+        <v>224</v>
       </c>
       <c r="D87" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>225</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>391</v>
+        <v>226</v>
       </c>
       <c r="B88">
-        <v>1252</v>
+        <v>2709</v>
       </c>
       <c r="C88" t="s">
-        <v>396</v>
+        <v>227</v>
       </c>
       <c r="D88" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>228</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>400</v>
+        <v>229</v>
       </c>
       <c r="B89">
-        <v>18456</v>
+        <v>1638</v>
       </c>
       <c r="C89" t="s">
-        <v>401</v>
+        <v>230</v>
       </c>
       <c r="D89" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>231</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>400</v>
+        <v>232</v>
       </c>
       <c r="B90">
-        <v>18455</v>
+        <v>1434</v>
       </c>
       <c r="C90" t="s">
-        <v>405</v>
+        <v>233</v>
       </c>
       <c r="D90" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>234</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>409</v>
+        <v>232</v>
       </c>
       <c r="B91">
-        <v>18203</v>
+        <v>1408</v>
       </c>
       <c r="C91" t="s">
-        <v>410</v>
+        <v>235</v>
       </c>
       <c r="D91" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>236</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>414</v>
+        <v>237</v>
       </c>
       <c r="B92">
-        <v>18124</v>
+        <v>1252</v>
       </c>
       <c r="C92" t="s">
-        <v>415</v>
+        <v>238</v>
       </c>
       <c r="D92" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>239</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>419</v>
+        <v>237</v>
       </c>
       <c r="B93">
-        <v>18105</v>
+        <v>1252</v>
       </c>
       <c r="C93" t="s">
-        <v>420</v>
+        <v>240</v>
       </c>
       <c r="D93" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>241</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>419</v>
+        <v>242</v>
       </c>
       <c r="B94">
-        <v>18104</v>
+        <v>18456</v>
       </c>
       <c r="C94" t="s">
-        <v>424</v>
+        <v>243</v>
       </c>
       <c r="D94" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>244</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>428</v>
+        <v>242</v>
       </c>
       <c r="B95">
-        <v>17960</v>
+        <v>18455</v>
       </c>
       <c r="C95" t="s">
-        <v>429</v>
+        <v>245</v>
       </c>
       <c r="D95" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>246</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>433</v>
+        <v>247</v>
       </c>
       <c r="B96">
-        <v>16767</v>
+        <v>18203</v>
       </c>
       <c r="C96" t="s">
-        <v>434</v>
+        <v>248</v>
       </c>
       <c r="D96" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>249</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>438</v>
+        <v>250</v>
       </c>
       <c r="B97">
-        <v>16386</v>
+        <v>18124</v>
       </c>
       <c r="C97" t="s">
-        <v>439</v>
+        <v>251</v>
       </c>
       <c r="D97" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>252</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>443</v>
+        <v>253</v>
       </c>
       <c r="B98">
-        <v>16166</v>
+        <v>18105</v>
       </c>
       <c r="C98" t="s">
-        <v>444</v>
+        <v>254</v>
       </c>
       <c r="D98" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>255</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>448</v>
+        <v>253</v>
       </c>
       <c r="B99">
-        <v>16097</v>
+        <v>18104</v>
       </c>
       <c r="C99" t="s">
-        <v>449</v>
+        <v>256</v>
       </c>
       <c r="D99" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>257</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>453</v>
+        <v>258</v>
       </c>
       <c r="B100">
-        <v>15717</v>
+        <v>17960</v>
       </c>
       <c r="C100" t="s">
-        <v>454</v>
+        <v>259</v>
       </c>
       <c r="D100" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>260</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>458</v>
+        <v>261</v>
       </c>
       <c r="B101">
-        <v>15472</v>
+        <v>16767</v>
       </c>
       <c r="C101" t="s">
-        <v>459</v>
+        <v>262</v>
       </c>
       <c r="D101" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>263</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>458</v>
+        <v>264</v>
       </c>
       <c r="B102">
-        <v>15472</v>
+        <v>16386</v>
       </c>
       <c r="C102" t="s">
-        <v>463</v>
+        <v>265</v>
       </c>
       <c r="D102" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>266</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>467</v>
+        <v>267</v>
       </c>
       <c r="B103">
-        <v>14101</v>
+        <v>16166</v>
       </c>
       <c r="C103" t="s">
-        <v>468</v>
+        <v>268</v>
       </c>
       <c r="D103" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>269</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>472</v>
+        <v>270</v>
       </c>
       <c r="B104">
-        <v>13913</v>
+        <v>16097</v>
       </c>
       <c r="C104" t="s">
-        <v>473</v>
+        <v>271</v>
       </c>
       <c r="D104" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>476</v>
+        <v>272</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>477</v>
+        <v>273</v>
       </c>
       <c r="B105">
-        <v>13305</v>
+        <v>15717</v>
       </c>
       <c r="C105" t="s">
-        <v>478</v>
+        <v>274</v>
       </c>
       <c r="D105" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>481</v>
+        <v>275</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>482</v>
+        <v>276</v>
       </c>
       <c r="B106">
-        <v>13091</v>
+        <v>15472</v>
       </c>
       <c r="C106" t="s">
-        <v>483</v>
+        <v>277</v>
       </c>
       <c r="D106" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>486</v>
+        <v>278</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>487</v>
+        <v>276</v>
       </c>
       <c r="B107">
-        <v>12975</v>
+        <v>15472</v>
       </c>
       <c r="C107" t="s">
-        <v>488</v>
+        <v>279</v>
       </c>
       <c r="D107" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>280</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>492</v>
+        <v>281</v>
       </c>
       <c r="B108">
-        <v>12151</v>
+        <v>14101</v>
       </c>
       <c r="C108" t="s">
-        <v>493</v>
+        <v>282</v>
       </c>
       <c r="D108" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>283</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>497</v>
+        <v>284</v>
       </c>
       <c r="B109">
-        <v>11701</v>
+        <v>13913</v>
       </c>
       <c r="C109" t="s">
-        <v>498</v>
+        <v>285</v>
       </c>
       <c r="D109" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>286</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>497</v>
+        <v>287</v>
       </c>
       <c r="B110">
-        <v>11625</v>
+        <v>13305</v>
       </c>
       <c r="C110" t="s">
-        <v>502</v>
+        <v>288</v>
       </c>
       <c r="D110" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>289</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>506</v>
+        <v>290</v>
       </c>
       <c r="B111">
-        <v>11509</v>
+        <v>13091</v>
       </c>
       <c r="C111" t="s">
-        <v>507</v>
+        <v>291</v>
       </c>
       <c r="D111" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>510</v>
+        <v>292</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>511</v>
+        <v>293</v>
       </c>
       <c r="B112">
-        <v>11302</v>
+        <v>12975</v>
       </c>
       <c r="C112" t="s">
-        <v>512</v>
+        <v>294</v>
       </c>
       <c r="D112" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>295</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>516</v>
+        <v>296</v>
       </c>
       <c r="B113">
-        <v>9670</v>
+        <v>12151</v>
       </c>
       <c r="C113" t="s">
-        <v>517</v>
+        <v>297</v>
       </c>
       <c r="D113" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>298</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>521</v>
+        <v>299</v>
       </c>
       <c r="B114">
-        <v>9595</v>
+        <v>11701</v>
       </c>
       <c r="C114" t="s">
-        <v>522</v>
+        <v>300</v>
       </c>
       <c r="D114" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>525</v>
+        <v>301</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>526</v>
+        <v>299</v>
       </c>
       <c r="B115">
-        <v>9564</v>
+        <v>11625</v>
       </c>
       <c r="C115" t="s">
-        <v>527</v>
+        <v>302</v>
       </c>
       <c r="D115" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>530</v>
+        <v>303</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>531</v>
+        <v>304</v>
       </c>
       <c r="B116">
-        <v>8721</v>
+        <v>11509</v>
       </c>
       <c r="C116" t="s">
-        <v>532</v>
+        <v>305</v>
       </c>
       <c r="D116" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>306</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>536</v>
+        <v>307</v>
       </c>
       <c r="B117">
-        <v>8579</v>
+        <v>11302</v>
       </c>
       <c r="C117" t="s">
-        <v>537</v>
+        <v>308</v>
       </c>
       <c r="D117" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>309</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>541</v>
+        <v>310</v>
       </c>
       <c r="B118">
-        <v>8134</v>
+        <v>9670</v>
       </c>
       <c r="C118" t="s">
-        <v>542</v>
+        <v>311</v>
       </c>
       <c r="D118" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>545</v>
+        <v>312</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>546</v>
+        <v>313</v>
       </c>
       <c r="B119">
-        <v>7977</v>
+        <v>9595</v>
       </c>
       <c r="C119" t="s">
-        <v>547</v>
+        <v>314</v>
       </c>
       <c r="D119" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>315</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>551</v>
+        <v>316</v>
       </c>
       <c r="B120">
-        <v>7949</v>
+        <v>9564</v>
       </c>
       <c r="C120" t="s">
-        <v>552</v>
+        <v>317</v>
       </c>
       <c r="D120" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>318</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>556</v>
+        <v>319</v>
       </c>
       <c r="B121">
-        <v>7739</v>
+        <v>8721</v>
       </c>
       <c r="C121" t="s">
-        <v>557</v>
+        <v>320</v>
       </c>
       <c r="D121" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>560</v>
+        <v>321</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>561</v>
+        <v>322</v>
       </c>
       <c r="B122">
-        <v>7411</v>
+        <v>8579</v>
       </c>
       <c r="C122" t="s">
-        <v>562</v>
+        <v>323</v>
       </c>
       <c r="D122" t="s">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>565</v>
+        <v>324</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>561</v>
+        <v>325</v>
       </c>
       <c r="B123">
-        <v>7408</v>
+        <v>8134</v>
       </c>
       <c r="C123" t="s">
-        <v>566</v>
+        <v>326</v>
       </c>
       <c r="D123" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>569</v>
+        <v>327</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>570</v>
+        <v>328</v>
       </c>
       <c r="B124">
-        <v>7301</v>
+        <v>7977</v>
       </c>
       <c r="C124" t="s">
-        <v>571</v>
+        <v>329</v>
       </c>
       <c r="D124" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>330</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>570</v>
+        <v>331</v>
       </c>
       <c r="B125">
-        <v>7233</v>
+        <v>7949</v>
       </c>
       <c r="C125" t="s">
-        <v>575</v>
+        <v>332</v>
       </c>
       <c r="D125" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>333</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>579</v>
+        <v>334</v>
       </c>
       <c r="B126">
-        <v>7210</v>
+        <v>7739</v>
       </c>
       <c r="C126" t="s">
-        <v>580</v>
+        <v>335</v>
       </c>
       <c r="D126" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>336</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>584</v>
+        <v>337</v>
       </c>
       <c r="B127">
-        <v>7106</v>
+        <v>7411</v>
       </c>
       <c r="C127" t="s">
-        <v>585</v>
+        <v>338</v>
       </c>
       <c r="D127" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>339</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>589</v>
+        <v>337</v>
       </c>
       <c r="B128">
-        <v>7033</v>
+        <v>7408</v>
       </c>
       <c r="C128" t="s">
-        <v>590</v>
+        <v>340</v>
       </c>
       <c r="D128" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>341</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>594</v>
+        <v>342</v>
       </c>
       <c r="B129">
-        <v>6926</v>
+        <v>7301</v>
       </c>
       <c r="C129" t="s">
-        <v>595</v>
+        <v>343</v>
       </c>
       <c r="D129" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>344</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>594</v>
+        <v>342</v>
       </c>
       <c r="B130">
-        <v>6908</v>
+        <v>7233</v>
       </c>
       <c r="C130" t="s">
-        <v>599</v>
+        <v>345</v>
       </c>
       <c r="D130" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>346</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>603</v>
+        <v>347</v>
       </c>
       <c r="B131">
-        <v>6780</v>
+        <v>7210</v>
       </c>
       <c r="C131" t="s">
-        <v>604</v>
+        <v>348</v>
       </c>
       <c r="D131" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>349</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>608</v>
+        <v>350</v>
       </c>
       <c r="B132">
-        <v>6409</v>
+        <v>7106</v>
       </c>
       <c r="C132" t="s">
-        <v>609</v>
+        <v>351</v>
       </c>
       <c r="D132" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>352</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>613</v>
+        <v>353</v>
       </c>
       <c r="B133">
-        <v>6283</v>
+        <v>7033</v>
       </c>
       <c r="C133" t="s">
-        <v>614</v>
+        <v>354</v>
       </c>
       <c r="D133" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-        <v>617</v>
+        <v>355</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>618</v>
+        <v>356</v>
       </c>
       <c r="B134">
-        <v>6242</v>
+        <v>6926</v>
       </c>
       <c r="C134" t="s">
-        <v>619</v>
+        <v>357</v>
       </c>
       <c r="D134" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>358</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>623</v>
+        <v>356</v>
       </c>
       <c r="B135">
-        <v>5676</v>
+        <v>6908</v>
       </c>
       <c r="C135" t="s">
-        <v>624</v>
+        <v>359</v>
       </c>
       <c r="D135" t="s">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>627</v>
+        <v>360</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>628</v>
+        <v>361</v>
       </c>
       <c r="B136">
-        <v>5159</v>
+        <v>6780</v>
       </c>
       <c r="C136" t="s">
-        <v>629</v>
+        <v>362</v>
       </c>
       <c r="D136" t="s">
-        <v>630</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>363</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>633</v>
+        <v>364</v>
       </c>
       <c r="B137">
-        <v>4990</v>
+        <v>6409</v>
       </c>
       <c r="C137" t="s">
-        <v>634</v>
+        <v>365</v>
       </c>
       <c r="D137" t="s">
-        <v>635</v>
-[...5 lines deleted...]
-        <v>637</v>
+        <v>366</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>638</v>
+        <v>367</v>
       </c>
       <c r="B138">
-        <v>4735</v>
+        <v>6283</v>
       </c>
       <c r="C138" t="s">
-        <v>639</v>
+        <v>368</v>
       </c>
       <c r="D138" t="s">
-        <v>640</v>
-[...5 lines deleted...]
-        <v>642</v>
+        <v>369</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>643</v>
+        <v>370</v>
       </c>
       <c r="B139">
-        <v>4617</v>
+        <v>6242</v>
       </c>
       <c r="C139" t="s">
-        <v>644</v>
+        <v>371</v>
       </c>
       <c r="D139" t="s">
-        <v>645</v>
-[...5 lines deleted...]
-        <v>647</v>
+        <v>372</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>643</v>
+        <v>373</v>
       </c>
       <c r="B140">
-        <v>4606</v>
+        <v>5676</v>
       </c>
       <c r="C140" t="s">
-        <v>648</v>
+        <v>374</v>
       </c>
       <c r="D140" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>375</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>652</v>
+        <v>376</v>
       </c>
       <c r="B141">
-        <v>4564</v>
+        <v>5159</v>
       </c>
       <c r="C141" t="s">
-        <v>653</v>
+        <v>377</v>
       </c>
       <c r="D141" t="s">
-        <v>654</v>
-[...5 lines deleted...]
-        <v>656</v>
+        <v>378</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>657</v>
+        <v>379</v>
       </c>
       <c r="B142">
-        <v>4105</v>
+        <v>4990</v>
       </c>
       <c r="C142" t="s">
-        <v>658</v>
+        <v>380</v>
       </c>
       <c r="D142" t="s">
-        <v>659</v>
-[...5 lines deleted...]
-        <v>661</v>
+        <v>381</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>662</v>
+        <v>382</v>
       </c>
       <c r="B143">
-        <v>3967</v>
+        <v>4735</v>
       </c>
       <c r="C143" t="s">
-        <v>663</v>
+        <v>383</v>
       </c>
       <c r="D143" t="s">
-        <v>664</v>
-[...5 lines deleted...]
-        <v>666</v>
+        <v>384</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>667</v>
+        <v>385</v>
       </c>
       <c r="B144">
-        <v>3679</v>
+        <v>4617</v>
       </c>
       <c r="C144" t="s">
-        <v>668</v>
+        <v>386</v>
       </c>
       <c r="D144" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>387</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>667</v>
+        <v>385</v>
       </c>
       <c r="B145">
-        <v>3679</v>
+        <v>4606</v>
       </c>
       <c r="C145" t="s">
-        <v>668</v>
+        <v>388</v>
       </c>
       <c r="D145" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>389</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>667</v>
+        <v>390</v>
       </c>
       <c r="B146">
-        <v>3679</v>
+        <v>4564</v>
       </c>
       <c r="C146" t="s">
-        <v>668</v>
+        <v>391</v>
       </c>
       <c r="D146" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>392</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>667</v>
+        <v>393</v>
       </c>
       <c r="B147">
-        <v>3679</v>
+        <v>4105</v>
       </c>
       <c r="C147" t="s">
-        <v>668</v>
+        <v>394</v>
       </c>
       <c r="D147" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>395</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>673</v>
+        <v>396</v>
       </c>
       <c r="B148">
-        <v>3316</v>
+        <v>3967</v>
       </c>
       <c r="C148" t="s">
-        <v>674</v>
+        <v>397</v>
       </c>
       <c r="D148" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>677</v>
+        <v>398</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>673</v>
+        <v>399</v>
       </c>
       <c r="B149">
-        <v>3305</v>
+        <v>3679</v>
       </c>
       <c r="C149" t="s">
-        <v>678</v>
+        <v>400</v>
       </c>
       <c r="D149" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>681</v>
+        <v>401</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>682</v>
+        <v>399</v>
       </c>
       <c r="B150">
-        <v>3194</v>
+        <v>3679</v>
       </c>
       <c r="C150" t="s">
-        <v>683</v>
+        <v>400</v>
       </c>
       <c r="D150" t="s">
-        <v>684</v>
-[...5 lines deleted...]
-        <v>686</v>
+        <v>401</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>687</v>
+        <v>399</v>
       </c>
       <c r="B151">
-        <v>2721</v>
+        <v>3679</v>
       </c>
       <c r="C151" t="s">
-        <v>688</v>
+        <v>400</v>
       </c>
       <c r="D151" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        <v>691</v>
+        <v>401</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>692</v>
+        <v>399</v>
       </c>
       <c r="B152">
-        <v>2685</v>
+        <v>3679</v>
       </c>
       <c r="C152" t="s">
-        <v>693</v>
+        <v>400</v>
       </c>
       <c r="D152" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>696</v>
+        <v>401</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>697</v>
+        <v>402</v>
       </c>
       <c r="B153">
-        <v>2514</v>
+        <v>3316</v>
       </c>
       <c r="C153" t="s">
-        <v>698</v>
+        <v>403</v>
       </c>
       <c r="D153" t="s">
-        <v>699</v>
-[...5 lines deleted...]
-        <v>701</v>
+        <v>404</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>702</v>
+        <v>402</v>
       </c>
       <c r="B154">
-        <v>1910</v>
+        <v>3305</v>
       </c>
       <c r="C154" t="s">
-        <v>703</v>
+        <v>405</v>
       </c>
       <c r="D154" t="s">
-        <v>704</v>
-[...5 lines deleted...]
-        <v>706</v>
+        <v>406</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>702</v>
+        <v>407</v>
       </c>
       <c r="B155">
-        <v>1889</v>
+        <v>3194</v>
       </c>
       <c r="C155" t="s">
-        <v>707</v>
+        <v>408</v>
       </c>
       <c r="D155" t="s">
-        <v>708</v>
-[...5 lines deleted...]
-        <v>710</v>
+        <v>409</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>711</v>
+        <v>410</v>
       </c>
       <c r="B156">
-        <v>1847</v>
+        <v>2721</v>
       </c>
       <c r="C156" t="s">
-        <v>712</v>
+        <v>411</v>
       </c>
       <c r="D156" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-        <v>715</v>
+        <v>412</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>716</v>
+        <v>413</v>
       </c>
       <c r="B157">
-        <v>1288</v>
+        <v>2685</v>
       </c>
       <c r="C157" t="s">
-        <v>717</v>
+        <v>414</v>
       </c>
       <c r="D157" t="s">
-        <v>718</v>
-[...5 lines deleted...]
-        <v>720</v>
+        <v>415</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>721</v>
+        <v>416</v>
       </c>
       <c r="B158">
-        <v>1193</v>
+        <v>2514</v>
       </c>
       <c r="C158" t="s">
-        <v>722</v>
+        <v>417</v>
       </c>
       <c r="D158" t="s">
-        <v>723</v>
-[...5 lines deleted...]
-        <v>725</v>
+        <v>418</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>726</v>
+        <v>419</v>
       </c>
       <c r="B159">
-        <v>941</v>
+        <v>1910</v>
       </c>
       <c r="C159" t="s">
-        <v>727</v>
+        <v>420</v>
       </c>
       <c r="D159" t="s">
-        <v>728</v>
-[...5 lines deleted...]
-        <v>730</v>
+        <v>421</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>731</v>
+        <v>419</v>
       </c>
       <c r="B160">
-        <v>766</v>
+        <v>1889</v>
       </c>
       <c r="C160" t="s">
-        <v>732</v>
+        <v>422</v>
       </c>
       <c r="D160" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>735</v>
+        <v>423</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>736</v>
+        <v>424</v>
       </c>
       <c r="B161">
+        <v>1847</v>
+      </c>
+      <c r="C161" t="s">
+        <v>425</v>
+      </c>
+      <c r="D161" t="s">
+        <v>426</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>427</v>
+      </c>
+      <c r="B162">
+        <v>1288</v>
+      </c>
+      <c r="C162" t="s">
+        <v>428</v>
+      </c>
+      <c r="D162" t="s">
+        <v>429</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>430</v>
+      </c>
+      <c r="B163">
+        <v>1193</v>
+      </c>
+      <c r="C163" t="s">
+        <v>431</v>
+      </c>
+      <c r="D163" t="s">
+        <v>432</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>433</v>
+      </c>
+      <c r="B164">
+        <v>941</v>
+      </c>
+      <c r="C164" t="s">
+        <v>434</v>
+      </c>
+      <c r="D164" t="s">
+        <v>435</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>436</v>
+      </c>
+      <c r="B165">
+        <v>766</v>
+      </c>
+      <c r="C165" t="s">
+        <v>437</v>
+      </c>
+      <c r="D165" t="s">
+        <v>438</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>439</v>
+      </c>
+      <c r="B166">
         <v>731</v>
       </c>
-      <c r="C161" t="s">
-[...9 lines deleted...]
-        <v>740</v>
+      <c r="C166" t="s">
+        <v>440</v>
+      </c>
+      <c r="D166" t="s">
+        <v>441</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="E149" r:id="rId295"/>
+    <hyperlink ref="F149" r:id="rId296"/>
+    <hyperlink ref="E150" r:id="rId297"/>
+    <hyperlink ref="F150" r:id="rId298"/>
+    <hyperlink ref="E151" r:id="rId299"/>
+    <hyperlink ref="F151" r:id="rId300"/>
+    <hyperlink ref="E152" r:id="rId301"/>
+    <hyperlink ref="F152" r:id="rId302"/>
+    <hyperlink ref="E153" r:id="rId303"/>
+    <hyperlink ref="F153" r:id="rId304"/>
+    <hyperlink ref="E154" r:id="rId305"/>
+    <hyperlink ref="F154" r:id="rId306"/>
+    <hyperlink ref="E155" r:id="rId307"/>
+    <hyperlink ref="F155" r:id="rId308"/>
+    <hyperlink ref="E156" r:id="rId309"/>
+    <hyperlink ref="F156" r:id="rId310"/>
+    <hyperlink ref="E157" r:id="rId311"/>
+    <hyperlink ref="F157" r:id="rId312"/>
+    <hyperlink ref="E158" r:id="rId313"/>
+    <hyperlink ref="F158" r:id="rId314"/>
+    <hyperlink ref="E159" r:id="rId315"/>
+    <hyperlink ref="F159" r:id="rId316"/>
+    <hyperlink ref="E160" r:id="rId317"/>
+    <hyperlink ref="F160" r:id="rId318"/>
+    <hyperlink ref="E161" r:id="rId319"/>
+    <hyperlink ref="F161" r:id="rId320"/>
+    <hyperlink ref="E162" r:id="rId321"/>
+    <hyperlink ref="F162" r:id="rId322"/>
+    <hyperlink ref="E163" r:id="rId323"/>
+    <hyperlink ref="F163" r:id="rId324"/>
+    <hyperlink ref="E164" r:id="rId325"/>
+    <hyperlink ref="F164" r:id="rId326"/>
+    <hyperlink ref="E165" r:id="rId327"/>
+    <hyperlink ref="F165" r:id="rId328"/>
+    <hyperlink ref="E166" r:id="rId329"/>
+    <hyperlink ref="F166" r:id="rId330"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>