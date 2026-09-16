--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -8,104 +8,128 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="54">
+  <si>
+    <t>REGISTRO DEGLI ACCESSI CIVICI</t>
+  </si>
   <si>
     <t>Data di ricevimento della richiesta</t>
   </si>
   <si>
     <t>Protocollo di ricevimento della richiesta</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Tipologia</t>
   </si>
   <si>
     <t>Presenza di Contro-Interessati</t>
   </si>
   <si>
     <t>Data di risposta</t>
   </si>
   <si>
     <t>Protocollo della risposta</t>
   </si>
   <si>
     <t>Esito della risposta</t>
   </si>
   <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>Accesso agli atti</t>
+  </si>
+  <si>
+    <t>ATTI</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>PARZIALMENTE ACCOLTA</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>ACCOLTA</t>
+  </si>
+  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>Domanda di accesso documentale</t>
   </si>
   <si>
-    <t>ATTI</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2026</t>
   </si>
   <si>
-    <t>PARZIALMENTE ACCOLTA</t>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>Istanza di accesso agli atti</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>Richiesta di accesso documentale</t>
   </si>
   <si>
     <t>20/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>ACCOLTA</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>21/02/2026</t>
   </si>
   <si>
     <t>08/11/2025</t>
   </si>
   <si>
     <t>Richiesta di accesso civico generalizzato</t>
   </si>
   <si>
     <t>GENERALIZZATO</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
@@ -152,81 +176,94 @@
     <t>02/10/2022</t>
   </si>
   <si>
     <t xml:space="preserve">Istanza di riesame </t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t xml:space="preserve">Richiesta di accesso civico generalizzato </t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>RIGETTATA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -526,421 +563,514 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H18"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="8" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="H2" s="2" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3">
+        <v>12063</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3">
+        <v>12215</v>
+      </c>
+      <c r="H3" t="s">
         <v>14</v>
-      </c>
-[...19 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B4">
-        <v>8241</v>
+        <v>11966</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G4">
-        <v>9142</v>
+        <v>12219</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5">
+        <v>10528</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="B5">
-[...13 lines deleted...]
-      </c>
       <c r="G5">
-        <v>1025</v>
+        <v>11179</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6">
+        <v>12233</v>
+      </c>
+      <c r="C6" t="s">
         <v>22</v>
       </c>
-      <c r="B6">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G6">
-        <v>16015</v>
+        <v>11179</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7">
+        <v>9591</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" t="s">
         <v>25</v>
       </c>
-      <c r="B7">
-[...13 lines deleted...]
-      </c>
       <c r="G7">
-        <v>14415</v>
+        <v>10838</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8">
+        <v>8241</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" t="s">
         <v>27</v>
       </c>
-      <c r="B8">
-[...13 lines deleted...]
-      </c>
       <c r="G8">
-        <v>8918</v>
+        <v>9142</v>
       </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9">
+        <v>10</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" t="s">
         <v>29</v>
       </c>
-      <c r="B9">
-[...13 lines deleted...]
-      </c>
       <c r="G9">
-        <v>5091</v>
+        <v>1025</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10">
+        <v>15979</v>
+      </c>
+      <c r="C10" t="s">
         <v>31</v>
       </c>
-      <c r="B10">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G10">
-        <v>3136</v>
+        <v>16015</v>
       </c>
       <c r="H10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11">
-        <v>18162</v>
+        <v>12871</v>
       </c>
       <c r="C11" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11">
-        <v>19251</v>
+        <v>14415</v>
       </c>
       <c r="H11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
-        <v>8832</v>
+        <v>8860</v>
       </c>
       <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" t="s">
         <v>36</v>
       </c>
-      <c r="D12" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="G12">
+        <v>8918</v>
       </c>
       <c r="H12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>15871</v>
+        <v>4770</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G13" t="s">
         <v>38</v>
       </c>
+      <c r="G13">
+        <v>5091</v>
+      </c>
       <c r="H13" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>2371</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14">
+        <v>3136</v>
+      </c>
+      <c r="H14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15">
+        <v>18162</v>
+      </c>
+      <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" t="s">
         <v>42</v>
       </c>
-      <c r="B14">
+      <c r="G15">
+        <v>19251</v>
+      </c>
+      <c r="H15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16">
+        <v>8832</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" t="s">
+        <v>46</v>
+      </c>
+      <c r="H16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17">
+        <v>15871</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" t="s">
+        <v>46</v>
+      </c>
+      <c r="H17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18">
         <v>11555</v>
       </c>
-      <c r="C14" t="s">
-[...15 lines deleted...]
-        <v>45</v>
+      <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" t="s">
+        <v>52</v>
+      </c>
+      <c r="G18" t="s">
+        <v>46</v>
+      </c>
+      <c r="H18" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:H1"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>