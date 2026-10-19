--- v0 (2026-08-15)
+++ v1 (2026-10-19)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="84">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD2B1E3E9</t>
   </si>
   <si>
@@ -170,50 +170,140 @@
     <t>B87359380F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione RLS 2025/26</t>
   </si>
   <si>
     <t>B863080613</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività di formazione riservato ai docenti e personale ATA 2025/26</t>
   </si>
   <si>
     <t>B886EE0353</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia 2025/26</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B860FBDCE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto stampante Dirigente</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>B20D6FDC2F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI PRODOTTI PER PROGETTO OUTDOOR EDUCATION</t>
+  </si>
+  <si>
+    <t>17/05/2024</t>
+  </si>
+  <si>
+    <t>B1BB62BC8B</t>
+  </si>
+  <si>
+    <t>ACQUISTO DI MATERIALE DI CANCELLERIA</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>B18B02D49A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PRENOTAZIONE DEGLI ESAMI DI CERTIFICAZIONE LINGUA INGLESE-ACCADEMIA BRITANNICA SEDE DI AREZZO</t>
+  </si>
+  <si>
+    <t>18/04/2024</t>
+  </si>
+  <si>
+    <t>B1508DCBA1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiali igienico sanitario</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>B12ED78D1B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ESAMI DI CERTIFICAZIONE LINGUA FRANCESE - INSTITUT FRANCAIS ITALIA</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>B12ACD01FA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto armadietti Scuola Secondaria di I grado</t>
+  </si>
+  <si>
+    <t>19/03/2024</t>
+  </si>
+  <si>
+    <t>B0DA4A9DA0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Gestione del servizio di Cassa</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>B090AE2EE0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ORGANIZZAZIONE DEL PACCHETTO COMPLETO PER LA PARTECIPAZIONE AL PROGETTO MARE</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>B04C062C18</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALI  PROGETTO CERAMICA SCUOLA SECONDARIA I GRADO</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>B042F4D262</t>
+  </si>
+  <si>
+    <t>Acquisto di materiali didattici per la Scuola Secondaria di I grado</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -560,56 +650,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2B1E3E9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/ef07ece7-0ed8-48c0-9769-abf95273b02c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB507D87F8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/ad231110-0840-43b8-8b9c-f0dd222b4511" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44FA7815" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/7890eccc-7d05-4e17-a9bc-f4e0a1415d94" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46E95E37" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/99a0b949-c098-4efe-971a-057ab99b1a94" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE8703B13" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/5ab6c16c-a1d2-4b30-8260-0ac383d3742c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE384F86C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/915a7474-730c-46a1-a1f7-cb07672d1ce4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8B2267F1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/a67ff61a-6ecb-4a5a-9e45-523a90a3ab09" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0D0A8565" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/430aaf59-0f75-4905-9695-9605c63da9c0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA655766F1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/1f1980cf-d97b-4cc5-a036-5a01ee13ecb0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10F73653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/de41649e-bc29-4a0b-a7d7-b6cf6167fbb4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B998F77A7C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/0346d4e3-ea7e-4d43-a0d0-412ebf949862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996E50EC9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/85d0870f-34ad-43af-9648-c1d92e7926d4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED12252B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/7fa197b5-6bdb-4be6-b822-65ec0374f43a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87359380F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/ad4b909b-1b09-494f-b521-4b987fb26894" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863080613" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/62925a09-43d6-423a-9c21-2d2d45918c15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B886EE0353" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/35e8ce30-a1be-4be9-b4d8-4453c1ecc066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B860FBDCE5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/0030401f-cc12-4169-b9d9-0e283a534952" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2B1E3E9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/ef07ece7-0ed8-48c0-9769-abf95273b02c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB507D87F8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/ad231110-0840-43b8-8b9c-f0dd222b4511" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44FA7815" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/7890eccc-7d05-4e17-a9bc-f4e0a1415d94" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46E95E37" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/99a0b949-c098-4efe-971a-057ab99b1a94" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE8703B13" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/5ab6c16c-a1d2-4b30-8260-0ac383d3742c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE384F86C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/915a7474-730c-46a1-a1f7-cb07672d1ce4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8B2267F1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/a67ff61a-6ecb-4a5a-9e45-523a90a3ab09" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0D0A8565" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/430aaf59-0f75-4905-9695-9605c63da9c0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA655766F1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/1f1980cf-d97b-4cc5-a036-5a01ee13ecb0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10F73653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/de41649e-bc29-4a0b-a7d7-b6cf6167fbb4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B998F77A7C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/0346d4e3-ea7e-4d43-a0d0-412ebf949862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996E50EC9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/85d0870f-34ad-43af-9648-c1d92e7926d4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED12252B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/7fa197b5-6bdb-4be6-b822-65ec0374f43a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87359380F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/ad4b909b-1b09-494f-b521-4b987fb26894" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863080613" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/62925a09-43d6-423a-9c21-2d2d45918c15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B886EE0353" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/35e8ce30-a1be-4be9-b4d8-4453c1ecc066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B860FBDCE5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/0030401f-cc12-4169-b9d9-0e283a534952" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B20D6FDC2F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/ca8899e6-7a3a-4760-a140-41a6006ed678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1BB62BC8B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/2531b74c-8b7a-409c-a2e2-10355ab4222f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B18B02D49A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/bc47115f-a68f-48f6-8dc9-f720b64a0c20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1508DCBA1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/cfff2fb1-1482-4789-b35e-22aab07c308e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B12ED78D1B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/3cf1b20f-565c-40f3-bc4d-2fbdf0cf004d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B12ACD01FA" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/bfc0e629-ea66-49cb-bfc3-89d1977f1547" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0DA4A9DA0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/3d9de60f-0de3-48c2-802f-a4e30237b7cc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B090AE2EE0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/f35d1d7e-1aa6-4c20-8542-424edc35b014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B04C062C18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/e88402a8-80eb-41a8-991d-4e412a205843" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B042F4D262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC826005/amministrazione-trasparente/atti-amministrazioni-enti/87084805-3b58-49e0-b525-a45c8f24f098" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F28"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
@@ -928,89 +1018,309 @@
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18">
         <v>3628</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19">
+        <v>2325</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20">
+        <v>1892</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21">
+        <v>1741</v>
+      </c>
+      <c r="C21" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22">
+        <v>1528</v>
+      </c>
+      <c r="C22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" t="s">
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23">
+        <v>1371</v>
+      </c>
+      <c r="C23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24">
+        <v>1350</v>
+      </c>
+      <c r="C24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" t="s">
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25">
+        <v>1116</v>
+      </c>
+      <c r="C25" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26">
+        <v>770</v>
+      </c>
+      <c r="C26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D26" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27">
+        <v>505</v>
+      </c>
+      <c r="C27" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28">
+        <v>450</v>
+      </c>
+      <c r="C28" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
     <hyperlink ref="E12" r:id="rId21"/>
     <hyperlink ref="F12" r:id="rId22"/>
     <hyperlink ref="E13" r:id="rId23"/>
     <hyperlink ref="F13" r:id="rId24"/>
     <hyperlink ref="E14" r:id="rId25"/>
     <hyperlink ref="F14" r:id="rId26"/>
     <hyperlink ref="E15" r:id="rId27"/>
     <hyperlink ref="F15" r:id="rId28"/>
     <hyperlink ref="E16" r:id="rId29"/>
     <hyperlink ref="F16" r:id="rId30"/>
     <hyperlink ref="E17" r:id="rId31"/>
     <hyperlink ref="F17" r:id="rId32"/>
     <hyperlink ref="E18" r:id="rId33"/>
     <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>