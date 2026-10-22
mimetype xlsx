--- v0 (2026-08-13)
+++ v1 (2026-10-22)
@@ -8,1649 +8,1207 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="368">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD68BB3A12</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ORDINE DIRETTO SU MEPA ACQUISTO ATTREZZATURE PER PALESTRA  - DECATHLON</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD65C4997A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI FERROVIARI  USCITA A FIRENZE IL 2 DICEMBRE 2026  - TRENITALIA SPA</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD560B1A50</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA MEPA per acquisto targa, materiale pubblicitario e etichette inventario POC 2014-2020 AVVISO 95450 DEL 24.4.2026 DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Graduatoria definitiva e decreto dirigenziale di conferimento incarichi - ESPERTO TUTOR E F.A. AVVISO 81652 MODULO "CORPO E MOVIMENTO: CRESCERE CON LO SPORT" </t>
+  </si>
+  <si>
+    <t>BD5065592F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO TRAMITE ORDINE MEPA  ACQUISTO LAMPADE PER LIM  SCUOLA PRIMARIA  RICASOLI</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto DS conferimento incarico verificatore di conformità con graduatoria definitiva poc 14-20 avviso 95450 del 24.4.2026 DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>BD4CAEE3FA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO TRAMITE TRATTATIVA DIRETTA PER NOLEGGIO AUTOBUS  MANIFESTAZIONE CORALE AD AREZZO IL 20 OTTOBRE - DITTA BRANDI BUS</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD4A325F09</t>
+  </si>
+  <si>
+    <t>Determina affidativa - Affidamento diretto tramite trattativa diretta con unico operatore economico 2F Multimedia per acquisto dispositivi digitali POC 2014-2024 AVVISO 95450 DEL 24.4.2026</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD448963D5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO TRAMITE TRATTATIVA DIRETTA CORSO DI AGGIORNAMENTO RLS  PROF. BUCCI MARCO A.S. 2026-27</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD3643A11E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO SCARPE ANTINFORTUNISTICHE- DITTA SPHERA ANTINFORTUNISTICA</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD43381E13</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO PER ESAMI PRATICHE PRESSO VIGILI DEL FUOCO -CORSO ANTINCENDIO  2° PROVA</t>
+  </si>
+  <si>
+    <t>BD1BE5CE55</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER NOLEGGIO ATTREZZATURE ESAMI ANTINCENDIO</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD0F0861E2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER AFFITTO TEATRO MASACCIO  PER MANIFESTAZIONE MUSICACALE DEL 21/12/2026</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C45F25A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA_GIFRAN</t>
+  </si>
+  <si>
+    <t>BD09E3FC22</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA_ERREBIAN</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD03435A8C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto servizio attivazione modulo competenze psicopedagogiche CENTRO NASCITE MONTESSORI - AVVISO 95165 D.M. 38/2026 FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFE2F09B8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMWNTO SERVIZIO DI PERNOTTAMENTO HOTEL_MUGELTRAVEL PROMOVACANZE</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF42F0078</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO TRAMITE TRATTATIVA DIRETTA SUL MEPA SERVIZIO DI PUBBLICITA' A.S. 2026/2027 - ARNO EDIZIONI SRL</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF10D9A95</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO TRAMITE TRATTATIVA DIRETTA SUL MEPA  SERVIZIO DI RSPP CONTRATTO TRIENNALE</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE1E132CA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SUL MEPA PER SERVIZIO DI AMMINISTRAZIONE TRASPARENTE- SFERA SRL</t>
+  </si>
+  <si>
     <t>06/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto approvazione graduatoria e conferimento incarichi ESPERTO-TUTOR E F.A. moduli progetto PN 21-27 OrientaMENTI </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC8A2DB9C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI DEL TRENO MOSTRA DEL CINEMA A VENEZIA IL 3 SETTEMBRE 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8A2DB9C2</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7C3208EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizi assicurativi alunni e personale scolastico triennio 2026-2029</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7C3208EF</t>
-[...4 lines deleted...]
-  <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC7796D765</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO PER RINNOVI SERVIZIO DI DOMINI INTERNET - ARUBA SPA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7796D765</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC64EDE68A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento tramite Trattativa Diretta per noleggio n. 5 Fotocopiatrici  Multifunzioni contratto Triennale 2026/2029.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC64EDE68A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto conferimento incarichi e approvazione graduatoria PIANO ESTATE AVVISO 81652 MODULO "UN CORO, TANTE VOCI" </t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>Decreto approvazione graduatoria e conferimento incarichi PIANO ESTATE 81652 MODULI "LET'S SING A SONG" E "TELL A STORY"</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC3ADB0008</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORDINE DIRETTO PER ACQUISTO TARGHE PERSONALIZZATE PROGETTO AGENDA NORD</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3ADB0008</t>
-[...4 lines deleted...]
-  <si>
     <t>BC3A387D9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORDINE DIRETTO MEPA PER ACQUISTO TARGHE PUBBLICITARIE  PN 81652 PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3A387D9A</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC036B7C0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi di adeguamento al regolamento U.E. 2016/679 – Responsabile della protezione dei dai (D.P.O) 2026-2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC036B7C0D</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BBFE41E2A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO DI FORMAZIONE ESAMI FINALI CORSO KET CLASSI 3° SECONDARIA A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE41E2A8</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFB4051A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA PER SC. INFANZIA_ELIOTECNICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB4051A6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBEF0B97A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER PREMIAZIONE ALUNNI SC. SEC. 1 GRADO_IL COMPASSO SNC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF0B97A3</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD7482442</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO PER LABORATORIO DI CERAMICA_MONDO CERAMICA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7482442</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD711A4A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER CORSO ANTINCENDIO_F.LLI RESTI ESTINTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD711A4A9</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCF4234DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO INGRESSI MUSEO DEL COMUNE DI CHIUSI GITA DEL 22 MAGGIO CLASSE 5A-5C PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF4234DA</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>Decreto approvazione graduatoria e decreto unico conferimento incarichi n. 1 ESPERTO e n. 1 TUTOR AGENDA NORD AVVISO 136777 MODULO ATTORI IN ERBA</t>
   </si>
   <si>
     <t>BBC861D987</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA PER SC. INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC861D987</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC1C639F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto abbonamento ORO -ITALIA SCUOLA N. 1 ANNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1C639F5</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB0F4767C</t>
   </si>
   <si>
     <t>Determina affidativa post  trattativa diretta autolinee toscane per noleggio autobus uscite didattiche progetto AGENDA NORD - ALLA SCOPERTA DEL TERRITORIO a.s. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0F4767C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA5A38C6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO LABORATORI DIDATTICI  MUSEO CIVICO DI CHIUSI  CLASSI 5A-5C PRIMARIA GITA DEL 22 MAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5A38C6C</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA2BC57AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO POST TRATTATIVA DIRETTA NOLEGGIO AUTOBUS MARCIA DELLA PACE 4 GIUGNO AREZZO - RONDINE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2BC57AA</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB94C9E0FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRATTATIVA DIRETTA NOLEGGIO AUTOBUS MARCIA DELLA PACE 04/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94C9E0FB</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB94A8777A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO PER PROGETTO sCOOLFOOD_BORGIONE CENTRO DIDATTICO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94A8777A</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/66df21be-2ce1-47df-9472-d54ce2e94ffa</t>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>BD431A661A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - ESAMI DI PROVA PRATICA  PRESSO I VIGILI DEL FUOCO  CORSO DI FORMAZIONE ANTINCENDIO A.S.2026/27  1° SESSIONE </t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB85536674</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA NOLEGGIO DI APPARECCHIATURE AUDIO VIDEO_QUITAPESARES</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85536674</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB77D4B814</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO PER ACQUISTO BIGLIETTI DEL TRENO VIAGGIO A BOLOGNA DEL 23 MAGGIO GRUPPO GCIB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77D4B814</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6E5FA94B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO PER INGRESSI E LABORATORI AL MUSEO CIVICO DEL COMUNE DI CETONA  (SI) CLSSI 3A -3C-3E PRIMARIA  11 E 19 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E5FA94B</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>Decreto di conferimento incarichi n. 1 esperto, n. 1 tutor e n.1 figura aggiuntiva - PIANO ESTATE AVVISO 81652- Modulo "Tutti artisti: il nostro laboratorio delle meraviglie"</t>
   </si>
   <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB563BEE3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO BIGLIETTI DEL TRENO  GITA 11 MAGGIO A FIRENZE  CLASSE 4C-4D PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB563BEE3B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4DBBF3FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI INGRESSO MUSEO LAMBORGHINI CLASSE 2D SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DBBF3FF</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB4820DF24</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO PER ACQUISTO BIGLIETTI  DEL TRENO VIAGGIO DEL 4 MAGGIO A FIRENZE  CLASSE 4A -4B  PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4820DF24</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB44FED1DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO INGRESSI E ATTIVITA' DI LABORATORIO MUSEO GALILEO DI FIRENZE CLASSE 4A-4AB-4C-4D SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44FED1DB</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB29032742</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA CLASSI 3 B/C/D/E SC. PRIMARIA_DIDATTICA TOSCANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29032742</t>
-[...4 lines deleted...]
-  <si>
     <t>BB1A6BAD23</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI FERROVIARI GITA A BOLOGNA DEL 24 APRILE  CLASSE 2C SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A6BAD23</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB12F6A770</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO INTERVENTO TECNICO STANZA SENSORIALE SCUOLA DELL'INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12F6A770</t>
-[...4 lines deleted...]
-  <si>
     <t>BB18532169</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ATTREZZATURE RICREATIVE E SPORTIVE_SNOEZELEN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18532169</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB04D26F08</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso di formazione NETSENSE su intelligenza artificiale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04D26F08</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0451DD8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZI DI MUSEO INGRESSI E ATTIVITA' AI MAGICI CASTELLI DI CASTIGLION DEL LAGO CLASSE 1D-1C SECONDARIA  - UN MONDO DI AVVENTURE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0451DD8B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB027C6747</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE CANCELLERIA    E IGIENICO SANITARIO_GIFRAN SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB027C6747</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BB00FD87F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO NOLEGGIO AUTOBUS CONCORSO MUSICALE  A SCANDICCI (FI)  IL 22 MAGGIO 2026 - A.L.A. BUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00FD87F1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0054808A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto soggiorno tutto compreso presso Eurocamp  di Cesenatico  dal 25 al 27 Maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0054808A</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFF284426</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DI CORSI DI FORMAZIONE PERSONALE_CONTI GIUDIZIALI_ITALIA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF284426</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAE9057DB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ATTIVITA' DI FATTORIA DIDATTICA CLASSE 2° PRIMARIA CON SOCIETA' AGRICOLA IL BOSCO MAGICO.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9057DB6</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE371CB13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trattativa diretta con Oxfam Italia Intercultura per WP1 E WP2 Progetto F.A.M.I. Prog- 346</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE371CB13</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACE1E7867</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO PER NOLEGGIO AUTOBUS VIAGGIO A INVERUNO MILANO GRUPPO CONSIGLIO DEI RAGAZZI  - AUTOLINEE TOSCANE  S.P.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE1E7867</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABB05A266</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trattativa diretta Rondine cittadella della Pace per acquisto contributo di corresponsabilità alunni e formazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB05A266</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB4D2434E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER MURALES SC. SEC. 1 GRADO_ELIOTECNICA SNC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4D2434E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BABDC7BCF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO PULLMINI TRASPORTO IN PRATOMAGNO PRESSO SOCIETA' AGRICOLA IL BOSCO MAGICO  CLASSI 2° SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABDC7BCF7</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA8228142</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA PER CONCORSO A060_ELIOTECNICA SNC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8228142</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>Decreto dirigenziale conferimento incarichi ESPERTO E TUTOR AGENDA NORD PN 21-27 MODULI STEM</t>
   </si>
   <si>
     <t>Decreto DS incarico avviso DOCENTI TEAM- progetto F.A.M.I. prog-346</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto dirigenziale affidamento incarichi esperto e tutor- PN 21-27 AGENDA NORD MODULO "PICCOLI SCIENZIATI CRESCONO" </t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8F6016F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA PER CONCORSO A060_SPAGGIARI SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F6016F2</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto DS conferimento incarichi avviso DOCENTI INTERNI L2- progetto F.A.M.I. prog-346</t>
   </si>
   <si>
     <t>BA8E732E81</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO INGRESSI PER LABORATORI DIDATTICI MERCATO DELLE GAITE DI BEVAGNA 24 MARZO CLASSE 1A-1B SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E732E81</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA6D5C7ACA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTI BIGLIETTI INGRESSO MUSEO CIVICO DI CETONA CLASSI 3B-3D PRIMARIA 12 MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D5C7ACA</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7C0C56BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DOPO TRATTIVA DIRETTA  SOGGIORNO E TRASPORTO VIAGGIO DI ISTRUZIONE ALLE FORESTE CASENTINESE.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C0C56BF</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA795DABFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DI CORSI DI FORMAZIONE PERSONALE_ITALIA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA795DABFB</t>
-[...4 lines deleted...]
-  <si>
     <t>BA76D0D082</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO SANITARIO_CLEAN ACCENT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76D0D082</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA71D405F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE INFORMATICO_ADPARTNERS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71D405F5</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA679B2EBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto Visita ai Monumenti diocesani di Ravenna classe 2A-2B -2E Secondaria  31-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA679B2EBD</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA6433028A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA CLASSI SC. PRIMARIA_DIDATTICA TOSCANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6433028A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1A1089AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER INGRESSO AL CAMPO DEI FOSSILI GITA DEL 5 MAGGIO A CARPI CLASSE 2D SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A1089AC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA62F3CB46</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA SC. INFANZIA_GIODICART</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62F3CB46</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5DBDO3C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PROGRAMMI GESTIONALI CLASSEVIVA + PRIMA VISIONE WEB_SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DBDO3C1</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA49A62333</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - VISITA MUSEO HARD ROCK CAFE CON LEZIONE INTERATTIVA IN LINGUA INGLESE 10 MARZO CLASSE 2A-3A SECONDARIA </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49A62333</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA534C5A9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto Trinity College per iscrizione aggiuntiva n. 1 alunno classe 2D -grade 3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA534C5A9A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5233A086</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSI DI FORMAZIONE SICUREZZA_SICURES</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5233A086</t>
-[...4 lines deleted...]
-  <si>
     <t>BA50989CFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DOPO TRATTATIVA DIRETTA ESAMI TRINITY A.S. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50989CFF</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4E6DE121</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI DEL TRENO FIRENZE HARD ROCK CAFE' 10 MARZO CLASSE 2A-3A SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E6DE121</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA3CCA9EA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO - ACQUISTO BIGLIETTI FONDAZIONE ARCHIVIO DIARISTICO NAZIONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CCA9EA7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA488BD3A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto firma digitale remota Spaggiari  - Dsga Roberta Battaglia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA488BD3A7</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA367C2A3E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO -ATTIVITA' LUDICO RICREATIVO  A DYNAMO CAMP 16 FEBBRAIO  CLASSI 3° SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA367C2A3E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA3508C2C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale igienico sanitario_ERREBIAN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3508C2C2</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1E18B649</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO POST TRATTATIVA DIRETTA  NOLEGGIO AUTOBUS VIAGGI DI ISTRUZIONE A.S. 2025-26 - BASCHETTI AUTOSERVIZI SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E18B649</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA10117CC9</t>
   </si>
   <si>
     <t xml:space="preserve">Determina Affidativa Post trattiva diretta viaggio a Torino del 11 e 12 Maggio 2026 - MUGEL TRAVEL PROMOVACANZE </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10117CC9</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA0F5D6352</t>
   </si>
   <si>
     <t xml:space="preserve"> - AFFIDAMENTO POST TRATTATIVA NOLEGGIO AUTOBUS VIAGGI DI ISTRUZIONE A.S. 2025-26 - ALA BUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F5D6352</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>BA06FC7263</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO NOLEGGIO AUTOBUS PER TRASPORTO SCOLASTICO -VIAGGI DI ISTRUZIONE A.S. 2025/26 - BRANDI BUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA06FC7263</t>
-[...4 lines deleted...]
-  <si>
     <t>BA06461A5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE SPORTIVO PER PALESTRA_DECATHLON</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA06461A5E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA061772C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso di formazione ITALIA SCUOLA - le assenze del personale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA061772C2</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9F802E97C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO NOLEGGIO TEATRO MASACCIO - PARROCCHIA SAN GIOVANNI BATTISTA per spettacolo del 19.01.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F802E97C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F7D3ECE9</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO GARE INDIVIDUALI DI MATEMATICA  - KANGOUROU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7D3ECE9</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F8D01EB2</t>
   </si>
   <si>
     <t>Decisione di affidamento - SERVIZIO DI MEDICO COMPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8D01EB2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>BA1CA8CC2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO  DOPO TRATTATIVA DIRETTA NOLEGGIO AUTOBUS VIAGGI DI ISTRUZIONE A.S. 2025 26  - FLORENTIA BUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1CA8CC2C</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9DCCCBE9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto CSI AREZZO per progetto psicomotricità infanzia a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DCCCBE9A</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E12F5553</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENO - MONTEVARCHI TERRANUOVA - FIRENZE - 21 GENNAIO  CLASSE 2° D  SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E12F5553</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9CE86754B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti   ingresso Museo Cassero Montevarchi il 15-12-2025 classe 1°B Secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CE86754B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B9909505C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti alunni sc. Sec. Primaria e Infanzia per ingresso teatro le Fornaci</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9909505C0</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96DCD7E81</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico sanitario e cancelleria_ERREBIAN SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96DCD7E81</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B948C8FA6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI FERROVIARI PER USCITA DIDATTICA AD AREZZO IL 16 /12/2025 CLASSI 2° SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948C8FA6D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B942D20954</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE RLS - SICURES SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942D20954</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B94EB846DA</t>
   </si>
   <si>
     <t>Determina indizione T.D. - Organizzazione trasporto autobus - progetto Neve a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94EB846DA</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>B94CEA31F6</t>
   </si>
   <si>
     <t>DETERMINA DI INDIZIONE TRATTATIVA DIRETTA  AFFIDAMENTO SOGGIORNO PROGETTO NEVE  2025-26 - FRATELLI LUCCHINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94CEA31F6</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8F9C36B04</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE ANQUAP -  PROCEDURE DI ACQUISTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F9C36B04</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F8D6A511</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA PROGETTO DADA SCUOLA SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8D6A511</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E9278EE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite mediche periodiche personale ATA – SICURMEDICA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E9278EE1</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina INCARICHI PN 21-27 AVVISO 81652 MODULI L2 PRIMARIA  E SECONDARIA DI PRIMO GRADO</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E13EF358</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento per servizio di pubblicità  - VALDARNO 24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E13EF358</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8DE237BDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZE  D'USO JAMFSCHOOPERPETUAL USO DIDATTICO_C&amp;C SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE237BDB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DA1EFFEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI GHIACCIO SINTETICO IN BUSTA DITTA FARMA SERVICE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DA1EFFEE</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8CA9C87CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ROTOLONI IN CELLULOSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA9C87CD</t>
-[...4 lines deleted...]
-  <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>B8A8AFFC27</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento NOBIS FUTURA SRL per assicurazione sanitaria assistente di lingua francese a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8AFFC27</t>
-[...4 lines deleted...]
-  <si>
     <t>B8B437CAC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso di formazione SICURES SRL per preposti e dirigenti a.s. 2025-2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/07166b7f-0121-44a4-be6a-dba5bd9823d7</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8AA40E9FB</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - rinnovo dominio ict erranuova.edu.it con ARUBA S.p.A. in
 scadenza il 23 Ottobre 2025. Rinnovo del servizio per un anno, scadenza il 23 ottobre 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8AA40E9FB</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B897E437E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO , NOLEGGIO AUTOBUS PER USCITA DI ALUNNI E ACCOMPAGNATORI PARTECIPANTI AL CORO CORCODE’ USCITA AD AREZZO DEL 22 OTTOBRE A.S. 2025/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/138c55b4-d1ef-4328-adff-dc27aee08cd9</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B87B401D52</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - a contrarre per l’approvvigionamento di serviz i di consulenza per
 Amministrazione Trasparente e noleggio utenza nel portale amministrazionetrasparente.org ””,
 certificato AGID/ACN per la generazione automatica dei contenuti di AT .</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B87B401D52</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B8761B102C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Scarpe antinfortunistiche per Collaboratori Scolastici Ditta Sphera Antinfortunistica di Cesare Mondola</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8761B102C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B84EC72AF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - corsi di formazione del Personale “ Sicurezza dei Lavoratori e Antincendio” personale Docente e ATA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B84EC72AF6</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B846A0CF42</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determinazione di Legionella SPP su campione di acqua destinata al consumo umano – Laboratorio Galileo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B846A0CF42</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B84102A2D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale igienico sanitario - Ditta ROLLPROGRES S.R.L.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B84102A2D2</t>
-[...4 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>B82D205846</t>
   </si>
   <si>
     <t>Decisione a contrarre - formazione docenti scuola dell’infanzia CENTRO NASCITA MONTESSORI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B82D205846</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B9BA77D1AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico-sanitario_DI LAURO VINCENZO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA77D1AC</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52CB52027</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di Formazione metodo Snoezelen – stanza sensoriale</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/44e896fd-e25f-4cc7-a31b-02718cda08ce</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B51D294B64</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Noleggio autobus per i seguenti viaggi di Istruzione: - 12/05/2025
 Peccioli Pisa n. 1 pullman da 5…vai al dettaglio della negoziazione su
 acquistinretepa.it</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/f346ff6a-b60f-4fbf-9754-541a1211e346</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1948,2359 +1506,3043 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD68BB3A12" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/9e284865-b5e1-4974-90d1-4a59cf2e61f1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD65C4997A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/37d29fab-cea2-4d2f-b69f-bd893107647b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD560B1A50" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/f82c8112-b7ed-4e19-8050-cef36f966873" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5065592F" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/736787d6-f094-4b03-b7f5-c5802436d4c4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4CAEE3FA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/466c9dc7-f4a4-414d-b9de-497c007d9d07" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4A325F09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/d3f35aa3-3610-4cfa-bed4-ede9b4e55014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD448963D5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/1f6dc8c3-d8c3-4523-b0ee-ad5055409e8a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3643A11E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/91c4f749-8a8c-422d-af4f-0c278a4bbd21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD43381E13" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/abc32d03-2133-420b-82be-d73092b6ad8c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1BE5CE55" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/2619ff03-0ef5-41a9-95de-f180c41316f4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0F0861E2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/7fb6550a-a109-40c0-a0d0-1816b25e0eaf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C45F25A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/9b1b798c-3a88-4590-8853-1f95cab59003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD09E3FC22" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/1f108fa1-5b5b-471b-8fe6-63846243c4a5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03435A8C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/dc622415-0d4c-41dc-8ad4-29f0310ec4f6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFE2F09B8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/039ef82a-1179-4441-a325-523ca736e7fc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF42F0078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/8a840080-0571-4b68-8679-e20e15a09bbb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF10D9A95" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/a084876e-dba1-4c3b-998a-5623846b79f1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE1E132CA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/dbcf4975-83a4-40ee-98e1-75d1314baeeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A2DB9C2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/9f19f98e-60ac-4682-b0cf-b8fd625cb7fc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C3208EF" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/e6c17b41-5a0a-4352-9eee-dd0851b070c1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7796D765" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/e654dfe7-af38-4b96-9498-098d7cace641" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64EDE68A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/758878fb-6886-4380-9d15-7afa424a1f05" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3ADB0008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/bfe27774-2bf3-4eef-addf-3e2e3a8f62d7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3A387D9A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/5f085b2b-aaf1-450b-a313-88d983c86579" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC036B7C0D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/e0a16fc2-b519-4fe3-ab4d-90e9800c13a1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE41E2A8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/823fc2fe-a8ea-45d4-8f8d-550dcaf1b69f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB4051A6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/3fb2e3c5-bbad-423a-89a4-87378860a3b9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF0B97A3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/7bc984de-e23a-402a-92d7-279c9f58fd61" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7482442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/cf6ba663-5ff1-4936-ae3e-4d8a93f42af5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD711A4A9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/5b36609b-7099-48cc-bda0-91e0d05f6e8e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF4234DA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/5aeb087a-9409-43c9-a309-912fc6df8b6a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC861D987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/29b6df0a-6c10-44eb-84a3-ec3e6ccfdd6c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1C639F5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/6f6539dc-c381-47a5-9b3a-8ee4754223f0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0F4767C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/eeaafdef-e10c-44ac-900d-631ace3443aa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5A38C6C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/9f42c0c7-a970-49cc-9cc6-54cab7c79117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2BC57AA" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/b311c97d-4e1e-4dce-91f2-c574c00be250" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94C9E0FB" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/14ba3a0d-e98d-46bf-8db8-c9b0373eb5b7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94A8777A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/66df21be-2ce1-47df-9472-d54ce2e94ffa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD431A661A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/106fd990-a7f0-4fd9-817e-43ee44b8855a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85536674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/f81e44f3-2a24-46ad-8e65-f2ddf0cddf14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77D4B814" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/079eb059-40ea-4aad-8617-db347f1eaf5f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E5FA94B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/4fd6b731-825b-4a89-b3f9-feb19579c8d1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB563BEE3B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/05716909-8971-45b6-99d5-f34913fb994d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DBBF3FF" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/63b76ebc-c0a1-4e91-8fd1-2516b00ee525" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4820DF24" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/078eed7d-2251-4cc6-a4da-ae93a9ec3a9d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44FED1DB" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/cc499175-84a9-471b-9f73-1a2594a6a5c8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29032742" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/cf30741b-c611-4841-bb34-433d677ffb7c" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A6BAD23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/983e865d-4fec-4452-b045-2b1d2c621fe2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12F6A770" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/d2e2f69e-32a5-47ac-804a-78d25dc058c2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18532169" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/cb2eaed4-e56e-4973-8685-65b7f108e679" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04D26F08" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/b8151f2a-f5c6-46e0-9e34-5b5c7e83097e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0451DD8B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/27c7ea65-861d-48f3-90f8-c6aa8b8f49e4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB027C6747" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/464913cd-aa6d-46cf-8344-514e5c08567b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00FD87F1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/749bfbbd-26be-40a5-9565-990a5cc10514" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0054808A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/40651700-4c34-40ba-b7f3-d14ff694cd3c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF284426" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/154f9c0b-4f9c-4225-96b2-025ea8e01671" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9057DB6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/51d59a96-b0d4-4fb9-99cd-7ceda8d83657" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE371CB13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/71dc5639-874d-42d5-866c-e54f92f43f53" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE1E7867" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/154dd90b-804b-4a07-a62a-7e112116d641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB05A266" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/f4ebb0ea-d0e6-4d22-ac44-f069b78c45ee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4D2434E" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/f4d28830-d7d7-4d1e-8d38-c2518499ff94" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABDC7BCF7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/76ad7f77-acb5-4df2-8c95-1f9decb4937f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8228142" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/c7bb737f-dfc4-413a-8138-e0a5222b46a4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F6016F2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/af081ee2-c8d4-4221-8d25-478ce4652d91" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E732E81" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/977c4ac6-4acf-4e45-a2f0-e2e532530d37" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D5C7ACA" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/073952f5-ea2d-400d-897b-fe1aa8fbd375" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C0C56BF" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/d19c65e2-b41a-4a5c-807e-b0f578dd94fa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA795DABFB" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/852b31e7-0364-4bc9-8737-e3837a619d3c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76D0D082" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/ddb7ef07-6c6a-4a3b-8926-1738cdb3c3a1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71D405F5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/5c507fb9-a296-458f-8220-e632a68d7c77" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA679B2EBD" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/49731ef9-3ab2-4b6d-9dd2-4e67214ee718" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6433028A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/f8a26feb-e9ae-49a4-b338-e0cd36dafb05" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A1089AC" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/7473c850-e637-4cba-9ace-dea4604b0872" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62F3CB46" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/0515b08d-ca94-4a3f-a8bc-65c117492860" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DBDO3C1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/5c8290ec-90a2-4af1-a77e-ba1afebae772" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49A62333" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/992d6f9c-be64-4576-aef7-059c337673ed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA534C5A9A" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/e1470d68-58bf-4ae3-8677-ca02c1dad7ce" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5233A086" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/d41d9f04-2fd3-42a7-826b-2b613e25d328" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50989CFF" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/66cc1250-1b6d-4160-baa4-0baa8479aa6a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E6DE121" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/e34345c3-aa80-4d14-be74-4915a28a059a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CCA9EA7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/8c1d056a-5e20-44f1-9ce5-312805a19bd9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA488BD3A7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/0904abab-ce72-4743-ae28-1f77c2cb84de" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA367C2A3E" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/ebea3568-eec1-4fdc-befa-7dc7b8947c81" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3508C2C2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/1a8a993d-42e3-429f-8b8a-c1c55fde2286" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E18B649" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/cbf523d8-3cd2-4bac-97c2-05f1dac17bbc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10117CC9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/323c35ab-88c3-410b-bc1e-c51304b92c62" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F5D6352" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/2bbe2171-8749-4bb5-b293-e2b57f037f6b" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA06FC7263" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/7b91b90f-de72-4b84-b78b-d2136ef043ce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA06461A5E" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/ea61723c-3f09-4504-8696-b933cfcda207" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA061772C2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/e42404d2-a5f4-4437-b03b-d590397f274c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F802E97C" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/78ec066b-a2d9-49aa-b47d-2568d8d7abb0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7D3ECE9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/234b6765-8cad-4c11-9496-c3da6611b080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8D01EB2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/5bf686b8-3f31-47dd-9acb-6fa3abc3a35d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1CA8CC2C" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/6046fc7e-1816-423c-a80a-0b8141111378" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DCCCBE9A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/8ddd9fae-548f-4533-a1cb-24c559946f0c" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E12F5553" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/8b96eb8c-5006-4f0c-8e54-f3118bfedd47" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CE86754B" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/3fe29638-9cbe-4e85-afb2-5916771480f5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9909505C0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/36edb4bf-ca4c-475c-ad67-277373f54ee1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96DCD7E81" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/81016c06-1a9c-4c0c-8a73-907d8ac132ec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948C8FA6D" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/69d51fb3-8972-4f02-8334-7c96e257d594" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942D20954" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/54c09bd8-90a9-4321-aadc-3fdeecdae20e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94EB846DA" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/ec1b2376-99b0-4f32-a0a6-d2b7164ef7d7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94CEA31F6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/d11aab3d-272b-43ef-9fa7-c8fba3a94f80" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F9C36B04" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/00f8491a-15fd-44be-b254-f5776b0a3dfd" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8D6A511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/6cb5b2ed-d62e-4e9f-8e9f-4b587673f898" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E9278EE1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/679c2adc-86bb-4d61-9c34-04e0b55be091" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E13EF358" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/6a99ee69-29c3-48f9-a10e-4e924b89acc9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE237BDB" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/c5dff5f6-cc16-46c6-b409-0280fca2e039" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DA1EFFEE" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/7f137d8f-e16e-4a18-97dd-ba7f9f421dee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA9C87CD" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/b2ddf8c4-3b97-4d97-889b-455f9e055811" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8AFFC27" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/735b83ba-a183-495b-a75a-d4ac5fe1e69e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B437CAC2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/07166b7f-0121-44a4-be6a-dba5bd9823d7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8AA40E9FB" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/cde490e7-7d52-4c96-b486-4ceed3b390dd" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B897E437E7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/138c55b4-d1ef-4328-adff-dc27aee08cd9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B87B401D52" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/aa5c8b11-885d-4b13-b5ab-a1f32a25d66c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8761B102C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/fcdfbd27-a629-4770-b6b8-7af342210c8c" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B84EC72AF6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/fdd2f9f4-f8cc-4b9a-8112-43bee6be6d15" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B846A0CF42" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/6ee76058-5a47-490b-931c-586ef0b4b66b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B84102A2D2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/84b6780e-411b-4c1d-85c3-46bc4f3cd510" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B82D205846" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/57fbcad7-f5d1-46da-8232-b50d4951191b" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA77D1AC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/48417b2a-6dd3-4cdb-8c01-0c544f9716e5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B52CB52027" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/44e896fd-e25f-4cc7-a31b-02718cda08ce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B51D294B64" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ARIC81600E/amministrazione-trasparente/atti-amministrazioni-enti/f346ff6a-b60f-4fbf-9754-541a1211e346" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F115"/>
+  <dimension ref="A1:F136"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>14052</v>
+        <v>17952</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>13940</v>
+        <v>17870</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>17511</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4">
-[...12 lines deleted...]
-        <v>19</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>13827</v>
+        <v>17405</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B6">
-        <v>13708</v>
+        <v>17400</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>13656</v>
+        <v>17250</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>13605</v>
+        <v>17201</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="F8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>13221</v>
+        <v>17097</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>13198</v>
+        <v>16911</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>11795</v>
+        <v>16522</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>11582</v>
+        <v>16324</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>11442</v>
+        <v>16321</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>10803</v>
+        <v>15889</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>10070</v>
+        <v>15670</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>10060</v>
+        <v>15619</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>9799</v>
+        <v>15280</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>49</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>9652</v>
+        <v>15366</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-      <c r="F18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>9608</v>
+        <v>15111</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>9377</v>
+        <v>15046</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>9007</v>
+        <v>14798</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>61</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>8610</v>
+        <v>14052</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>17</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>8528</v>
+        <v>13940</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>8303</v>
+        <v>13857</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>8206</v>
+        <v>13827</v>
       </c>
       <c r="C25" t="s">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>72</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="B26">
-        <v>7866</v>
+        <v>13708</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>75</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>7536</v>
+        <v>13656</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="E27" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>17</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>78</v>
       </c>
       <c r="B28">
-        <v>7400</v>
+        <v>13605</v>
       </c>
       <c r="C28" t="s">
-        <v>123</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
       <c r="E28" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>17</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>7259</v>
+        <v>13221</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      <c r="F29" t="s">
+        <v>82</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>6985</v>
+        <v>13198</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>84</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>6836</v>
+        <v>11795</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>87</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>6736</v>
+        <v>11582</v>
       </c>
       <c r="C32" t="s">
-        <v>140</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>90</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>6695</v>
+        <v>11442</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>93</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>94</v>
       </c>
       <c r="B34">
-        <v>6275</v>
+        <v>10803</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>96</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="B35">
-        <v>6241</v>
+        <v>10070</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>99</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>158</v>
+        <v>97</v>
       </c>
       <c r="B36">
-        <v>6085</v>
+        <v>10060</v>
       </c>
       <c r="C36" t="s">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>101</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>6074</v>
+        <v>9799</v>
       </c>
       <c r="C37" t="s">
-        <v>163</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>104</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>167</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>5673</v>
+        <v>9652</v>
       </c>
       <c r="C38" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="D38" t="s">
-        <v>169</v>
+        <v>106</v>
       </c>
       <c r="E38" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>17</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>105</v>
       </c>
       <c r="B39">
-        <v>5666</v>
+        <v>9608</v>
       </c>
       <c r="C39" t="s">
-        <v>172</v>
+        <v>107</v>
       </c>
       <c r="D39" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>108</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>109</v>
       </c>
       <c r="B40">
-        <v>5620</v>
+        <v>9377</v>
       </c>
       <c r="C40" t="s">
-        <v>176</v>
+        <v>110</v>
       </c>
       <c r="D40" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>111</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>180</v>
+        <v>112</v>
       </c>
       <c r="B41">
-        <v>5545</v>
+        <v>9007</v>
       </c>
       <c r="C41" t="s">
-        <v>181</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>114</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>115</v>
       </c>
       <c r="B42">
-        <v>5544</v>
+        <v>8610</v>
       </c>
       <c r="C42" t="s">
-        <v>185</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>117</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>115</v>
       </c>
       <c r="B43">
-        <v>5510</v>
+        <v>8528</v>
       </c>
       <c r="C43" t="s">
-        <v>189</v>
+        <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>119</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>193</v>
+        <v>120</v>
       </c>
       <c r="B44">
-        <v>5180</v>
+        <v>8303</v>
       </c>
       <c r="C44" t="s">
-        <v>194</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>122</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>198</v>
+        <v>123</v>
       </c>
       <c r="B45">
-        <v>5073</v>
+        <v>8206</v>
       </c>
       <c r="C45" t="s">
-        <v>199</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>125</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>203</v>
+        <v>126</v>
       </c>
       <c r="B46">
-        <v>4641</v>
+        <v>8108</v>
       </c>
       <c r="C46" t="s">
-        <v>204</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>128</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>208</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>4308</v>
+        <v>7866</v>
       </c>
       <c r="C47" t="s">
-        <v>209</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>131</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>213</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>4146</v>
+        <v>7536</v>
       </c>
       <c r="C48" t="s">
-        <v>214</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>134</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>218</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>4405</v>
+        <v>7400</v>
       </c>
       <c r="C49" t="s">
-        <v>219</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>137</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>218</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>3905</v>
+        <v>7259</v>
       </c>
       <c r="C50" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>224</v>
+        <v>139</v>
       </c>
       <c r="E50" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>17</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>227</v>
+        <v>140</v>
       </c>
       <c r="B51">
-        <v>3836</v>
+        <v>6985</v>
       </c>
       <c r="C51" t="s">
-        <v>7</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-      <c r="F51" t="s">
+        <v>142</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>227</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>3817</v>
+        <v>6836</v>
       </c>
       <c r="C52" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="F52" t="s">
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>227</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>3736</v>
+        <v>6736</v>
       </c>
       <c r="C53" t="s">
-        <v>7</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>230</v>
-[...4 lines deleted...]
-      <c r="F53" t="s">
+        <v>148</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>231</v>
+        <v>149</v>
       </c>
       <c r="B54">
-        <v>3384</v>
+        <v>6695</v>
       </c>
       <c r="C54" t="s">
-        <v>232</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>151</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>231</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>3368</v>
+        <v>6275</v>
       </c>
       <c r="C55" t="s">
-        <v>7</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-      <c r="F55" t="s">
+        <v>154</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>231</v>
+        <v>152</v>
       </c>
       <c r="B56">
-        <v>3358</v>
+        <v>6241</v>
       </c>
       <c r="C56" t="s">
-        <v>237</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>156</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>241</v>
+        <v>157</v>
       </c>
       <c r="B57">
-        <v>3050</v>
+        <v>6085</v>
       </c>
       <c r="C57" t="s">
-        <v>242</v>
+        <v>158</v>
       </c>
       <c r="D57" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>157</v>
       </c>
       <c r="B58">
-        <v>1999</v>
+        <v>6074</v>
       </c>
       <c r="C58" t="s">
-        <v>246</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>161</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>250</v>
+        <v>162</v>
       </c>
       <c r="B59">
-        <v>2946</v>
+        <v>5673</v>
       </c>
       <c r="C59" t="s">
-        <v>251</v>
+        <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>164</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>250</v>
+        <v>162</v>
       </c>
       <c r="B60">
-        <v>2909</v>
+        <v>5666</v>
       </c>
       <c r="C60" t="s">
-        <v>255</v>
+        <v>165</v>
       </c>
       <c r="D60" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>166</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>259</v>
+        <v>162</v>
       </c>
       <c r="B61">
-        <v>2826</v>
+        <v>5620</v>
       </c>
       <c r="C61" t="s">
-        <v>260</v>
+        <v>167</v>
       </c>
       <c r="D61" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>168</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>264</v>
+        <v>169</v>
       </c>
       <c r="B62">
-        <v>2766</v>
+        <v>5545</v>
       </c>
       <c r="C62" t="s">
-        <v>265</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>171</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>269</v>
+        <v>169</v>
       </c>
       <c r="B63">
-        <v>2530</v>
+        <v>5544</v>
       </c>
       <c r="C63" t="s">
-        <v>270</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>173</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>269</v>
+        <v>169</v>
       </c>
       <c r="B64">
-        <v>2503</v>
+        <v>5510</v>
       </c>
       <c r="C64" t="s">
-        <v>274</v>
+        <v>174</v>
       </c>
       <c r="D64" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>175</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>269</v>
+        <v>176</v>
       </c>
       <c r="B65">
-        <v>2501</v>
+        <v>5180</v>
       </c>
       <c r="C65" t="s">
-        <v>278</v>
+        <v>177</v>
       </c>
       <c r="D65" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>178</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>282</v>
+        <v>179</v>
       </c>
       <c r="B66">
-        <v>2416</v>
+        <v>5073</v>
       </c>
       <c r="C66" t="s">
-        <v>283</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>181</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>287</v>
+        <v>182</v>
       </c>
       <c r="B67">
-        <v>2281</v>
+        <v>4641</v>
       </c>
       <c r="C67" t="s">
-        <v>288</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>184</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>292</v>
+        <v>185</v>
       </c>
       <c r="B68">
-        <v>2204</v>
+        <v>4308</v>
       </c>
       <c r="C68" t="s">
-        <v>293</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>187</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>292</v>
+        <v>188</v>
       </c>
       <c r="B69">
-        <v>2135</v>
+        <v>4146</v>
       </c>
       <c r="C69" t="s">
-        <v>297</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>190</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>292</v>
+        <v>191</v>
       </c>
       <c r="B70">
-        <v>2118</v>
+        <v>4405</v>
       </c>
       <c r="C70" t="s">
-        <v>301</v>
+        <v>192</v>
       </c>
       <c r="D70" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>193</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>305</v>
+        <v>191</v>
       </c>
       <c r="B71">
-        <v>2068</v>
+        <v>3905</v>
       </c>
       <c r="C71" t="s">
-        <v>306</v>
+        <v>194</v>
       </c>
       <c r="D71" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>195</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>310</v>
+        <v>196</v>
       </c>
       <c r="B72">
-        <v>1968</v>
+        <v>3836</v>
       </c>
       <c r="C72" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
       <c r="D72" t="s">
-        <v>312</v>
+        <v>197</v>
       </c>
       <c r="E72" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>17</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>310</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>1940</v>
+        <v>3817</v>
       </c>
       <c r="C73" t="s">
-        <v>315</v>
+        <v>17</v>
       </c>
       <c r="D73" t="s">
-        <v>316</v>
+        <v>198</v>
       </c>
       <c r="E73" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>17</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>319</v>
+        <v>196</v>
       </c>
       <c r="B74">
-        <v>1637</v>
+        <v>3736</v>
       </c>
       <c r="C74" t="s">
-        <v>320</v>
+        <v>17</v>
       </c>
       <c r="D74" t="s">
-        <v>321</v>
+        <v>199</v>
       </c>
       <c r="E74" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>17</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>324</v>
+        <v>200</v>
       </c>
       <c r="B75">
-        <v>1597</v>
+        <v>3384</v>
       </c>
       <c r="C75" t="s">
-        <v>325</v>
+        <v>201</v>
       </c>
       <c r="D75" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>202</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>329</v>
+        <v>200</v>
       </c>
       <c r="B76">
-        <v>1243</v>
+        <v>3368</v>
       </c>
       <c r="C76" t="s">
-        <v>330</v>
+        <v>17</v>
       </c>
       <c r="D76" t="s">
-        <v>331</v>
+        <v>203</v>
       </c>
       <c r="E76" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>17</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>334</v>
+        <v>200</v>
       </c>
       <c r="B77">
-        <v>1044</v>
+        <v>3358</v>
       </c>
       <c r="C77" t="s">
-        <v>335</v>
+        <v>204</v>
       </c>
       <c r="D77" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>205</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>339</v>
+        <v>206</v>
       </c>
       <c r="B78">
-        <v>995</v>
+        <v>3050</v>
       </c>
       <c r="C78" t="s">
-        <v>340</v>
+        <v>207</v>
       </c>
       <c r="D78" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>208</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>344</v>
+        <v>206</v>
       </c>
       <c r="B79">
-        <v>870</v>
+        <v>1999</v>
       </c>
       <c r="C79" t="s">
-        <v>345</v>
+        <v>209</v>
       </c>
       <c r="D79" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>210</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>344</v>
+        <v>211</v>
       </c>
       <c r="B80">
-        <v>846</v>
+        <v>2946</v>
       </c>
       <c r="C80" t="s">
-        <v>349</v>
+        <v>212</v>
       </c>
       <c r="D80" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>213</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>344</v>
+        <v>211</v>
       </c>
       <c r="B81">
-        <v>838</v>
+        <v>2909</v>
       </c>
       <c r="C81" t="s">
-        <v>353</v>
+        <v>214</v>
       </c>
       <c r="D81" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>215</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>357</v>
+        <v>216</v>
       </c>
       <c r="B82">
-        <v>663</v>
+        <v>2826</v>
       </c>
       <c r="C82" t="s">
-        <v>358</v>
+        <v>217</v>
       </c>
       <c r="D82" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>218</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B83">
-        <v>649</v>
+        <v>2766</v>
       </c>
       <c r="C83" t="s">
-        <v>362</v>
+        <v>220</v>
       </c>
       <c r="D83" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>221</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>357</v>
+        <v>222</v>
       </c>
       <c r="B84">
-        <v>647</v>
+        <v>2530</v>
       </c>
       <c r="C84" t="s">
-        <v>366</v>
+        <v>223</v>
       </c>
       <c r="D84" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>224</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>370</v>
+        <v>222</v>
       </c>
       <c r="B85">
-        <v>467</v>
+        <v>2503</v>
       </c>
       <c r="C85" t="s">
-        <v>371</v>
+        <v>225</v>
       </c>
       <c r="D85" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>226</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>375</v>
+        <v>222</v>
       </c>
       <c r="B86">
-        <v>258</v>
+        <v>2501</v>
       </c>
       <c r="C86" t="s">
-        <v>376</v>
+        <v>227</v>
       </c>
       <c r="D86" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>228</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>380</v>
+        <v>229</v>
       </c>
       <c r="B87">
-        <v>205</v>
+        <v>2416</v>
       </c>
       <c r="C87" t="s">
-        <v>381</v>
+        <v>230</v>
       </c>
       <c r="D87" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>231</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>385</v>
+        <v>232</v>
       </c>
       <c r="B88">
-        <v>23770</v>
+        <v>2281</v>
       </c>
       <c r="C88" t="s">
-        <v>386</v>
+        <v>233</v>
       </c>
       <c r="D88" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>234</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>390</v>
+        <v>235</v>
       </c>
       <c r="B89">
-        <v>22947</v>
+        <v>2204</v>
       </c>
       <c r="C89" t="s">
-        <v>391</v>
+        <v>236</v>
       </c>
       <c r="D89" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>237</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>395</v>
+        <v>235</v>
       </c>
       <c r="B90">
-        <v>22435</v>
+        <v>2135</v>
       </c>
       <c r="C90" t="s">
-        <v>396</v>
+        <v>238</v>
       </c>
       <c r="D90" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>239</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>400</v>
+        <v>235</v>
       </c>
       <c r="B91">
-        <v>21983</v>
+        <v>2118</v>
       </c>
       <c r="C91" t="s">
-        <v>401</v>
+        <v>240</v>
       </c>
       <c r="D91" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>241</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>405</v>
+        <v>242</v>
       </c>
       <c r="B92">
-        <v>21843</v>
+        <v>2068</v>
       </c>
       <c r="C92" t="s">
-        <v>406</v>
+        <v>243</v>
       </c>
       <c r="D92" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>409</v>
+        <v>244</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>410</v>
+        <v>245</v>
       </c>
       <c r="B93">
-        <v>21662</v>
+        <v>1968</v>
       </c>
       <c r="C93" t="s">
-        <v>411</v>
+        <v>246</v>
       </c>
       <c r="D93" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>247</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>415</v>
+        <v>245</v>
       </c>
       <c r="B94">
-        <v>21638</v>
+        <v>1940</v>
       </c>
       <c r="C94" t="s">
-        <v>416</v>
+        <v>248</v>
       </c>
       <c r="D94" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>249</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>420</v>
+        <v>250</v>
       </c>
       <c r="B95">
-        <v>20374</v>
+        <v>1637</v>
       </c>
       <c r="C95" t="s">
-        <v>421</v>
+        <v>251</v>
       </c>
       <c r="D95" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>252</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>420</v>
+        <v>253</v>
       </c>
       <c r="B96">
-        <v>20322</v>
+        <v>1597</v>
       </c>
       <c r="C96" t="s">
-        <v>425</v>
+        <v>254</v>
       </c>
       <c r="D96" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>255</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>429</v>
+        <v>256</v>
       </c>
       <c r="B97">
-        <v>20100</v>
+        <v>1243</v>
       </c>
       <c r="C97" t="s">
-        <v>430</v>
+        <v>257</v>
       </c>
       <c r="D97" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>258</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>429</v>
+        <v>259</v>
       </c>
       <c r="B98">
-        <v>20034</v>
+        <v>1044</v>
       </c>
       <c r="C98" t="s">
-        <v>7</v>
+        <v>260</v>
       </c>
       <c r="D98" t="s">
-        <v>434</v>
-[...4 lines deleted...]
-      <c r="F98" t="s">
+        <v>261</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>435</v>
+        <v>262</v>
       </c>
       <c r="B99">
-        <v>19947</v>
+        <v>995</v>
       </c>
       <c r="C99" t="s">
-        <v>436</v>
+        <v>263</v>
       </c>
       <c r="D99" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>264</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>440</v>
+        <v>265</v>
       </c>
       <c r="B100">
-        <v>19849</v>
+        <v>870</v>
       </c>
       <c r="C100" t="s">
-        <v>441</v>
+        <v>266</v>
       </c>
       <c r="D100" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>444</v>
+        <v>267</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>445</v>
+        <v>265</v>
       </c>
       <c r="B101">
-        <v>19768</v>
+        <v>846</v>
       </c>
       <c r="C101" t="s">
-        <v>446</v>
+        <v>268</v>
       </c>
       <c r="D101" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>269</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>450</v>
+        <v>265</v>
       </c>
       <c r="B102">
-        <v>19488</v>
+        <v>838</v>
       </c>
       <c r="C102" t="s">
-        <v>451</v>
+        <v>270</v>
       </c>
       <c r="D102" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>271</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>455</v>
+        <v>272</v>
       </c>
       <c r="B103">
-        <v>18990</v>
+        <v>663</v>
       </c>
       <c r="C103" t="s">
-        <v>456</v>
+        <v>273</v>
       </c>
       <c r="D103" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>274</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>455</v>
+        <v>272</v>
       </c>
       <c r="B104">
-        <v>18980</v>
+        <v>649</v>
       </c>
       <c r="C104" t="s">
-        <v>460</v>
+        <v>275</v>
       </c>
       <c r="D104" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>463</v>
+        <v>276</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>464</v>
+        <v>272</v>
       </c>
       <c r="B105">
-        <v>18599</v>
+        <v>647</v>
       </c>
       <c r="C105" t="s">
-        <v>465</v>
+        <v>277</v>
       </c>
       <c r="D105" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>468</v>
+        <v>278</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>469</v>
+        <v>279</v>
       </c>
       <c r="B106">
-        <v>18536</v>
+        <v>467</v>
       </c>
       <c r="C106" t="s">
-        <v>470</v>
+        <v>280</v>
       </c>
       <c r="D106" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>473</v>
+        <v>281</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>474</v>
+        <v>282</v>
       </c>
       <c r="B107">
-        <v>17450</v>
+        <v>258</v>
       </c>
       <c r="C107" t="s">
-        <v>475</v>
+        <v>283</v>
       </c>
       <c r="D107" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>478</v>
+        <v>284</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>479</v>
+        <v>285</v>
       </c>
       <c r="B108">
-        <v>17275</v>
+        <v>205</v>
       </c>
       <c r="C108" t="s">
-        <v>480</v>
+        <v>286</v>
       </c>
       <c r="D108" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>287</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>484</v>
+        <v>288</v>
       </c>
       <c r="B109">
-        <v>16404</v>
+        <v>23770</v>
       </c>
       <c r="C109" t="s">
-        <v>485</v>
+        <v>289</v>
       </c>
       <c r="D109" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>290</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>489</v>
+        <v>291</v>
       </c>
       <c r="B110">
-        <v>16264</v>
+        <v>22947</v>
       </c>
       <c r="C110" t="s">
-        <v>490</v>
+        <v>292</v>
       </c>
       <c r="D110" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>293</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>494</v>
+        <v>294</v>
       </c>
       <c r="B111">
-        <v>15863</v>
+        <v>22435</v>
       </c>
       <c r="C111" t="s">
-        <v>495</v>
+        <v>295</v>
       </c>
       <c r="D111" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>296</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>499</v>
+        <v>297</v>
       </c>
       <c r="B112">
-        <v>15710</v>
+        <v>21983</v>
       </c>
       <c r="C112" t="s">
-        <v>500</v>
+        <v>298</v>
       </c>
       <c r="D112" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>299</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>504</v>
+        <v>300</v>
       </c>
       <c r="B113">
-        <v>23673</v>
+        <v>21843</v>
       </c>
       <c r="C113" t="s">
-        <v>505</v>
+        <v>301</v>
       </c>
       <c r="D113" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>302</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>509</v>
+        <v>303</v>
       </c>
       <c r="B114">
-        <v>604</v>
+        <v>21662</v>
       </c>
       <c r="C114" t="s">
-        <v>510</v>
+        <v>304</v>
       </c>
       <c r="D114" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>305</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>514</v>
+        <v>306</v>
       </c>
       <c r="B115">
+        <v>21638</v>
+      </c>
+      <c r="C115" t="s">
+        <v>307</v>
+      </c>
+      <c r="D115" t="s">
+        <v>308</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>309</v>
+      </c>
+      <c r="B116">
+        <v>20374</v>
+      </c>
+      <c r="C116" t="s">
+        <v>310</v>
+      </c>
+      <c r="D116" t="s">
+        <v>311</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>309</v>
+      </c>
+      <c r="B117">
+        <v>20322</v>
+      </c>
+      <c r="C117" t="s">
+        <v>312</v>
+      </c>
+      <c r="D117" t="s">
+        <v>313</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>314</v>
+      </c>
+      <c r="B118">
+        <v>20100</v>
+      </c>
+      <c r="C118" t="s">
+        <v>315</v>
+      </c>
+      <c r="D118" t="s">
+        <v>316</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>314</v>
+      </c>
+      <c r="B119">
+        <v>20034</v>
+      </c>
+      <c r="C119" t="s">
+        <v>17</v>
+      </c>
+      <c r="D119" t="s">
+        <v>317</v>
+      </c>
+      <c r="E119" t="s">
+        <v>17</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>318</v>
+      </c>
+      <c r="B120">
+        <v>19947</v>
+      </c>
+      <c r="C120" t="s">
+        <v>319</v>
+      </c>
+      <c r="D120" t="s">
+        <v>320</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>321</v>
+      </c>
+      <c r="B121">
+        <v>19849</v>
+      </c>
+      <c r="C121" t="s">
+        <v>322</v>
+      </c>
+      <c r="D121" t="s">
+        <v>323</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>324</v>
+      </c>
+      <c r="B122">
+        <v>19768</v>
+      </c>
+      <c r="C122" t="s">
+        <v>325</v>
+      </c>
+      <c r="D122" t="s">
+        <v>326</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>327</v>
+      </c>
+      <c r="B123">
+        <v>19488</v>
+      </c>
+      <c r="C123" t="s">
+        <v>328</v>
+      </c>
+      <c r="D123" t="s">
+        <v>329</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>330</v>
+      </c>
+      <c r="B124">
+        <v>18990</v>
+      </c>
+      <c r="C124" t="s">
+        <v>331</v>
+      </c>
+      <c r="D124" t="s">
+        <v>332</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>330</v>
+      </c>
+      <c r="B125">
+        <v>18980</v>
+      </c>
+      <c r="C125" t="s">
+        <v>333</v>
+      </c>
+      <c r="D125" t="s">
+        <v>334</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>335</v>
+      </c>
+      <c r="B126">
+        <v>18599</v>
+      </c>
+      <c r="C126" t="s">
+        <v>336</v>
+      </c>
+      <c r="D126" t="s">
+        <v>337</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>338</v>
+      </c>
+      <c r="B127">
+        <v>18536</v>
+      </c>
+      <c r="C127" t="s">
+        <v>339</v>
+      </c>
+      <c r="D127" t="s">
+        <v>340</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>341</v>
+      </c>
+      <c r="B128">
+        <v>17450</v>
+      </c>
+      <c r="C128" t="s">
+        <v>342</v>
+      </c>
+      <c r="D128" t="s">
+        <v>343</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>344</v>
+      </c>
+      <c r="B129">
+        <v>17275</v>
+      </c>
+      <c r="C129" t="s">
+        <v>345</v>
+      </c>
+      <c r="D129" t="s">
+        <v>346</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>347</v>
+      </c>
+      <c r="B130">
+        <v>16404</v>
+      </c>
+      <c r="C130" t="s">
+        <v>348</v>
+      </c>
+      <c r="D130" t="s">
+        <v>349</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>350</v>
+      </c>
+      <c r="B131">
+        <v>16264</v>
+      </c>
+      <c r="C131" t="s">
+        <v>351</v>
+      </c>
+      <c r="D131" t="s">
+        <v>352</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>353</v>
+      </c>
+      <c r="B132">
+        <v>15863</v>
+      </c>
+      <c r="C132" t="s">
+        <v>354</v>
+      </c>
+      <c r="D132" t="s">
+        <v>355</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>356</v>
+      </c>
+      <c r="B133">
+        <v>15710</v>
+      </c>
+      <c r="C133" t="s">
+        <v>357</v>
+      </c>
+      <c r="D133" t="s">
+        <v>358</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>359</v>
+      </c>
+      <c r="B134">
+        <v>23673</v>
+      </c>
+      <c r="C134" t="s">
+        <v>360</v>
+      </c>
+      <c r="D134" t="s">
+        <v>361</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>362</v>
+      </c>
+      <c r="B135">
+        <v>604</v>
+      </c>
+      <c r="C135" t="s">
+        <v>363</v>
+      </c>
+      <c r="D135" t="s">
         <v>364</v>
       </c>
-      <c r="C115" t="s">
-[...9 lines deleted...]
-        <v>518</v>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>365</v>
+      </c>
+      <c r="B136">
+        <v>364</v>
+      </c>
+      <c r="C136" t="s">
+        <v>366</v>
+      </c>
+      <c r="D136" t="s">
+        <v>367</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="F28" r:id="rId49"/>
+    <hyperlink ref="E29" r:id="rId50"/>
+    <hyperlink ref="F29" r:id="rId51"/>
+    <hyperlink ref="E30" r:id="rId52"/>
+    <hyperlink ref="F30" r:id="rId53"/>
+    <hyperlink ref="E31" r:id="rId54"/>
+    <hyperlink ref="F31" r:id="rId55"/>
+    <hyperlink ref="E32" r:id="rId56"/>
+    <hyperlink ref="F32" r:id="rId57"/>
+    <hyperlink ref="E33" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="E34" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="F38" r:id="rId68"/>
+    <hyperlink ref="E39" r:id="rId69"/>
+    <hyperlink ref="F39" r:id="rId70"/>
+    <hyperlink ref="E40" r:id="rId71"/>
+    <hyperlink ref="F40" r:id="rId72"/>
+    <hyperlink ref="E41" r:id="rId73"/>
+    <hyperlink ref="F41" r:id="rId74"/>
+    <hyperlink ref="E42" r:id="rId75"/>
+    <hyperlink ref="F42" r:id="rId76"/>
+    <hyperlink ref="E43" r:id="rId77"/>
+    <hyperlink ref="F43" r:id="rId78"/>
+    <hyperlink ref="E44" r:id="rId79"/>
+    <hyperlink ref="F44" r:id="rId80"/>
+    <hyperlink ref="E45" r:id="rId81"/>
+    <hyperlink ref="F45" r:id="rId82"/>
+    <hyperlink ref="E46" r:id="rId83"/>
+    <hyperlink ref="F46" r:id="rId84"/>
+    <hyperlink ref="E47" r:id="rId85"/>
+    <hyperlink ref="F47" r:id="rId86"/>
+    <hyperlink ref="E48" r:id="rId87"/>
+    <hyperlink ref="F48" r:id="rId88"/>
+    <hyperlink ref="E49" r:id="rId89"/>
+    <hyperlink ref="F49" r:id="rId90"/>
+    <hyperlink ref="F50" r:id="rId91"/>
+    <hyperlink ref="E51" r:id="rId92"/>
+    <hyperlink ref="F51" r:id="rId93"/>
+    <hyperlink ref="E52" r:id="rId94"/>
+    <hyperlink ref="F52" r:id="rId95"/>
+    <hyperlink ref="E53" r:id="rId96"/>
+    <hyperlink ref="F53" r:id="rId97"/>
+    <hyperlink ref="E54" r:id="rId98"/>
+    <hyperlink ref="F54" r:id="rId99"/>
+    <hyperlink ref="E55" r:id="rId100"/>
+    <hyperlink ref="F55" r:id="rId101"/>
+    <hyperlink ref="E56" r:id="rId102"/>
+    <hyperlink ref="F56" r:id="rId103"/>
+    <hyperlink ref="E57" r:id="rId104"/>
+    <hyperlink ref="F57" r:id="rId105"/>
+    <hyperlink ref="E58" r:id="rId106"/>
+    <hyperlink ref="F58" r:id="rId107"/>
+    <hyperlink ref="E59" r:id="rId108"/>
+    <hyperlink ref="F59" r:id="rId109"/>
+    <hyperlink ref="E60" r:id="rId110"/>
+    <hyperlink ref="F60" r:id="rId111"/>
+    <hyperlink ref="E61" r:id="rId112"/>
+    <hyperlink ref="F61" r:id="rId113"/>
+    <hyperlink ref="E62" r:id="rId114"/>
+    <hyperlink ref="F62" r:id="rId115"/>
+    <hyperlink ref="E63" r:id="rId116"/>
+    <hyperlink ref="F63" r:id="rId117"/>
+    <hyperlink ref="E64" r:id="rId118"/>
+    <hyperlink ref="F64" r:id="rId119"/>
+    <hyperlink ref="E65" r:id="rId120"/>
+    <hyperlink ref="F65" r:id="rId121"/>
+    <hyperlink ref="E66" r:id="rId122"/>
+    <hyperlink ref="F66" r:id="rId123"/>
+    <hyperlink ref="E67" r:id="rId124"/>
+    <hyperlink ref="F67" r:id="rId125"/>
+    <hyperlink ref="E68" r:id="rId126"/>
+    <hyperlink ref="F68" r:id="rId127"/>
+    <hyperlink ref="E69" r:id="rId128"/>
+    <hyperlink ref="F69" r:id="rId129"/>
+    <hyperlink ref="E70" r:id="rId130"/>
+    <hyperlink ref="F70" r:id="rId131"/>
+    <hyperlink ref="E71" r:id="rId132"/>
+    <hyperlink ref="F71" r:id="rId133"/>
+    <hyperlink ref="F72" r:id="rId134"/>
+    <hyperlink ref="F73" r:id="rId135"/>
+    <hyperlink ref="F74" r:id="rId136"/>
+    <hyperlink ref="E75" r:id="rId137"/>
+    <hyperlink ref="F75" r:id="rId138"/>
+    <hyperlink ref="F76" r:id="rId139"/>
+    <hyperlink ref="E77" r:id="rId140"/>
+    <hyperlink ref="F77" r:id="rId141"/>
+    <hyperlink ref="E78" r:id="rId142"/>
+    <hyperlink ref="F78" r:id="rId143"/>
+    <hyperlink ref="E79" r:id="rId144"/>
+    <hyperlink ref="F79" r:id="rId145"/>
+    <hyperlink ref="E80" r:id="rId146"/>
+    <hyperlink ref="F80" r:id="rId147"/>
+    <hyperlink ref="E81" r:id="rId148"/>
+    <hyperlink ref="F81" r:id="rId149"/>
+    <hyperlink ref="E82" r:id="rId150"/>
+    <hyperlink ref="F82" r:id="rId151"/>
+    <hyperlink ref="E83" r:id="rId152"/>
+    <hyperlink ref="F83" r:id="rId153"/>
+    <hyperlink ref="E84" r:id="rId154"/>
+    <hyperlink ref="F84" r:id="rId155"/>
+    <hyperlink ref="E85" r:id="rId156"/>
+    <hyperlink ref="F85" r:id="rId157"/>
+    <hyperlink ref="E86" r:id="rId158"/>
+    <hyperlink ref="F86" r:id="rId159"/>
+    <hyperlink ref="E87" r:id="rId160"/>
+    <hyperlink ref="F87" r:id="rId161"/>
+    <hyperlink ref="E88" r:id="rId162"/>
+    <hyperlink ref="F88" r:id="rId163"/>
+    <hyperlink ref="E89" r:id="rId164"/>
+    <hyperlink ref="F89" r:id="rId165"/>
+    <hyperlink ref="E90" r:id="rId166"/>
+    <hyperlink ref="F90" r:id="rId167"/>
+    <hyperlink ref="E91" r:id="rId168"/>
+    <hyperlink ref="F91" r:id="rId169"/>
+    <hyperlink ref="E92" r:id="rId170"/>
+    <hyperlink ref="F92" r:id="rId171"/>
+    <hyperlink ref="E93" r:id="rId172"/>
+    <hyperlink ref="F93" r:id="rId173"/>
+    <hyperlink ref="E94" r:id="rId174"/>
+    <hyperlink ref="F94" r:id="rId175"/>
+    <hyperlink ref="E95" r:id="rId176"/>
+    <hyperlink ref="F95" r:id="rId177"/>
+    <hyperlink ref="E96" r:id="rId178"/>
+    <hyperlink ref="F96" r:id="rId179"/>
+    <hyperlink ref="E97" r:id="rId180"/>
+    <hyperlink ref="F97" r:id="rId181"/>
+    <hyperlink ref="E98" r:id="rId182"/>
+    <hyperlink ref="F98" r:id="rId183"/>
+    <hyperlink ref="E99" r:id="rId184"/>
+    <hyperlink ref="F99" r:id="rId185"/>
+    <hyperlink ref="E100" r:id="rId186"/>
+    <hyperlink ref="F100" r:id="rId187"/>
+    <hyperlink ref="E101" r:id="rId188"/>
+    <hyperlink ref="F101" r:id="rId189"/>
+    <hyperlink ref="E102" r:id="rId190"/>
+    <hyperlink ref="F102" r:id="rId191"/>
+    <hyperlink ref="E103" r:id="rId192"/>
+    <hyperlink ref="F103" r:id="rId193"/>
+    <hyperlink ref="E104" r:id="rId194"/>
+    <hyperlink ref="F104" r:id="rId195"/>
+    <hyperlink ref="E105" r:id="rId196"/>
+    <hyperlink ref="F105" r:id="rId197"/>
+    <hyperlink ref="E106" r:id="rId198"/>
+    <hyperlink ref="F106" r:id="rId199"/>
+    <hyperlink ref="E107" r:id="rId200"/>
+    <hyperlink ref="F107" r:id="rId201"/>
+    <hyperlink ref="E108" r:id="rId202"/>
+    <hyperlink ref="F108" r:id="rId203"/>
+    <hyperlink ref="E109" r:id="rId204"/>
+    <hyperlink ref="F109" r:id="rId205"/>
+    <hyperlink ref="E110" r:id="rId206"/>
+    <hyperlink ref="F110" r:id="rId207"/>
+    <hyperlink ref="E111" r:id="rId208"/>
+    <hyperlink ref="F111" r:id="rId209"/>
+    <hyperlink ref="E112" r:id="rId210"/>
+    <hyperlink ref="F112" r:id="rId211"/>
+    <hyperlink ref="E113" r:id="rId212"/>
+    <hyperlink ref="F113" r:id="rId213"/>
+    <hyperlink ref="E114" r:id="rId214"/>
+    <hyperlink ref="F114" r:id="rId215"/>
+    <hyperlink ref="E115" r:id="rId216"/>
+    <hyperlink ref="F115" r:id="rId217"/>
+    <hyperlink ref="E116" r:id="rId218"/>
+    <hyperlink ref="F116" r:id="rId219"/>
+    <hyperlink ref="E117" r:id="rId220"/>
+    <hyperlink ref="F117" r:id="rId221"/>
+    <hyperlink ref="E118" r:id="rId222"/>
+    <hyperlink ref="F118" r:id="rId223"/>
+    <hyperlink ref="F119" r:id="rId224"/>
+    <hyperlink ref="E120" r:id="rId225"/>
+    <hyperlink ref="F120" r:id="rId226"/>
+    <hyperlink ref="E121" r:id="rId227"/>
+    <hyperlink ref="F121" r:id="rId228"/>
+    <hyperlink ref="E122" r:id="rId229"/>
+    <hyperlink ref="F122" r:id="rId230"/>
+    <hyperlink ref="E123" r:id="rId231"/>
+    <hyperlink ref="F123" r:id="rId232"/>
+    <hyperlink ref="E124" r:id="rId233"/>
+    <hyperlink ref="F124" r:id="rId234"/>
+    <hyperlink ref="E125" r:id="rId235"/>
+    <hyperlink ref="F125" r:id="rId236"/>
+    <hyperlink ref="E126" r:id="rId237"/>
+    <hyperlink ref="F126" r:id="rId238"/>
+    <hyperlink ref="E127" r:id="rId239"/>
+    <hyperlink ref="F127" r:id="rId240"/>
+    <hyperlink ref="E128" r:id="rId241"/>
+    <hyperlink ref="F128" r:id="rId242"/>
+    <hyperlink ref="E129" r:id="rId243"/>
+    <hyperlink ref="F129" r:id="rId244"/>
+    <hyperlink ref="E130" r:id="rId245"/>
+    <hyperlink ref="F130" r:id="rId246"/>
+    <hyperlink ref="E131" r:id="rId247"/>
+    <hyperlink ref="F131" r:id="rId248"/>
+    <hyperlink ref="E132" r:id="rId249"/>
+    <hyperlink ref="F132" r:id="rId250"/>
+    <hyperlink ref="E133" r:id="rId251"/>
+    <hyperlink ref="F133" r:id="rId252"/>
+    <hyperlink ref="E134" r:id="rId253"/>
+    <hyperlink ref="F134" r:id="rId254"/>
+    <hyperlink ref="E135" r:id="rId255"/>
+    <hyperlink ref="F135" r:id="rId256"/>
+    <hyperlink ref="E136" r:id="rId257"/>
+    <hyperlink ref="F136" r:id="rId258"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>