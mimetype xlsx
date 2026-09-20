--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -8,1191 +8,785 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="228">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF08D8FB0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO NOTEBOOK E TABLET DM 38/26</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BC9EE1E769</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSO FORMAZIONE IA DM38</t>
+  </si>
+  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3DA69809</t>
   </si>
   <si>
     <t>Decisione a contrarre - “NUVOLA AREA ALUNNI REGISTRO ELETTRONICO A.S. 2026/27, “NUVOLA AREA PERSONALE A.S. 2026/27” e “NUVOLA RILEVAZIONE PRESENZE A.S. 2026/27”,</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3DA69809</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2026</t>
   </si>
   <si>
     <t>BC33EAE4C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FACILE CONSUMO INFANZIA ACQUAVIVA PICENA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC33EAE4C0</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC17936DE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - AMMINISTRAZIONE TRASPARENTE SFERA 2026-27</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC17936DE4</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC124A1149</t>
   </si>
   <si>
     <t>Decisione a contrarre - DEINK</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC124A1149</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE45676DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO BLSD- A CERTIFICAZIONE REGIONE MARCHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE45676DF</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE31C534A</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO ALUNNI ROMA FIUMICINO ERASMUS PLUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE31C534A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>BBA8DBD058</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENO PESARO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8DBD058</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC0FF79BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE MACCHINA LAVASCIUGA PRIMARIA PERTINI MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0FF79BD</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBB1E74C7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI ERASMUS + FRANCIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1E74C7B</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8CE5D0D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FIREWALL E ANTIVIRUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8CE5D0D9</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1D4A1E5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI AEREI E PRENOTAZIONE ALLOGGIO JOB SHADOWING PORTOGALLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D4A1E5E</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEE06E555</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO ISTRUZIONE OLTREMARE 21-04-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE06E555</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADE2B546C</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO ISTRUZIONE STIFFE 22/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE2B546C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC9E21ABA</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI CONSERVAZIONE A NORMA NELL’AMBITO DEL COLLOQUIO CON L’INFRASTRUTTURA SIOPE+ GESTITA DALLA BANCA D’ITALIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9E21ABA</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA985C5A90</t>
   </si>
   <si>
     <t>Decisione a contrarre - POLTRONA DIRIGENZIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA985C5A90</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA5DD4BC81</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI ISTRUZIONE ROMA OSTIA OSSERVATORIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DD4BC81</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA57ACB39D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS BALI' 27 MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57ACB39D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA57E06E10</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE PROGETTO "IL GIARDINO DEI SAPERI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57E06E10</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA3E76C44A</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI ISTRUZIONE MILANO CLASSI TERZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E76C44A</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA32B821F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAGE BRAY MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32B821F7</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA274C443C</t>
   </si>
   <si>
     <t>Decisione a contrarre - LABORATORIO DI MATEMATICA: DALLE MANI ALLA MENTE E VICEVERSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA274C443C</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1B86622F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico Responsabile Protezione Dati e referente per l’attuazione della normativa in materia di privacy, trasparenza, transizione digitale ed Intelligenza Artificiale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B86622F</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA0C78D138</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE MACCHINA LAVASCIUGA PERTINI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C78D138</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA12F0DA66</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE PERUGIA-URBINO-SORGENTI DEL PESCARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12F0DA66</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9B8271F36</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO ITALIA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8271F36</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9AFD173A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ROUTER E BATTERIA RETE PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFD173A8</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B99E4412DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - NUVOLA AMMINISTRAZIONE DIGITALE E SITO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E4412DA</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2025</t>
   </si>
   <si>
     <t>B9777C47CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANIFESTI E BROCHURE OPEN DAY 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9777C47CE</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9561CE45A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTI ALLE RIVISTE: GESTIRE LA SCUOLA + GESTIRE IL PERSONALE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9561CE45A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B9032B5C80</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI PULIZIA PLESSI DITTA DM DISTRIBUZIONE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032B5C80</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8D53FCC8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 960 risme carta  A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D53FCC8C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>B8B62D15E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione specifica sulla sicurezza rischio medio (8 ore)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B62D15E7</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8AB78D0B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVATRICE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/6a4f26a1-900e-4fd6-9952-6e2a577d74b0</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B368FF1760</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - CORSO DI AGGIORNAMENTO RLS PER N. 3 PERSONE +
 FORMAZIONE SPECIFICA PER 31 DIPENDENTI DELL'ISTITUTO RISCHIO
 MEDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B368FF1760</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B84BCF8D29</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 46 CAMICI DA LAVORO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84BCF8D29</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B8404910BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITUTRA PRODOTTI FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8404910BA</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B83543790F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SALVAVITA BEGHELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83543790F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>B8104B7A05</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SOFTWARE NUVOLA AREA ALUNNI REGISTRO ELETTRONICO A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8104B7A05</t>
-[...4 lines deleted...]
-  <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>B7D2157137</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO BIENNALE SERVIZIO NOLEGGIO MACCHINE FOTOCOPIATRICI A COSTO COPIA DITTA "F.LLI SISOFO" SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D2157137</t>
-[...4 lines deleted...]
-  <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>B27F01820D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI FORMAZIONE DEL PERSONALE E SUPPORTO AL RUP NELLE PROCEDURE DI GARA PER SERVIZIO DI DISTRIBUZIONE AUTOMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27F01820D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B793FD2062</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ATTIVAZIONE CANONE, ASSISTENZA E CONSULENZA PER LA PUBBLICAZIONE DEGLI ATTI IN AMMINISTRAZIONE TRASPARENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B793FD2062</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76C3F553F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 6 PC PER UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C3F553F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>B74D552557</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura delle certificazioni linguistiche in lingua inglese livello A1 E A2 per alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74D552557</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AC112B2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC112B2E</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>B69D0BD726</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO SABELLI 9/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69D0BD726</t>
-[...4 lines deleted...]
-  <si>
     <t>12/04/2025</t>
   </si>
   <si>
     <t>B679BFEC14</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PEZZI DI RICAMBIO LAVASCIUGA RCM BYTE II 531</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679BFEC14</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B641A45918</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO PALESTRINA 16/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641A45918</t>
-[...4 lines deleted...]
-  <si>
     <t>B63BA56E5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO RAVENNA BOLOGNA 15 E 16 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63BA56E5C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B62A53C27C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura percorsi formativi PNRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62A53C27C</t>
-[...4 lines deleted...]
-  <si>
     <t>B63C0F879A</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO PALESTRINA 13/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C0F879A</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B623A0BD71</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO MAJELLA 19/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623A0BD71</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B61611D957</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO MAJELLA 24/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61611D957</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>B60C74764A</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO PESARO 12/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C74764A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F60F21D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F60F21D4</t>
-[...4 lines deleted...]
-  <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>B5EE7DE71D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA 8 COPIE LIBRO LUIGI BALLERINI "MYRA SA TUTTO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE7DE71D</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>B5F5EE0C72</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ASSISTENZA RETE INFORMATICA E RSPD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F5EE0C72</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5C123A5D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO BALI' 28 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C123A5D0</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5AAED7F8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI MUSEO BALI' 28/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAED7F8E</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AA42B10E</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO ERCOLANO 12/13 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA42B10E</t>
-[...4 lines deleted...]
-  <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>B59C1463CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO ROMA 13/05/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4707acc8-d449-432a-a93d-6f8eede79f87</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56AB0B560</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - FORNITURA DEL MANUALE  RICOSTRUZIONE DELLA
 CARRIERA – LEARNING UP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56AB0B560</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55D2257DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SOFTWARE NUVOLA AREA SITO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D2257DE</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B545EFDE2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO NAPOLI 7-9 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B545EFDE2D</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>B4D6E09AD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAGE BRAY FEBBRAIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D6E09AD3</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4C43EC80C</t>
   </si>
   <si>
     <t>ORDINE - FORNITURA DI N. 300 BROCHURE PIEGHEVOLI DIM. A4 CARTA PATINATA LUCIDA, N. 30 MANIFESTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C43EC80C</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A270BF1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI FORMAZIONE DIPENDENTI INNOVARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A270BF1B</t>
-[...4 lines deleted...]
-  <si>
     <t>B44017C476</t>
   </si>
   <si>
     <t>Decisione a contrarre - MODIFICA MESSAGGIO CENTRALINO TELEFONICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44017C476</t>
-[...4 lines deleted...]
-  <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>B48AA11ACF</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO PROTEO "LA CASSETTA DEGLI ATTREZZI AA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AA11ACF</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B481A7CDF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corsi formazione DM66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481A7CDF8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B41D5550E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LABORATORI LINGUISTICI PNRR 3.1 DM 65/23</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41D5550E6</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>B3F8EB1179</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BENI PNRR 3.1 DM 65/23</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8EB1179</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>B2F91F1FC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BENI CAMPUS STORE PNRR 3.1 DM 65/23</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F91F1FC1</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>98789016FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE INFORMATICO DITTA "C2" SRL - PNRR 4.0 (DM 218/2022)</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/55174403-fdaa-4bc6-bf1f-41a58eb1fc87</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1490,1539 +1084,1735 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF08D8FB0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/a5446ac2-e7f1-4dee-aae4-ee71bbeb5ed9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9EE1E769" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/1e4e4dfb-7f1d-40e0-aef7-0162da9ee042" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3DA69809" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9fc39937-4d8b-4833-81d6-fb5fd3cfcaae" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33EAE4C0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/73299b85-10ff-4569-a4d1-e444c865aaac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17936DE4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/766bd1f4-996c-4a3b-b401-5575dfb6cfc4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC124A1149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e9f84be2-12a1-468d-bc3d-a27bfdba806f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE45676DF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f2af2f71-71b0-4eda-871f-99a52c871cc2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE31C534A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/cf095ac4-836e-47ee-a372-168cdb7e546d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8DBD058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f46f70b8-698c-4e8b-be51-dd2d6f342dd4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0FF79BD" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e47dee70-36cb-4c92-a9e2-d430cbcbdfb8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1E74C7B" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3b20959d-84bf-45a2-80f4-cdf7040cf1da" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8CE5D0D9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/80388987-d9c2-4d1a-ae7c-4e96c52eb90d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D4A1E5E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/880fde43-baca-4d94-8c35-3a498ae641a7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE06E555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3c0ff2c0-a02f-4751-8ed6-c65098cccdc8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE2B546C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8c56cd3a-7993-4503-925b-a7d9087f7246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9E21ABA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4ee7c6d7-1911-408a-96c6-0579fdea59de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA985C5A90" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4139b67a-c2e1-4662-a925-f32720c6da05" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DD4BC81" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/6967325c-1146-4eab-93ee-e8c31c073faa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57ACB39D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4cac4e2f-5cc1-4c26-875b-3132134dc320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57E06E10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/c85b7632-a98d-450f-a019-99a704f4caa8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E76C44A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4d0711d5-b919-4ad0-a7fb-8a931232ed44" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32B821F7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e4f311c4-e34e-4bf6-8845-edc2f3fe2445" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA274C443C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9281aa30-704a-44a9-8f8b-0a2391130e42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B86622F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/846937d5-6731-4b58-bebb-6629aa32bcd2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C78D138" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4200310a-68cc-47b7-badb-807b12fb1639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12F0DA66" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/b27d3a59-3e41-4744-b65e-9b0b94b90bff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8271F36" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/201190af-8265-49b9-a2d7-a2d38c298486" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFD173A8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/beaf4e05-c1a6-49da-be89-c8baacfc9264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E4412DA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3236fe5f-a4be-4357-91be-47084bf18fd0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9777C47CE" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/eee9c30a-9667-4571-937c-7254946613a7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9561CE45A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/659c3811-cc6c-4d0c-97fa-4051a5e83c05" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032B5C80" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/b2f8aa45-bc8e-495e-94c2-adce1b9a4112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D53FCC8C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/d87dfd11-c310-4e3e-8a31-b2b50badb689" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B62D15E7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/101cb06d-8a9f-4103-8a17-9b21f00a6f1e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB78D0B2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/6a4f26a1-900e-4fd6-9952-6e2a577d74b0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B368FF1760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4ad97a40-2182-43bd-a633-4f60d0b9982f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84BCF8D29" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/386cc95c-8a47-4207-8182-9422bd6d7ba0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8404910BA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/d2b0515b-1085-4943-87d9-c533b5df23f2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83543790F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/46414669-2e12-48c7-ac02-0c5912f2f201" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8104B7A05" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3e8d7a2c-e815-4b21-8334-6003c84d5424" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D2157137" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/ace95ef0-238c-49f1-9120-c9a7e3936830" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27F01820D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/158ec8c7-2990-4e78-86ac-17ec64cdae75" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B793FD2062" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/519ffa13-b8a6-4a64-bf63-d536d19f085a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C3F553F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/d7657d75-4368-45c9-b6a6-d2ce6164d328" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74D552557" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/2471a236-bc55-48a4-897a-1ebfbfc53ca2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC112B2E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e531460f-39e2-4506-8b31-7547848c770a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69D0BD726" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/1250d07c-e1b2-4174-9c5e-719771036a64" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679BFEC14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/2146081b-5eb5-4aa9-82b6-96663f5b5378" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641A45918" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8d6930af-2bd1-4d01-9d53-858cb3db189f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63BA56E5C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9a3e5654-a930-42f1-adc1-2820e011d2fa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62A53C27C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/94a44a49-b642-405d-a55b-99eef08da57c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C0F879A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/bec25abf-a805-4823-bb7d-07f818e2bd79" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623A0BD71" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/5b4de06a-7507-4d7d-85ea-c3f4fa965697" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61611D957" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9429fc0e-2ed9-45b8-b90e-ee94830684cb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C74764A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4f202c3b-7d87-4d00-addf-30e92f16f616" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F60F21D4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4c1bb7c8-a13b-404e-960c-a937c520c49f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE7DE71D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8158232a-f9e1-4377-b666-df040d6e8421" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F5EE0C72" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f14733aa-b667-444b-9f4f-580f78c1d9c3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C123A5D0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3f3f5228-3f16-488d-80c0-71cb0a271213" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAED7F8E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8999fd1c-f611-4f38-8a5c-9ee621068d8a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA42B10E" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/1f376cb6-4311-4d2b-a741-a1409412a104" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C1463CB" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4707acc8-d449-432a-a93d-6f8eede79f87" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56AB0B560" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4469af66-4bd2-45a4-a220-cde5daf15871" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D2257DE" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/6a8ef341-18b5-446f-9937-9f6306a3a69b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B545EFDE2D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/72703460-b082-4973-a474-1fdc6e053376" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D6E09AD3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4ebbc146-16de-416e-853d-ce6a4ab8ee1a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C43EC80C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f2049c54-4842-43a6-ab2c-fb9834484abf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A270BF1B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9b6069c6-a878-40c3-82af-62656fa1ec60" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44017C476" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3260ac55-e51e-482a-bca4-72e43822a353" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AA11ACF" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/ca379750-a778-4efe-8cdc-0d458b55adf3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481A7CDF8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/49be5e3a-be47-4312-b3e3-48ef0001747e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41D5550E6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/5bdb4592-7d3c-4fb2-a279-f5677ce9e841" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8EB1179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f972b30d-2cf4-430e-8d1a-9cbe73c6e0e1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F91F1FC1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4f9ff7cd-ca26-4b7d-af91-3c1b8edbdfa3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=98789016FF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/55174403-fdaa-4bc6-bf1f-41a58eb1fc87" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F74"/>
+  <dimension ref="A1:F76"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12473</v>
+        <v>14813</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>13284</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>11865</v>
+        <v>12473</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>11744</v>
+        <v>12362</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>10492</v>
+        <v>11865</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>10381</v>
+        <v>11744</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>9717</v>
+        <v>10492</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>9565</v>
+        <v>10381</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>9413</v>
+        <v>9717</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>8353</v>
+        <v>9565</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="B12">
-        <v>6285</v>
+        <v>9413</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>39</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="B13">
-        <v>5290</v>
+        <v>8353</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>42</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="B14">
-        <v>5064</v>
+        <v>6285</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>45</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="B15">
-        <v>4681</v>
+        <v>5290</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>48</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="B16">
-        <v>3638</v>
+        <v>5064</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>51</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="B17">
-        <v>2586</v>
+        <v>4681</v>
       </c>
       <c r="C17" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>54</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="B18">
-        <v>2529</v>
+        <v>3638</v>
       </c>
       <c r="C18" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="D18" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>57</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="B19">
-        <v>2373</v>
+        <v>2586</v>
       </c>
       <c r="C19" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>60</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="B20">
-        <v>1984</v>
+        <v>2529</v>
       </c>
       <c r="C20" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="D20" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>63</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="B21">
-        <v>1812</v>
+        <v>2373</v>
       </c>
       <c r="C21" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="D21" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>66</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="B22">
-        <v>1537</v>
+        <v>1984</v>
       </c>
       <c r="C22" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>69</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="B23">
-        <v>1365</v>
+        <v>1812</v>
       </c>
       <c r="C23" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="D23" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>72</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="B24">
-        <v>1083</v>
+        <v>1537</v>
       </c>
       <c r="C24" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="D24" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>75</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="B25">
-        <v>950</v>
+        <v>1365</v>
       </c>
       <c r="C25" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="D25" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>78</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>79</v>
       </c>
       <c r="B26">
-        <v>23301</v>
+        <v>1083</v>
       </c>
       <c r="C26" t="s">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="D26" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>81</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>82</v>
       </c>
       <c r="B27">
-        <v>23023</v>
+        <v>950</v>
       </c>
       <c r="C27" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="D27" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>84</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>85</v>
       </c>
       <c r="B28">
-        <v>22770</v>
+        <v>23301</v>
       </c>
       <c r="C28" t="s">
-        <v>137</v>
+        <v>86</v>
       </c>
       <c r="D28" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>87</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>88</v>
       </c>
       <c r="B29">
-        <v>22130</v>
+        <v>23023</v>
       </c>
       <c r="C29" t="s">
-        <v>142</v>
+        <v>89</v>
       </c>
       <c r="D29" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>90</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="B30">
-        <v>21921</v>
+        <v>22770</v>
       </c>
       <c r="C30" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="D30" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>93</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>94</v>
       </c>
       <c r="B31">
-        <v>19873</v>
+        <v>22130</v>
       </c>
       <c r="C31" t="s">
-        <v>152</v>
+        <v>95</v>
       </c>
       <c r="D31" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>96</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>97</v>
       </c>
       <c r="B32">
-        <v>18919</v>
+        <v>21921</v>
       </c>
       <c r="C32" t="s">
-        <v>157</v>
+        <v>98</v>
       </c>
       <c r="D32" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>99</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>161</v>
+        <v>100</v>
       </c>
       <c r="B33">
-        <v>18357</v>
+        <v>19873</v>
       </c>
       <c r="C33" t="s">
-        <v>162</v>
+        <v>101</v>
       </c>
       <c r="D33" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>102</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="B34">
-        <v>18015</v>
+        <v>18919</v>
       </c>
       <c r="C34" t="s">
-        <v>167</v>
+        <v>104</v>
       </c>
       <c r="D34" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>105</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>171</v>
+        <v>106</v>
       </c>
       <c r="B35">
-        <v>14354</v>
+        <v>18357</v>
       </c>
       <c r="C35" t="s">
-        <v>172</v>
+        <v>107</v>
       </c>
       <c r="D35" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>108</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>176</v>
+        <v>109</v>
       </c>
       <c r="B36">
-        <v>18484</v>
+        <v>18015</v>
       </c>
       <c r="C36" t="s">
-        <v>177</v>
+        <v>110</v>
       </c>
       <c r="D36" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>111</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="B37">
-        <v>15196</v>
+        <v>14354</v>
       </c>
       <c r="C37" t="s">
-        <v>182</v>
+        <v>113</v>
       </c>
       <c r="D37" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>114</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>186</v>
+        <v>115</v>
       </c>
       <c r="B38">
-        <v>14908</v>
+        <v>18484</v>
       </c>
       <c r="C38" t="s">
-        <v>187</v>
+        <v>116</v>
       </c>
       <c r="D38" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>117</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>191</v>
+        <v>118</v>
       </c>
       <c r="B39">
-        <v>14045</v>
+        <v>15196</v>
       </c>
       <c r="C39" t="s">
-        <v>192</v>
+        <v>119</v>
       </c>
       <c r="D39" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>120</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>196</v>
+        <v>121</v>
       </c>
       <c r="B40">
-        <v>13613</v>
+        <v>14908</v>
       </c>
       <c r="C40" t="s">
-        <v>197</v>
+        <v>122</v>
       </c>
       <c r="D40" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>123</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>201</v>
+        <v>124</v>
       </c>
       <c r="B41">
-        <v>10755</v>
+        <v>14045</v>
       </c>
       <c r="C41" t="s">
-        <v>202</v>
+        <v>125</v>
       </c>
       <c r="D41" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>126</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>206</v>
+        <v>127</v>
       </c>
       <c r="B42">
-        <v>13043</v>
+        <v>13613</v>
       </c>
       <c r="C42" t="s">
-        <v>207</v>
+        <v>128</v>
       </c>
       <c r="D42" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>129</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
       <c r="B43">
-        <v>12570</v>
+        <v>10755</v>
       </c>
       <c r="C43" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="D43" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>132</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>216</v>
+        <v>133</v>
       </c>
       <c r="B44">
-        <v>12075</v>
+        <v>13043</v>
       </c>
       <c r="C44" t="s">
-        <v>217</v>
+        <v>134</v>
       </c>
       <c r="D44" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>135</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>221</v>
+        <v>136</v>
       </c>
       <c r="B45">
-        <v>8205</v>
+        <v>12570</v>
       </c>
       <c r="C45" t="s">
-        <v>222</v>
+        <v>137</v>
       </c>
       <c r="D45" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>138</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="B46">
-        <v>7937</v>
+        <v>12075</v>
       </c>
       <c r="C46" t="s">
-        <v>227</v>
+        <v>140</v>
       </c>
       <c r="D46" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>141</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>231</v>
+        <v>142</v>
       </c>
       <c r="B47">
-        <v>7472</v>
+        <v>8205</v>
       </c>
       <c r="C47" t="s">
-        <v>232</v>
+        <v>143</v>
       </c>
       <c r="D47" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>144</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>236</v>
+        <v>145</v>
       </c>
       <c r="B48">
-        <v>6386</v>
+        <v>7937</v>
       </c>
       <c r="C48" t="s">
-        <v>237</v>
+        <v>146</v>
       </c>
       <c r="D48" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>147</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>236</v>
+        <v>148</v>
       </c>
       <c r="B49">
-        <v>6335</v>
+        <v>7472</v>
       </c>
       <c r="C49" t="s">
-        <v>241</v>
+        <v>149</v>
       </c>
       <c r="D49" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>150</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>245</v>
+        <v>151</v>
       </c>
       <c r="B50">
-        <v>6216</v>
+        <v>6386</v>
       </c>
       <c r="C50" t="s">
-        <v>246</v>
+        <v>152</v>
       </c>
       <c r="D50" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>153</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>245</v>
+        <v>151</v>
       </c>
       <c r="B51">
-        <v>6195</v>
+        <v>6335</v>
       </c>
       <c r="C51" t="s">
-        <v>250</v>
+        <v>154</v>
       </c>
       <c r="D51" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>155</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>254</v>
+        <v>156</v>
       </c>
       <c r="B52">
-        <v>5678</v>
+        <v>6216</v>
       </c>
       <c r="C52" t="s">
-        <v>255</v>
+        <v>157</v>
       </c>
       <c r="D52" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>158</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>259</v>
+        <v>156</v>
       </c>
       <c r="B53">
-        <v>5485</v>
+        <v>6195</v>
       </c>
       <c r="C53" t="s">
-        <v>260</v>
+        <v>159</v>
       </c>
       <c r="D53" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>160</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>264</v>
+        <v>161</v>
       </c>
       <c r="B54">
-        <v>5220</v>
+        <v>5678</v>
       </c>
       <c r="C54" t="s">
-        <v>265</v>
+        <v>162</v>
       </c>
       <c r="D54" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>163</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>269</v>
+        <v>164</v>
       </c>
       <c r="B55">
-        <v>4921</v>
+        <v>5485</v>
       </c>
       <c r="C55" t="s">
-        <v>270</v>
+        <v>165</v>
       </c>
       <c r="D55" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>166</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>274</v>
+        <v>167</v>
       </c>
       <c r="B56">
-        <v>4848</v>
+        <v>5220</v>
       </c>
       <c r="C56" t="s">
-        <v>275</v>
+        <v>168</v>
       </c>
       <c r="D56" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>169</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>279</v>
+        <v>170</v>
       </c>
       <c r="B57">
-        <v>4761</v>
+        <v>4921</v>
       </c>
       <c r="C57" t="s">
-        <v>280</v>
+        <v>171</v>
       </c>
       <c r="D57" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>172</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
       <c r="B58">
-        <v>3736</v>
+        <v>4848</v>
       </c>
       <c r="C58" t="s">
-        <v>285</v>
+        <v>174</v>
       </c>
       <c r="D58" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>175</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>289</v>
+        <v>176</v>
       </c>
       <c r="B59">
-        <v>3446</v>
+        <v>4761</v>
       </c>
       <c r="C59" t="s">
-        <v>290</v>
+        <v>177</v>
       </c>
       <c r="D59" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>178</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>289</v>
+        <v>179</v>
       </c>
       <c r="B60">
-        <v>3421</v>
+        <v>3736</v>
       </c>
       <c r="C60" t="s">
-        <v>294</v>
+        <v>180</v>
       </c>
       <c r="D60" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>181</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>298</v>
+        <v>182</v>
       </c>
       <c r="B61">
-        <v>3051</v>
+        <v>3446</v>
       </c>
       <c r="C61" t="s">
-        <v>299</v>
+        <v>183</v>
       </c>
       <c r="D61" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>184</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>303</v>
+        <v>182</v>
       </c>
       <c r="B62">
-        <v>1772</v>
+        <v>3421</v>
       </c>
       <c r="C62" t="s">
-        <v>304</v>
+        <v>185</v>
       </c>
       <c r="D62" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>186</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>308</v>
+        <v>187</v>
       </c>
       <c r="B63">
-        <v>1519</v>
+        <v>3051</v>
       </c>
       <c r="C63" t="s">
-        <v>309</v>
+        <v>188</v>
       </c>
       <c r="D63" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>189</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>313</v>
+        <v>190</v>
       </c>
       <c r="B64">
-        <v>1349</v>
+        <v>1772</v>
       </c>
       <c r="C64" t="s">
-        <v>314</v>
+        <v>191</v>
       </c>
       <c r="D64" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>192</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>318</v>
+        <v>193</v>
       </c>
       <c r="B65">
-        <v>875</v>
+        <v>1519</v>
       </c>
       <c r="C65" t="s">
-        <v>319</v>
+        <v>194</v>
       </c>
       <c r="D65" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>195</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>323</v>
+        <v>196</v>
       </c>
       <c r="B66">
-        <v>18453</v>
+        <v>1349</v>
       </c>
       <c r="C66" t="s">
-        <v>324</v>
+        <v>197</v>
       </c>
       <c r="D66" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>198</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>328</v>
+        <v>199</v>
       </c>
       <c r="B67">
-        <v>17936</v>
+        <v>875</v>
       </c>
       <c r="C67" t="s">
-        <v>329</v>
+        <v>200</v>
       </c>
       <c r="D67" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>201</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>328</v>
+        <v>202</v>
       </c>
       <c r="B68">
-        <v>17931</v>
+        <v>18453</v>
       </c>
       <c r="C68" t="s">
-        <v>333</v>
+        <v>203</v>
       </c>
       <c r="D68" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>204</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>337</v>
+        <v>205</v>
       </c>
       <c r="B69">
-        <v>17629</v>
+        <v>17936</v>
       </c>
       <c r="C69" t="s">
-        <v>338</v>
+        <v>206</v>
       </c>
       <c r="D69" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>207</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>342</v>
+        <v>205</v>
       </c>
       <c r="B70">
-        <v>17523</v>
+        <v>17931</v>
       </c>
       <c r="C70" t="s">
-        <v>343</v>
+        <v>208</v>
       </c>
       <c r="D70" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>209</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>347</v>
+        <v>210</v>
       </c>
       <c r="B71">
-        <v>15730</v>
+        <v>17629</v>
       </c>
       <c r="C71" t="s">
-        <v>348</v>
+        <v>211</v>
       </c>
       <c r="D71" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>212</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>352</v>
+        <v>213</v>
       </c>
       <c r="B72">
-        <v>15426</v>
+        <v>17523</v>
       </c>
       <c r="C72" t="s">
-        <v>353</v>
+        <v>214</v>
       </c>
       <c r="D72" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>215</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>357</v>
+        <v>216</v>
       </c>
       <c r="B73">
-        <v>12641</v>
+        <v>15730</v>
       </c>
       <c r="C73" t="s">
-        <v>358</v>
+        <v>217</v>
       </c>
       <c r="D73" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>218</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>362</v>
+        <v>219</v>
       </c>
       <c r="B74">
+        <v>15426</v>
+      </c>
+      <c r="C74" t="s">
+        <v>220</v>
+      </c>
+      <c r="D74" t="s">
+        <v>221</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>222</v>
+      </c>
+      <c r="B75">
+        <v>12641</v>
+      </c>
+      <c r="C75" t="s">
+        <v>223</v>
+      </c>
+      <c r="D75" t="s">
+        <v>224</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>225</v>
+      </c>
+      <c r="B76">
         <v>10689</v>
       </c>
-      <c r="C74" t="s">
-[...9 lines deleted...]
-        <v>366</v>
+      <c r="C76" t="s">
+        <v>226</v>
+      </c>
+      <c r="D76" t="s">
+        <v>227</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>