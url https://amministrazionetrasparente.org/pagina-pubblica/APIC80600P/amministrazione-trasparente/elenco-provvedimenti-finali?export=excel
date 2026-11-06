--- v1 (2026-09-20)
+++ v2 (2026-11-06)
@@ -8,80 +8,89 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="386" uniqueCount="231">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD27F7EF29</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TARGHE PUBBLICITARIE DM 38/26</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>11/09/2026</t>
   </si>
   <si>
     <t>BCF08D8FB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NOTEBOOK E TABLET DM 38/26</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>BC9EE1E769</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO FORMAZIONE IA DM38</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3DA69809</t>
   </si>
   <si>
     <t>Decisione a contrarre - “NUVOLA AREA ALUNNI REGISTRO ELETTRONICO A.S. 2026/27, “NUVOLA AREA PERSONALE A.S. 2026/27” e “NUVOLA RILEVAZIONE PRESENZE A.S. 2026/27”,</t>
   </si>
   <si>
     <t>27/06/2026</t>
   </si>
   <si>
     <t>BC33EAE4C0</t>
   </si>
@@ -1085,1578 +1094,1598 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF08D8FB0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/a5446ac2-e7f1-4dee-aae4-ee71bbeb5ed9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9EE1E769" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/1e4e4dfb-7f1d-40e0-aef7-0162da9ee042" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3DA69809" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9fc39937-4d8b-4833-81d6-fb5fd3cfcaae" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33EAE4C0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/73299b85-10ff-4569-a4d1-e444c865aaac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17936DE4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/766bd1f4-996c-4a3b-b401-5575dfb6cfc4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC124A1149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e9f84be2-12a1-468d-bc3d-a27bfdba806f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE45676DF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f2af2f71-71b0-4eda-871f-99a52c871cc2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE31C534A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/cf095ac4-836e-47ee-a372-168cdb7e546d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8DBD058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f46f70b8-698c-4e8b-be51-dd2d6f342dd4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0FF79BD" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e47dee70-36cb-4c92-a9e2-d430cbcbdfb8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1E74C7B" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3b20959d-84bf-45a2-80f4-cdf7040cf1da" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8CE5D0D9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/80388987-d9c2-4d1a-ae7c-4e96c52eb90d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D4A1E5E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/880fde43-baca-4d94-8c35-3a498ae641a7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE06E555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3c0ff2c0-a02f-4751-8ed6-c65098cccdc8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE2B546C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8c56cd3a-7993-4503-925b-a7d9087f7246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9E21ABA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4ee7c6d7-1911-408a-96c6-0579fdea59de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA985C5A90" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4139b67a-c2e1-4662-a925-f32720c6da05" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DD4BC81" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/6967325c-1146-4eab-93ee-e8c31c073faa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57ACB39D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4cac4e2f-5cc1-4c26-875b-3132134dc320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57E06E10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/c85b7632-a98d-450f-a019-99a704f4caa8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E76C44A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4d0711d5-b919-4ad0-a7fb-8a931232ed44" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32B821F7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e4f311c4-e34e-4bf6-8845-edc2f3fe2445" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA274C443C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9281aa30-704a-44a9-8f8b-0a2391130e42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B86622F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/846937d5-6731-4b58-bebb-6629aa32bcd2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C78D138" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4200310a-68cc-47b7-badb-807b12fb1639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12F0DA66" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/b27d3a59-3e41-4744-b65e-9b0b94b90bff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8271F36" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/201190af-8265-49b9-a2d7-a2d38c298486" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFD173A8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/beaf4e05-c1a6-49da-be89-c8baacfc9264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E4412DA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3236fe5f-a4be-4357-91be-47084bf18fd0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9777C47CE" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/eee9c30a-9667-4571-937c-7254946613a7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9561CE45A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/659c3811-cc6c-4d0c-97fa-4051a5e83c05" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032B5C80" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/b2f8aa45-bc8e-495e-94c2-adce1b9a4112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D53FCC8C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/d87dfd11-c310-4e3e-8a31-b2b50badb689" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B62D15E7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/101cb06d-8a9f-4103-8a17-9b21f00a6f1e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB78D0B2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/6a4f26a1-900e-4fd6-9952-6e2a577d74b0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B368FF1760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4ad97a40-2182-43bd-a633-4f60d0b9982f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84BCF8D29" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/386cc95c-8a47-4207-8182-9422bd6d7ba0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8404910BA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/d2b0515b-1085-4943-87d9-c533b5df23f2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83543790F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/46414669-2e12-48c7-ac02-0c5912f2f201" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8104B7A05" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3e8d7a2c-e815-4b21-8334-6003c84d5424" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D2157137" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/ace95ef0-238c-49f1-9120-c9a7e3936830" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27F01820D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/158ec8c7-2990-4e78-86ac-17ec64cdae75" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B793FD2062" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/519ffa13-b8a6-4a64-bf63-d536d19f085a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C3F553F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/d7657d75-4368-45c9-b6a6-d2ce6164d328" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74D552557" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/2471a236-bc55-48a4-897a-1ebfbfc53ca2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC112B2E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e531460f-39e2-4506-8b31-7547848c770a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69D0BD726" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/1250d07c-e1b2-4174-9c5e-719771036a64" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679BFEC14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/2146081b-5eb5-4aa9-82b6-96663f5b5378" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641A45918" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8d6930af-2bd1-4d01-9d53-858cb3db189f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63BA56E5C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9a3e5654-a930-42f1-adc1-2820e011d2fa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62A53C27C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/94a44a49-b642-405d-a55b-99eef08da57c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C0F879A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/bec25abf-a805-4823-bb7d-07f818e2bd79" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623A0BD71" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/5b4de06a-7507-4d7d-85ea-c3f4fa965697" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61611D957" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9429fc0e-2ed9-45b8-b90e-ee94830684cb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C74764A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4f202c3b-7d87-4d00-addf-30e92f16f616" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F60F21D4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4c1bb7c8-a13b-404e-960c-a937c520c49f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE7DE71D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8158232a-f9e1-4377-b666-df040d6e8421" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F5EE0C72" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f14733aa-b667-444b-9f4f-580f78c1d9c3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C123A5D0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3f3f5228-3f16-488d-80c0-71cb0a271213" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAED7F8E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8999fd1c-f611-4f38-8a5c-9ee621068d8a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA42B10E" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/1f376cb6-4311-4d2b-a741-a1409412a104" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C1463CB" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4707acc8-d449-432a-a93d-6f8eede79f87" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56AB0B560" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4469af66-4bd2-45a4-a220-cde5daf15871" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D2257DE" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/6a8ef341-18b5-446f-9937-9f6306a3a69b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B545EFDE2D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/72703460-b082-4973-a474-1fdc6e053376" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D6E09AD3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4ebbc146-16de-416e-853d-ce6a4ab8ee1a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C43EC80C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f2049c54-4842-43a6-ab2c-fb9834484abf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A270BF1B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9b6069c6-a878-40c3-82af-62656fa1ec60" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44017C476" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3260ac55-e51e-482a-bca4-72e43822a353" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AA11ACF" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/ca379750-a778-4efe-8cdc-0d458b55adf3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481A7CDF8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/49be5e3a-be47-4312-b3e3-48ef0001747e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41D5550E6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/5bdb4592-7d3c-4fb2-a279-f5677ce9e841" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8EB1179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f972b30d-2cf4-430e-8d1a-9cbe73c6e0e1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F91F1FC1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4f9ff7cd-ca26-4b7d-af91-3c1b8edbdfa3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=98789016FF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/55174403-fdaa-4bc6-bf1f-41a58eb1fc87" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD27F7EF29" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/27b4061a-d264-44d2-851a-e0206d8c9e6a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF08D8FB0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/a5446ac2-e7f1-4dee-aae4-ee71bbeb5ed9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9EE1E769" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/1e4e4dfb-7f1d-40e0-aef7-0162da9ee042" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3DA69809" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9fc39937-4d8b-4833-81d6-fb5fd3cfcaae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC33EAE4C0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/73299b85-10ff-4569-a4d1-e444c865aaac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17936DE4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/766bd1f4-996c-4a3b-b401-5575dfb6cfc4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC124A1149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e9f84be2-12a1-468d-bc3d-a27bfdba806f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE45676DF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f2af2f71-71b0-4eda-871f-99a52c871cc2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE31C534A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/cf095ac4-836e-47ee-a372-168cdb7e546d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8DBD058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f46f70b8-698c-4e8b-be51-dd2d6f342dd4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0FF79BD" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e47dee70-36cb-4c92-a9e2-d430cbcbdfb8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1E74C7B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3b20959d-84bf-45a2-80f4-cdf7040cf1da" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8CE5D0D9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/80388987-d9c2-4d1a-ae7c-4e96c52eb90d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D4A1E5E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/880fde43-baca-4d94-8c35-3a498ae641a7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE06E555" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3c0ff2c0-a02f-4751-8ed6-c65098cccdc8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE2B546C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8c56cd3a-7993-4503-925b-a7d9087f7246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9E21ABA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4ee7c6d7-1911-408a-96c6-0579fdea59de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA985C5A90" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4139b67a-c2e1-4662-a925-f32720c6da05" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DD4BC81" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/6967325c-1146-4eab-93ee-e8c31c073faa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57ACB39D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4cac4e2f-5cc1-4c26-875b-3132134dc320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57E06E10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/c85b7632-a98d-450f-a019-99a704f4caa8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E76C44A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4d0711d5-b919-4ad0-a7fb-8a931232ed44" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32B821F7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e4f311c4-e34e-4bf6-8845-edc2f3fe2445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA274C443C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9281aa30-704a-44a9-8f8b-0a2391130e42" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B86622F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/846937d5-6731-4b58-bebb-6629aa32bcd2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C78D138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4200310a-68cc-47b7-badb-807b12fb1639" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12F0DA66" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/b27d3a59-3e41-4744-b65e-9b0b94b90bff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8271F36" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/201190af-8265-49b9-a2d7-a2d38c298486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFD173A8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/beaf4e05-c1a6-49da-be89-c8baacfc9264" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E4412DA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3236fe5f-a4be-4357-91be-47084bf18fd0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9777C47CE" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/eee9c30a-9667-4571-937c-7254946613a7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9561CE45A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/659c3811-cc6c-4d0c-97fa-4051a5e83c05" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032B5C80" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/b2f8aa45-bc8e-495e-94c2-adce1b9a4112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D53FCC8C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/d87dfd11-c310-4e3e-8a31-b2b50badb689" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B62D15E7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/101cb06d-8a9f-4103-8a17-9b21f00a6f1e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB78D0B2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/6a4f26a1-900e-4fd6-9952-6e2a577d74b0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B368FF1760" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4ad97a40-2182-43bd-a633-4f60d0b9982f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84BCF8D29" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/386cc95c-8a47-4207-8182-9422bd6d7ba0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8404910BA" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/d2b0515b-1085-4943-87d9-c533b5df23f2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83543790F" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/46414669-2e12-48c7-ac02-0c5912f2f201" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8104B7A05" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3e8d7a2c-e815-4b21-8334-6003c84d5424" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D2157137" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/ace95ef0-238c-49f1-9120-c9a7e3936830" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27F01820D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/158ec8c7-2990-4e78-86ac-17ec64cdae75" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B793FD2062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/519ffa13-b8a6-4a64-bf63-d536d19f085a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C3F553F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/d7657d75-4368-45c9-b6a6-d2ce6164d328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74D552557" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/2471a236-bc55-48a4-897a-1ebfbfc53ca2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC112B2E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/e531460f-39e2-4506-8b31-7547848c770a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69D0BD726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/1250d07c-e1b2-4174-9c5e-719771036a64" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679BFEC14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/2146081b-5eb5-4aa9-82b6-96663f5b5378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641A45918" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8d6930af-2bd1-4d01-9d53-858cb3db189f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63BA56E5C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9a3e5654-a930-42f1-adc1-2820e011d2fa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62A53C27C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/94a44a49-b642-405d-a55b-99eef08da57c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C0F879A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/bec25abf-a805-4823-bb7d-07f818e2bd79" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623A0BD71" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/5b4de06a-7507-4d7d-85ea-c3f4fa965697" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61611D957" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9429fc0e-2ed9-45b8-b90e-ee94830684cb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C74764A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4f202c3b-7d87-4d00-addf-30e92f16f616" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F60F21D4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4c1bb7c8-a13b-404e-960c-a937c520c49f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE7DE71D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8158232a-f9e1-4377-b666-df040d6e8421" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F5EE0C72" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f14733aa-b667-444b-9f4f-580f78c1d9c3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C123A5D0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3f3f5228-3f16-488d-80c0-71cb0a271213" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAED7F8E" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/8999fd1c-f611-4f38-8a5c-9ee621068d8a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA42B10E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/1f376cb6-4311-4d2b-a741-a1409412a104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C1463CB" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4707acc8-d449-432a-a93d-6f8eede79f87" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56AB0B560" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4469af66-4bd2-45a4-a220-cde5daf15871" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D2257DE" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/6a8ef341-18b5-446f-9937-9f6306a3a69b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B545EFDE2D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/72703460-b082-4973-a474-1fdc6e053376" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D6E09AD3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4ebbc146-16de-416e-853d-ce6a4ab8ee1a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C43EC80C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f2049c54-4842-43a6-ab2c-fb9834484abf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A270BF1B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/9b6069c6-a878-40c3-82af-62656fa1ec60" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44017C476" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/3260ac55-e51e-482a-bca4-72e43822a353" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AA11ACF" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/ca379750-a778-4efe-8cdc-0d458b55adf3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481A7CDF8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/49be5e3a-be47-4312-b3e3-48ef0001747e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41D5550E6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/5bdb4592-7d3c-4fb2-a279-f5677ce9e841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8EB1179" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/f972b30d-2cf4-430e-8d1a-9cbe73c6e0e1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F91F1FC1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/4f9ff7cd-ca26-4b7d-af91-3c1b8edbdfa3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=98789016FF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/APIC80600P/amministrazione-trasparente/atti-amministrazioni-enti/55174403-fdaa-4bc6-bf1f-41a58eb1fc87" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F76"/>
+  <dimension ref="A1:F77"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>14813</v>
+        <v>16466</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>13284</v>
+        <v>14813</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>12473</v>
+        <v>13284</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>12362</v>
+        <v>12473</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>11865</v>
+        <v>12362</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
-        <v>11744</v>
+        <v>11865</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
-        <v>10492</v>
+        <v>11744</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9">
-        <v>10381</v>
+        <v>10492</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
-        <v>9717</v>
+        <v>10381</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11">
-        <v>9565</v>
+        <v>9717</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>9413</v>
+        <v>9565</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
-        <v>8353</v>
+        <v>9413</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="D13" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
-        <v>6285</v>
+        <v>8353</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="D14" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15">
-        <v>5290</v>
+        <v>6285</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16">
-        <v>5064</v>
+        <v>5290</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>52</v>
       </c>
       <c r="B17">
-        <v>4681</v>
+        <v>5064</v>
       </c>
       <c r="C17" t="s">
         <v>53</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>55</v>
       </c>
       <c r="B18">
-        <v>3638</v>
+        <v>4681</v>
       </c>
       <c r="C18" t="s">
         <v>56</v>
       </c>
       <c r="D18" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19">
-        <v>2586</v>
+        <v>3638</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20">
-        <v>2529</v>
+        <v>2586</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21">
-        <v>2373</v>
+        <v>2529</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>67</v>
       </c>
       <c r="B22">
-        <v>1984</v>
+        <v>2373</v>
       </c>
       <c r="C22" t="s">
         <v>68</v>
       </c>
       <c r="D22" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23">
-        <v>1812</v>
+        <v>1984</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24">
-        <v>1537</v>
+        <v>1812</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25">
-        <v>1365</v>
+        <v>1537</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26">
-        <v>1083</v>
+        <v>1365</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27">
-        <v>950</v>
+        <v>1083</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28">
-        <v>23301</v>
+        <v>950</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29">
-        <v>23023</v>
+        <v>23301</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30">
-        <v>22770</v>
+        <v>23023</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31">
-        <v>22130</v>
+        <v>22770</v>
       </c>
       <c r="C31" t="s">
         <v>95</v>
       </c>
       <c r="D31" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32">
-        <v>21921</v>
+        <v>22130</v>
       </c>
       <c r="C32" t="s">
         <v>98</v>
       </c>
       <c r="D32" t="s">
         <v>99</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33">
-        <v>19873</v>
+        <v>21921</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>103</v>
       </c>
       <c r="B34">
-        <v>18919</v>
+        <v>19873</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34" t="s">
         <v>105</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>106</v>
       </c>
       <c r="B35">
-        <v>18357</v>
+        <v>18919</v>
       </c>
       <c r="C35" t="s">
         <v>107</v>
       </c>
       <c r="D35" t="s">
         <v>108</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>109</v>
       </c>
       <c r="B36">
-        <v>18015</v>
+        <v>18357</v>
       </c>
       <c r="C36" t="s">
         <v>110</v>
       </c>
       <c r="D36" t="s">
         <v>111</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>112</v>
       </c>
       <c r="B37">
-        <v>14354</v>
+        <v>18015</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" t="s">
         <v>114</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38">
-        <v>18484</v>
+        <v>14354</v>
       </c>
       <c r="C38" t="s">
         <v>116</v>
       </c>
       <c r="D38" t="s">
         <v>117</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>118</v>
       </c>
       <c r="B39">
-        <v>15196</v>
+        <v>18484</v>
       </c>
       <c r="C39" t="s">
         <v>119</v>
       </c>
       <c r="D39" t="s">
         <v>120</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>121</v>
       </c>
       <c r="B40">
-        <v>14908</v>
+        <v>15196</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40" t="s">
         <v>123</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>124</v>
       </c>
       <c r="B41">
-        <v>14045</v>
+        <v>14908</v>
       </c>
       <c r="C41" t="s">
         <v>125</v>
       </c>
       <c r="D41" t="s">
         <v>126</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>127</v>
       </c>
       <c r="B42">
-        <v>13613</v>
+        <v>14045</v>
       </c>
       <c r="C42" t="s">
         <v>128</v>
       </c>
       <c r="D42" t="s">
         <v>129</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>130</v>
       </c>
       <c r="B43">
-        <v>10755</v>
+        <v>13613</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43" t="s">
         <v>132</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>133</v>
       </c>
       <c r="B44">
-        <v>13043</v>
+        <v>10755</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44" t="s">
         <v>135</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>136</v>
       </c>
       <c r="B45">
-        <v>12570</v>
+        <v>13043</v>
       </c>
       <c r="C45" t="s">
         <v>137</v>
       </c>
       <c r="D45" t="s">
         <v>138</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>139</v>
       </c>
       <c r="B46">
-        <v>12075</v>
+        <v>12570</v>
       </c>
       <c r="C46" t="s">
         <v>140</v>
       </c>
       <c r="D46" t="s">
         <v>141</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>142</v>
       </c>
       <c r="B47">
-        <v>8205</v>
+        <v>12075</v>
       </c>
       <c r="C47" t="s">
         <v>143</v>
       </c>
       <c r="D47" t="s">
         <v>144</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>145</v>
       </c>
       <c r="B48">
-        <v>7937</v>
+        <v>8205</v>
       </c>
       <c r="C48" t="s">
         <v>146</v>
       </c>
       <c r="D48" t="s">
         <v>147</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>148</v>
       </c>
       <c r="B49">
-        <v>7472</v>
+        <v>7937</v>
       </c>
       <c r="C49" t="s">
         <v>149</v>
       </c>
       <c r="D49" t="s">
         <v>150</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>151</v>
       </c>
       <c r="B50">
-        <v>6386</v>
+        <v>7472</v>
       </c>
       <c r="C50" t="s">
         <v>152</v>
       </c>
       <c r="D50" t="s">
         <v>153</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B51">
-        <v>6335</v>
+        <v>6386</v>
       </c>
       <c r="C51" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D51" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B52">
-        <v>6216</v>
+        <v>6335</v>
       </c>
       <c r="C52" t="s">
         <v>157</v>
       </c>
       <c r="D52" t="s">
         <v>158</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B53">
-        <v>6195</v>
+        <v>6216</v>
       </c>
       <c r="C53" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D53" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B54">
-        <v>5678</v>
+        <v>6195</v>
       </c>
       <c r="C54" t="s">
         <v>162</v>
       </c>
       <c r="D54" t="s">
         <v>163</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>164</v>
       </c>
       <c r="B55">
-        <v>5485</v>
+        <v>5678</v>
       </c>
       <c r="C55" t="s">
         <v>165</v>
       </c>
       <c r="D55" t="s">
         <v>166</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>167</v>
       </c>
       <c r="B56">
-        <v>5220</v>
+        <v>5485</v>
       </c>
       <c r="C56" t="s">
         <v>168</v>
       </c>
       <c r="D56" t="s">
         <v>169</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>170</v>
       </c>
       <c r="B57">
-        <v>4921</v>
+        <v>5220</v>
       </c>
       <c r="C57" t="s">
         <v>171</v>
       </c>
       <c r="D57" t="s">
         <v>172</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>173</v>
       </c>
       <c r="B58">
-        <v>4848</v>
+        <v>4921</v>
       </c>
       <c r="C58" t="s">
         <v>174</v>
       </c>
       <c r="D58" t="s">
         <v>175</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>176</v>
       </c>
       <c r="B59">
-        <v>4761</v>
+        <v>4848</v>
       </c>
       <c r="C59" t="s">
         <v>177</v>
       </c>
       <c r="D59" t="s">
         <v>178</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>179</v>
       </c>
       <c r="B60">
-        <v>3736</v>
+        <v>4761</v>
       </c>
       <c r="C60" t="s">
         <v>180</v>
       </c>
       <c r="D60" t="s">
         <v>181</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>182</v>
       </c>
       <c r="B61">
-        <v>3446</v>
+        <v>3736</v>
       </c>
       <c r="C61" t="s">
         <v>183</v>
       </c>
       <c r="D61" t="s">
         <v>184</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B62">
-        <v>3421</v>
+        <v>3446</v>
       </c>
       <c r="C62" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D62" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B63">
-        <v>3051</v>
+        <v>3421</v>
       </c>
       <c r="C63" t="s">
         <v>188</v>
       </c>
       <c r="D63" t="s">
         <v>189</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>190</v>
       </c>
       <c r="B64">
-        <v>1772</v>
+        <v>3051</v>
       </c>
       <c r="C64" t="s">
         <v>191</v>
       </c>
       <c r="D64" t="s">
         <v>192</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>193</v>
       </c>
       <c r="B65">
-        <v>1519</v>
+        <v>1772</v>
       </c>
       <c r="C65" t="s">
         <v>194</v>
       </c>
       <c r="D65" t="s">
         <v>195</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>196</v>
       </c>
       <c r="B66">
-        <v>1349</v>
+        <v>1519</v>
       </c>
       <c r="C66" t="s">
         <v>197</v>
       </c>
       <c r="D66" t="s">
         <v>198</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>199</v>
       </c>
       <c r="B67">
-        <v>875</v>
+        <v>1349</v>
       </c>
       <c r="C67" t="s">
         <v>200</v>
       </c>
       <c r="D67" t="s">
         <v>201</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>202</v>
       </c>
       <c r="B68">
-        <v>18453</v>
+        <v>875</v>
       </c>
       <c r="C68" t="s">
         <v>203</v>
       </c>
       <c r="D68" t="s">
         <v>204</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>205</v>
       </c>
       <c r="B69">
-        <v>17936</v>
+        <v>18453</v>
       </c>
       <c r="C69" t="s">
         <v>206</v>
       </c>
       <c r="D69" t="s">
         <v>207</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B70">
-        <v>17931</v>
+        <v>17936</v>
       </c>
       <c r="C70" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D70" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B71">
-        <v>17629</v>
+        <v>17931</v>
       </c>
       <c r="C71" t="s">
         <v>211</v>
       </c>
       <c r="D71" t="s">
         <v>212</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>213</v>
       </c>
       <c r="B72">
-        <v>17523</v>
+        <v>17629</v>
       </c>
       <c r="C72" t="s">
         <v>214</v>
       </c>
       <c r="D72" t="s">
         <v>215</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>216</v>
       </c>
       <c r="B73">
-        <v>15730</v>
+        <v>17523</v>
       </c>
       <c r="C73" t="s">
         <v>217</v>
       </c>
       <c r="D73" t="s">
         <v>218</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>219</v>
       </c>
       <c r="B74">
-        <v>15426</v>
+        <v>15730</v>
       </c>
       <c r="C74" t="s">
         <v>220</v>
       </c>
       <c r="D74" t="s">
         <v>221</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>222</v>
       </c>
       <c r="B75">
-        <v>12641</v>
+        <v>15426</v>
       </c>
       <c r="C75" t="s">
         <v>223</v>
       </c>
       <c r="D75" t="s">
         <v>224</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>225</v>
       </c>
       <c r="B76">
-        <v>10689</v>
+        <v>12641</v>
       </c>
       <c r="C76" t="s">
         <v>226</v>
       </c>
       <c r="D76" t="s">
         <v>227</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>228</v>
+      </c>
+      <c r="B77">
+        <v>10689</v>
+      </c>
+      <c r="C77" t="s">
+        <v>229</v>
+      </c>
+      <c r="D77" t="s">
+        <v>230</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -2768,50 +2797,52 @@
     <hyperlink ref="F64" r:id="rId126"/>
     <hyperlink ref="E65" r:id="rId127"/>
     <hyperlink ref="F65" r:id="rId128"/>
     <hyperlink ref="E66" r:id="rId129"/>
     <hyperlink ref="F66" r:id="rId130"/>
     <hyperlink ref="E67" r:id="rId131"/>
     <hyperlink ref="F67" r:id="rId132"/>
     <hyperlink ref="E68" r:id="rId133"/>
     <hyperlink ref="F68" r:id="rId134"/>
     <hyperlink ref="E69" r:id="rId135"/>
     <hyperlink ref="F69" r:id="rId136"/>
     <hyperlink ref="E70" r:id="rId137"/>
     <hyperlink ref="F70" r:id="rId138"/>
     <hyperlink ref="E71" r:id="rId139"/>
     <hyperlink ref="F71" r:id="rId140"/>
     <hyperlink ref="E72" r:id="rId141"/>
     <hyperlink ref="F72" r:id="rId142"/>
     <hyperlink ref="E73" r:id="rId143"/>
     <hyperlink ref="F73" r:id="rId144"/>
     <hyperlink ref="E74" r:id="rId145"/>
     <hyperlink ref="F74" r:id="rId146"/>
     <hyperlink ref="E75" r:id="rId147"/>
     <hyperlink ref="F75" r:id="rId148"/>
     <hyperlink ref="E76" r:id="rId149"/>
     <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>