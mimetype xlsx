--- v0 (2026-08-26)
+++ v1 (2026-10-23)
@@ -8,80 +8,218 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="174">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>0000000001</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Ricorso ad ACEA per gara viaggi d’istruzione IIS Corridoni-Campana</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD2100E91E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO DOMINIO ARUBA</t>
+  </si>
+  <si>
+    <t>BD372DD53C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO FIRMA DIGITALE MASSIVA PER ANNI UNO</t>
+  </si>
+  <si>
+    <t>BD215CB561</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARTA PER FOTOCOPIATRICI E STAMPANTI FORMATO A/4</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>BD4F4A830B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Uscite didattiche classi prime Fiastra</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4770BA3D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio noleggio autobus Teatro Spagnolo 19-04-2026</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD478D75D9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio noleggio autobus Teatro francese 13-01-2026</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto conferimento incarico Incarico di Assistente Tecnico Collaudatore 10.8.6A-FDRPOC-MA-2026-33 – CUP D84D26000950007</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD18328338</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Manutenzione del verde plessi Corridoni e Campana</t>
+  </si>
+  <si>
+    <t>BD24FAFB39</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto carta per fotocopiatrici e stampanti</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD03DDA00B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio pernottamento Campo scuola Serravalle di Norcia</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD17ADEC14</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SMALTIMENTO TONER ANNO 2026-2027 PLESSI CORRIDONI E CAMPANA</t>
+  </si>
+  <si>
+    <t>BD0F6179D2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - (D.M. 38/2026) PON “Per la Scuola – Competenze e ambienti per l’apprendimento” 2014-2020 – azione 10.8.6 “Azioni per l’allestimento di centri scolastici digitali "-Acquisto dispositivi digitali</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD03A6CB7B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento servizio noleggio Autobus per uscita didattiche Serravalle di Norcia e Pale per 24 e 25 settembre2026</t>
+  </si>
+  <si>
+    <t>BD03B63751</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Accoglienza classi prime uscite didattiche noleggio autobus Lago di Fiastra e Pieve Torina 23-25-30 settembre e 01 ottobre 2026</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCDB66DA3B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - INTERVENTO MANUTENZIONE AMPLIFICATORI ALLARME ED EVACUAZIONE SEDE CORRIDONI</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCDB7A293A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Firma digitale massiva validità 3 Anni</t>
+  </si>
+  <si>
     <t>13/08/2026</t>
   </si>
   <si>
     <t>BCB5EACB7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - prodotti igienico sanitari in vista del nuovo anno scolastico</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>BC8EF6968B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FERRAMENTA</t>
   </si>
   <si>
     <t>BC7B25D3E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - POLIZZA R.C.  ALUNNI ED OPERATORI SCOLASTICI</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO CAMPI PADEL E ATTREZZATURA - INTEGRAZIONE</t>
   </si>
@@ -782,1139 +920,1512 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB5EACB7D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/eeeb7df1-84c9-4e13-bb39-81907417f561" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8EF6968B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/3fb30bef-6964-4c68-b49b-05db28eeb5b2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7B25D3E5" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/8a918d2c-3b4d-43f3-acf8-3497cf4fbfb7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/36149de4-def7-4725-b362-c04e6b93b7aa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E420E62" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/831da7d7-84cc-4ff2-a5d1-cfce882d8429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E222986" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/312cbb29-437c-40b8-9877-662bb42e6799" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43D38223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/b8bb2775-5f1a-49cd-b1b7-e4019297473a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20490D02" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/82d40d29-1345-4035-b4a9-0198bbfb92cb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC201595DB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/e4742a46-3928-4451-9a85-0ad34a8381e9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1790122B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/aad82d39-ef31-4ae5-ad0f-7f188e0fe2f3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0DAB4FDD" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/4d9e0f22-1939-4fb7-bf3a-ea8016f33109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC014BE312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/ca285253-09b9-4ac2-a874-6989b76e02c9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC013B36BB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/bc99c9d9-fc2a-48ed-9a33-5bb422c9bda1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC01607292" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/001c708b-be78-4569-a865-2fbd6d553b1e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03270470" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/f21002c3-1f4f-4234-b74b-f08dadec9c1b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC012458B2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/96f69b65-64bc-498f-b47e-6e52752c5137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFEB2F76" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/1ec36916-72ca-431a-9908-4aca275c71de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFE65FEB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/a294ac15-c3af-4464-b760-7816bef1b9bd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8EE9FF7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/1e04360a-2af8-4a33-a35d-520ce5cd6400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE84B97C9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/e1e64ce5-9672-409b-9762-b6ae9c8fbf96" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8AC446A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/8ac71238-eec1-4c09-a313-16853b9a0bcc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2A3DV3E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/8b7ecd37-2e90-43b9-908d-05bab3be2ac3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2C750FC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/856031f2-4e85-4069-964e-a0172b2ce05d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7628082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/6318f413-b5a5-4f6b-af5c-1186c9f27989" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD77F3B46" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/26d5de51-2393-4e68-bb7b-e2cb7be40d4c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7ABB6D7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/ca15028d-7897-46ba-b019-5018925aa309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD1AA23C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/c8da8d1d-2fd5-4b6d-a67b-625632e85db1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7E6E251" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/8112905d-e3e9-4ead-bfcf-0fa4092ace54" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC045E7A5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/5f8cab48-1719-41b8-9909-155dd5374f0a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC12FB6D1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/eb282d98-d20a-4b62-a7d2-20de896536a6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB70509EC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/a499d575-4d6e-433d-a67f-be2a0414569f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB658737B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/87cf62fe-1c2b-4e88-8076-eb51b0679b07" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5FCEA84" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/bc067bfa-db00-4018-8b47-189ae6db2625" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB657D3A7D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/31914a6e-165b-4d0c-90fb-bfaef67397b5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA96E3D02" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/6c96bb06-9fee-4245-9398-c3bde12b8632" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/329de91a-f381-49f9-aa42-fc6d7ce93ada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF604DBD" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/96d95fbc-e47d-4059-9697-65b16021f6d6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF5CE131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/29e7021c-0f3a-4854-a8e5-d3aa0917653f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF627AA0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/e680e7a1-a5c6-4bce-9200-1ff47334f5cc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA921BAEF" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/4e53abc2-9f00-48ac-8f25-ea1c10b8faf5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0........." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/3a66554e-0bf1-41d1-9dcf-bc30b67cd326" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA860300C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/7d4a534e-30cb-40e6-b998-88ca2a129642" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1A79192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/8b40cff3-341f-4949-a1ad-3c32011e071c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB988E4E34" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/cbb6e4a3-e029-4a34-9bdd-7dcd582fc30a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E745E79" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/c6554d37-05ef-4c66-a1d7-915c61cc7e4e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E1579C9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/dd20a58d-0d56-4616-a7ea-da31cf72caa2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DDE62C5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/7e44cf6c-9451-4d5e-8a0a-402098b7e66b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D748CD3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/0cc71d24-07b1-4941-b1b4-cbcb5c352165" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/9a331849-590f-42b0-a4a2-8b01bfe45332" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2100E91E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/3d0c2d30-af15-456b-a5f4-656c78fe87b7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD372DD53C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/f737d9e7-5edd-4e4c-8169-772a7690fe18" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD215CB561" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/b609797d-b101-4b84-957d-6707cb344334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4F4A830B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/eee096d8-6314-4272-8bf5-3bfa3c8ee699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4770BA3D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/04dc3bd1-dc21-4ae7-807c-6586320cc36e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD478D75D9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/4deec0fe-cd2a-4144-b5cf-edefc3a84e82" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD18328338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/811273a9-01f8-4247-ab9b-4022862c6b78" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD24FAFB39" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/6a34a79e-d7d1-41d0-8fd4-f1a40af46c44" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03DDA00B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/90804313-4317-4fad-8535-f05cc9d8465d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD17ADEC14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/82d6ff8b-bcfc-4fe5-8b9e-d2a1f71cb694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0F6179D2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/022c3d7b-3218-46f7-a758-a7bff124df41" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03A6CB7B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/560761da-4489-4a61-b3f1-1512633cf898" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03B63751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/9f1a1120-5687-457d-93ac-07a8f411e5d7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB66DA3B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/b395e4f0-30d5-46dc-8d83-8ceefb80eed2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB7A293A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/3909da84-a303-40df-b469-ab4d3b2770e7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB5EACB7D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/eeeb7df1-84c9-4e13-bb39-81907417f561" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8EF6968B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/3fb30bef-6964-4c68-b49b-05db28eeb5b2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7B25D3E5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/8a918d2c-3b4d-43f3-acf8-3497cf4fbfb7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/36149de4-def7-4725-b362-c04e6b93b7aa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E420E62" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/831da7d7-84cc-4ff2-a5d1-cfce882d8429" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E222986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/312cbb29-437c-40b8-9877-662bb42e6799" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43D38223" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/b8bb2775-5f1a-49cd-b1b7-e4019297473a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20490D02" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/82d40d29-1345-4035-b4a9-0198bbfb92cb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC201595DB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/e4742a46-3928-4451-9a85-0ad34a8381e9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1790122B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/aad82d39-ef31-4ae5-ad0f-7f188e0fe2f3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0DAB4FDD" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/4d9e0f22-1939-4fb7-bf3a-ea8016f33109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC014BE312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/ca285253-09b9-4ac2-a874-6989b76e02c9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC013B36BB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/bc99c9d9-fc2a-48ed-9a33-5bb422c9bda1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC01607292" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/001c708b-be78-4569-a865-2fbd6d553b1e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03270470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/f21002c3-1f4f-4234-b74b-f08dadec9c1b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC012458B2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/96f69b65-64bc-498f-b47e-6e52752c5137" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFEB2F76" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/1ec36916-72ca-431a-9908-4aca275c71de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFE65FEB" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/a294ac15-c3af-4464-b760-7816bef1b9bd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8EE9FF7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/1e04360a-2af8-4a33-a35d-520ce5cd6400" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE84B97C9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/e1e64ce5-9672-409b-9762-b6ae9c8fbf96" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8AC446A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/8ac71238-eec1-4c09-a313-16853b9a0bcc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2A3DV3E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/8b7ecd37-2e90-43b9-908d-05bab3be2ac3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2C750FC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/856031f2-4e85-4069-964e-a0172b2ce05d" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7628082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/6318f413-b5a5-4f6b-af5c-1186c9f27989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD77F3B46" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/26d5de51-2393-4e68-bb7b-e2cb7be40d4c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7ABB6D7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/ca15028d-7897-46ba-b019-5018925aa309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD1AA23C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/c8da8d1d-2fd5-4b6d-a67b-625632e85db1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7E6E251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/8112905d-e3e9-4ead-bfcf-0fa4092ace54" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC045E7A5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/5f8cab48-1719-41b8-9909-155dd5374f0a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC12FB6D1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/eb282d98-d20a-4b62-a7d2-20de896536a6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB70509EC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/a499d575-4d6e-433d-a67f-be2a0414569f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB658737B" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/87cf62fe-1c2b-4e88-8076-eb51b0679b07" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5FCEA84" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/bc067bfa-db00-4018-8b47-189ae6db2625" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB657D3A7D" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/31914a6e-165b-4d0c-90fb-bfaef67397b5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA96E3D02" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/6c96bb06-9fee-4245-9398-c3bde12b8632" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/329de91a-f381-49f9-aa42-fc6d7ce93ada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF604DBD" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/96d95fbc-e47d-4059-9697-65b16021f6d6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF5CE131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/29e7021c-0f3a-4854-a8e5-d3aa0917653f" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF627AA0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/e680e7a1-a5c6-4bce-9200-1ff47334f5cc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA921BAEF" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/4e53abc2-9f00-48ac-8f25-ea1c10b8faf5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0........." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/3a66554e-0bf1-41d1-9dcf-bc30b67cd326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA860300C" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/7d4a534e-30cb-40e6-b998-88ca2a129642" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1A79192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/8b40cff3-341f-4949-a1ad-3c32011e071c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB988E4E34" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/cbb6e4a3-e029-4a34-9bdd-7dcd582fc30a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E745E79" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/c6554d37-05ef-4c66-a1d7-915c61cc7e4e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E1579C9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/dd20a58d-0d56-4616-a7ea-da31cf72caa2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DDE62C5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/7e44cf6c-9451-4d5e-8a0a-402098b7e66b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D748CD3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ANIS00900Q/amministrazione-trasparente/atti-amministrazioni-enti/0cc71d24-07b1-4941-b1b4-cbcb5c352165" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F49"/>
+  <dimension ref="A1:F66"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>17202</v>
+        <v>22349</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>16894</v>
+        <v>22175</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4">
-        <v>16893</v>
+        <v>22174</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5">
+        <v>22172</v>
+      </c>
+      <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>22105</v>
+      </c>
+      <c r="C6" t="s">
         <v>18</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>21909</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>21855</v>
+      </c>
+      <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9">
+        <v>21283</v>
+      </c>
+      <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>28</v>
       </c>
-      <c r="D9" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E9" t="s">
+        <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>14749</v>
+        <v>21199</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11">
+        <v>21100</v>
+      </c>
+      <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12">
+        <v>21021</v>
+      </c>
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>20777</v>
+      </c>
+      <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>14087</v>
+        <v>20696</v>
       </c>
       <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15">
+        <v>20107</v>
+      </c>
+      <c r="C15" t="s">
         <v>43</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>13844</v>
+        <v>20106</v>
       </c>
       <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>13843</v>
+        <v>18526</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18">
-        <v>13628</v>
+        <v>18362</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>53</v>
       </c>
       <c r="B19">
-        <v>13157</v>
+        <v>17202</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>56</v>
       </c>
       <c r="B20">
-        <v>12911</v>
+        <v>16894</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>56</v>
       </c>
       <c r="B21">
-        <v>12910</v>
+        <v>16893</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>12909</v>
+        <v>16256</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>12908</v>
+        <v>15641</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>12769</v>
+        <v>15606</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>12736</v>
+        <v>15396</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B26">
-        <v>12336</v>
+        <v>14750</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B27">
-        <v>12335</v>
+        <v>14749</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B28">
-        <v>12155</v>
+        <v>14437</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B29">
-        <v>11971</v>
+        <v>14142</v>
       </c>
       <c r="C29" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>11829</v>
+        <v>14087</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B31">
-        <v>11828</v>
+        <v>14087</v>
       </c>
       <c r="C31" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>11685</v>
+        <v>13845</v>
       </c>
       <c r="C32" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B33">
-        <v>11684</v>
+        <v>13844</v>
       </c>
       <c r="C33" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>11683</v>
+        <v>13843</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>11682</v>
+        <v>13628</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>11486</v>
+        <v>13157</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>11484</v>
+        <v>12911</v>
       </c>
       <c r="C37" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B38">
-        <v>11483</v>
+        <v>12910</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39">
-        <v>11288</v>
+        <v>12909</v>
       </c>
       <c r="C39" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>102</v>
       </c>
       <c r="B40">
-        <v>11287</v>
+        <v>12908</v>
       </c>
       <c r="C40" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D40" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="B41">
-        <v>11227</v>
+        <v>12769</v>
       </c>
       <c r="C41" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B42">
-        <v>11116</v>
+        <v>12736</v>
       </c>
       <c r="C42" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D42" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B43">
-        <v>11090</v>
+        <v>12336</v>
       </c>
       <c r="C43" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B44">
-        <v>10939</v>
+        <v>12335</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B45">
-        <v>10787</v>
+        <v>12155</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B46">
-        <v>10786</v>
+        <v>11971</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D46" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="B47">
-        <v>10785</v>
+        <v>11829</v>
       </c>
       <c r="C47" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="B48">
-        <v>10784</v>
+        <v>11828</v>
       </c>
       <c r="C48" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="D48" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="B49">
+        <v>11685</v>
+      </c>
+      <c r="C49" t="s">
+        <v>133</v>
+      </c>
+      <c r="D49" t="s">
+        <v>134</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50">
+        <v>11684</v>
+      </c>
+      <c r="C50" t="s">
+        <v>135</v>
+      </c>
+      <c r="D50" t="s">
+        <v>136</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51">
+        <v>11683</v>
+      </c>
+      <c r="C51" t="s">
+        <v>137</v>
+      </c>
+      <c r="D51" t="s">
+        <v>138</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52">
+        <v>11682</v>
+      </c>
+      <c r="C52" t="s">
+        <v>139</v>
+      </c>
+      <c r="D52" t="s">
+        <v>140</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53">
+        <v>11486</v>
+      </c>
+      <c r="C53" t="s">
+        <v>142</v>
+      </c>
+      <c r="D53" t="s">
+        <v>143</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>141</v>
+      </c>
+      <c r="B54">
+        <v>11484</v>
+      </c>
+      <c r="C54" t="s">
+        <v>144</v>
+      </c>
+      <c r="D54" t="s">
+        <v>145</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>141</v>
+      </c>
+      <c r="B55">
+        <v>11483</v>
+      </c>
+      <c r="C55" t="s">
+        <v>146</v>
+      </c>
+      <c r="D55" t="s">
+        <v>147</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56">
+        <v>11288</v>
+      </c>
+      <c r="C56" t="s">
+        <v>149</v>
+      </c>
+      <c r="D56" t="s">
+        <v>150</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57">
+        <v>11287</v>
+      </c>
+      <c r="C57" t="s">
+        <v>151</v>
+      </c>
+      <c r="D57" t="s">
+        <v>152</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>148</v>
+      </c>
+      <c r="B58">
+        <v>11227</v>
+      </c>
+      <c r="C58" t="s">
+        <v>153</v>
+      </c>
+      <c r="D58" t="s">
+        <v>154</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59">
+        <v>11116</v>
+      </c>
+      <c r="C59" t="s">
+        <v>156</v>
+      </c>
+      <c r="D59" t="s">
+        <v>157</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60">
+        <v>11090</v>
+      </c>
+      <c r="C60" t="s">
+        <v>158</v>
+      </c>
+      <c r="D60" t="s">
+        <v>159</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61">
+        <v>10939</v>
+      </c>
+      <c r="C61" t="s">
+        <v>161</v>
+      </c>
+      <c r="D61" t="s">
+        <v>162</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62">
+        <v>10787</v>
+      </c>
+      <c r="C62" t="s">
+        <v>164</v>
+      </c>
+      <c r="D62" t="s">
+        <v>165</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63">
+        <v>10786</v>
+      </c>
+      <c r="C63" t="s">
+        <v>166</v>
+      </c>
+      <c r="D63" t="s">
+        <v>167</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>163</v>
+      </c>
+      <c r="B64">
+        <v>10785</v>
+      </c>
+      <c r="C64" t="s">
+        <v>168</v>
+      </c>
+      <c r="D64" t="s">
+        <v>169</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>163</v>
+      </c>
+      <c r="B65">
+        <v>10784</v>
+      </c>
+      <c r="C65" t="s">
+        <v>170</v>
+      </c>
+      <c r="D65" t="s">
+        <v>171</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>163</v>
+      </c>
+      <c r="B66">
         <v>10782</v>
       </c>
-      <c r="C49" t="s">
-[...8 lines deleted...]
-      <c r="F49" s="2" t="s">
+      <c r="C66" t="s">
+        <v>172</v>
+      </c>
+      <c r="D66" t="s">
+        <v>173</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
-    <hyperlink ref="E9" r:id="rId15"/>
-[...80 lines deleted...]
-    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>