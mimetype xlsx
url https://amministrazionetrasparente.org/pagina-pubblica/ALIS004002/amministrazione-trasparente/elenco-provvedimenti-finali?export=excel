--- v0 (2026-08-06)
+++ v1 (2026-11-05)
@@ -8,1507 +8,1083 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="561" uniqueCount="473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="651" uniqueCount="328">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>BD9F2B3FAE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Brochure e Manifesti</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>BD97A971A5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Manutenzione d' Urgenza e configurazione per linea Telefonica</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>BD90E3D784</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Promozione 2026 per Open Day "Fai La Mossa Giusta"(Campagna Social) con Radio Gold</t>
+  </si>
+  <si>
+    <t>BD90C70B15</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Promozione Radio Gold per Open Day 2026</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>0000000000</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affissione Manifesti Open Day</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD774FCD65</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Firma Digitale Preside</t>
+  </si>
+  <si>
+    <t>BD7D14448C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Realizzazione Manifesti e Brouchure</t>
+  </si>
+  <si>
+    <t>BD7CA885DB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto 2 Targhe per Programma Operativo Nazionale "Per la scuola " 2014-2020</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6B46F788</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Attivazione linea Fissa FTTC</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD6904A3B8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FESTIVAL DELLA SCIENZA Biglietti aggiuntivi</t>
+  </si>
+  <si>
+    <t>BD67E3DE56</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Biglietti Festival della scienza Genova 22/10/2026</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD5ED4E3FC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinn .HOSTING LINUX BASIC</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD53177157</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Biglietti Trenitalia festival della scienza 2026</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD3C7F2B7A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio urgente  Estintori e Bombole corso antincendio Maggio 2026</t>
+  </si>
+  <si>
+    <t>BD4FEDE030</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Incarico RSPP A.S. 20262027</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD41A90903</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo Abbonamento alla rivista Italia Scuola A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD37C544C2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO LICENZE GOOGLE AI PRO FOR EDUCATION 2026/27</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCC2DB554E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Determina a contrarre n.99/2026-AFFIDAMENTO DIRETTO PER ACQUISTO N.15 NOTEBOOK "POC SCUOLA 14-20 - DISPOSITIVI DIGITALI"_COMPUTER TEAM SRL_  </t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC9292B058</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DOMINIO “IISCELLINI.IT”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC9292B058</t>
-[...4 lines deleted...]
-  <si>
     <t>BC924F6791</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO VOLI + SOGGIORNO A NAMUR – 2 PAX 14-16/09/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC924F6791</t>
-[...4 lines deleted...]
-  <si>
     <t>BC921612D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ANNUALITÀ MPLgo - CINEMAINCLASSE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC921612D7</t>
-[...4 lines deleted...]
-  <si>
     <t>BC91F5526C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MAGLIETTE PER COLLABORATORI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC91F5526C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC85BEBFA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER LA PICCOLA MANUTENZIONE-LUGLIO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC85BEBFA5</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>----------</t>
   </si>
   <si>
     <t>Decisione a contrarre - 167911, 01/07/2026, FSE+, Mobilità linguistica e tirocini all'estero - CANDIDATURA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/----------</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5B5455D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO PROTOCOLLO DI INTESA CISCO ACADEMY</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5B5455D3</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC5438DDD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO VALIGIE CONTENITORE PER NAO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5438DDD5</t>
-[...4 lines deleted...]
-  <si>
     <t>BC5B836339</t>
   </si>
   <si>
     <t>Decisione a contrarre - INDIZIONE TRATTATIVA DIRETTA SU MEPA PER ASSICURAZIONE RC</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5B836339</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC43FAB78C</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORAZIONI DI OREFICERIA ED INCASTONATURA PER PROGETTO “MADE IN ITALY”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC43FAB78C</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF6B555D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO CHIAVETTE PER DISTRIBUTORI AUTOMATICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6B555D6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBEE4D3600</t>
   </si>
   <si>
     <t>Decisione a contrarre - L’ACQUISTO  ABBONAMENTO A RIVISTE “GESTIRE IL PERSONALE SCOLASTICO-365 GIORNI” E “LA DIRIGENZA SCOLASTICA – 365 GIORNI”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE4D3600</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE3C90B61</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ESAMI ICDL FULL STANDARD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3C90B61</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD22A01DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FOGLI PROTOCOLLO PER ESAMI DI STATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD22A01DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD22402A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD22402A6</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC8EF4505</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER LA PICCOLA MANUTENZIONE - MAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8EF4505</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC48D35BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DOMINIO “ISTITUTOCELLINI.EDU.IT”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC48D35BC</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB5B39289</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI PROPEDEUTICI ALL’INSTALLAZIONE DI CONDIZIONATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5B39289</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB9265AD0D</t>
   </si>
   <si>
     <t xml:space="preserve">Determina n.81/2026 - AFFIDAMENTO DIRETTO PER L’ACQUISTO BIGLIETTI TRENO ALESSANDRIA/PARMA e PARMA/S.ILARIO D'ENZA IL 26-27.05.26_QUADRIFOGLIO VIAGGI_  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9265AD0D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9254152C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER ESAMI DI STATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9254152C</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8EDEAA30</t>
   </si>
   <si>
     <t xml:space="preserve">Determina n.79/2026 - AFFIDAMENTO DIRETTO PER L’ACQUISTO BIGLIETTI TRENO ALESSANDRIA/TORINO LINGOTTO A/R IL 15.05.2026_QUADRIFOGLIO VIAGGI_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EDEAA30</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8EA641D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER RIQUALIFICAZIONE LABORATORIO DELLA FIGURAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EA641D8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8D89821D</t>
   </si>
   <si>
     <t xml:space="preserve">Determina n.77/2026 - AFFIDAMENTO DIRETTO PER L’ACQUISTO ESAMI PET E FIRST_BRITISH SCHOOL ASTI _    </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D89821D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8D4A6OA3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER E TAMBURO PER FOTOCOPIATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D4A6OA3</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB89771E27</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO RISME DI CARTA E GUANTI MONOUSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89771E27</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB849E716E</t>
   </si>
   <si>
     <t xml:space="preserve">Determina n.74/2026 - AFFIDAMENTO DIRETTO PER L’ACQUISTO BIGLIETTI TRENO ALESSANDRIA/TORINO LINGOTTO A/R IL 15.05.2026_TRENITALIA SPA_   </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB849E716E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7EA33762</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE CITOFONO PLESSO ALBERTI/CARRÀ</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EA33762</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB79C05350</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO E INSTALLAZIONE CONDIZIONATORE PER UFFICIO DSGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79C05350</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7941AA92</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.71/2026-AFFIDAMENTO DIRETTO PER L'ACQUISTO DEL SERVIZIO DI UN TRANSFER PER IL 03.05.26  E IL 09.05.26_MARCO MANCIN_  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7941AA92</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB74672515</t>
   </si>
   <si>
     <t xml:space="preserve">Determina n.70/2026 - AFFIDAMENTO DIRETTO PER L’ACQUISTO DI UN SERVIZIO DI NOLEGGIO BUS VALENZA/MILANO A/R IL 18.05.26_STAT TURISMO SRL_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74672515</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6A4BB18D</t>
   </si>
   <si>
     <t>Determina n.69/2026 - AFFIDAMENTO DIRETTO PER L’ACQUISTO DI UN SERVIZIO DI PERNOTTAMENTO A PARMA DAL 26 AL 27.05.26_TOLVE HOTEL GROUP SRLS_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A4BB18D</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB65544DF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI BIGLIETTI AEREI PER SALONICCO DAL 04 AL 09.05.2026_EUROPEANDO EUROPA SRL_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65544DF6</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB619A7C30</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SMALTATURA GIOIELLI PER PROGETTO “MADE IN ITALY”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB619A7C30</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB59302F77</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI SPETTACOLO TEATRALE IL 13.05.2026_ASS.CULTURALE TEATRO NECESSARIO ASP_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59302F77</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5919A665</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENO ALESSANDRIA/GENOVA PIAZZA PRINCIPE A/R IL 13.05.2026_TRENITALIA SPA_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5919A665</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB51548EBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO E INSTALLAZIONE TENDE VENEZIANE PER AULA PLESSO ALBERTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51548EBD</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4D021DC3</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER L'ACQUISTO DEL SERVIZIO DI TRANSFER PER IL 29.04.26 E IL 06.05.26_MARCO MANCIN_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D021DC3</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4CE88C3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER L'ACQUISTO DEL SERVIZIO DI TRANSFER PER IL 22.04.26 E IL 29.04.26_MARCO MANCIN_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CE88C3F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB46F52A30</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZA ANNUALE LEXROOM AI SCHOOL 4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46F52A30</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB438E71F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENO ALESSANDRIA/TORINO PORTA NUOVA A/R IL 24.04.2026_TRENITALIA SPA_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB438E71F9</t>
-[...4 lines deleted...]
-  <si>
     <t>BB41A546EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPE DI CERE PER PROGETTO “MADE IN ITALY”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41A546EC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4190634D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ESAMI ICDL FULL STANDARD E SKILLS CARD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4190634D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3C893FC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO RICARICHE AD INCHIOSTRO PER DABLIU PEN+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C893FC1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICHI N.1 DOCENTE DI SUPPORTO/RESPONSABILE DEL PROGETTO_POC "PER LA SCUOLA 2014-2020" - ORIENTARSI PER UN DOMANI - DM(231/2024) AVVISO N.64310 DEL 23/04/2025    </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>BB387612BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FUSIONE IN ALPACCA PER PROGETTO “MADE IN ITALY”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB387612BF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3811614F</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO BIGLIETTI INGRESSO MUSEO PALEONTOLOGICO ASTIGIANO IL 25.03.2026_ENTE DI GESTIONE DEL PARCO PALEONTOLOGICO ASTIGIANO_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3811614F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB37C43626</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO BIGLIETTI TRENO VALENZA/CASALE M.TO A/R IL 17.04.2026_QUADRIFOGLIO VIAGGI_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37C43626</t>
-[...4 lines deleted...]
-  <si>
     <t>BB385816A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER LA PICCOLA MANUTENZIONE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/cc845794-4dc0-40d9-beb6-af11767131d3</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">RETTIFICA DECRETO INCARICO N.1 SOSTITUTO ESPERTO E N.1 SOSTITUTO TUTOR_PIANO ESTATE 25-26 "ORIZZONTI APERTI" - (DM 72/2024 e 96/2025) AVVISO N.81652 DEL 23/05/2025  </t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB124B2F02</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO BIGLIETTI TRENO
 VALENZA/MISANO ADRIATICO A/R PER TORNEO DEBATE IL 09/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB124B2F02</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB125E29E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SPESE POSTALI ANNUALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB125E29E2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0FCFC9C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TELEFONI E SERVIZIO DI INSTALLAZIONE RELATIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0FCFC9C4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0D6BA781</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI FERROVIARI TRATTA AL-GE A/R 13/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D6BA781</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INTEGRAZIONE ORE DELL'A.A._POC "PER LA SCUOLA 2014-2020" - ORIENTARSI PER UN DOMANI - DM(231/2024) AVVISO N.64310 DEL 23/04/2025   </t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO N.1 SOSTITUTO ESPERTO E N.1 SOSTITUTO TUTOR_PIANO ESTATE 25-26 "ORIZZONTI APERTI" - (DM 72/2024 e 96/2025) AVVISO N.81652 DEL 23/05/2025  </t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAE8D8BED9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER LABORATORIO ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE8D8BED9</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PER LA SELEZIONE DI N.1 SOSTITUTO COLLABORATORE SCOLASTICO_PIANO ESTATE 25-26 "ORIZZONTI APERTI" - (DM 72/2024 e 96/2025) AVVISO N.81652 DEL 23/05/2025    </t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PER LA SELEZIONE DI N.1 SOSTITUTO COLLABORATORE SCOLASTICO_POC "PER LA SCUOLA 2014-2020" - ORIENTARSI PER UN DOMANI - DM(231/2024) AVVISO N.64310 DEL 23/04/2025   </t>
   </si>
   <si>
     <t>BAE554F6E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER E TAMBURO FOTOCOPIATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE554F6E7</t>
-[...4 lines deleted...]
-  <si>
     <t>BADE687B7C</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.45/2026-AFFIDAMENTO DIRETTO PER ACQUISTO BIGLIETTI TRENO ALESSANDRIA/ASTI A/R IL 25.03.26_TRENITALIA SPA_  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE687B7C</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAD9BE43E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MANUALE BERGANTINI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9BE43E6</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACAACF16C</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.43/2026-AFFIDAMENTO DIRETTO PER ACQUISTO BIGLIETTI TRENO ALESSANDRIA/MILANO CENTRALE A/R IL 20.03.26_STAT VIAGGI SRL_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACAACF16C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC58D8DB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA E MEDICALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC58D8DB0</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BAC08CAD81</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.41/2026-AFFIDAMENTO DIRETTO PER ACQUISTO LABORATORIO DI INCISIONE E STAMPA D'ARTE DAL 02 AL 04 MARZO 2026_IL BISONTE_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC08CAD81</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABA619C2B</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.40/2026-AFFIDAMENTO DIRETTO PER ACQUISTO SERVIZIO DI TRASPORTO BUS VALENZA/TORINO A/R IL 10.04.26_AVIOSI SRL_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA619C2B</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB9095AD3</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.39/2026-AFFIDAMENTO DIRETTO PER ACQUISTO BIGLIETTI TRENO VALENZA/SETTIMO TORINESE A/R IL 18.03.2026_QUADRIFOGLIO VIAGGI_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9095AD3</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB898DD6A</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.38/2026-AFFIDAMENTO DIRETTO PER ACQUISTO BIGLIETTI INGRESSO MOSTRA PRESSO IL MAO DI TORINO IL 09.04.26_FONDAZIONE TORINO MUSEI_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB898DD6A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB303A6FA</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.37/2026-AFFIDAMENTO DIRETTO PER ACQUISTO SERVIZIO DI LETTURA ANIMATA IN LINGUA SPAGNOLA IL 05.03.26_COOP ZENART_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB303A6FA</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB37359A7</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.36/2026-AFFIDAMENTO DIRETTO PER ACQUISTO DEL PROGETTO DIDATTICO EMOZIONALE IN SPAGNOLO IL 25.03.26_MATER LINGUA SRL_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB37359A7</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAADAFDFB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BADGE PER TIMBRATURA PRESENZE DEL PERSONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAADAFDFB5</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA9C3A4D0</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.34/2026-AFFIDAMENTO DIRETTO PER ACQUISTO SERVIZIO DI NOLEGGIO MINIBUS VALENZA/MALPENSA A/R IL 07.03.26_AVIOSI SRL_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9C3A4D0</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA7987255</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TESSERE MAGNETICHE PER FOTOCOPIATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7987255</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA36ECB64</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.32/2026-AFFIDAMENTO DIRETTO PER ACQUISTO BIGLIETTI DI INGRESSO MUSEO EGIZIO DI TORINO_FONDAZIONE MUSEO DELLE ANTICHITA' EGIZIE_  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA36ECB64</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA8DC6A8E3</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.31/2026-AFFIDAMENTO DIRETTO PER UNO  STAGE DI INCISIONE A FIRENZE DAL 02 AL 05 MARZO 2026_IQUITOS VIAGGI SNC_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DC6A8E3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9DA1D4DA</t>
   </si>
   <si>
     <t>Determina a contrarre n.30/2026-ACQUISTO SERVIZIO DI VISITA GUIDATA PRESSO IL MUSEO EGIZIO DI TORINO IL 10.04.26_REAR SOCIETA' COOPERATIVA_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DA1D4DA</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA952FB0FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI TRANSFER PER IL 08.03.2026_MARCO MANCIN_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA952FB0FC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA951EC159</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.28/2026-ACQUISTO SERVIZIO DI TRANSFER PER IL 01.03.26 E PER IL 15.03.26_MARCO MANCIN_     </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA951EC159</t>
-[...4 lines deleted...]
-  <si>
     <t>BA95099996</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.27/2026-ACQUISTO SERVIZIO DI TRANSFER PER IL 28.02.26 E PER IL 13.03.26_MARCO MANCIN_    </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95099996</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA87FDA655</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENO ALESSANDRIA/TORINO LINGOTTO A/R IL 28.02.2026_QUADRIFOGLIO VIAGGI_</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87FDA655</t>
-[...4 lines deleted...]
-  <si>
     <t>BA883B54D5</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.25/2026-ACQUISTO BIGLIETTI TRENO VALENZA/MILANO A/R IL 26.02.2026_STAT VIAGGI SRL_   </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA883B54D5</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8859401F</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.24/2026-ACQUISTO BIGLIETTI TRENO ALESSANDRIA/TORINO PORTA NUOVA A/R IL 27.02.2026_QUADRIFOGLIO VIAGGI_  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8859401F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA7EA520AF</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.23/2026-ACQUISTO BIGLIETTI TRENO VALENZA/MILANO ROGOREDO A/R IL 03.03.2026_QUADRIFOGLIO VIAGGI_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EA520AF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7F54BEBA</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.22/2026-ACQUISTO BIGLIETTI TRENO ALESSANDRIA/TORINO PORTA NUOVA A/R IL 27.02.26_STAT VIAGGI SRL_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F54BEBA</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA5F682B57</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.21/2026-VIAGGIO DI ISTRUZIONE A SALONICCO DAL 04 AL 08 MAGGIO 2026_EUROPEANDO EUROPA SRL </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F682B57</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5FD93030</t>
   </si>
   <si>
     <t>DETERMINA N.20/2026-ACQUISTO DEI BIGLIETTI TRENO ALESSANDRIA/TORINO PORTA NUOVA  A/R per il PROGETTO GAM il 19/02/2026 e il 09/04/2026_QUADRIFOGLIO VIAGGI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FD93030</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5E32C67A</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.19/2026-ACQUISTO BIGLIETTI INGRESSO MUSEI REALI DI TORINO_REAR SOCIETA' COOPERATIVA_  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E32C67A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5FB7F928</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI PER LA PULIZIA DI AMBIENTI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FB7F928</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5B590324</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.17/2026-ACQUISTO BIGLIETTI INGRESSO MOSTRA E LABORATORIO GAM DI TORINO_FONDAZIONE TORINO MUSEI_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B590324</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA4FFCC3B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO GESTIONALI SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FFCC3B8</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4FB413FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO PRIMA VISIONE WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FB413FB</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA41E4FF87</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.13/2026-VIAGGIO DI ISTRUZIONE TRIENNIO A PARIGI DAL 09 AL 13 FEBBRAIO 2026_OSIRIS TRAVEL SRL_  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41E4FF87</t>
-[...4 lines deleted...]
-  <si>
     <t>BA41C18BA1</t>
   </si>
   <si>
     <t xml:space="preserve">Determina a contrarre n.12/2026-STAGE LINGUISTICO A PARIGI DAL 09 AL 13 FEBBRAIO 2026_STAT VIAGGI SRL_ </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41C18BA1</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - DECRETO DI CONFERIMENTO INCARICO - BANDO PSICOLOGO</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PER LA SELEZIONE DI N.1 COLLABORATORE SCOLASTICO_PIANO ESTATE 25-26 "ORIZZONTI APERTI" - (DM 72/2024 e 96/2025) AVVISO N.81652 DEL 23/05/2025  </t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PER LA SELEZIONE DI N.1 COLLABORATORE SCOLASTICO_POC "PER LA SCUOLA 2014-2020" - ORIENTARSI PER UN DOMANI - DM(231/2024) AVVISO N.64310 DEL 23/04/2025 </t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA3AECDAA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AMMINISTRATORE DI SISTEMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3AECDAA1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA39D7BF92</t>
   </si>
   <si>
     <t>Decisione a contrarre - POLIZZA ASSICURATIVA STAGE CANNES dal 22 al 27/02/2026_PIERRE &amp; SPRACHFERIEN GMBH</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39D7BF92</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA282620FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE GESTIONALE ZUCCHETTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA282620FA</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA29B163B4</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA A CONTRARRE N.8/2026_VIAGGIO DI ISTRUZIONE BIENNIO IN TOSCANA -IQUITOS VIAGGI SNC-  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29B163B4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA178F038F</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA A CONTRARRE N.7/2026_PERCORSI PER LE COMPETENZE TRASVERSALI E L’ORIENTAMENTO (PCTO) SULLE DISCIPLINE STEM E SUL MULTILINGUISMO TRAMITE ESPERIENZE DI ORIENTAMENTO IN ITALIA E ALL’ESTERO -CERSEO- </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA178F038F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA23F57D9B</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA A CONTRARRE N.6/2026_STAGE LINGUISTO A DROGHEDA -THEMA VIAGGI SRL-  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23F57D9B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA182586B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - 25 POSTAZIONI LABORATORIO GEMMOLOGIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA182586B3</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2805A3DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROMOZIONE WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2805A3DB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1BD1F7EO</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE NAO CHALLENGE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BD1F7EO</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1C787E45</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENO VALENZA/IVREA A/R PER TORNEO DEBATE IL 23.01.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C787E45</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PER LA SELEZIONE DI N.2 COLLABORATORI SCOLASTICI_POC "PER LA SCUOLA 2014-2020" - ORIENTARSI PER UN DOMANI - DM(231/2024) AVVISO N.64310 DEL 23/04/2025 </t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PER LA SELEZIONE DI N.2 COLLABORATORI SCOLASTICI_PIANO ESTATE 25-26 "ORIZZONTI APERTI" - (DM 72/2024 e 96/2025) AVVISO N.81652 DEL 23/05/2025 </t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PER LA SELEZIONE DI N.1 ASSISTENTE AMMINISTRATIVO_PIANO ESTATE 25-26 "ORIZZONTI APERTI" - (DM 72/2024 e 96/2025) AVVISO N.81652 DEL 23/05/2025  </t>
   </si>
   <si>
     <t>BA18E80ECB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di assistenza - CAMERLO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/1880f1ee-286d-4339-b723-a1b947f51241</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - DECRETO INCARICO PER LA SELEZIONE DI N.1 ASSISTENTE AMMINISTRATIVO_POC "PER LA SCUOLA 2014-2020" - ORIENTARSI PER UN DOMANI - DM(231/2024) AVVISO N.64310 DEL 23/04/2025 </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina per il conferimento dell'incarico per il bando interno per la selezione e il reclutamento di n.1 docente per progetto inclusione di alunni DA__A.S.2025/2026_ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1806,2299 +1382,2909 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD9F2B3FAE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/a1f63e87-d0c6-468d-ac07-07b9e3322594" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD97A971A5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/d44da173-2b20-47c8-89eb-f477ea12646f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD90E3D784" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/91bc5d42-bdab-475d-9ce3-46ccb9f9d585" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD90C70B15" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/a77220b5-ad27-4582-9605-7caf9ffa7f01" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/e531d2d9-b62d-44f6-8397-424dabd34b95" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD774FCD65" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/2523fe14-1f4d-44f3-997c-2ba766d1480c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7D14448C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/eaf9eb9c-6358-46dc-9667-814155a0ad86" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7CA885DB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/2acbb108-d721-45f6-922c-26893e2aa96c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6B46F788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/ad125029-dcf2-4a3a-9ecc-34b557d6da8b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6904A3B8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/32a8adc5-f955-463b-97cd-8f7bec869946" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD67E3DE56" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/a93b8647-4608-4158-9749-2b7ba192a029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5ED4E3FC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/96a7e884-7e57-476b-887e-8da09cb2dc1e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD53177157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/bdfbe61e-7d72-4159-b245-be696bfbbf57" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3C7F2B7A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/4399cbe6-d845-4df6-846a-bacb08617777" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4FEDE030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/5032a262-42b9-4dff-a76b-0e12671a9ee0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD41A90903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/ee75ba9b-bdc9-48cf-87a2-4a4eb7a4f0aa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD37C544C2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/8f2e4585-1a53-4c11-abb8-7684f9ace706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2DB554E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/cf1a9bb4-6742-4575-9c2d-2e9e5f6cf4a4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9292B058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/69bd6d85-7337-4b7a-a823-27adfa3d1c81" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC924F6791" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/5ed4143e-bf12-46f2-9efd-aa2573dc7a94" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC921612D7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/fa1d864b-331a-4cfc-812e-2877498c6d57" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC91F5526C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/0aeb0c60-8820-4cc5-833a-ae43e8d13a78" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC85BEBFA5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/c6f42896-4c23-41dd-a3e0-380ea469eb86" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/----------" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/65a21837-c3fc-490a-be41-4f923c9c7668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5B5455D3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/e43dfaea-b1bb-48a1-bab5-9d2922fdf137" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5438DDD5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/2883fbe9-6793-46e7-b7d4-6e9ca622fd15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5B836339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/16705271-a85b-4067-8625-6198bfe5dda9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43FAB78C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/f1b1f13a-4722-47f9-9ce0-2714db02d5ae" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6B555D6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/820d8ffe-5ca8-4e11-9c36-cf6d4eb17b2b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE4D3600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/358b28ec-bcb8-4dd8-898b-2dd1481ac27d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3C90B61" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/e35c15ad-84dd-45ba-bf96-e8a117326622" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD22A01DF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/8bb1de11-4abd-4172-a0c4-0dcc834a2b49" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD22402A6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/4a0ce8d3-573c-4f3d-a54e-bd6b072afea7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8EF4505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/5043b736-3769-4887-9a95-a708b8df1c94" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC48D35BC" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/47c9cb74-5c70-4097-b7ff-d1acbf1fcf57" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5B39289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/30cd9d76-9dfa-47bd-b345-f4f04ef53119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9265AD0D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/7ae8454b-4c97-4547-bf53-0cb912ba65bb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9254152C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/29e92e80-1f04-4cd6-9d24-15e0dac2a89c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EDEAA30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/3ac6b4ef-475c-4954-968c-b265dd3a36e0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EA641D8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/b63cdc2b-6627-46d3-81f4-e4bca8cbcb1f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D89821D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/c6e3a22e-73ec-4dca-843f-f19cd4def5fc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D4A6OA3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/e4685375-ad1b-4dd8-b1e5-43d5a7deeea6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89771E27" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/77531ad3-dd02-4e51-982d-5be479d0de1a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB849E716E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/1e331850-2876-4bea-8bc8-89cff2b787fe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7EA33762" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/004d027f-acea-45fc-8ac0-0e133e01346a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79C05350" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/0fe28927-d36c-4c32-a005-6fea710b657f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7941AA92" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/7627ba3d-08ba-4851-9ae1-5267f8345489" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74672515" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/9c79a6f2-70be-46fe-95ed-1bd23173f605" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A4BB18D" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/d6e3aa97-540c-4885-9214-682c720c1095" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65544DF6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/7a9b3b9d-95d3-4d01-9e46-ed46b333a700" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB619A7C30" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/2cd61b3e-3c53-4d0c-98c8-bf0d58d292f3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59302F77" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/a19d7546-2136-44ae-b9b1-d1d7a457e932" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5919A665" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/8764b926-4bd3-48b8-9efa-f349fea120b3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51548EBD" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/5d223c99-a2b3-4f05-aeff-3d816021d8e6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D021DC3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/49b098d7-1d00-4aa0-b305-8112bc0e8be8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CE88C3F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/d8a305f5-0cfc-4f41-a2cf-178353edd75b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46F52A30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/b493eb0e-7f04-41c5-94c6-67aa8401d398" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB438E71F9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/6d558a95-2981-434d-8535-8c80a11c94eb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41A546EC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/e501ab9e-26b9-463a-b323-284d90dc3a26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4190634D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/403d47e8-f49e-41e1-9efe-ae445659ec02" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C893FC1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/5e8b702a-8d5c-4a5c-80d8-fa28b0a31256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB387612BF" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/ac367418-6f5d-416b-99bd-c7965c3f00f0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3811614F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/de77f3d4-e49c-4cfe-8e89-f7ab0d5e6b8f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37C43626" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/0dce96d4-c447-419f-94c5-9d919d4f1c6f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB385816A2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/cc845794-4dc0-40d9-beb6-af11767131d3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB124B2F02" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/a281bc76-8c63-409a-8423-ade953bd21e6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB125E29E2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/6bb7105d-afee-4ff6-9001-a67f22a94547" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0FCFC9C4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/72ed74a0-cdb4-4889-ab17-cf370c02fa83" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D6BA781" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/3942e64e-b285-4c2d-a239-20c313bf2999" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE8D8BED9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/a1b0107f-41a8-4b72-ab5d-5d2f850696fd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE554F6E7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/709845ac-0a1f-41fc-8a88-9d80290e53bc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE687B7C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/e69f63a4-174a-43b2-9079-ae69aa03c689" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9BE43E6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/3e9840e6-74ab-43f5-920a-aecaf819441a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACAACF16C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/08880473-f9ef-4230-bb0d-47e65b347f18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC58D8DB0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/135f6c43-6b9c-437d-bbc2-cc183a822325" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC08CAD81" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/64cddb35-a671-4952-8803-505106242673" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA619C2B" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/0845d5aa-a007-42c3-891d-f3a110ff5165" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9095AD3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/8968ddef-3a8f-449c-a1c5-711ce3143986" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB898DD6A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/f6e035b3-e74b-4636-85df-3091c7e787a3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB303A6FA" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/df9e5733-d45b-4ee6-bf1b-2f04adc3f40c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB37359A7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/7a418af7-5f8b-4369-91df-3d12dd549bd7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAADAFDFB5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/aac24782-7a97-4112-ae7c-be7a0182a6dc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9C3A4D0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/17b176ae-622b-4c51-b19e-90dd85f78152" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7987255" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/bebb40a1-a1e0-4814-89c8-90a76b07436e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA36ECB64" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/d7adb466-04d4-4356-86b6-93abaf5e8ec6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DC6A8E3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/79254c35-6089-408b-9cfa-86f9301b83e4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DA1D4DA" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/c4acce9d-d173-4aa2-a1dd-13a06d7c8b7a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA952FB0FC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/324c2a03-208a-40ba-b0a7-acb7ebb98b35" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA951EC159" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/ae90819e-5d3b-4377-84db-16d0fee94c7b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95099996" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/1f7fd30a-ef64-42cf-a385-567cdfd390bc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87FDA655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/a7361279-d475-42ec-ac16-ef33ecef56a3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA883B54D5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/121b1b5a-a0b2-4ad3-8141-e5448f415a4b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8859401F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/7ac54b30-6dd3-4186-8434-ebcaab7c7654" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EA520AF" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/e90b40b2-5924-43b2-b045-ab07f94493b1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F54BEBA" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/1c9f782e-9647-4710-9a3e-5fb3104f6050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F682B57" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/e9eef365-ca63-4edb-ac5f-232d95442cf7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FD93030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/43a98402-12c4-4fd4-af10-159b70717d3f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E32C67A" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/3712d28c-a4b0-4269-a4bf-4b9207fe9815" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FB7F928" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/b37b097b-4afa-49d5-b9ba-5f361dce2e1d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B590324" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/a5bb7604-69f7-4ec3-ae55-5196be8a5ff0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FFCC3B8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/f06cae54-a70d-46a8-80fd-9d88a3f07d6c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FB413FB" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/b312f990-b399-4a38-94de-ac4df2130d91" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41E4FF87" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/87913c1c-a781-4734-8293-9e02dc1c087a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41C18BA1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/3fb9b64d-a8e5-4ad4-86d7-29fe5db9b49a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3AECDAA1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/c485e0e9-c287-46b7-8842-799373f738cb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39D7BF92" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/27d8664f-3d3c-4bdd-b3b2-5720bac0487f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA282620FA" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/824dc1c4-d126-40f6-b662-9e0c2ae9ac87" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29B163B4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/605a55d0-39bd-4973-8caf-17a3012bf2e2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA178F038F" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/49135aba-c462-4cc8-98cb-0be3ee3ab673" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23F57D9B" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/ca3704a6-107a-4407-a22c-3916a58f8b21" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA182586B3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/8590ae74-d180-466c-8d4d-d07fa61485d6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2805A3DB" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/544c6476-4c47-4ae1-9be9-bbb70ab64ff9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BD1F7EO" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/814574ac-d876-4c31-8ddc-cdd50e4c7a52" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C787E45" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/983724e9-a052-49b3-a002-6cd16e15ebc9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18E80ECB" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/atti-amministrazioni-enti/1880f1ee-286d-4339-b723-a1b947f51241" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ALIS004002/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F112"/>
+  <dimension ref="A1:F130"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>13851</v>
+        <v>19840</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>13821</v>
+        <v>19627</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>13820</v>
+        <v>19457</v>
       </c>
       <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>13819</v>
+        <v>19446</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>13730</v>
+        <v>19229</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>13697</v>
+        <v>18848</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>13163</v>
+        <v>18842</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>13044</v>
+        <v>18828</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>13039</v>
+        <v>18492</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>12791</v>
+        <v>18310</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>11442</v>
+        <v>18267</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>11161</v>
+        <v>17969</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>10946</v>
+        <v>17767</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>10563</v>
+        <v>17642</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>10545</v>
+        <v>17587</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>10286</v>
+        <v>17266</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>49</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>10149</v>
+        <v>17047</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>52</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>9848</v>
+        <v>14423</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>8966</v>
+        <v>13851</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>8948</v>
+        <v>13821</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="B22">
-        <v>8874</v>
+        <v>13820</v>
       </c>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="B23">
-        <v>8872</v>
+        <v>13819</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>64</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>8853</v>
+        <v>13730</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>8846</v>
+        <v>13697</v>
       </c>
       <c r="C25" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>8737</v>
+        <v>13163</v>
       </c>
       <c r="C26" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>8673</v>
+        <v>13044</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>8473</v>
+        <v>13039</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>78</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>8359</v>
+        <v>12791</v>
       </c>
       <c r="C29" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>81</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>8345</v>
+        <v>11442</v>
       </c>
       <c r="C30" t="s">
-        <v>137</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>84</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>8251</v>
+        <v>11161</v>
       </c>
       <c r="C31" t="s">
-        <v>142</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>87</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>8062</v>
+        <v>10946</v>
       </c>
       <c r="C32" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>90</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>7985</v>
+        <v>10563</v>
       </c>
       <c r="C33" t="s">
-        <v>152</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>93</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>156</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>7878</v>
+        <v>10545</v>
       </c>
       <c r="C34" t="s">
-        <v>157</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>95</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>7799</v>
+        <v>10286</v>
       </c>
       <c r="C35" t="s">
-        <v>162</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>98</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>161</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>7788</v>
+        <v>10149</v>
       </c>
       <c r="C36" t="s">
-        <v>166</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>101</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>7607</v>
+        <v>9848</v>
       </c>
       <c r="C37" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>104</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>7477</v>
+        <v>8966</v>
       </c>
       <c r="C38" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>107</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="B39">
-        <v>7475</v>
+        <v>8948</v>
       </c>
       <c r="C39" t="s">
-        <v>180</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>109</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>184</v>
+        <v>110</v>
       </c>
       <c r="B40">
-        <v>7380</v>
+        <v>8874</v>
       </c>
       <c r="C40" t="s">
-        <v>185</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>112</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>189</v>
+        <v>110</v>
       </c>
       <c r="B41">
-        <v>7331</v>
+        <v>8872</v>
       </c>
       <c r="C41" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>114</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>189</v>
+        <v>110</v>
       </c>
       <c r="B42">
-        <v>7314</v>
+        <v>8853</v>
       </c>
       <c r="C42" t="s">
-        <v>194</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>116</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>189</v>
+        <v>110</v>
       </c>
       <c r="B43">
-        <v>7294</v>
+        <v>8846</v>
       </c>
       <c r="C43" t="s">
-        <v>198</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>118</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>202</v>
+        <v>119</v>
       </c>
       <c r="B44">
-        <v>7202</v>
+        <v>8737</v>
       </c>
       <c r="C44" t="s">
-        <v>203</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>121</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>207</v>
+        <v>122</v>
       </c>
       <c r="B45">
-        <v>7146</v>
+        <v>8673</v>
       </c>
       <c r="C45" t="s">
-        <v>208</v>
+        <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>124</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>207</v>
+        <v>125</v>
       </c>
       <c r="B46">
-        <v>7111</v>
+        <v>8473</v>
       </c>
       <c r="C46" t="s">
-        <v>211</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>127</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>207</v>
+        <v>128</v>
       </c>
       <c r="B47">
-        <v>7104</v>
+        <v>8359</v>
       </c>
       <c r="C47" t="s">
-        <v>215</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>130</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>207</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>7103</v>
+        <v>8345</v>
       </c>
       <c r="C48" t="s">
-        <v>219</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>132</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>207</v>
+        <v>133</v>
       </c>
       <c r="B49">
-        <v>7099</v>
+        <v>8251</v>
       </c>
       <c r="C49" t="s">
-        <v>223</v>
+        <v>134</v>
       </c>
       <c r="D49" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>135</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="B50">
-        <v>6851</v>
+        <v>8062</v>
       </c>
       <c r="C50" t="s">
-        <v>208</v>
+        <v>137</v>
       </c>
       <c r="D50" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>138</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>229</v>
+        <v>139</v>
       </c>
       <c r="B51">
-        <v>6284</v>
+        <v>7985</v>
       </c>
       <c r="C51" t="s">
-        <v>230</v>
+        <v>140</v>
       </c>
       <c r="D51" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>141</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>234</v>
+        <v>142</v>
       </c>
       <c r="B52">
-        <v>6230</v>
+        <v>7878</v>
       </c>
       <c r="C52" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="D52" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>144</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>234</v>
+        <v>145</v>
       </c>
       <c r="B53">
-        <v>6218</v>
+        <v>7799</v>
       </c>
       <c r="C53" t="s">
-        <v>239</v>
+        <v>146</v>
       </c>
       <c r="D53" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>147</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>234</v>
+        <v>145</v>
       </c>
       <c r="B54">
-        <v>6204</v>
+        <v>7788</v>
       </c>
       <c r="C54" t="s">
-        <v>243</v>
+        <v>148</v>
       </c>
       <c r="D54" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>149</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>247</v>
+        <v>150</v>
       </c>
       <c r="B55">
-        <v>5973</v>
+        <v>7607</v>
       </c>
       <c r="C55" t="s">
-        <v>208</v>
+        <v>151</v>
       </c>
       <c r="D55" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>152</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>247</v>
+        <v>153</v>
       </c>
       <c r="B56">
-        <v>5966</v>
+        <v>7477</v>
       </c>
       <c r="C56" t="s">
-        <v>208</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>155</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>250</v>
+        <v>153</v>
       </c>
       <c r="B57">
-        <v>5366</v>
+        <v>7475</v>
       </c>
       <c r="C57" t="s">
-        <v>251</v>
+        <v>156</v>
       </c>
       <c r="D57" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>157</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>255</v>
+        <v>158</v>
       </c>
       <c r="B58">
-        <v>5318</v>
+        <v>7380</v>
       </c>
       <c r="C58" t="s">
-        <v>208</v>
+        <v>159</v>
       </c>
       <c r="D58" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>160</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>255</v>
+        <v>161</v>
       </c>
       <c r="B59">
-        <v>5306</v>
+        <v>7331</v>
       </c>
       <c r="C59" t="s">
-        <v>208</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>163</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>255</v>
+        <v>161</v>
       </c>
       <c r="B60">
-        <v>5280</v>
+        <v>7314</v>
       </c>
       <c r="C60" t="s">
-        <v>258</v>
+        <v>164</v>
       </c>
       <c r="D60" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>165</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>255</v>
+        <v>161</v>
       </c>
       <c r="B61">
-        <v>5249</v>
+        <v>7294</v>
       </c>
       <c r="C61" t="s">
-        <v>262</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>167</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>266</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>5107</v>
+        <v>7202</v>
       </c>
       <c r="C62" t="s">
-        <v>267</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>170</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>271</v>
+        <v>171</v>
       </c>
       <c r="B63">
-        <v>4859</v>
+        <v>7146</v>
       </c>
       <c r="C63" t="s">
-        <v>272</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>273</v>
+        <v>173</v>
       </c>
       <c r="E63" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>172</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="B64">
-        <v>4749</v>
+        <v>7111</v>
       </c>
       <c r="C64" t="s">
-        <v>277</v>
+        <v>174</v>
       </c>
       <c r="D64" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>175</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>281</v>
+        <v>171</v>
       </c>
       <c r="B65">
-        <v>4641</v>
+        <v>7104</v>
       </c>
       <c r="C65" t="s">
-        <v>282</v>
+        <v>176</v>
       </c>
       <c r="D65" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>177</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>286</v>
+        <v>171</v>
       </c>
       <c r="B66">
-        <v>4519</v>
+        <v>7103</v>
       </c>
       <c r="C66" t="s">
-        <v>287</v>
+        <v>178</v>
       </c>
       <c r="D66" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>179</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>286</v>
+        <v>171</v>
       </c>
       <c r="B67">
-        <v>4490</v>
+        <v>7099</v>
       </c>
       <c r="C67" t="s">
-        <v>291</v>
+        <v>180</v>
       </c>
       <c r="D67" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>181</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>286</v>
+        <v>182</v>
       </c>
       <c r="B68">
-        <v>4482</v>
+        <v>6851</v>
       </c>
       <c r="C68" t="s">
-        <v>295</v>
+        <v>172</v>
       </c>
       <c r="D68" t="s">
-        <v>296</v>
+        <v>183</v>
       </c>
       <c r="E68" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>172</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>299</v>
+        <v>184</v>
       </c>
       <c r="B69">
-        <v>4421</v>
+        <v>6284</v>
       </c>
       <c r="C69" t="s">
-        <v>300</v>
+        <v>185</v>
       </c>
       <c r="D69" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>186</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>299</v>
+        <v>187</v>
       </c>
       <c r="B70">
-        <v>4416</v>
+        <v>6230</v>
       </c>
       <c r="C70" t="s">
-        <v>304</v>
+        <v>188</v>
       </c>
       <c r="D70" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>189</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>308</v>
+        <v>187</v>
       </c>
       <c r="B71">
-        <v>4308</v>
+        <v>6218</v>
       </c>
       <c r="C71" t="s">
-        <v>309</v>
+        <v>190</v>
       </c>
       <c r="D71" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>191</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>313</v>
+        <v>187</v>
       </c>
       <c r="B72">
-        <v>4209</v>
+        <v>6204</v>
       </c>
       <c r="C72" t="s">
-        <v>314</v>
+        <v>192</v>
       </c>
       <c r="D72" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>193</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>313</v>
+        <v>194</v>
       </c>
       <c r="B73">
-        <v>4039</v>
+        <v>5973</v>
       </c>
       <c r="C73" t="s">
-        <v>318</v>
+        <v>172</v>
       </c>
       <c r="D73" t="s">
-        <v>319</v>
+        <v>195</v>
       </c>
       <c r="E73" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>172</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>322</v>
+        <v>194</v>
       </c>
       <c r="B74">
-        <v>3944</v>
+        <v>5966</v>
       </c>
       <c r="C74" t="s">
-        <v>323</v>
+        <v>172</v>
       </c>
       <c r="D74" t="s">
-        <v>324</v>
+        <v>196</v>
       </c>
       <c r="E74" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>172</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>327</v>
+        <v>197</v>
       </c>
       <c r="B75">
-        <v>3808</v>
+        <v>5366</v>
       </c>
       <c r="C75" t="s">
-        <v>328</v>
+        <v>198</v>
       </c>
       <c r="D75" t="s">
-        <v>329</v>
-[...5 lines deleted...]
-        <v>331</v>
+        <v>199</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>327</v>
+        <v>200</v>
       </c>
       <c r="B76">
-        <v>3805</v>
+        <v>5318</v>
       </c>
       <c r="C76" t="s">
-        <v>332</v>
+        <v>172</v>
       </c>
       <c r="D76" t="s">
-        <v>333</v>
+        <v>201</v>
       </c>
       <c r="E76" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>172</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>336</v>
+        <v>200</v>
       </c>
       <c r="B77">
-        <v>3658</v>
+        <v>5306</v>
       </c>
       <c r="C77" t="s">
-        <v>337</v>
+        <v>172</v>
       </c>
       <c r="D77" t="s">
-        <v>338</v>
+        <v>202</v>
       </c>
       <c r="E77" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>172</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>336</v>
+        <v>200</v>
       </c>
       <c r="B78">
-        <v>3657</v>
+        <v>5280</v>
       </c>
       <c r="C78" t="s">
-        <v>341</v>
+        <v>203</v>
       </c>
       <c r="D78" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>204</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>336</v>
+        <v>200</v>
       </c>
       <c r="B79">
-        <v>3656</v>
+        <v>5249</v>
       </c>
       <c r="C79" t="s">
-        <v>345</v>
+        <v>205</v>
       </c>
       <c r="D79" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>206</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>349</v>
+        <v>207</v>
       </c>
       <c r="B80">
-        <v>3394</v>
+        <v>5107</v>
       </c>
       <c r="C80" t="s">
-        <v>350</v>
+        <v>208</v>
       </c>
       <c r="D80" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>209</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>349</v>
+        <v>210</v>
       </c>
       <c r="B81">
-        <v>3393</v>
+        <v>4859</v>
       </c>
       <c r="C81" t="s">
-        <v>354</v>
+        <v>211</v>
       </c>
       <c r="D81" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>212</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>349</v>
+        <v>213</v>
       </c>
       <c r="B82">
-        <v>3392</v>
+        <v>4749</v>
       </c>
       <c r="C82" t="s">
-        <v>358</v>
+        <v>214</v>
       </c>
       <c r="D82" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>215</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>362</v>
+        <v>216</v>
       </c>
       <c r="B83">
-        <v>3253</v>
+        <v>4641</v>
       </c>
       <c r="C83" t="s">
-        <v>363</v>
+        <v>217</v>
       </c>
       <c r="D83" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>218</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>362</v>
+        <v>219</v>
       </c>
       <c r="B84">
-        <v>3249</v>
+        <v>4519</v>
       </c>
       <c r="C84" t="s">
-        <v>367</v>
+        <v>220</v>
       </c>
       <c r="D84" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>221</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>371</v>
+        <v>219</v>
       </c>
       <c r="B85">
-        <v>2871</v>
+        <v>4490</v>
       </c>
       <c r="C85" t="s">
-        <v>372</v>
+        <v>222</v>
       </c>
       <c r="D85" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>223</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>376</v>
+        <v>219</v>
       </c>
       <c r="B86">
-        <v>2814</v>
+        <v>4482</v>
       </c>
       <c r="C86" t="s">
-        <v>377</v>
+        <v>224</v>
       </c>
       <c r="D86" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>225</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>376</v>
+        <v>226</v>
       </c>
       <c r="B87">
-        <v>2803</v>
+        <v>4421</v>
       </c>
       <c r="C87" t="s">
-        <v>381</v>
+        <v>227</v>
       </c>
       <c r="D87" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>228</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>376</v>
+        <v>226</v>
       </c>
       <c r="B88">
-        <v>2789</v>
+        <v>4416</v>
       </c>
       <c r="C88" t="s">
-        <v>385</v>
+        <v>229</v>
       </c>
       <c r="D88" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>230</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>389</v>
+        <v>231</v>
       </c>
       <c r="B89">
-        <v>2726</v>
+        <v>4308</v>
       </c>
       <c r="C89" t="s">
-        <v>390</v>
+        <v>232</v>
       </c>
       <c r="D89" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>233</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>394</v>
+        <v>234</v>
       </c>
       <c r="B90">
-        <v>2598</v>
+        <v>4209</v>
       </c>
       <c r="C90" t="s">
-        <v>395</v>
+        <v>235</v>
       </c>
       <c r="D90" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>236</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>399</v>
+        <v>234</v>
       </c>
       <c r="B91">
-        <v>2493</v>
+        <v>4039</v>
       </c>
       <c r="C91" t="s">
-        <v>400</v>
+        <v>237</v>
       </c>
       <c r="D91" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>238</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>404</v>
+        <v>239</v>
       </c>
       <c r="B92">
-        <v>2375</v>
+        <v>3944</v>
       </c>
       <c r="C92" t="s">
-        <v>405</v>
+        <v>240</v>
       </c>
       <c r="D92" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>241</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>404</v>
+        <v>242</v>
       </c>
       <c r="B93">
-        <v>2370</v>
+        <v>3808</v>
       </c>
       <c r="C93" t="s">
-        <v>409</v>
+        <v>243</v>
       </c>
       <c r="D93" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>244</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>404</v>
+        <v>242</v>
       </c>
       <c r="B94">
-        <v>2363</v>
+        <v>3805</v>
       </c>
       <c r="C94" t="s">
-        <v>208</v>
+        <v>245</v>
       </c>
       <c r="D94" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>246</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>414</v>
+        <v>247</v>
       </c>
       <c r="B95">
-        <v>2170</v>
+        <v>3658</v>
       </c>
       <c r="C95" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="D95" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>249</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>414</v>
+        <v>247</v>
       </c>
       <c r="B96">
-        <v>2160</v>
+        <v>3657</v>
       </c>
       <c r="C96" t="s">
-        <v>208</v>
+        <v>250</v>
       </c>
       <c r="D96" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>251</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>417</v>
+        <v>247</v>
       </c>
       <c r="B97">
-        <v>2007</v>
+        <v>3656</v>
       </c>
       <c r="C97" t="s">
-        <v>418</v>
+        <v>252</v>
       </c>
       <c r="D97" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>253</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>417</v>
+        <v>254</v>
       </c>
       <c r="B98">
-        <v>1994</v>
+        <v>3394</v>
       </c>
       <c r="C98" t="s">
-        <v>422</v>
+        <v>255</v>
       </c>
       <c r="D98" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>256</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>426</v>
+        <v>254</v>
       </c>
       <c r="B99">
-        <v>1854</v>
+        <v>3393</v>
       </c>
       <c r="C99" t="s">
-        <v>427</v>
+        <v>257</v>
       </c>
       <c r="D99" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>258</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>431</v>
+        <v>254</v>
       </c>
       <c r="B100">
-        <v>1814</v>
+        <v>3392</v>
       </c>
       <c r="C100" t="s">
-        <v>432</v>
+        <v>259</v>
       </c>
       <c r="D100" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>260</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>431</v>
+        <v>261</v>
       </c>
       <c r="B101">
-        <v>1801</v>
+        <v>3253</v>
       </c>
       <c r="C101" t="s">
-        <v>436</v>
+        <v>262</v>
       </c>
       <c r="D101" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>263</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>431</v>
+        <v>261</v>
       </c>
       <c r="B102">
-        <v>1796</v>
+        <v>3249</v>
       </c>
       <c r="C102" t="s">
-        <v>440</v>
+        <v>264</v>
       </c>
       <c r="D102" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>265</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>431</v>
+        <v>266</v>
       </c>
       <c r="B103">
-        <v>1736</v>
+        <v>2871</v>
       </c>
       <c r="C103" t="s">
-        <v>444</v>
+        <v>267</v>
       </c>
       <c r="D103" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>268</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>448</v>
+        <v>269</v>
       </c>
       <c r="B104">
-        <v>1661</v>
+        <v>2814</v>
       </c>
       <c r="C104" t="s">
-        <v>449</v>
+        <v>270</v>
       </c>
       <c r="D104" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>271</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>453</v>
+        <v>269</v>
       </c>
       <c r="B105">
-        <v>1459</v>
+        <v>2803</v>
       </c>
       <c r="C105" t="s">
-        <v>454</v>
+        <v>272</v>
       </c>
       <c r="D105" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>273</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>453</v>
+        <v>269</v>
       </c>
       <c r="B106">
-        <v>1454</v>
+        <v>2789</v>
       </c>
       <c r="C106" t="s">
-        <v>458</v>
+        <v>274</v>
       </c>
       <c r="D106" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>461</v>
+        <v>275</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>462</v>
+        <v>276</v>
       </c>
       <c r="B107">
-        <v>1362</v>
+        <v>2726</v>
       </c>
       <c r="C107" t="s">
-        <v>208</v>
+        <v>277</v>
       </c>
       <c r="D107" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>278</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>462</v>
+        <v>279</v>
       </c>
       <c r="B108">
-        <v>1361</v>
+        <v>2598</v>
       </c>
       <c r="C108" t="s">
-        <v>208</v>
+        <v>280</v>
       </c>
       <c r="D108" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>281</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>462</v>
+        <v>282</v>
       </c>
       <c r="B109">
-        <v>1360</v>
+        <v>2493</v>
       </c>
       <c r="C109" t="s">
-        <v>208</v>
+        <v>283</v>
       </c>
       <c r="D109" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>284</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>462</v>
+        <v>285</v>
       </c>
       <c r="B110">
-        <v>1356</v>
+        <v>2375</v>
       </c>
       <c r="C110" t="s">
-        <v>466</v>
+        <v>286</v>
       </c>
       <c r="D110" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>287</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>470</v>
+        <v>285</v>
       </c>
       <c r="B111">
-        <v>1255</v>
+        <v>2370</v>
       </c>
       <c r="C111" t="s">
-        <v>208</v>
+        <v>288</v>
       </c>
       <c r="D111" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>289</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>470</v>
+        <v>285</v>
       </c>
       <c r="B112">
+        <v>2363</v>
+      </c>
+      <c r="C112" t="s">
+        <v>172</v>
+      </c>
+      <c r="D112" t="s">
+        <v>290</v>
+      </c>
+      <c r="E112" t="s">
+        <v>172</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>291</v>
+      </c>
+      <c r="B113">
+        <v>2170</v>
+      </c>
+      <c r="C113" t="s">
+        <v>172</v>
+      </c>
+      <c r="D113" t="s">
+        <v>292</v>
+      </c>
+      <c r="E113" t="s">
+        <v>172</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>291</v>
+      </c>
+      <c r="B114">
+        <v>2160</v>
+      </c>
+      <c r="C114" t="s">
+        <v>172</v>
+      </c>
+      <c r="D114" t="s">
+        <v>293</v>
+      </c>
+      <c r="E114" t="s">
+        <v>172</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>294</v>
+      </c>
+      <c r="B115">
+        <v>2007</v>
+      </c>
+      <c r="C115" t="s">
+        <v>295</v>
+      </c>
+      <c r="D115" t="s">
+        <v>296</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>294</v>
+      </c>
+      <c r="B116">
+        <v>1994</v>
+      </c>
+      <c r="C116" t="s">
+        <v>297</v>
+      </c>
+      <c r="D116" t="s">
+        <v>298</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>299</v>
+      </c>
+      <c r="B117">
+        <v>1854</v>
+      </c>
+      <c r="C117" t="s">
+        <v>300</v>
+      </c>
+      <c r="D117" t="s">
+        <v>301</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>302</v>
+      </c>
+      <c r="B118">
+        <v>1814</v>
+      </c>
+      <c r="C118" t="s">
+        <v>303</v>
+      </c>
+      <c r="D118" t="s">
+        <v>304</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>302</v>
+      </c>
+      <c r="B119">
+        <v>1801</v>
+      </c>
+      <c r="C119" t="s">
+        <v>305</v>
+      </c>
+      <c r="D119" t="s">
+        <v>306</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>302</v>
+      </c>
+      <c r="B120">
+        <v>1796</v>
+      </c>
+      <c r="C120" t="s">
+        <v>307</v>
+      </c>
+      <c r="D120" t="s">
+        <v>308</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>302</v>
+      </c>
+      <c r="B121">
+        <v>1736</v>
+      </c>
+      <c r="C121" t="s">
+        <v>309</v>
+      </c>
+      <c r="D121" t="s">
+        <v>310</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>311</v>
+      </c>
+      <c r="B122">
+        <v>1661</v>
+      </c>
+      <c r="C122" t="s">
+        <v>312</v>
+      </c>
+      <c r="D122" t="s">
+        <v>313</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>314</v>
+      </c>
+      <c r="B123">
+        <v>1459</v>
+      </c>
+      <c r="C123" t="s">
+        <v>315</v>
+      </c>
+      <c r="D123" t="s">
+        <v>316</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>314</v>
+      </c>
+      <c r="B124">
+        <v>1454</v>
+      </c>
+      <c r="C124" t="s">
+        <v>317</v>
+      </c>
+      <c r="D124" t="s">
+        <v>318</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>319</v>
+      </c>
+      <c r="B125">
+        <v>1362</v>
+      </c>
+      <c r="C125" t="s">
+        <v>172</v>
+      </c>
+      <c r="D125" t="s">
+        <v>320</v>
+      </c>
+      <c r="E125" t="s">
+        <v>172</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>319</v>
+      </c>
+      <c r="B126">
+        <v>1361</v>
+      </c>
+      <c r="C126" t="s">
+        <v>172</v>
+      </c>
+      <c r="D126" t="s">
+        <v>321</v>
+      </c>
+      <c r="E126" t="s">
+        <v>172</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>319</v>
+      </c>
+      <c r="B127">
+        <v>1360</v>
+      </c>
+      <c r="C127" t="s">
+        <v>172</v>
+      </c>
+      <c r="D127" t="s">
+        <v>322</v>
+      </c>
+      <c r="E127" t="s">
+        <v>172</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>319</v>
+      </c>
+      <c r="B128">
+        <v>1356</v>
+      </c>
+      <c r="C128" t="s">
+        <v>323</v>
+      </c>
+      <c r="D128" t="s">
+        <v>324</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>325</v>
+      </c>
+      <c r="B129">
+        <v>1255</v>
+      </c>
+      <c r="C129" t="s">
+        <v>172</v>
+      </c>
+      <c r="D129" t="s">
+        <v>326</v>
+      </c>
+      <c r="E129" t="s">
+        <v>172</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>325</v>
+      </c>
+      <c r="B130">
         <v>1253</v>
       </c>
-      <c r="C112" t="s">
-[...9 lines deleted...]
-        <v>210</v>
+      <c r="C130" t="s">
+        <v>172</v>
+      </c>
+      <c r="D130" t="s">
+        <v>327</v>
+      </c>
+      <c r="E130" t="s">
+        <v>172</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="F68" r:id="rId132"/>
+    <hyperlink ref="E69" r:id="rId133"/>
+    <hyperlink ref="F69" r:id="rId134"/>
+    <hyperlink ref="E70" r:id="rId135"/>
+    <hyperlink ref="F70" r:id="rId136"/>
+    <hyperlink ref="E71" r:id="rId137"/>
+    <hyperlink ref="F71" r:id="rId138"/>
+    <hyperlink ref="E72" r:id="rId139"/>
+    <hyperlink ref="F72" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
+    <hyperlink ref="F76" r:id="rId145"/>
+    <hyperlink ref="F77" r:id="rId146"/>
+    <hyperlink ref="E78" r:id="rId147"/>
+    <hyperlink ref="F78" r:id="rId148"/>
+    <hyperlink ref="E79" r:id="rId149"/>
+    <hyperlink ref="F79" r:id="rId150"/>
+    <hyperlink ref="E80" r:id="rId151"/>
+    <hyperlink ref="F80" r:id="rId152"/>
+    <hyperlink ref="E81" r:id="rId153"/>
+    <hyperlink ref="F81" r:id="rId154"/>
+    <hyperlink ref="E82" r:id="rId155"/>
+    <hyperlink ref="F82" r:id="rId156"/>
+    <hyperlink ref="E83" r:id="rId157"/>
+    <hyperlink ref="F83" r:id="rId158"/>
+    <hyperlink ref="E84" r:id="rId159"/>
+    <hyperlink ref="F84" r:id="rId160"/>
+    <hyperlink ref="E85" r:id="rId161"/>
+    <hyperlink ref="F85" r:id="rId162"/>
+    <hyperlink ref="E86" r:id="rId163"/>
+    <hyperlink ref="F86" r:id="rId164"/>
+    <hyperlink ref="E87" r:id="rId165"/>
+    <hyperlink ref="F87" r:id="rId166"/>
+    <hyperlink ref="E88" r:id="rId167"/>
+    <hyperlink ref="F88" r:id="rId168"/>
+    <hyperlink ref="E89" r:id="rId169"/>
+    <hyperlink ref="F89" r:id="rId170"/>
+    <hyperlink ref="E90" r:id="rId171"/>
+    <hyperlink ref="F90" r:id="rId172"/>
+    <hyperlink ref="E91" r:id="rId173"/>
+    <hyperlink ref="F91" r:id="rId174"/>
+    <hyperlink ref="E92" r:id="rId175"/>
+    <hyperlink ref="F92" r:id="rId176"/>
+    <hyperlink ref="E93" r:id="rId177"/>
+    <hyperlink ref="F93" r:id="rId178"/>
+    <hyperlink ref="E94" r:id="rId179"/>
+    <hyperlink ref="F94" r:id="rId180"/>
+    <hyperlink ref="E95" r:id="rId181"/>
+    <hyperlink ref="F95" r:id="rId182"/>
+    <hyperlink ref="E96" r:id="rId183"/>
+    <hyperlink ref="F96" r:id="rId184"/>
+    <hyperlink ref="E97" r:id="rId185"/>
+    <hyperlink ref="F97" r:id="rId186"/>
+    <hyperlink ref="E98" r:id="rId187"/>
+    <hyperlink ref="F98" r:id="rId188"/>
+    <hyperlink ref="E99" r:id="rId189"/>
+    <hyperlink ref="F99" r:id="rId190"/>
+    <hyperlink ref="E100" r:id="rId191"/>
+    <hyperlink ref="F100" r:id="rId192"/>
+    <hyperlink ref="E101" r:id="rId193"/>
+    <hyperlink ref="F101" r:id="rId194"/>
+    <hyperlink ref="E102" r:id="rId195"/>
+    <hyperlink ref="F102" r:id="rId196"/>
+    <hyperlink ref="E103" r:id="rId197"/>
+    <hyperlink ref="F103" r:id="rId198"/>
+    <hyperlink ref="E104" r:id="rId199"/>
+    <hyperlink ref="F104" r:id="rId200"/>
+    <hyperlink ref="E105" r:id="rId201"/>
+    <hyperlink ref="F105" r:id="rId202"/>
+    <hyperlink ref="E106" r:id="rId203"/>
+    <hyperlink ref="F106" r:id="rId204"/>
+    <hyperlink ref="E107" r:id="rId205"/>
+    <hyperlink ref="F107" r:id="rId206"/>
+    <hyperlink ref="E108" r:id="rId207"/>
+    <hyperlink ref="F108" r:id="rId208"/>
+    <hyperlink ref="E109" r:id="rId209"/>
+    <hyperlink ref="F109" r:id="rId210"/>
+    <hyperlink ref="E110" r:id="rId211"/>
+    <hyperlink ref="F110" r:id="rId212"/>
+    <hyperlink ref="E111" r:id="rId213"/>
+    <hyperlink ref="F111" r:id="rId214"/>
+    <hyperlink ref="F112" r:id="rId215"/>
+    <hyperlink ref="F113" r:id="rId216"/>
+    <hyperlink ref="F114" r:id="rId217"/>
+    <hyperlink ref="E115" r:id="rId218"/>
+    <hyperlink ref="F115" r:id="rId219"/>
+    <hyperlink ref="E116" r:id="rId220"/>
+    <hyperlink ref="F116" r:id="rId221"/>
+    <hyperlink ref="E117" r:id="rId222"/>
+    <hyperlink ref="F117" r:id="rId223"/>
+    <hyperlink ref="E118" r:id="rId224"/>
+    <hyperlink ref="F118" r:id="rId225"/>
+    <hyperlink ref="E119" r:id="rId226"/>
+    <hyperlink ref="F119" r:id="rId227"/>
+    <hyperlink ref="E120" r:id="rId228"/>
+    <hyperlink ref="F120" r:id="rId229"/>
+    <hyperlink ref="E121" r:id="rId230"/>
+    <hyperlink ref="F121" r:id="rId231"/>
+    <hyperlink ref="E122" r:id="rId232"/>
+    <hyperlink ref="F122" r:id="rId233"/>
+    <hyperlink ref="E123" r:id="rId234"/>
+    <hyperlink ref="F123" r:id="rId235"/>
+    <hyperlink ref="E124" r:id="rId236"/>
+    <hyperlink ref="F124" r:id="rId237"/>
+    <hyperlink ref="F125" r:id="rId238"/>
+    <hyperlink ref="F126" r:id="rId239"/>
+    <hyperlink ref="F127" r:id="rId240"/>
+    <hyperlink ref="E128" r:id="rId241"/>
+    <hyperlink ref="F128" r:id="rId242"/>
+    <hyperlink ref="F129" r:id="rId243"/>
+    <hyperlink ref="F130" r:id="rId244"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>