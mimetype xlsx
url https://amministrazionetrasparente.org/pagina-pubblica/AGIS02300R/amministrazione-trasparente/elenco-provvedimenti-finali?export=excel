--- v0 (2026-08-26)
+++ v1 (2026-10-17)
@@ -8,82 +8,202 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="776" uniqueCount="428">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD63FD4DB3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto prodotti alimentari dal 19 al 23 ottobre 2026</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD5025E396</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio minivan con conducente il 13/10/26</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD47232A22</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto prodotti alimentari dal 12 al 16 ottobre</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2EB5907F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA STAMPANTE GETTO D'INCHIOSTRO</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2A03D50B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA</t>
+  </si>
+  <si>
+    <t>BD252CAB47</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RETE WIFI PORTO EMPEDOCLE</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD25442193</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE IMPIANTO ELETTRICO PORTO EMPEDOCLE</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD15A2E299</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO SERVIZI INTERNET</t>
+  </si>
+  <si>
+    <t>BD13A2FB29</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARTA PER FOTOCOPIE</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0EAD5F83</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO PRODOTTI ALIMENTARI</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BCFE536A00</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE ANNUALE ASCENSORE PLESSO "SCIASCIA"</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD031242C1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - INTERVENTO TECNICO TERMINALE PRESENZE PORTO EMPEDOCLE</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE312605F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - INCARICO MEDICO COMPETENTE</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE307D4E7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI DI DISERBO</t>
+  </si>
+  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC3FFA898</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione ordinaria estintori</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB799E4191</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI ALIMENTARI PERIODO DAL 04 AL 08 MAGGIO 2026</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB62D3601C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI ALIMENTARI PERIODO DAL 27 AL 30 APRILE 2026</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB3F4A5DF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI ALIMENTARI PERIODO DAL 20 AL 24 APRILE 2026</t>
@@ -1085,53 +1205,50 @@
     <t>B41F02B632</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DETERGENTI PER CUCINA</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>B4154F50AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PER ALIMENTARISTI</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B40936DBA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 3 PULLMAN ORIENTA SICILIA</t>
   </si>
   <si>
     <t>B406A0A464</t>
-  </si>
-[...1 lines deleted...]
-    <t>Decisione a contrarre - ACQUISTO PRODOTTI ALIMENTARI</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>B400ADB81A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO GESTIONE SICUREZZA RSPP</t>
   </si>
   <si>
     <t>B3FE8CCCF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI INFORMATICI</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>B3647DFDF2</t>
   </si>
   <si>
     <t>Decisione a contrarre - POLIZZA ASSICURATIVA ALUNNI 2024-2025</t>
   </si>
@@ -1565,2878 +1682,3158 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC3FFA898" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8e76ffe0-67f7-4ed1-b488-2cba2a365ae8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB799E4191" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/6fb94cfb-2116-430c-9bbd-fa1def0802c9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62D3601C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9986f5b7-2b0e-47f0-bbfd-aa221bead134" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F4A5DF5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/1c3ab376-d6fd-4e62-a447-08d398428a42" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A8DC1BE" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d8387c52-cf44-4d82-a1f6-2268e4d07d03" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29EF9916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3601539e-ecf5-497f-a95d-a16f397fc0ec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D08E1AC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/6cd0abde-0107-413f-9df0-b35699d43091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB036C5752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/c89b9ee0-90fb-4db6-8de5-a13124bbab97" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA498485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b92ef80e-eb0b-4ab1-bea0-091ab638c494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6F9448D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/78ca5243-3962-414d-bcdf-53e566a7559a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA98B60B" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/af7a661e-982b-4eeb-9e5c-b1354c4438bc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5DB70BE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e3942bbb-ad6c-48af-b886-a4cccd27028c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA2715BF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9467625e-8292-4a5d-bdf8-7bc63a56a7b4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98204188" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7b29354c-6ae4-4c32-8f9d-d446528bbe7c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F2244C8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/4b24d31f-dfc2-4132-8ce7-e5be6ce184d4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69B0803A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b63b6360-e38d-4a2e-afeb-74d5de8e9963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA555DFB91" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/2fce879b-e1e3-44ff-9c92-4db3657501ec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52F65B17" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b06bfc20-71ae-4bca-bf60-504d167fe6b8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A295758" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d0811603-d7d5-4a03-80bf-a161f2eb086f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DF7734E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/84525c9c-ff4d-47e0-990b-a922ce0ace3e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EB972CA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/edc745f4-7ffb-4bb5-ba82-98c2030696fc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17FB7B51" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/5a6e5a30-07c5-4f02-b327-bd9f139fe5f3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13BFC6BA" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/991a940a-1f2b-4b1d-9620-a296b5ce25ae" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F300FB45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7e89282b-012b-496e-a6e7-5daaa66f6671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E218274A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8f9d0438-ca36-4473-93ce-70cbd973f75f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C64F8EE6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/adeae186-a401-4366-93e9-11484bc62633" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C5EBB905" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a188e562-839e-4db6-8818-4d916be2cfaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B20E8228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/5a25ff53-54bf-42e4-b3ac-6ccbf376479b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997C2DF83" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/aebbc558-53fd-423e-bb1f-f3f87a8a06e0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9979A9C12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/cfca622b-6284-4113-85a4-8d5996bb1819" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9973EAE29" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/033072f2-dcff-4800-b9cf-df664907bf67" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99DA51F76" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3a22e768-8aec-4e15-a7ac-5f56e40635d6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99D7CA98C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a43a70d4-3745-432d-9e09-65660ab77741" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9976A0ADF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8cf82b03-ee16-4472-8edd-0bb18ce30e78" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99417D155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b6943a4e-782d-4c42-bda2-01d3534a1363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B980B96404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d3fb1c37-4e2a-421e-b5f7-92c405ddb5d0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971F09EC9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3a7d8a32-7a61-46cc-bc87-5366d9df7521" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9656EECEE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a93301fb-c23e-4da6-8ccc-5a90868d89e1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95418C5A2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/00de99d0-a424-4f4d-a080-630138a3e579" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9327DF164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/4f6bfa70-ccee-4c36-86ed-ad36d4130dc3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92B7DD2DB" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e9642375-643e-43d2-96c0-a32542df2ef7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911A44317" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/84f9a588-0e68-446c-ba27-5e36a488a3da" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9019059D1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/459b67ae-6a72-4b84-bc6a-1ed59db26fbd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4F43AE3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/be332452-2532-47ff-9471-fd01feb8f75c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DA782989" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a7d9a579-665e-4997-a884-43dd55a39a0a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BECAB821" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8f2ee9bf-b553-4078-9c89-cea15f4ea557" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B2FC66AC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b6b1c15f-6260-4708-9584-4bf22d907329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B66384AD" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/0ff1f52e-03ec-4a75-94b9-65f20a2941f9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD440F9D" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b3b556da-1cc0-42a4-98f2-571563b7be06" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BD8BA82" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7069b071-7a4a-464a-8ac4-02c35c795b35" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BC1CBA6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/1eea06e8-e266-4603-807e-3bf3e2736350" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B785F2BCCA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/c2b6f616-e153-4696-90be-af02977404a9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784DE0785" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/af7fe3a4-a1b9-406c-85c3-d5f53d98633f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72F91978C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/cb6338a3-a416-4e25-940e-09d3e5d7a862" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B6E7744" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/793b195b-8498-404b-8250-4f49e8fa983f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721BDC538" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/49afacb5-381e-4de7-bc7b-1b03b2a4d986" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E499044B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/221031b3-d6f7-4811-af59-6ad51e856389" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A90E7B51" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/fcc7bd81-2194-497f-a9b6-8b352603f0a6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6D1B0F5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9da0bdf9-d7e1-4b73-9a14-7bebf6475961" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A336F94F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/c39caf7d-5b11-42eb-adf9-bae33664af64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE70DED0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/47d1591e-6e0c-4d3d-8acf-82b2317ff698" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678C279CA" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/5dfbf9ac-026a-4364-b895-604a199a6cca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B675C98AA9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/bac833e7-aade-4eea-8530-9ea4ff77dc9e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B675B8CD7F" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/496fd450-bede-40c6-b57b-1799b7c74c53" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6758B0172" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/ed2e4236-6d84-4348-ab02-a8126f51dde0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65547A3D0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/25c38902-5a3f-40fb-aae4-2b973f3e365f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6534BB134" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/c77300c4-654d-4c00-b9c1-d4e3842d8581" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63DAC523A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/06952577-c70a-453c-8bc0-4314b98a7765" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E38AAD0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3af1149b-0580-433a-80f6-9a3946bdfcb3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6162BF24B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/839799ca-20f0-4ea8-974d-9e7c007c1c8c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6123606A5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/15489aef-da40-4164-821e-1489131db458" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611D6AB58" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/1953a484-dd59-4b71-b625-0d3d2fbdb550" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC748519" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a3a4017d-7ab4-4296-860a-970431a55aae" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC666A97" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/21ce99d0-cf61-4ee5-bb93-085dbdc139e5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E5979526" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/29998e42-447e-46ef-9d4f-5e5ec526ae19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D88267C1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b662f826-3f21-4fcd-a595-fc872e59e223" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4292ED6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/df4626c7-d4b6-42d3-8972-c676122b2994" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DFADE300" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9beadb5e-b3b9-4cba-85fc-9128a342b0a3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D1F1754D" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/37facc30-070b-4baf-8905-a97199bc9882" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2755C77" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/48c3b391-7141-4e62-9dde-b61d1c3736df" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59242BE03" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7076c348-9d66-4cdc-9e99-ca181e54edde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F7898FC" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/0adfff19-165f-4eef-9d09-8b88179b1313" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D94819E" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/c6ea0683-f712-48a6-a0de-e49b91c036ac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C3F370D" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/4a187f90-4300-48ec-b1ee-a9e62ed8311e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C11CD16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8a6a9b4d-f864-46fa-b385-d5e8cfacea5f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CA44B6B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/5649ea4f-09a8-4815-a1cf-c99598f2a66f" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56B909157" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/f3804f41-f979-425e-bc75-53a4d3cc7f72" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B566E9C64D" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e0ac07fd-ac53-437a-93d6-860b87177c80" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A2BB746" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d9dc0ac4-994a-4774-8b9f-29fd2bf4ce88" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B550FAFE74" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3e3aa252-7a2e-4b70-8fdc-800f414f5e78" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549A32A22" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/cf9b52a6-da00-41f8-8fd8-837a739a410b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54988CDE2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/032cb317-3f82-4195-9c74-a1ec3ce5ab4d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5415BCAB7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d7a10285-cd0e-4fb8-9c08-f9b3f1866cd4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52ED63CEF" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3e0051d4-fdb2-4753-b0aa-d847ed590522" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52A68E91D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/13ffb3a6-850d-462b-8bac-27565eab71ac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52182FC18" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e85f2b0d-6355-4272-ba11-c6ca3818d4ee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F9967886" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/2e085048-48eb-48cf-b7c9-4e13583ad35f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F5C98A3A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a4d600cc-c456-4466-ad95-5f4eb6948181" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DD863E6D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3415fa48-bbdc-4089-af40-a91802939a78" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D770FD18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/1c83db3a-ffbb-4a23-a39e-86b28d883ca0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D1863CEA" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/6c58952d-de39-417c-b944-be49eaebd952" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D0E2AD4C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/18ad5d88-e11d-4296-a179-8668db382e41" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D20B49D3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/508f2722-9a67-4f64-aed1-965b0b481732" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BA3FBB29" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d494c071-2756-412f-be47-0b990d819f6e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BA5EE6F4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/18889964-852e-4ee8-b9fc-8430a62b5489" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2FF6D1E" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/482d8c35-5dac-419f-9f20-264c9bbaded7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4865DAFE1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d49a8bb0-3bfa-4dfb-8eb4-64d2c4a51232" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D56E5AB" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9b4bbc85-d941-48bd-a037-a0bfb89b89e2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48CFBAECF" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3ad75ac2-f692-47cc-aa0d-3608428c5703" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D1CE5D7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/53fb2925-f2b8-4386-80a6-8fb3a3be8538" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AB22C18" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/0865ffb1-e197-40ff-8fce-c39557fca03d" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B475863153" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e096e958-79ea-463e-97ea-fed2e5f5ee5a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B479E7DAD2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9e913f5a-4b1e-438f-9280-a492030313af" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476BDD3E6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/dd9828f4-5e92-4d76-9238-0b780d141993" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B474F96E13" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/10881aaa-6af1-4692-ba88-f31b0afc7e71" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46CFABE65" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/cabb07e4-14a9-4f84-a987-e34398564972" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B463B3178F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/da4990eb-f2fd-4633-adb1-c53045ba06c3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B463CC876D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/312b5b3f-b1c2-4d04-8842-e2e755c46aa6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45167A93D" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8220fdc5-1327-47e1-90b4-d78f1c6c0ae1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4301C5EAC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/120c8eb2-2645-40b9-807a-26d173289cd0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42B41201E" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7c3b4e23-ed7b-4310-8d2d-f2f5847b352e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4293AD483" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3ffa7de3-b5f6-4130-a118-0350ff5fcfa7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429505065" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e0c2c73c-cb66-4378-8f09-dec0f5be50f6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420BCA160" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/288d2683-5592-4808-a2e4-1185989fbaaf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F02B632" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d8929007-4e18-4628-aa6b-7a82ac885723" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4154F50AB" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d2db3069-926f-4601-87e1-e2d212eabe6d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FE8CCCF3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/08c2b531-42c1-4f06-af0c-bd4cea73352e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3647DFDF2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8f99c19b-e493-42b7-89aa-054b3195f987" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B346FAE3CD" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e8dc5d09-b189-4f7c-ab8e-73df2f7ca903" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B337BFC93D" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e042efa9-15dd-4e1f-93f8-f0cc9ed66256" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B327329F07" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e0c31e2d-74b6-487f-9e50-e5b24df21c41" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3276854BC" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b915974a-66a7-44c4-8097-e06ed4e4b551" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31C69B97F" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7510a796-61f9-41bb-a774-77c3d5776093" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31564BA98" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/12e60323-2374-45b5-a153-ea166c691742" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31553DBC8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a90d16f4-3a86-4d48-8a96-f73c7741d82b" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B304F8734B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/1fc52712-1994-4704-9426-090cac560cba" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD63FD4DB3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d0def2db-5634-48c3-8a1d-11a2369e2599" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5025E396" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/ff86af2e-9621-4475-bd56-4f9c1942a0ed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD47232A22" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/4e35731e-25d6-4479-acc6-90b257dccb49" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2EB5907F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3fa85707-657f-4383-b9a0-50e85b32a34d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2A03D50B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/656c2d17-6192-4755-b14d-020b2c954b3f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD252CAB47" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/6bb95d2a-989f-481b-82a2-a213c2e688a3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD25442193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/fee6ab9b-a039-4a64-8408-2ffaf9523c8d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD15A2E299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/85c33cb0-a887-404e-bf42-6807bd76b76c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD13A2FB29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/4ec886f6-f62c-4910-a06e-354ce7817526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0EAD5F83" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9551dc71-d812-4108-94de-b92f8519fef1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFE536A00" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/ebd53234-ff3e-4e3a-8212-eb75e7dbde36" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD031242C1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/cda696ec-bbe5-4f06-a00e-27a6a28213a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE312605F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b5096178-aa8f-42fb-a07e-2408f7d8bfd7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE307D4E7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/764cf53a-4285-47c0-ac2e-37257931bcfb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC3FFA898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8e76ffe0-67f7-4ed1-b488-2cba2a365ae8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB799E4191" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/6fb94cfb-2116-430c-9bbd-fa1def0802c9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62D3601C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9986f5b7-2b0e-47f0-bbfd-aa221bead134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F4A5DF5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/1c3ab376-d6fd-4e62-a447-08d398428a42" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A8DC1BE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d8387c52-cf44-4d82-a1f6-2268e4d07d03" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29EF9916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3601539e-ecf5-497f-a95d-a16f397fc0ec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D08E1AC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/6cd0abde-0107-413f-9df0-b35699d43091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB036C5752" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/c89b9ee0-90fb-4db6-8de5-a13124bbab97" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA498485" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b92ef80e-eb0b-4ab1-bea0-091ab638c494" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6F9448D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/78ca5243-3962-414d-bcdf-53e566a7559a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA98B60B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/af7a661e-982b-4eeb-9e5c-b1354c4438bc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5DB70BE" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e3942bbb-ad6c-48af-b886-a4cccd27028c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA2715BF" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9467625e-8292-4a5d-bdf8-7bc63a56a7b4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98204188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7b29354c-6ae4-4c32-8f9d-d446528bbe7c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F2244C8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/4b24d31f-dfc2-4132-8ce7-e5be6ce184d4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69B0803A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b63b6360-e38d-4a2e-afeb-74d5de8e9963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA555DFB91" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/2fce879b-e1e3-44ff-9c92-4db3657501ec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52F65B17" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b06bfc20-71ae-4bca-bf60-504d167fe6b8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A295758" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d0811603-d7d5-4a03-80bf-a161f2eb086f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DF7734E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/84525c9c-ff4d-47e0-990b-a922ce0ace3e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EB972CA" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/edc745f4-7ffb-4bb5-ba82-98c2030696fc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17FB7B51" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/5a6e5a30-07c5-4f02-b327-bd9f139fe5f3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13BFC6BA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/991a940a-1f2b-4b1d-9620-a296b5ce25ae" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F300FB45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7e89282b-012b-496e-a6e7-5daaa66f6671" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E218274A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8f9d0438-ca36-4473-93ce-70cbd973f75f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C64F8EE6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/adeae186-a401-4366-93e9-11484bc62633" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C5EBB905" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a188e562-839e-4db6-8818-4d916be2cfaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B20E8228" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/5a25ff53-54bf-42e4-b3ac-6ccbf376479b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997C2DF83" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/aebbc558-53fd-423e-bb1f-f3f87a8a06e0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9979A9C12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/cfca622b-6284-4113-85a4-8d5996bb1819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9973EAE29" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/033072f2-dcff-4800-b9cf-df664907bf67" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99DA51F76" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3a22e768-8aec-4e15-a7ac-5f56e40635d6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99D7CA98C" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a43a70d4-3745-432d-9e09-65660ab77741" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9976A0ADF" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8cf82b03-ee16-4472-8edd-0bb18ce30e78" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99417D155" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b6943a4e-782d-4c42-bda2-01d3534a1363" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B980B96404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d3fb1c37-4e2a-421e-b5f7-92c405ddb5d0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971F09EC9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3a7d8a32-7a61-46cc-bc87-5366d9df7521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9656EECEE" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a93301fb-c23e-4da6-8ccc-5a90868d89e1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95418C5A2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/00de99d0-a424-4f4d-a080-630138a3e579" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9327DF164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/4f6bfa70-ccee-4c36-86ed-ad36d4130dc3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92B7DD2DB" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e9642375-643e-43d2-96c0-a32542df2ef7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911A44317" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/84f9a588-0e68-446c-ba27-5e36a488a3da" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9019059D1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/459b67ae-6a72-4b84-bc6a-1ed59db26fbd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4F43AE3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/be332452-2532-47ff-9471-fd01feb8f75c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DA782989" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a7d9a579-665e-4997-a884-43dd55a39a0a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BECAB821" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8f2ee9bf-b553-4078-9c89-cea15f4ea557" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B2FC66AC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b6b1c15f-6260-4708-9584-4bf22d907329" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B66384AD" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/0ff1f52e-03ec-4a75-94b9-65f20a2941f9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD440F9D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b3b556da-1cc0-42a4-98f2-571563b7be06" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BD8BA82" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7069b071-7a4a-464a-8ac4-02c35c795b35" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BC1CBA6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/1eea06e8-e266-4603-807e-3bf3e2736350" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B785F2BCCA" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/c2b6f616-e153-4696-90be-af02977404a9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784DE0785" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/af7fe3a4-a1b9-406c-85c3-d5f53d98633f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72F91978C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/cb6338a3-a416-4e25-940e-09d3e5d7a862" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B6E7744" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/793b195b-8498-404b-8250-4f49e8fa983f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721BDC538" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/49afacb5-381e-4de7-bc7b-1b03b2a4d986" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E499044B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/221031b3-d6f7-4811-af59-6ad51e856389" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A90E7B51" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/fcc7bd81-2194-497f-a9b6-8b352603f0a6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6D1B0F5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9da0bdf9-d7e1-4b73-9a14-7bebf6475961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A336F94F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/c39caf7d-5b11-42eb-adf9-bae33664af64" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE70DED0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/47d1591e-6e0c-4d3d-8acf-82b2317ff698" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678C279CA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/5dfbf9ac-026a-4364-b895-604a199a6cca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B675C98AA9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/bac833e7-aade-4eea-8530-9ea4ff77dc9e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B675B8CD7F" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/496fd450-bede-40c6-b57b-1799b7c74c53" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6758B0172" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/ed2e4236-6d84-4348-ab02-a8126f51dde0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65547A3D0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/25c38902-5a3f-40fb-aae4-2b973f3e365f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6534BB134" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/c77300c4-654d-4c00-b9c1-d4e3842d8581" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63DAC523A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/06952577-c70a-453c-8bc0-4314b98a7765" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E38AAD0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3af1149b-0580-433a-80f6-9a3946bdfcb3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6162BF24B" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/839799ca-20f0-4ea8-974d-9e7c007c1c8c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6123606A5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/15489aef-da40-4164-821e-1489131db458" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611D6AB58" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/1953a484-dd59-4b71-b625-0d3d2fbdb550" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC748519" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a3a4017d-7ab4-4296-860a-970431a55aae" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC666A97" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/21ce99d0-cf61-4ee5-bb93-085dbdc139e5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E5979526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/29998e42-447e-46ef-9d4f-5e5ec526ae19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D88267C1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b662f826-3f21-4fcd-a595-fc872e59e223" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4292ED6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/df4626c7-d4b6-42d3-8972-c676122b2994" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DFADE300" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9beadb5e-b3b9-4cba-85fc-9128a342b0a3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D1F1754D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/37facc30-070b-4baf-8905-a97199bc9882" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2755C77" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/48c3b391-7141-4e62-9dde-b61d1c3736df" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59242BE03" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7076c348-9d66-4cdc-9e99-ca181e54edde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F7898FC" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/0adfff19-165f-4eef-9d09-8b88179b1313" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D94819E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/c6ea0683-f712-48a6-a0de-e49b91c036ac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C3F370D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/4a187f90-4300-48ec-b1ee-a9e62ed8311e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C11CD16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8a6a9b4d-f864-46fa-b385-d5e8cfacea5f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CA44B6B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/5649ea4f-09a8-4815-a1cf-c99598f2a66f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56B909157" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/f3804f41-f979-425e-bc75-53a4d3cc7f72" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B566E9C64D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e0ac07fd-ac53-437a-93d6-860b87177c80" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A2BB746" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d9dc0ac4-994a-4774-8b9f-29fd2bf4ce88" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B550FAFE74" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3e3aa252-7a2e-4b70-8fdc-800f414f5e78" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549A32A22" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/cf9b52a6-da00-41f8-8fd8-837a739a410b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54988CDE2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/032cb317-3f82-4195-9c74-a1ec3ce5ab4d" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5415BCAB7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d7a10285-cd0e-4fb8-9c08-f9b3f1866cd4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52ED63CEF" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3e0051d4-fdb2-4753-b0aa-d847ed590522" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52A68E91D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/13ffb3a6-850d-462b-8bac-27565eab71ac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52182FC18" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e85f2b0d-6355-4272-ba11-c6ca3818d4ee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F9967886" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/2e085048-48eb-48cf-b7c9-4e13583ad35f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F5C98A3A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a4d600cc-c456-4466-ad95-5f4eb6948181" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DD863E6D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3415fa48-bbdc-4089-af40-a91802939a78" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D770FD18" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/1c83db3a-ffbb-4a23-a39e-86b28d883ca0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D1863CEA" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/6c58952d-de39-417c-b944-be49eaebd952" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D0E2AD4C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/18ad5d88-e11d-4296-a179-8668db382e41" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D20B49D3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/508f2722-9a67-4f64-aed1-965b0b481732" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BA3FBB29" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d494c071-2756-412f-be47-0b990d819f6e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BA5EE6F4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/18889964-852e-4ee8-b9fc-8430a62b5489" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2FF6D1E" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/482d8c35-5dac-419f-9f20-264c9bbaded7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4865DAFE1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d49a8bb0-3bfa-4dfb-8eb4-64d2c4a51232" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D56E5AB" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9b4bbc85-d941-48bd-a037-a0bfb89b89e2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48CFBAECF" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3ad75ac2-f692-47cc-aa0d-3608428c5703" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D1CE5D7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/53fb2925-f2b8-4386-80a6-8fb3a3be8538" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AB22C18" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/0865ffb1-e197-40ff-8fce-c39557fca03d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B475863153" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e096e958-79ea-463e-97ea-fed2e5f5ee5a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B479E7DAD2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/9e913f5a-4b1e-438f-9280-a492030313af" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476BDD3E6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/dd9828f4-5e92-4d76-9238-0b780d141993" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B474F96E13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/10881aaa-6af1-4692-ba88-f31b0afc7e71" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46CFABE65" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/cabb07e4-14a9-4f84-a987-e34398564972" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B463B3178F" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/da4990eb-f2fd-4633-adb1-c53045ba06c3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B463CC876D" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/312b5b3f-b1c2-4d04-8842-e2e755c46aa6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45167A93D" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8220fdc5-1327-47e1-90b4-d78f1c6c0ae1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4301C5EAC" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/120c8eb2-2645-40b9-807a-26d173289cd0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42B41201E" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7c3b4e23-ed7b-4310-8d2d-f2f5847b352e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4293AD483" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/3ffa7de3-b5f6-4130-a118-0350ff5fcfa7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429505065" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e0c2c73c-cb66-4378-8f09-dec0f5be50f6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420BCA160" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/288d2683-5592-4808-a2e4-1185989fbaaf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F02B632" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d8929007-4e18-4628-aa6b-7a82ac885723" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4154F50AB" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/d2db3069-926f-4601-87e1-e2d212eabe6d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FE8CCCF3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/08c2b531-42c1-4f06-af0c-bd4cea73352e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3647DFDF2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/8f99c19b-e493-42b7-89aa-054b3195f987" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B346FAE3CD" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e8dc5d09-b189-4f7c-ab8e-73df2f7ca903" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B337BFC93D" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e042efa9-15dd-4e1f-93f8-f0cc9ed66256" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B327329F07" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/e0c31e2d-74b6-487f-9e50-e5b24df21c41" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3276854BC" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/b915974a-66a7-44c4-8097-e06ed4e4b551" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31C69B97F" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/7510a796-61f9-41bb-a774-77c3d5776093" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31564BA98" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/12e60323-2374-45b5-a153-ea166c691742" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31553DBC8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/a90d16f4-3a86-4d48-8a96-f73c7741d82b" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B304F8734B" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS02300R/amministrazione-trasparente/atti-amministrazioni-enti/1fc52712-1994-4704-9426-090cac560cba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F141"/>
+  <dimension ref="A1:F155"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12873</v>
+        <v>23703</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>10621</v>
+        <v>22982</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>10073</v>
+        <v>22736</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>9337</v>
+        <v>21895</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>8730</v>
+        <v>21813</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>21691</v>
+      </c>
+      <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>21542</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9">
+        <v>20799</v>
+      </c>
+      <c r="C9" t="s">
         <v>28</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10">
+        <v>20786</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6694</v>
+        <v>20550</v>
       </c>
       <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12">
+        <v>20079</v>
+      </c>
+      <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>19996</v>
+      </c>
+      <c r="C13" t="s">
         <v>39</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14">
+        <v>19085</v>
+      </c>
+      <c r="C14" t="s">
         <v>42</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15">
+        <v>18996</v>
+      </c>
+      <c r="C15" t="s">
         <v>45</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16">
+        <v>12873</v>
+      </c>
+      <c r="C16" t="s">
         <v>48</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17">
+        <v>10621</v>
+      </c>
+      <c r="C17" t="s">
         <v>51</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18">
+        <v>10073</v>
+      </c>
+      <c r="C18" t="s">
         <v>54</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B19">
-        <v>2827</v>
+        <v>9337</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>59</v>
       </c>
       <c r="B20">
-        <v>2683</v>
+        <v>8730</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21">
-        <v>2257</v>
+        <v>8534</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22">
-        <v>1968</v>
+        <v>8226</v>
       </c>
       <c r="C22" t="s">
         <v>66</v>
       </c>
       <c r="D22" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23">
-        <v>1329</v>
+        <v>7525</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>71</v>
       </c>
       <c r="B24">
-        <v>1219</v>
+        <v>6721</v>
       </c>
       <c r="C24" t="s">
         <v>72</v>
       </c>
       <c r="D24" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25">
+        <v>6694</v>
+      </c>
+      <c r="C25" t="s">
         <v>74</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26">
+        <v>5934</v>
+      </c>
+      <c r="C26" t="s">
         <v>77</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27">
+        <v>5326</v>
+      </c>
+      <c r="C27" t="s">
         <v>80</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B28">
-        <v>25945</v>
+        <v>5013</v>
       </c>
       <c r="C28" t="s">
         <v>83</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29">
-        <v>25663</v>
+        <v>4491</v>
       </c>
       <c r="C29" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
         <v>87</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30">
-        <v>25268</v>
+        <v>4057</v>
       </c>
       <c r="C30" t="s">
         <v>89</v>
       </c>
       <c r="D30" t="s">
         <v>90</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B31">
-        <v>25263</v>
+        <v>3406</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B32">
-        <v>25240</v>
+        <v>2837</v>
       </c>
       <c r="C32" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B33">
-        <v>24989</v>
+        <v>2827</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B34">
-        <v>24988</v>
+        <v>2683</v>
       </c>
       <c r="C34" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B35">
-        <v>24985</v>
+        <v>2257</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B36">
-        <v>24798</v>
+        <v>1968</v>
       </c>
       <c r="C36" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B37">
-        <v>24645</v>
+        <v>1329</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B38">
-        <v>24207</v>
+        <v>1219</v>
       </c>
       <c r="C38" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B39">
-        <v>24014</v>
+        <v>844</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B40">
-        <v>23552</v>
+        <v>195</v>
       </c>
       <c r="C40" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B41">
-        <v>22666</v>
+        <v>25958</v>
       </c>
       <c r="C41" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D41" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>120</v>
       </c>
       <c r="B42">
-        <v>22511</v>
+        <v>25945</v>
       </c>
       <c r="C42" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D42" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B43">
-        <v>21758</v>
+        <v>25663</v>
       </c>
       <c r="C43" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D43" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B44">
-        <v>21742</v>
+        <v>25268</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D44" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>128</v>
       </c>
       <c r="B45">
-        <v>20988</v>
+        <v>25263</v>
       </c>
       <c r="C45" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B46">
-        <v>20313</v>
+        <v>25240</v>
       </c>
       <c r="C46" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B47">
-        <v>19651</v>
+        <v>24989</v>
       </c>
       <c r="C47" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D47" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B48">
-        <v>19578</v>
+        <v>24988</v>
       </c>
       <c r="C48" t="s">
         <v>138</v>
       </c>
       <c r="D48" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>19528</v>
+        <v>24985</v>
       </c>
       <c r="C49" t="s">
         <v>140</v>
       </c>
       <c r="D49" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>142</v>
       </c>
       <c r="B50">
-        <v>19237</v>
+        <v>24798</v>
       </c>
       <c r="C50" t="s">
         <v>143</v>
       </c>
       <c r="D50" t="s">
         <v>144</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51">
-        <v>17142</v>
+        <v>24645</v>
       </c>
       <c r="C51" t="s">
         <v>146</v>
       </c>
       <c r="D51" t="s">
         <v>147</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>148</v>
       </c>
       <c r="B52">
-        <v>16750</v>
+        <v>24207</v>
       </c>
       <c r="C52" t="s">
         <v>149</v>
       </c>
       <c r="D52" t="s">
         <v>150</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>151</v>
       </c>
       <c r="B53">
-        <v>12127</v>
+        <v>24014</v>
       </c>
       <c r="C53" t="s">
         <v>152</v>
       </c>
       <c r="D53" t="s">
         <v>153</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>154</v>
       </c>
       <c r="B54">
-        <v>12056</v>
+        <v>23552</v>
       </c>
       <c r="C54" t="s">
         <v>155</v>
       </c>
       <c r="D54" t="s">
         <v>156</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>157</v>
       </c>
       <c r="B55">
-        <v>10832</v>
+        <v>22666</v>
       </c>
       <c r="C55" t="s">
         <v>158</v>
       </c>
       <c r="D55" t="s">
         <v>159</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B56">
-        <v>10802</v>
+        <v>22511</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D56" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B57">
-        <v>10412</v>
+        <v>21758</v>
       </c>
       <c r="C57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D57" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B58">
-        <v>9226</v>
+        <v>21742</v>
       </c>
       <c r="C58" t="s">
         <v>166</v>
       </c>
       <c r="D58" t="s">
         <v>167</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>168</v>
       </c>
       <c r="B59">
-        <v>8190</v>
+        <v>20988</v>
       </c>
       <c r="C59" t="s">
         <v>169</v>
       </c>
       <c r="D59" t="s">
         <v>170</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B60">
-        <v>8169</v>
+        <v>20313</v>
       </c>
       <c r="C60" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B61">
-        <v>8061</v>
+        <v>19651</v>
       </c>
       <c r="C61" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B62">
-        <v>7838</v>
+        <v>19578</v>
       </c>
       <c r="C62" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D62" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B63">
-        <v>7457</v>
+        <v>19528</v>
       </c>
       <c r="C63" t="s">
         <v>180</v>
       </c>
       <c r="D63" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B64">
-        <v>7389</v>
+        <v>19237</v>
       </c>
       <c r="C64" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D64" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B65">
-        <v>7388</v>
+        <v>17142</v>
       </c>
       <c r="C65" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D65" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B66">
-        <v>7314</v>
+        <v>16750</v>
       </c>
       <c r="C66" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D66" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B67">
-        <v>6531</v>
+        <v>12127</v>
       </c>
       <c r="C67" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D67" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B68">
-        <v>6436</v>
+        <v>12056</v>
       </c>
       <c r="C68" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D68" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B69">
-        <v>5950</v>
+        <v>10832</v>
       </c>
       <c r="C69" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D69" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B70">
-        <v>5431</v>
+        <v>10802</v>
       </c>
       <c r="C70" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D70" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B71">
-        <v>5321</v>
+        <v>10412</v>
       </c>
       <c r="C71" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D71" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B72">
-        <v>5321</v>
+        <v>9226</v>
       </c>
       <c r="C72" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D72" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B73">
-        <v>5281</v>
+        <v>8190</v>
       </c>
       <c r="C73" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D73" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B74">
-        <v>5280</v>
+        <v>8169</v>
       </c>
       <c r="C74" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D74" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B75">
-        <v>5011</v>
+        <v>8061</v>
       </c>
       <c r="C75" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D75" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B76">
-        <v>4925</v>
+        <v>7838</v>
       </c>
       <c r="C76" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D76" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B77">
-        <v>4170</v>
+        <v>7457</v>
       </c>
       <c r="C77" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D77" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B78">
-        <v>4155</v>
+        <v>7389</v>
       </c>
       <c r="C78" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D78" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B79">
-        <v>4153</v>
+        <v>7388</v>
       </c>
       <c r="C79" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D79" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B80">
-        <v>4050</v>
+        <v>7314</v>
       </c>
       <c r="C80" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="D80" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B81">
-        <v>3799</v>
+        <v>6531</v>
       </c>
       <c r="C81" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D81" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B82">
-        <v>2964</v>
+        <v>6436</v>
       </c>
       <c r="C82" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="D82" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B83">
-        <v>2624</v>
+        <v>5950</v>
       </c>
       <c r="C83" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D83" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="B84">
-        <v>2588</v>
+        <v>5431</v>
       </c>
       <c r="C84" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D84" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B85">
-        <v>2508</v>
+        <v>5321</v>
       </c>
       <c r="C85" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D85" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B86">
-        <v>2504</v>
+        <v>5321</v>
       </c>
       <c r="C86" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D86" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="B87">
-        <v>2425</v>
+        <v>5281</v>
       </c>
       <c r="C87" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D87" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B88">
-        <v>2166</v>
+        <v>5280</v>
       </c>
       <c r="C88" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D88" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B89">
-        <v>1936</v>
+        <v>5011</v>
       </c>
       <c r="C89" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D89" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B90">
-        <v>1834</v>
+        <v>4925</v>
       </c>
       <c r="C90" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D90" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B91">
-        <v>1667</v>
+        <v>4170</v>
       </c>
       <c r="C91" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D91" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>255</v>
       </c>
       <c r="B92">
-        <v>1353</v>
+        <v>4155</v>
       </c>
       <c r="C92" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D92" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>255</v>
       </c>
       <c r="B93">
-        <v>1345</v>
+        <v>4153</v>
       </c>
       <c r="C93" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D93" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B94">
-        <v>1271</v>
+        <v>4050</v>
       </c>
       <c r="C94" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D94" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B95">
-        <v>1068</v>
+        <v>3799</v>
       </c>
       <c r="C95" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D95" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B96">
-        <v>731</v>
+        <v>2964</v>
       </c>
       <c r="C96" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D96" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B97">
-        <v>644</v>
+        <v>2624</v>
       </c>
       <c r="C97" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D97" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B98">
-        <v>372</v>
+        <v>2588</v>
       </c>
       <c r="C98" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D98" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B99">
-        <v>20931</v>
+        <v>2508</v>
       </c>
       <c r="C99" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D99" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B100">
-        <v>20843</v>
+        <v>2504</v>
       </c>
       <c r="C100" t="s">
         <v>279</v>
       </c>
       <c r="D100" t="s">
-        <v>107</v>
+        <v>280</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B101">
-        <v>20732</v>
+        <v>2425</v>
       </c>
       <c r="C101" t="s">
         <v>281</v>
       </c>
       <c r="D101" t="s">
         <v>282</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>283</v>
       </c>
       <c r="B102">
-        <v>20494</v>
+        <v>2166</v>
       </c>
       <c r="C102" t="s">
         <v>284</v>
       </c>
       <c r="D102" t="s">
         <v>285</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>286</v>
       </c>
       <c r="B103">
-        <v>20432</v>
+        <v>1936</v>
       </c>
       <c r="C103" t="s">
         <v>287</v>
       </c>
       <c r="D103" t="s">
         <v>288</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B104">
-        <v>20431</v>
+        <v>1834</v>
       </c>
       <c r="C104" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D104" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B105">
-        <v>20424</v>
+        <v>1667</v>
       </c>
       <c r="C105" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D105" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B106">
-        <v>20247</v>
+        <v>1353</v>
       </c>
       <c r="C106" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D106" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B107">
-        <v>20232</v>
+        <v>1345</v>
       </c>
       <c r="C107" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D107" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B108">
-        <v>20134</v>
+        <v>1271</v>
       </c>
       <c r="C108" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D108" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B109">
-        <v>20048</v>
+        <v>1068</v>
       </c>
       <c r="C109" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D109" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B110">
-        <v>19834</v>
+        <v>731</v>
       </c>
       <c r="C110" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D110" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B111">
-        <v>19585</v>
+        <v>644</v>
       </c>
       <c r="C111" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D111" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B112">
-        <v>19584</v>
+        <v>372</v>
       </c>
       <c r="C112" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D112" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B113">
-        <v>19442</v>
+        <v>20931</v>
       </c>
       <c r="C113" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D113" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B114">
-        <v>19439</v>
+        <v>20843</v>
       </c>
       <c r="C114" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D114" t="s">
-        <v>317</v>
+        <v>147</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B115">
-        <v>19212</v>
+        <v>20732</v>
       </c>
       <c r="C115" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D115" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B116">
-        <v>19123</v>
+        <v>20494</v>
       </c>
       <c r="C116" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D116" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="B117">
-        <v>19092</v>
+        <v>20432</v>
       </c>
       <c r="C117" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D117" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>326</v>
       </c>
       <c r="B118">
-        <v>19007</v>
+        <v>20431</v>
       </c>
       <c r="C118" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D118" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B119">
-        <v>18834</v>
+        <v>20424</v>
       </c>
       <c r="C119" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D119" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="B120">
-        <v>18822</v>
+        <v>20247</v>
       </c>
       <c r="C120" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="D120" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>334</v>
       </c>
       <c r="B121">
-        <v>18572</v>
+        <v>20232</v>
       </c>
       <c r="C121" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D121" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B122">
-        <v>17922</v>
+        <v>20134</v>
       </c>
       <c r="C122" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D122" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B123">
-        <v>17862</v>
+        <v>20048</v>
       </c>
       <c r="C123" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D123" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B124">
-        <v>17860</v>
+        <v>19834</v>
       </c>
       <c r="C124" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D124" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="B125">
-        <v>17857</v>
+        <v>19585</v>
       </c>
       <c r="C125" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D125" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B126">
-        <v>17679</v>
+        <v>19584</v>
       </c>
       <c r="C126" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D126" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="B127">
-        <v>17612</v>
+        <v>19442</v>
       </c>
       <c r="C127" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D127" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B128">
-        <v>17390</v>
+        <v>19439</v>
       </c>
       <c r="C128" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D128" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B129">
-        <v>17224</v>
+        <v>19212</v>
       </c>
       <c r="C129" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="D129" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="B130">
-        <v>17195</v>
+        <v>19123</v>
       </c>
       <c r="C130" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="D130" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B131">
-        <v>16991</v>
+        <v>19092</v>
       </c>
       <c r="C131" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D131" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="B132">
-        <v>16921</v>
+        <v>19007</v>
       </c>
       <c r="C132" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D132" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B133">
-        <v>15945</v>
+        <v>18834</v>
       </c>
       <c r="C133" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D133" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B134">
-        <v>15320</v>
+        <v>18822</v>
       </c>
       <c r="C134" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D134" t="s">
-        <v>191</v>
+        <v>373</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B135">
-        <v>14978</v>
+        <v>18572</v>
       </c>
       <c r="C135" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="D135" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B136">
-        <v>14478</v>
+        <v>17922</v>
       </c>
       <c r="C136" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D136" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="B137">
-        <v>14477</v>
+        <v>17862</v>
       </c>
       <c r="C137" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="D137" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B138">
-        <v>14164</v>
+        <v>17860</v>
       </c>
       <c r="C138" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="D138" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B139">
-        <v>14018</v>
+        <v>17857</v>
       </c>
       <c r="C139" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D139" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="B140">
-        <v>14016</v>
+        <v>17679</v>
       </c>
       <c r="C140" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="D140" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B141">
+        <v>17612</v>
+      </c>
+      <c r="C141" t="s">
+        <v>390</v>
+      </c>
+      <c r="D141" t="s">
+        <v>391</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>392</v>
+      </c>
+      <c r="B142">
+        <v>17390</v>
+      </c>
+      <c r="C142" t="s">
+        <v>393</v>
+      </c>
+      <c r="D142" t="s">
+        <v>394</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>395</v>
+      </c>
+      <c r="B143">
+        <v>17224</v>
+      </c>
+      <c r="C143" t="s">
+        <v>396</v>
+      </c>
+      <c r="D143" t="s">
+        <v>397</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>395</v>
+      </c>
+      <c r="B144">
+        <v>17195</v>
+      </c>
+      <c r="C144" t="s">
+        <v>398</v>
+      </c>
+      <c r="D144" t="s">
+        <v>34</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>399</v>
+      </c>
+      <c r="B145">
+        <v>16991</v>
+      </c>
+      <c r="C145" t="s">
+        <v>400</v>
+      </c>
+      <c r="D145" t="s">
+        <v>401</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>399</v>
+      </c>
+      <c r="B146">
+        <v>16921</v>
+      </c>
+      <c r="C146" t="s">
+        <v>402</v>
+      </c>
+      <c r="D146" t="s">
+        <v>403</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>404</v>
+      </c>
+      <c r="B147">
+        <v>15945</v>
+      </c>
+      <c r="C147" t="s">
+        <v>405</v>
+      </c>
+      <c r="D147" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>407</v>
+      </c>
+      <c r="B148">
+        <v>15320</v>
+      </c>
+      <c r="C148" t="s">
+        <v>408</v>
+      </c>
+      <c r="D148" t="s">
+        <v>231</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>409</v>
+      </c>
+      <c r="B149">
+        <v>14978</v>
+      </c>
+      <c r="C149" t="s">
+        <v>410</v>
+      </c>
+      <c r="D149" t="s">
+        <v>411</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>412</v>
+      </c>
+      <c r="B150">
+        <v>14478</v>
+      </c>
+      <c r="C150" t="s">
+        <v>413</v>
+      </c>
+      <c r="D150" t="s">
+        <v>414</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>412</v>
+      </c>
+      <c r="B151">
+        <v>14477</v>
+      </c>
+      <c r="C151" t="s">
+        <v>415</v>
+      </c>
+      <c r="D151" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>417</v>
+      </c>
+      <c r="B152">
+        <v>14164</v>
+      </c>
+      <c r="C152" t="s">
+        <v>418</v>
+      </c>
+      <c r="D152" t="s">
+        <v>419</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>420</v>
+      </c>
+      <c r="B153">
+        <v>14018</v>
+      </c>
+      <c r="C153" t="s">
+        <v>421</v>
+      </c>
+      <c r="D153" t="s">
+        <v>422</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>420</v>
+      </c>
+      <c r="B154">
+        <v>14016</v>
+      </c>
+      <c r="C154" t="s">
+        <v>423</v>
+      </c>
+      <c r="D154" t="s">
+        <v>424</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>425</v>
+      </c>
+      <c r="B155">
         <v>13471</v>
       </c>
-      <c r="C141" t="s">
-[...8 lines deleted...]
-      <c r="F141" s="2" t="s">
+      <c r="C155" t="s">
+        <v>426</v>
+      </c>
+      <c r="D155" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -4678,50 +5075,78 @@
     <hyperlink ref="F129" r:id="rId256"/>
     <hyperlink ref="E130" r:id="rId257"/>
     <hyperlink ref="F130" r:id="rId258"/>
     <hyperlink ref="E131" r:id="rId259"/>
     <hyperlink ref="F131" r:id="rId260"/>
     <hyperlink ref="E132" r:id="rId261"/>
     <hyperlink ref="F132" r:id="rId262"/>
     <hyperlink ref="E133" r:id="rId263"/>
     <hyperlink ref="F133" r:id="rId264"/>
     <hyperlink ref="E134" r:id="rId265"/>
     <hyperlink ref="F134" r:id="rId266"/>
     <hyperlink ref="E135" r:id="rId267"/>
     <hyperlink ref="F135" r:id="rId268"/>
     <hyperlink ref="E136" r:id="rId269"/>
     <hyperlink ref="F136" r:id="rId270"/>
     <hyperlink ref="E137" r:id="rId271"/>
     <hyperlink ref="F137" r:id="rId272"/>
     <hyperlink ref="E138" r:id="rId273"/>
     <hyperlink ref="F138" r:id="rId274"/>
     <hyperlink ref="E139" r:id="rId275"/>
     <hyperlink ref="F139" r:id="rId276"/>
     <hyperlink ref="E140" r:id="rId277"/>
     <hyperlink ref="F140" r:id="rId278"/>
     <hyperlink ref="E141" r:id="rId279"/>
     <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="E149" r:id="rId295"/>
+    <hyperlink ref="F149" r:id="rId296"/>
+    <hyperlink ref="E150" r:id="rId297"/>
+    <hyperlink ref="F150" r:id="rId298"/>
+    <hyperlink ref="E151" r:id="rId299"/>
+    <hyperlink ref="F151" r:id="rId300"/>
+    <hyperlink ref="E152" r:id="rId301"/>
+    <hyperlink ref="F152" r:id="rId302"/>
+    <hyperlink ref="E153" r:id="rId303"/>
+    <hyperlink ref="F153" r:id="rId304"/>
+    <hyperlink ref="E154" r:id="rId305"/>
+    <hyperlink ref="F154" r:id="rId306"/>
+    <hyperlink ref="E155" r:id="rId307"/>
+    <hyperlink ref="F155" r:id="rId308"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>