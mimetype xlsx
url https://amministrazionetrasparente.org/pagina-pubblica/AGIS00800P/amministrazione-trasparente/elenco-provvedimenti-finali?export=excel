--- v0 (2026-07-29)
+++ v1 (2026-09-21)
@@ -8,3594 +8,2189 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1256" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1296" uniqueCount="697">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BCF6DF2E31</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizi di scerbatura per il Liceo Artistico "Bonachia"-Sciacca</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BCFE1F0677</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DISPOSITIVI DIGITALI E LICENZE D'USO -  CNP: 10.8.6A-FDRPOC-SI-2026-338 TITOLO PROGETTO: “Dispostivi digitali “</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCEEC61248</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di trasloco</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCCEOF621C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio rinnovo firma digitale</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BC9ABD21AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura  riparazione rete fognaria Liceo Artistico</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>BCBD28011B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio smaltimento rifiuti</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BC9E225618</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura alimentatori Ibiquiti</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>BC9A9780E5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura manutenzione impianto elettrico Liceo Classico-Liceo Artistico-Sciacca</t>
+  </si>
+  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC43CA2659</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura rinnovo contratto DPO dal 21/07/2026 al 20/07/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC43CA2659</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC34AD7DAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio verifica  impianto di mesa a terra -LICEO CLASSICO E LICEO ARTISTICO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC34AD7DAB</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC299DB057</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura batteria e elettrodi per defibrillatore</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC299DB057</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Nomina supporto tecnico e organizzativo PROJECT MANAGER/RUP progetto PNRR Titolo “FAZELLO AI-HUB” Codice progetto: M4C1I2.1-2026-1745-P-64168</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>BC105AE703</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale cancelleria esami di maturita' a.s. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC105AE703</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC038EEFF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - integrazione  copie abbonamento GDS A.S. 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC038EEFF3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF804905B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  lavori idraulici presso il Liceo Classico e il Liceo Artistico -Sciacca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF804905B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF17BEAD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO FILTRO INTERNET FLASHSTART PER IISS T.FAZELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF17BEAD1</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF0C6D425</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura cartelle-spago -fogli protocollo  per esami di maturita</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0C6D425</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBEE3722B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  n. 3 distruggidocumenti per IISS T.FAZELLO-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE3722B3</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD9417436</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  N. 9 CONF. DA 3 ACCESS POINT-UAP-NANOHD-3 per l'IISS T.FAZELLO-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9417436</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD2F2243E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTUCCE PER STAMPANTE EPSON ET 8550 per IISS T.FAZELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2F2243E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBB9F94B28</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e sostituzione fune per ascensore LICEO CLASSICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9F94B28</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC96B067F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TONER PER BROTHER MFC -L6950 DW per l'IISS T.FAZELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC96B067F</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC91EC830</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTUCCIA CANON PIXMA PRO 200 per IISS T.FAZELLO-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC91EC830</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC6346956</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA KIT CARTUCCIA TONER HP M751</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6346956</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC4537B38</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio viaggio Sciacca-Agrigento giorno 27-5-26 "Libere di vivere"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4537B38</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBA6396DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PROROGA SERVIZIO NOLEGGIO FOTOCOPIATRICE LICEO CLASSICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA6396DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBA459AC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PROROGA SERVIZIO FOTOCOPIATRICE LICE ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA459AC2</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB67F766B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale tavola balsa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB67F766B</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB49CC134</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio viaggio Menfi Sciacca del 21/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB49CC134</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB4A411C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio viaggio Sciacca-Agrigento 20/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4A411C1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA39F8F5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura sedie per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA39F8F5A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB998D3450</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  materiale cancelleria e cartelli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB998D3450</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8B090930</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio riparazione guasto elettrico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B090930</t>
-[...4 lines deleted...]
-  <si>
     <t>BB982662B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  materiale elettrico-stufe neon</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB982662B1</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB92AC5265</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO IN PULLMAN SCIACCA - MENFI - SAMBUCA DEL 22/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92AC5265</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB903D4FB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura manuale Bergantini 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB903D4FB3</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB88DAAC9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio viaggio SCIACCA-PALERMO AEROPORTO giorno 10e 16 maggio2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88DAAC9D</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB79B2E1E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura rinnovo abbonamento Amministrare la scuola e Dirigere la Scuola 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79B2E1E4</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB746FD7C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO ABBONAMENTO IL PAIS a.s. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB746FD7C9</t>
-[...4 lines deleted...]
-  <si>
     <t>BB750B19A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO SERVIZIO ABBONAMENTO NOTIZIE DELLA SCUOLA A.S. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB750B19A5</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB70C00A0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ESAMI B2 First For Schools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70C00A0B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6EC5DE88</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ESAMI  CORSO CAMBRIDGE  B1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EC5DE88</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB65FEC92F</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio viaggio Sciacca - Palermo 07/05/2026 e 08/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65FEC92F</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5AF53D88</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO SCIACCA-SIRACUSA giorno 25-5-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5AF53D88</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB53BCF9F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corso sugli adempimenti normatvi, organizzativi e tecnici per l'introduzione della IA negli istituti scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53BCF9F3</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB3F7DD5F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E SOSTITUZIONE MANIGLIONE ANTIPANICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F7DD5F4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4744E72E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI SPETTACOLO RAPPRESENTAZIONI CLASSICHE TEATRO GRECO DI SIRACUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4744E72E</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3E4B570B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTUCCE E MATERIALE CANCELLERIA LABOR.ARCHITETTURA E AMBIENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E4B570B</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB351C120B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTA PER FOTOCOPIE E GHIACCIO ISTANTANEO per l'IISS T.FAZELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB351C120B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB281B2007</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA - MENFI - SELINUNTE DEL 20/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB281B2007</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB22264A26</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi integrazione adeguamento del prezzo del pacchetto turistico per variazione del costo del carburante in riferimento alla fornitura del servizio Viaggio di istruzione in Puglia a.s. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22264A26</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB1401048E</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura software widgit 1 anno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1401048E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0C83D2BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura manuale Passweb -TFS-TFR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C83D2BF</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB09CE8084</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio viaggio Sciacca - Gibellina del 23/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09CE8084</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0936356F</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio Sciacca - Menfi - Gibellina del 14/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0936356F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - docenti tutor e orientatore  a.s. 25-26</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEE751435</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA PER IISS T.FAZELLO -SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE751435</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEE3E83C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO PULLMAN 52 PERSONE MENFI-SCIACCA-AGRIGENTO AUTISMO IN VALLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE3E83C9</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAEAFFEC85</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO MENFI-SCIACCA FORESTERIA PLANETA GIORNO 01-04-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAFFEC85</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB662ECFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SPUGNATRICE E MATTONI PER LICEO ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB662ECFE</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAAB1D15D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO SPURGO PRESSO LICEO CLASSICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB1D15D6</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA9C94F12</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MONITOR TOUCH E CARRELLI PER IISS T.FAZELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9C94F12</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA53FB641</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO SCIACCA-TRAPANI 04-03-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA53FB641</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9FABF2CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO SCIACCA-TRAPANI 4-3-26 COMITIVA 233 PERSONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FABF2CB</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9DA3E017</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI PRENOTAZIONI N.298 CARTOLINA ROMEO E JULIET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DA3E017</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9D3D992F</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA - MENFI - MAZARA DEL VALLO DEL 09/03/2026 PER 108 PERSONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D3D992F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9D02AEFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA - MENFI - MAZARA DEL VALLO DEL 09/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D02AEFD</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9B410E50</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI PROROGA LINEA TELEFONICA LINEA FASTWEB-LICEO ARCHIMEDE MENFI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B410E50</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA870B2475</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA INTEGRAZIONE SERVIZI BANNER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA870B2475</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA845DDBD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI PERCORSO DIDATTICO IN LINGUA INGLESE FRANKESTAIN -MAZARA DEL VALLO 09/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA845DDBD8</t>
-[...4 lines deleted...]
-  <si>
     <t>BA824C5C87</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA MENFI PALERMO 24/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA824C5C87</t>
-[...4 lines deleted...]
-  <si>
     <t>BA821631E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI VIAGGIO ISTRUZIONE IN PUGLIA A.S. 25-26 CLASSI PRIME, SECONDE E TERZE LICEO ARTISTICO-CLASSICO-SCIENTIFICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA821631E5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6B4ECDCF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B4ECDCF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA685D3013</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA NOLEGGIO FOTOCOPIATRICE CONSIP -LICEO SCIENTIFICO ARCHIMEDE -MENFI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA685D3013</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA65DC9580</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA NOLEGGIO FOTOCOPIATRICE CONSIP -LICEO CLASSICO-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65DC9580</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4F69482E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PANNELLI E RINGHIERE IN FERRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F69482E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4F331CB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO RIPARAZIONE TUBO RETE FOGNARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F331CB4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4E25530A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO AABBATTIMENTO ALBERI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E25530A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA44877960</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI UPGRADE DA VER.DI 2.0 A VER DI PLUS PER L'IISS T.FAZELLO-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44877960</t>
-[...4 lines deleted...]
-  <si>
     <t>BA43932F8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA AGRIGENTO PREMIO NAVARRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43932F8F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3F622816</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI RIPARAZIONE RETE FOGNARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F622816</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3C283EB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI CANONE ASSISTENZA ANNUALE PRIMA VISIONE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C283EB7</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA2F15F81E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TRASPORTO ALUNNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F15F81E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2C20B9AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI RINNOVO CONTRATTUALE INFOSHOOL 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C20B9AD</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2762DE21</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI INGRESSO IN PISCINA PER GLI ALUNNI DEL LICEO SCIENTIFICO DI MENFI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2762DE21</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA2213F812</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA PALERMO UNIVERSITÀ</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2213F812</t>
-[...4 lines deleted...]
-  <si>
     <t>BA21EE5749</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI RINNOVO A.T. DAL 03-02-2026 AL 02-02-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA21EE5749</t>
-[...4 lines deleted...]
-  <si>
     <t>BA2130174C</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO AGRIGENTO OLIMPIADI DI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2130174C</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9BE98601F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CAMPAGNA BANNER PER GLI OPEN DAY A.S. 26-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BE98601F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9B11163FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BRACCIALETTI IN SILICONE CON INCISIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B11163FD</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9AB28386F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO SERVIZI INTERNET ARGO WEB PREMIUN 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB28386F</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A239A989</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI PUBBLICAZIONE BANNER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A239A989</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A8963874</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO SERVIZI ARGO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8963874</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A2755D9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI BANNER TESTATA GIORNALISTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2755D9F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A2D9AA1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI SPOT ISCRIZIONI A.S. 26-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2D9AA1D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B97FC6BFA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE ELETTRICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97FC6BFA6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B9710384B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVICE SPETTACOLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9710384B7</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B968D6B405</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE CANCELLERIA LABORATORIO DESIGN CERAMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968D6B405</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B965FE854F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO ATTIVAZIONE CORSO DI LINGUA INGLESE LIVELLO A2-BE PER L'IISS T.FAZELLO-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965FE854F</t>
-[...4 lines deleted...]
-  <si>
     <t>B9804D72DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO SMALTIMENTO RIFIUTI SPECIALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9804D72DA</t>
-[...4 lines deleted...]
-  <si>
     <t>B960F88176</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA VIAGGIO SCIACCA-PALERMO PER IL 10 E 15 DICEMBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B960F88176</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B95A688B5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PELLICOLE VINILE E TERMOSALDABILE PER LICEO ARTISTICO -SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A688B5F</t>
-[...4 lines deleted...]
-  <si>
     <t>B856D7B6A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA COPIE GDS A.S. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B856D7B6A9</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B94D77AD6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BANCO A PARETE PER IL LABORATORIO DEL LICEO CLASSICO -SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D77AD6F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B945DE9B93</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO TEATRO JOLLY PALERMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945DE9B93</t>
-[...4 lines deleted...]
-  <si>
     <t>B944DAC51E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER LABORATORIO DI PROTIPAZIONE LICEO ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944DAC51E</t>
-[...4 lines deleted...]
-  <si>
     <t>B942362F35</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CONTROLLO SEMESTRALE DI ETINTORI E IDRANTI PER L'IISS T.FAZELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942362F35</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92BCD5C88</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA-PALERMO MUSEO PASQUALINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92BCD5C88</t>
-[...4 lines deleted...]
-  <si>
     <t>B92BD59977</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE ARGILLA, GESSO PER IL LABORATORI ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92BD59977</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B91D044406</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PANNELLI FOREX PVC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D044406</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9171A0A70</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PANNELLI MULTISTRATO, PIOPPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9171A0A70</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B911CB56DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE CARTOLERIA LABORATORI LICEO ARTISTICO BONACHIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911CB56DA</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8FB134DC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI CORSI FORMAZIONE SICUREZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FB134DC7</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8EFBEF72B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO SOPRALLUOGO PER MACCHINARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EFBEF72B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8EA0D6A11</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 3 LAMPADE LED DA ESTERNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA0D6A11</t>
-[...4 lines deleted...]
-  <si>
     <t>B8DBC893BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IDRAULICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBC893BC</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E7537AC4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE CARTOLERIA LABOR. DISCIPLINE PITTORICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E7537AC4</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B90D41476C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA VIAGGIO DI ISTRUZIONE A.S. 25-26 BARCELLONA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D41476C</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E5668E34</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SCARPE ANTINFORTUNISTICA E VISIERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E5668E34</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8DB6A681D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB6A681D</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DBF44491</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE FERRAMENTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBF44491</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8C7E43DF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E SOSTITUZIONE MATERIALE ELETTRICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C7E43DF3</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8BF467A13</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CORSO FORMAZIONE ALUNNI PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF467A13</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8B980B270</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ABBONAMENTO 12 MESI ARGENTO ITALIA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B980B270</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B8A288EFA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CAVO-PLUG-FASCETTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A288EFA0</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A214B18C</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO FORMAZIONE PASSWEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A214B18C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B896AE5C6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARTICOLI SPORTIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896AE5C6D</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B8928F41CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SOFTWARE PER ELABORAZIONE IMMAGINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8928F41CC</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88F45EC97</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO SERVIZIO RILEVAZIONE DI PRESENZE IN CLOUD DAL 19/10/25 AL 18/10/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F45EC97</t>
-[...4 lines deleted...]
-  <si>
     <t>B88ED30FD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ELETTROPOMPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88ED30FD2</t>
-[...4 lines deleted...]
-  <si>
     <t>B88D2D71B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 3 TAPPETI ASCIUGA PASSI LIGHT PERSONALIZZATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88D2D71B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B877E6B4E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 3 CANCELLI IN FERRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B877E6B4E1</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B87CFCAB28</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E RIPARAZIONE NEON</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87CFCAB28</t>
-[...4 lines deleted...]
-  <si>
     <t>B882F4BB1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SGABELLI PER ALUNNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882F4BB1C</t>
-[...4 lines deleted...]
-  <si>
     <t>B878763B97</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 4 COPRIVASO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B878763B97</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B866781A14</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE REINTEGRO CASSETTA PRONTO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B866781A14</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B849F89318</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N.3 TARGHE DA ESTERNO PROGETTO PNRR DM 19 FEBBRAIO 20214, N.19 -CODICE PROGETTO M4C1I1.4-2024-1322-P-49719 TITOLO ALTA FREQUENZA :CONTRASTO ALLA DISPERSIONE SCOLASTICA 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849F89318</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B820BBB626</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B820BBB626</t>
-[...4 lines deleted...]
-  <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>B74966DE5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA VIAGGIO TRASPORTO ACQUA PER IISS T.FAZELLO-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74966DE5D</t>
-[...4 lines deleted...]
-  <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>B7D7030267</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 3 TARGHE DA ESTERNO PROGETTO DM66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D7030267</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>B7C1563201</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 3 TARGHE PROGETTO DM170/2022</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C1563201</t>
-[...4 lines deleted...]
-  <si>
     <t>B7C0D7BBBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGHE PROGETTO DM 65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C0D7BBBC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>B78D78E571</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ORDINARIA ANNUALE IMPIANTO FOTOVOLTAICO PRESSO L'IISS T.FAZELLO-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78D78E571</t>
-[...4 lines deleted...]
-  <si>
     <t>B78BE54422</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO RINNOVO GDPR DAL 21/07/2025 AL 20/07/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78BE54422</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>B7785C44D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSO DATORE DI LAVORO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7785C44D7</t>
-[...4 lines deleted...]
-  <si>
     <t>B775EA4B5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA FILTRO FLASHSTART CLOUD PROEDU EDU 300</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B775EA4B5E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>B752E43AE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE ESAMI DI MATURITA A.S. 24-25 IISS T.FAZELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B752E43AE8</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B73C8636FF</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA SERVIZIO INTERVENTO BAGNI PRESSO IL LICEO ARTISTICO ""BONACHIA""-SCIACCA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73C8636FF</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>B72FB45261</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE ESAMI A.S. 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72FB45261</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B71C1F1158</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO FIRMA DIGITALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C1F1158</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71C0AC524</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TAXI SCIACCA-PALERMO GIORNO 4-6-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C0AC524</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6F5FFF994</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA MATERIALE ARGILLA E CRISTALLINA PER IL LICEO ARTISTICO ""BONACHIA""- SCIACCA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F5FFF994</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6E5A296AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 25 RILEVATORI DI FUMO PER L'IISS T.FAZELLO-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5A296AD</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6E3A86B2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTELLONI -ESTINTORI PER L'IISS T.FAZELLO-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3A86B2A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E34B6F39</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MANUALE BERGANTINI 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E34B6F39</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6D90067B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA SAMBUCA COMITIVA DI 43 PERSONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D90067B3</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6BBEAA0DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TAGLIERINI PER PLOTTER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBEAA0DF</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C5C1262D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N.20 MOUSE CON FILO FLAME NERO PER L'IISS T.FAZELLO -SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5C1262D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C40FFE86</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ABBONAMENTO AMMINISTRARE LA SCUOLA +DIRIGERE LA SCUOLA A.S. 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C40FFE86</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C1D66E3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TICKET INGRESSO CASTELLO INCANTATO GIORNO 08-05-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1D66E3D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C1E5537B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SOFTWARE GREEN SERVER DOCUMENTI SMART</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1E5537B</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B5FB0053</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO GIORNO 8-5-25 COMITIVA 55 PERSONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5FB0053</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B4EEB99E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO ABBONAMENTO NOTIZIE DELLA SCUOLA A.S. 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B4EEB99E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AE57E997</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA REGISTRO DIPLOMI -RINNOVO PAIS 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE57E997</t>
-[...4 lines deleted...]
-  <si>
     <t>B6AD16EB3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO SCIACCA SIRACUSA -RAPPRESENTAZIONI CLASSICHE GIORNO 14/5/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD16EB3A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A2B5167E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 15 UPS OFF LINE 600VA 360 W</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A2B5167E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B696AE7D7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PROROGA SERVIZIO DI NOLEGGIO FOTOCOPIATRICE LICEO ARTISTICO B0NACHIA-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696AE7D7F</t>
-[...4 lines deleted...]
-  <si>
     <t>B696A9ADF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PROROGA SERVIZIO NOLEGGIO FOTOCOPIATRICE LICEO CLASSICO -SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696A9ADF4</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68C4C43D1</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA FINO A UN MASSIMO DI 245 PASTI ATTIVITÀ DI COMPETENZE DI BASE PER LA SEDE DEL LICEO SCIENTIFICO ""ARCHIMEDE"" DI MENFI -CODICE PROGETTO M4C1I1.4-2024-1322-P-49719 ALTA FREQUENZA CONTRASTO AL"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C4C43D1</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B6748E7AB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARTICOLI DI DESIGN GIOIELLI-LICEO ARTISTICO BONACHIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6748E7AB2</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B67D3BEDB4</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA SERVIZIO PULIZIA DEL VERDE DEL LICEO ARTISTICO ""BONACHIA ""-SCIACCA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D3BEDB4</t>
-[...4 lines deleted...]
-  <si>
     <t>B67474C788</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PRODOTTI SERIGRAFICI -LICEO ARTISTICO BONACHIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67474C788</t>
-[...4 lines deleted...]
-  <si>
     <t>B6749B43E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE MODELLISMO -LICEO ARTISTICO BONACHIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6749B43E0</t>
-[...4 lines deleted...]
-  <si>
     <t>B674B1030E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARTICOLI DI SCENOGRAFIA LABOR. ARCH. E AMBIENTE LICEO ARTISTICO BONACHIA-SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B674B1030E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B67467ED87</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI FERRAMENTA -IISS T. FAZELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67467ED87</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66EC56751</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA MATERIALE DI FERRAMENTA LABORATORIO ARCHITETTURA E AMBIENTE PER IL LICEO ARTISTICO ""BONACHIA"" SCIACCA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66EC56751</t>
-[...4 lines deleted...]
-  <si>
     <t>B66ADB8AF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA FINO A UN MASSIMO DI 839 PASTI CODICE PROGETTO M4C1I1.4-2024-1322-P-49719 - TITOLO ALTA FREQUENZA: CONTRASTO ALLA DISPERSIONE SCOLASTICA 2 –</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66ADB8AF0</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B64AA44D66</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO PER CORSO ALTO PER ALUNNI PCTO BIOMEDICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64AA44D66</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B647EDFDF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO SCIACCA-AGRIGENTO -VALLE DEI TEMPLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647EDFDF6</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B6211C6233</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRENOTAZIONE ESAMI CAMRIDGE B1-A-S. 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6211C6233</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61D7A05E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA BURGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D7A05E1</t>
-[...4 lines deleted...]
-  <si>
     <t>B61C96793A</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA PALERMO BANCA D'ITALIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C96793A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B6076B7AD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI TRAGEDIE TEATRO GRECHE SIRACUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6076B7AD2</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B5FD6A203E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SISTEMAZIONE BAGNI LICEO ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD6A203E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F9AC8C1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO ISTRUZIONE CAMPANIA A.S. 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9AC8C1D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F963CB8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA AREA ARCHEOLOGICA ROCCA DI ENTELLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F963CB8D</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5D8D47348</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ROTOLONI E GUANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8D47348</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D651CD78</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA SERVIZIO COPERTURE ASSICURATIVE INFORTUNI E RESPONSABILITA CIVILE PERSONALE DELL' IISS ""T.FAZELLO""-SCIACCA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D651CD78</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5A19BD4B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA MENFI PALERMO TEATRO ORIONE DEL 14/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A19BD4B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B5BE7FEB76</t>
   </si>
   <si>
     <t>Decisione a contrarre - ADESIONE PERCORSO DIDATTICO IN LINGUA INGLESE LONDON ECHOES</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE7FEB76</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5BB6CC293</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTA PER FOTOCOPIE BURGO REPRO FUCSIA A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB6CC293</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B5BA6ABD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO AFFIDAMENTO INCARICO RSPP PER TRE ANNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5BA6ABD</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B5A1E4304E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO BUS TRASPORTO URBANO GIORNO 21-2-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1E4304E</t>
-[...4 lines deleted...]
-  <si>
     <t>B59F85A77A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA PER IL SOSTEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59F85A77A</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59D20665C</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA SOFTWARE PEDAGOGICO PER L'IISS ""T.FAZELLO""-SCIACCA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D20665C</t>
-[...4 lines deleted...]
-  <si>
     <t>B58DB6828A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO SPURGO POZZETTO LICEO ARTISTICO E LICEO CLASSICO -SCIACCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58DB6828A</t>
-[...4 lines deleted...]
-  <si>
     <t>B59A897530</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO MENFI SCIACCA AGRIGENTO DEL 19/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A897530</t>
-[...4 lines deleted...]
-  <si>
     <t>B58D9A4D86</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N.1 ROLL- UP PER IL LICEO ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D9A4D86</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B580C79E2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICHIESTA ATTIVAZIONE CORSO DI FORMAZIONE GENERALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580C79E2C</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B576D09BBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 12 KIT BANDIERE PER ESTERNO SICILIA-ITALIA-EUROPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576D09BBF</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56DB278DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CANONE ASSISTENZA ANNUALE PRIMA VISIONE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56DB278DB</t>
-[...4 lines deleted...]
-  <si>
     <t>B56C22234A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO RINNOVO CONTRATTUALE INFOSCHOOL 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56C22234A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B54B34399C</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PALERMO - TEATRO JOLLY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54B34399C</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B5464B6724</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA VIAGGIO ISTRUZIONE A ROMA A.S. 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5464B6724</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>B53E1C049D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI 2.1. DIDATTICA DIGITALE INTEGRATA E FORMAZIONE ALLA TRANSIZIONE DIGITALE PER IL PERSONALE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53E1C049D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B50277A6D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO SCIACCA-PALERMO UNIVERSITA DEGLI STUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50277A6D3</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F1BBEE35</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI PRONTO INTERVENTO SU SEGNALAZIONE DI ALLARME PER IL LICEO ARTISTICO BONACHIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F1BBEE35</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F20B4DDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO MENFI -MARSALA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F20B4DDB</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B4E7811408</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO SPOT CAMPAGNA ISCRIZIONI A.S. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E7811408</t>
-[...4 lines deleted...]
-  <si>
     <t>B4EAA07EA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO SISTEMA DI COMUNICAZIONE CON TECN. E APP. VOIP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EAA07EA9</t>
-[...4 lines deleted...]
-  <si>
     <t>B4EA7522CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SMALTIMENTO RIFIUTI SPECIALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA7522CB</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B34806D58B</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA N. 600 COPIE ABBONAMENTO ""GIORNALE DI SICILIA"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34806D58B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4D54D2BFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA - MENFI - TRAPANI TEATRO ARISTON DEL 18/12/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D54D2BFD</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4CF793905</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CAMPAGNA ISCRIZIONE PER IL NUOVO ANNO SCOL. TRAMITE BANNER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CF793905</t>
-[...4 lines deleted...]
-  <si>
     <t>B4CD7EB963</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE CARTOLERIA LABORATORI LICEO ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CD7EB963</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4B99CD4A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO MENFI-SCIACCA MULTISALA BADIA GRANDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B99CD4A1</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BD3FEA04</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI FERRAMENTA-LICEO ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BD3FEA04</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>B4B03D8506</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO CONTRATTO ASSISTENZA ARGO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B03D8506</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>B4A2377B34</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RIPARAZIONE BAGNI LICEO SCIENTIFICO -MENFI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A2377B34</t>
-[...4 lines deleted...]
-  <si>
     <t>B4A9DA5E9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE LABORATORIO ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A9DA5E9F</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A4CEC157</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO SERVIZI INTERNET ARGO WEB PREMIUM 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A4CEC157</t>
-[...4 lines deleted...]
-  <si>
     <t>B4A2164504</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO MANUTENZIONE ORDINARIA E ASSISTENZA TECNICA N. 1 IMPIANTO ELEVATORE -LICEO ARTISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A2164504</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B49C1B70C2</t>
   </si>
   <si>
     <t>"Decisione a contrarre - SOSTITUZIONE LAMPADE FLUORESCENTI CON LED -PRESSO IL LICEO ARTISTICO ""BONACHIA""-SCIACCA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49C1B70C2</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B496601219</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TESSUTO E SPUGNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B496601219</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B48EA7C39F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSO DI FORMAZIONE PER GLI STUDENTI IN ALTERNANZA SCUOLA LAVORO PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EA7C39F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B48079DB4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI DI FORMAZIONE DEL PERSONALE SCOLASTICO PER LA TRANSIZIONE DIGITALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48079DB4E</t>
-[...4 lines deleted...]
-  <si>
     <t>B464A064F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA INCONTRO SENSIBILIZZAZIONE DISABILITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B464A064F2</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B4649050DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PERNOTTAMENTI PARTECIPAZIONE 61°CONVEGNO PIRANDELLIANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4649050DE</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B45AE5F22A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SOSTITUZIONE MANIGLIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45AE5F22A</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B45AB911A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TRASLOCO ARREDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45AB911A7</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>B466E766A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO MENFI ISOLA DELLE FEMMINE CONVEGNO PIRANDELLIANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B466E766A7</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>B45BCB3517</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BATTERIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45BCB3517</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B454ECC35B</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTROLLO SEMESTRALE DI ESTINTORI E IDRANTI UNI 9994 PER L'IISS T.FAZELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B454ECC35B</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B44F29061D</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERGENTI TOGLI INCHIOSTRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44F29061D</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B42EDFBA15</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42EDFBA15</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>B43F2D4C34</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43F2D4C34</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>B42EF67678</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LEGNAME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42EF67678</t>
-[...4 lines deleted...]
-  <si>
     <t>B436975F79</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 5 CASSETTE PRONTO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B436975F79</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B4294D9C12</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE SPORTIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4294D9C12</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B425295CEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO VIAGGIO SCIACCA- PALERMO TEATRO AL MASSIMO PER IL GIORNO 11-11-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425295CEF</t>
-[...4 lines deleted...]
-  <si>
     <t>B4243BCC40</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SCIACCA-MENFI-TRAPANI TEATRO ARISTON</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4243BCC40</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B420EA7E40</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SOFTWARE DI MODELLAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420EA7E40</t>
-[...4 lines deleted...]
-  <si>
     <t>B41E91E4AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - SMONTAGGIO,SPEDIZIONE RIGENERAZIONE DELL' INVERTER ESISTENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41E91E4AA</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>B4160A1271</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA HYGIENIST 750 ML</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4160A1271</t>
-[...4 lines deleted...]
-  <si>
     <t>B4139327C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4139327C7</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B4031E1C1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PERCORSI DI ORIENTAMENTO E FORMAZIONE PER IL POTENZ. DELLE COMPETENZE STEM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4031E1C1B</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>B400B2552C</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA SOFTWARE DI GESTIONE PRESENZE "" JUNIOR -WEB"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400B2552C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B3E9C561F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA VIAGGIO ATENE E OLIMPIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E9C561F8</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3F2A76AFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA VIAGGIO SCIACCA -SELINUNTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F2A76AFC</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2024</t>
   </si>
   <si>
     <t>B3607E30C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SCARPE ANTINFORTUNISTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3607E30C2</t>
-[...4 lines deleted...]
-  <si>
     <t>B35D28AAA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARRELLI PER PULIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35D28AAA2</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>B3286F22D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO N. 500 FOGLI CARTA DA DISEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3286F22D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B322379C6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO TRASPORTO PULLMAN COMITIVA 107 PERSONE TEATRO MASSIMO-PALERMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B322379C6B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>B309166F11</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MANUTENZIONE ORDINARIA IMPIANTO ELETTRICO LICEO ART.E LICEO CLASSICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B309166F11</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>B2EC3E45EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARGO PAGONLINE-EMOLUMENTI WEB E ARGO INVENTARIO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EC3E45EA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>B2AB77B01B</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE IDRAULICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AB77B01B</t>
-[...4 lines deleted...]
-  <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>B2AB7F54C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SMONTAGGIO E MONTAGGIO N.5 CONDIZIONATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AB7F54C7</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>B278B10267</t>
   </si>
   <si>
     <t>Decisione a contrarre ODA - INCARICO RPD</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/a044ab66-35db-4258-af71-8965f5964a68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3893,5079 +2488,5759 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF6DF2E31" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d78ff4c3-8edc-4a08-a99b-d5d087f2f1a2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFE1F0677" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/de15cf41-f30f-4d03-8f53-8f508c001286" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEEC61248" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/a8fa92c7-7b6d-4007-a9fe-5e2a4949e452" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCEOF621C" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/71b39270-6b71-4ef7-b583-82e6281ed9b1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9ABD21AE" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/0ba2987a-f5e9-4d4b-af6a-ed3ad6929f45" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBD28011B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/9c56368d-740f-4544-a3d1-5d5904853f1f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9E225618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/81041faf-1bce-43cc-8230-5435582a7348" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A9780E5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/6575bca4-5d9f-4a0f-b77a-7ef07b9d45c1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43CA2659" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/8ac9e23f-4470-40eb-8ede-724396040d63" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC34AD7DAB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/445f819f-07f6-4b05-b559-3181d5aafdd3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC299DB057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/3edd63a2-8367-483b-9168-755c49c29737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC105AE703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/2c5b7ba2-0359-4c4d-acda-673b8a4d025b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC038EEFF3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/966d856f-cf0b-4dc9-ac3f-0274273f1ffb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF804905B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/dbe65ec0-e2d6-42e6-a938-edfc01212cd0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF17BEAD1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/060d7de0-02f1-43de-80f5-7a37acb33735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0C6D425" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/062d1752-c994-4f7d-9e30-c94b3f68bd10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE3722B3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/e1fa7891-ee5b-4362-bca1-94a8747dd01f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9417436" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/40cdde4d-d014-40da-9c33-0d84afd9f9d1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2F2243E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/7355a6db-f475-4c2c-8e1c-5d5d416ab839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9F94B28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/80ff51e3-935f-4b07-8688-58b4973744a0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC96B067F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/edd4a259-7b86-4d97-b187-3f27803cebd7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC91EC830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/6b3fc8b4-0c27-4a93-adbb-7d53cf2ba8c3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6346956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/617ccec6-38fe-4f2e-9e32-cab3f8f58e96" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4537B38" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/c886f4d9-ff6f-4366-82d1-48ab2f33a8cb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA6396DF" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/c3d3eaa4-72c1-4e7d-b64e-02fe9f2163f6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA459AC2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/71a461af-5b47-4618-b20f-4df20a987db8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB67F766B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/89527d36-9fa7-484f-a8bc-c37dab41529a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB49CC134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/1e052a95-9961-44fd-a977-2162430a2532" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4A411C1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/cb01c61d-d25f-4cb8-a322-e727c869c0a3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA39F8F5A" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d084de8a-1f7a-4588-907f-79589271d728" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB998D3450" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/148e9679-f91f-4bef-bfff-2a749a8c6e1b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B090930" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ae132d03-696a-4ab8-857b-28d66164da49" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB982662B1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/132860de-eab9-49c6-9a10-bc44c8e4fb3c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92AC5265" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/80e97b84-465d-449e-8d2f-31fad1c36605" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB903D4FB3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/40fc1784-5eb7-4e00-8708-1edce28c3eb9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88DAAC9D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ab50fced-143c-44a6-a0ca-1dbd8b4d746e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79B2E1E4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ad7f58cc-1d16-40e0-8f06-df91f6433e43" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB746FD7C9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/62381328-20b9-43b2-9aa1-b48aa66bca17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB750B19A5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/c7a6039e-781d-4614-8cfa-6c446967a510" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70C00A0B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/64d124e8-991a-439c-b287-eb6b91b04950" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EC5DE88" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/2b5b1ede-9aec-4fed-a3fb-9e01f53d0ee3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65FEC92F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ad22ad6d-b060-4340-baad-765652b00add" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5AF53D88" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/7ce52277-0e80-4e85-a3e1-91e964ff5a74" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53BCF9F3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/eb57e84a-1771-496a-8885-1694c7e66798" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F7DD5F4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/480066c9-8285-4367-8a82-a91d6d301432" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4744E72E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/0599de37-ca54-47fe-b762-d51dd72e6b01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E4B570B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/cab90c47-a3cd-4d05-9e59-e13df965028b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB351C120B" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/cc1c925c-3401-45d4-ad85-01a19141fe33" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB281B2007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ab695bd8-a60e-4313-bef2-3713182fd776" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22264A26" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/bc427c24-cf2f-4087-8e9c-60d5da2d712e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1401048E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/34630d08-8f5d-498e-b0af-be40bd547edc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C83D2BF" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/c920e558-f355-48e2-a20f-bbf570c89383" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09CE8084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/87711ff7-da76-4ee9-8c15-0638a5375266" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0936356F" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/11623929-446d-4b75-a306-de01a823e1c8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE751435" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/425fd47d-fe5a-48c9-9bc9-f0eb51301930" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE3E83C9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/adf4732e-4539-4fc9-9638-9d33a5cc9f92" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAFFEC85" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/e6f571d0-1d52-401e-8502-96c353dc1ee5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB662ECFE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/29a3dad3-599a-4977-939b-69fca7b3a0f3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB1D15D6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/2c60c6cd-3be7-4c92-8d14-4ca4fdea2901" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9C94F12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/143e5cda-c0fd-4d45-b4f8-964ca0f1bf3c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA53FB641" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/11f26033-cda0-4692-8f28-7feb0f29ff21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FABF2CB" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/15474893-e769-407e-b1ee-07d9482b7a4a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DA3E017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/0f598593-41d6-4964-acb6-2388dae9d139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D3D992F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/50cbaa1c-fd1b-455c-b9a3-c01bf0165700" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D02AEFD" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/2d7143ba-7429-4d49-85e0-f9c98fca6994" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B410E50" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/97843d08-08db-4efd-addf-5eda888782bc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA870B2475" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/cb86aab7-da5c-4d20-8b4a-adcbd8f233ba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA845DDBD8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/0742dbc7-e443-496e-8260-de937af025a0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA824C5C87" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/03650250-3dd6-45f5-a40b-8fecc2d0fb6f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA821631E5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/e33c39ae-4a0b-48d5-b2d1-1aa680f335f9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B4ECDCF" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/26cdb787-ae1f-49b1-bf2f-4def42c383bb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA685D3013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/77ac44cf-5d92-406f-bab8-9d66aa58387b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65DC9580" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/7b887d8c-40f0-4e0f-96ec-81eea3117951" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F69482E" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/3cefbb59-0189-4429-83d1-62b043599636" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F331CB4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/28158737-8a5e-4197-95b4-67809dcd330b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E25530A" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d69e25d6-0642-4331-b88e-ac9df358d374" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44877960" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/055c5163-ccac-455b-bc45-4c6480ad53ea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43932F8F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/2c7a79aa-be2c-47fd-83a2-683598d9d14a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F622816" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/36ec761f-e23a-46e7-9459-a1cb3a1902cb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C283EB7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ca8b15a4-b260-48ba-9908-c85ea895b6b1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F15F81E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/664e751d-7402-4abe-aa0f-2efb091ed5b4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C20B9AD" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/22086e70-c17f-494e-bf98-9bc17e6db867" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2762DE21" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/cb0b7d03-bf8e-4793-85c9-3b7d30986330" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2213F812" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/af1bccff-d2a7-4260-ae09-95504c5d529c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA21EE5749" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/34ce6887-357e-4578-8e92-07c5305a56da" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2130174C" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/8e2c24ee-7c5d-4b7c-8a4a-30fc81a01a98" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BE98601F" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/4aa9b5fb-9980-4d55-9738-e9fa28724aed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B11163FD" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/f717379a-dc63-4e20-9a94-c658c6a7236b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB28386F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/1ec22758-0448-4f73-b163-cd0bd011f21d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A239A989" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ecf2675a-ea7a-4be8-92a3-b3224309fe0d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8963874" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/8b9d7989-372e-4730-9cac-105cbd8c7642" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2755D9F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/a2db62c7-008f-496d-980a-5a55d4bcd04f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2D9AA1D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/b219f799-115c-4a05-8fc4-2465282f5d81" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97FC6BFA6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/2e691f38-4eaf-4660-9cf8-c53f7628ebde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9710384B7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/5b9b00f9-0d17-4eaf-83ef-21597b706e58" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968D6B405" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/c8f40f33-e7ef-4f3c-bf23-2bbf727c30ad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965FE854F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/7c5fe28f-76a2-49b8-bfe1-406e5c83ecc1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9804D72DA" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/b2697028-f82f-4fb9-b91c-8cf97bae4939" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B960F88176" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d293e1d8-5b60-45a8-8c20-ca9b3c15f11c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A688B5F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/9e3eeef3-866c-4420-a99a-bd740b6092b6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B856D7B6A9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/0397efa5-e973-4f0c-8bf7-b583e2d516fc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D77AD6F" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/db6822ea-e4cd-425b-8219-686d5ee7d6f5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945DE9B93" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/890772b1-4511-42b0-8dc1-7c5a542b1a88" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944DAC51E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ca45746f-4b7c-467b-9033-30fa9f53b1f3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942362F35" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/b5656195-18f2-437f-9676-1f18f5e5a224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92BCD5C88" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/93c20e55-8314-40ae-bbf8-86eef1a1548b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92BD59977" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/0e351b0f-b445-409e-b5c5-f999809837c8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D044406" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d3f8a9ce-ce62-4ad4-96ad-0050c6fb913d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9171A0A70" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/39e17094-2653-473c-b5ad-0a0fd9dce579" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911CB56DA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/bd85f85b-5494-4b19-8552-8319c48bbbad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FB134DC7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/94e3fdb9-688f-494f-9ddf-6916959920ce" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EFBEF72B" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/4425944a-21d3-4c78-a8ef-a3c69e7fd12a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA0D6A11" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/acb4e235-2477-4fec-bc58-14a04a0539fe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBC893BC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/54bbd360-f782-43a7-8617-f0dabea3fffe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E7537AC4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/873b59f4-9786-416a-97a6-f0b22f001e00" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D41476C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/562cb1d1-b454-4848-ab10-12d3a39e237a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E5668E34" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/0883aa9b-a2cb-4eba-b18d-edd9fd4285d0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB6A681D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/77032514-88bc-4e4d-b4e9-bd126b72f4d1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBF44491" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/dc20d0eb-a036-4e2e-9361-9312587ce859" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C7E43DF3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/7e4e2468-385a-4c85-a757-4ddef0644797" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF467A13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/23fe124b-86cd-460e-8a4e-bf3e56c66700" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B980B270" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/e133efc5-0b00-4a11-9e34-814fda39b590" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A288EFA0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/a3f3c1bb-1426-4da5-a09f-0b496a9d0b7d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A214B18C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/f1afa4ac-e973-43b1-98ab-66f0e4043312" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896AE5C6D" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/bbb3bb4c-54bd-413d-8289-fe313739fe35" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8928F41CC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/5d907c83-259d-4f56-a280-c1d372a4c8b2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F45EC97" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/cc27a5e5-50f5-4926-84f0-c844ef66f8be" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88ED30FD2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/eec6cb2c-6d78-4bc2-a7bd-8cd11b790f8e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88D2D71B0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/273bc2da-43f5-4e2a-8e55-548c968e7b2b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B877E6B4E1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/cbecf818-c413-4433-83a1-15489bf84553" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87CFCAB28" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/76995310-d60d-4c6a-a90f-96f4d29ba809" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882F4BB1C" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/f70ee2c5-6aba-4d74-a859-6208167056ec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B878763B97" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/8cdc055f-d522-4fac-9a79-0b6a499705ef" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B866781A14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/2e10a54e-3177-47ce-9f16-90b1923c32f8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849F89318" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/788ecb72-55b4-4e78-a246-127c718adbbd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B820BBB626" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d0306842-9ec3-4a96-8efd-b1e117a918bc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74966DE5D" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/27e4db02-d41b-4a82-af2a-8b80a7eb9cd2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D7030267" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d1e9cc76-9157-4dce-a95b-2e8d36a3cb7f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C1563201" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/82899ef9-a83c-4ed7-895d-359a1bd22a0d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C0D7BBBC" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/833a46d4-9c43-483c-a907-8863f6c06bf1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78D78E571" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/9f527942-45f8-465b-9164-4d06f5d7d20e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78BE54422" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/0cee9227-1421-4d7a-91fb-cfb102a954f7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7785C44D7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/3bc495d5-0f0a-451c-85db-17d3e099e48d" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B775EA4B5E" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/e01ccbc8-353e-43c9-9bed-77b79852c445" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B752E43AE8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/e2482e0d-e74d-42bf-a341-80f04c29fe79" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73C8636FF" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/03c57b31-4fab-4017-a09c-d376a85dccd3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72FB45261" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/496d8029-6669-466f-b4ed-956004bf4ec0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C1F1158" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/88ea8922-4a7f-4251-933c-2b594fdc665c" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C0AC524" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/483f8dce-b329-4041-a7e8-32a220978310" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F5FFF994" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/372a1335-81f4-44b9-b5a9-e316e71e1999" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5A296AD" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/bacdee79-cca9-4727-8e35-b887457cefa9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3A86B2A" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/b1a8e6d7-7361-47ad-af0b-cf3e1994080c" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E34B6F39" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ee810a61-6bd1-464d-9db0-abf767685a2b" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D90067B3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/3048c5eb-cd1e-4bf3-8aa1-6682932f4215" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBEAA0DF" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/4976f674-bd56-4a98-a102-59e4ab80a16f" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5C1262D" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d65374e2-8c2e-4ae7-8260-5bff8a288695" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C40FFE86" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/62ca89e8-f496-4390-805f-52f9a07f26d5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1D66E3D" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ca737bd7-5304-4bec-9abe-259a242c9acb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1E5537B" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/1711c58f-1401-43f2-9a99-4ae12079d7c5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5FB0053" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/45af6041-c2bb-4c5f-9654-65b171827264" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B4EEB99E" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/91a52f9b-2cc1-44af-94fb-853ec649c581" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE57E997" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/faaad982-b3a9-4a48-ae21-7d44b9e4728c" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD16EB3A" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ca37623a-35f0-4b76-8568-e52514acde01" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A2B5167E" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/585b88dd-7530-4858-bd47-1dd90039f55c" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696AE7D7F" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/1d2a8a7a-d6a1-4238-a2ed-004170476717" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696A9ADF4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d2bc8a4d-3f3d-405a-81d0-79fd70b1f378" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C4C43D1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/bb6ea506-92f1-472a-a172-fc2df3569726" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6748E7AB2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/bcbd17ba-bb72-47e8-85d3-82901baa10f8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D3BEDB4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/dcffbbed-e4f7-4652-92e1-461b313bea58" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67474C788" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/8de18ca8-93d9-405f-938b-41126a08e3bc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6749B43E0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/bbd24da9-bbe9-4820-ac48-a1f2744178d2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B674B1030E" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/1a6e6570-7603-4d95-b19e-8968a733c8cb" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67467ED87" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/44e57fad-9fd7-47b0-95c9-49eb1d0ba87b" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66EC56751" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/fffa3b75-90a1-4929-a2b9-56bc798be6e9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66ADB8AF0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/86af0340-633e-4b7c-a7f7-0bb643a36bc0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64AA44D66" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d07b5826-cdf5-415f-8b63-e5ae1a77d686" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647EDFDF6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/8ada5190-4837-41d2-87e0-23efb2ab6886" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6211C6233" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/92d22d42-c54a-4a93-ab87-4f0bfbb589f6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D7A05E1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/add4ab1e-8b4d-4b16-b68d-60aa0963eef2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C96793A" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d1768650-7e09-418c-be26-a9fec24c2ff6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6076B7AD2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/4d3ba397-0bb3-4289-86ac-66e359a35450" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD6A203E" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/fd274710-689b-40e9-8458-3112e5cbb074" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9AC8C1D" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/1f1ef0f6-ac4e-4a1d-85a3-7b849571d672" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F963CB8D" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/1e331718-7c3b-4062-8091-a41f6cda28f0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8D47348" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/e42c730a-3c64-48c1-ad3e-acd20d56daf2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D651CD78" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/44734a79-e9bb-471a-b3b8-1fdc724a9a4a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A19BD4B0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/f34fd28f-c811-4957-9038-9ac58a70396b" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE7FEB76" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/bee7dd98-777a-437b-b712-3a8570f2af62" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB6CC293" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/fee0ae48-8b8d-4b96-a142-590cf10fed63" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5BA6ABD" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/62aaa076-506f-47a5-8cf0-169ca965e795" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1E4304E" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/e069fddd-df87-4cf7-80c4-7010e096adeb" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59F85A77A" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d0d42595-76cd-4ee5-a0f5-3e9c0bfc657c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D20665C" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/0a938c1f-1f64-445f-a589-8342c07079f9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58DB6828A" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/def09888-bf5d-416d-a041-52755ca726c8" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A897530" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/4127a686-dded-423b-abe4-d1280f5ac4a5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58D9A4D86" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/4a302187-4c05-40d4-937a-6da6148d9d41" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580C79E2C" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/bd05763d-61bf-4706-8d34-b6dfd96879f8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576D09BBF" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/f0462e7e-70a4-4836-bcdd-0c6a4980abff" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56DB278DB" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/67577396-72aa-4420-b128-7850a3aa8346" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56C22234A" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/3bf5252c-de7f-4cf6-87e8-f93af5313794" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54B34399C" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/5827dd98-f079-4ff2-a033-01cf166d361d" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5464B6724" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/eb347c54-061e-4061-9288-9136366d0705" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53E1C049D" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/67ad7939-1dd5-454b-8cbf-08e197d29ad3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50277A6D3" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/739b1cba-cdb0-44db-aafa-bc1345abd299" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F1BBEE35" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/daf04541-c667-43e7-bee1-e7131166969e" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F20B4DDB" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/15ec64fe-3d9a-4ba1-b0f2-2b9564a123f0" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E7811408" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/87397366-f4c2-4aeb-9387-5bffdb941c4f" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EAA07EA9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/fcbbf86f-5487-429a-adf9-a635444ab3b5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA7522CB" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/08b0577c-fc90-430b-affa-d7f3a985d614" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34806D58B" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/c53ab495-a3dd-4166-8e36-563a7931e8df" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D54D2BFD" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ef6f7ba1-9fd6-4855-a917-01e336076cdb" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CF793905" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/532913df-6c07-4558-9c9d-faed9268c602" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CD7EB963" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/27dd7b8e-522a-45be-abd3-f711ffccefce" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B99CD4A1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/036b7a88-c721-456e-8f5a-63a3be70c24e" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BD3FEA04" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/f6ced6ca-da1a-4d8c-9182-b5247394b422" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B03D8506" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/96be4bff-bd51-457c-b49b-7dbd77cc4c6e" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A2377B34" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/47b92b48-08f2-429a-9124-3099af603171" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A9DA5E9F" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/e781221e-bfa9-4027-ae5b-fc2251706e4a" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A4CEC157" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/a5aecf36-f418-4a77-aaf1-6a41dc921fd9" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A2164504" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/792494ec-2cd4-461f-8381-4a6683c468f7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49C1B70C2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ca07ae29-a7a1-4634-801a-994af8dcfc58" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B496601219" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/a5c3fde5-7423-45fd-9add-012f6777fb13" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EA7C39F" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/0b6c5f5c-d815-4b6e-a34d-3c934cf493cf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48079DB4E" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/795636b2-4b20-4c05-a576-0d4b40e5c69d" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B464A064F2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/62e149d8-060a-4d42-9197-affd5b70d161" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4649050DE" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/e77b6f1c-f8fa-4ee9-8163-b71da3e514e2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45AE5F22A" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/4711762a-9ee2-41c6-adee-b60c9e21f468" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45AB911A7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/f893cdd6-c7c9-42e1-898e-3d2801e07ad1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B466E766A7" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/5288535c-8c70-4e65-9b70-4f315296012b" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45BCB3517" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/1dfc5c3b-f1bb-4fc6-a175-99a63ec1e379" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B454ECC35B" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/1e614310-c918-4c04-8150-e14c3bddf2bc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44F29061D" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/2d51ed90-6c0c-408d-9bba-d75430979257" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42EDFBA15" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d21f1fd7-295b-4927-acef-498a305bc7c4" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43F2D4C34" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/cd9c8df5-8189-4837-82d2-a0405a832bd8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42EF67678" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/23dc0777-ac7d-4b25-8c14-9510ec25db26" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B436975F79" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/f1d3e945-36d4-4a19-93a8-d8081462b6f6" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4294D9C12" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/639bea89-e49a-4d61-a722-8e67ad15cafd" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425295CEF" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/a6405084-2dbc-4d3d-aeee-bd0b9da0c5cd" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4243BCC40" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/2f82e4a0-5943-4389-9522-0b9860aa4ecf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420EA7E40" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/9b4711a7-8100-4879-b656-757b97cae8f7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41E91E4AA" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/4cc890f0-3348-45ed-9312-44240015018d" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4160A1271" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d1918355-ed85-4b24-bd9e-a1ed046ebdeb" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4139327C7" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/cac28908-8d13-40b1-9c37-0d33d6803e8b" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4031E1C1B" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/aba36c2f-1769-4e5b-b569-5628cfb36a6b" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400B2552C" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/4c38f8f3-f7ae-4576-ae4f-c758598f8e0b" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E9C561F8" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/9f210e7b-7878-4f44-b65e-868a3b30f27c" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F2A76AFC" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/d933f47e-477f-4412-b319-6ea4e0581423" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3607E30C2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/ad7fff72-d668-46e9-9a8d-d0ad17a0585f" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35D28AAA2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/a4ccf3f2-22e1-459a-ac8a-9cadfbed66d4" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3286F22D0" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/25f8ddaf-6f3b-4de0-9f86-cccc4df437c4" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B322379C6B" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/f09593bd-f472-4804-923f-e6f9a08c965d" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B309166F11" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/160b2507-d6ee-4b3f-9ff0-89da9c750520" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EC3E45EA" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/b0737a1f-5d34-44ad-9f46-71a8355e330c" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AB77B01B" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/75f5c52b-6680-46eb-9589-d9db1796ff16" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AB7F54C7" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/c58fdefe-31b5-4fe6-8124-251ea24fdb7c" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B278B10267" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIS00800P/amministrazione-trasparente/atti-amministrazioni-enti/a044ab66-35db-4258-af71-8965f5964a68" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F251"/>
+  <dimension ref="A1:F259"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9688</v>
+        <v>12122</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>12020</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8779</v>
+        <v>11720</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>8534</v>
+        <v>10983</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6">
+        <v>10850</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="B6">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>8474</v>
+        <v>10705</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>8082</v>
+        <v>10473</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>7965</v>
+        <v>10451</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>7934</v>
+        <v>9688</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>7874</v>
+        <v>8946</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B12">
-        <v>7467</v>
+        <v>8779</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>39</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="B13">
-        <v>7386</v>
+        <v>8534</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>41</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>7281</v>
+        <v>8506</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>7252</v>
+        <v>8474</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>47</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="B16">
-        <v>7251</v>
+        <v>8082</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>50</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="B17">
-        <v>7183</v>
+        <v>7965</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>53</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>7134</v>
+        <v>7934</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>55</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="B19">
-        <v>7072</v>
+        <v>7874</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>58</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="B20">
-        <v>7070</v>
+        <v>7467</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>61</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>62</v>
       </c>
       <c r="B21">
-        <v>6896</v>
+        <v>7386</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>64</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>6854</v>
+        <v>7281</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>6852</v>
+        <v>7252</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>69</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>6608</v>
+        <v>7251</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>6393</v>
+        <v>7183</v>
       </c>
       <c r="C25" t="s">
-        <v>113</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>74</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>6392</v>
+        <v>7134</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>6381</v>
+        <v>7072</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>79</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>6290</v>
+        <v>7070</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>6252</v>
+        <v>6896</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>84</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>6175</v>
+        <v>6854</v>
       </c>
       <c r="C30" t="s">
-        <v>136</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>5933</v>
+        <v>6852</v>
       </c>
       <c r="C31" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>5889</v>
+        <v>6608</v>
       </c>
       <c r="C32" t="s">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>5886</v>
+        <v>6393</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>92</v>
       </c>
       <c r="B34">
-        <v>5808</v>
+        <v>6392</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>96</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>92</v>
       </c>
       <c r="B35">
-        <v>5796</v>
+        <v>6381</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>98</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>163</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>5675</v>
+        <v>6290</v>
       </c>
       <c r="C36" t="s">
-        <v>164</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>101</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>5498</v>
+        <v>6252</v>
       </c>
       <c r="C37" t="s">
-        <v>169</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>104</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>173</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>5418</v>
+        <v>6175</v>
       </c>
       <c r="C38" t="s">
-        <v>174</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>107</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>178</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>5241</v>
+        <v>5933</v>
       </c>
       <c r="C39" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>110</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>178</v>
+        <v>111</v>
       </c>
       <c r="B40">
-        <v>5238</v>
+        <v>5889</v>
       </c>
       <c r="C40" t="s">
-        <v>183</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>113</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>187</v>
+        <v>111</v>
       </c>
       <c r="B41">
-        <v>5124</v>
+        <v>5886</v>
       </c>
       <c r="C41" t="s">
-        <v>188</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>115</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>192</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>4980</v>
+        <v>5808</v>
       </c>
       <c r="C42" t="s">
-        <v>193</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>118</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>197</v>
+        <v>116</v>
       </c>
       <c r="B43">
-        <v>4779</v>
+        <v>5796</v>
       </c>
       <c r="C43" t="s">
-        <v>198</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>202</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>4712</v>
+        <v>5675</v>
       </c>
       <c r="C44" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>207</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>4546</v>
+        <v>5498</v>
       </c>
       <c r="C45" t="s">
-        <v>208</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>126</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>212</v>
+        <v>127</v>
       </c>
       <c r="B46">
-        <v>4382</v>
+        <v>5418</v>
       </c>
       <c r="C46" t="s">
-        <v>213</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>129</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>217</v>
+        <v>130</v>
       </c>
       <c r="B47">
-        <v>4331</v>
+        <v>5241</v>
       </c>
       <c r="C47" t="s">
-        <v>218</v>
+        <v>131</v>
       </c>
       <c r="D47" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>132</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>217</v>
+        <v>130</v>
       </c>
       <c r="B48">
-        <v>4322</v>
+        <v>5238</v>
       </c>
       <c r="C48" t="s">
-        <v>222</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>134</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>226</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>3970</v>
+        <v>5124</v>
       </c>
       <c r="C49" t="s">
-        <v>22</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>137</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>228</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>3857</v>
+        <v>4980</v>
       </c>
       <c r="C50" t="s">
-        <v>229</v>
+        <v>139</v>
       </c>
       <c r="D50" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>140</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>228</v>
+        <v>141</v>
       </c>
       <c r="B51">
-        <v>3856</v>
+        <v>4779</v>
       </c>
       <c r="C51" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>143</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>237</v>
+        <v>144</v>
       </c>
       <c r="B52">
-        <v>3814</v>
+        <v>4712</v>
       </c>
       <c r="C52" t="s">
-        <v>238</v>
+        <v>145</v>
       </c>
       <c r="D52" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>146</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>242</v>
+        <v>147</v>
       </c>
       <c r="B53">
-        <v>3063</v>
+        <v>4546</v>
       </c>
       <c r="C53" t="s">
-        <v>243</v>
+        <v>148</v>
       </c>
       <c r="D53" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>149</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>247</v>
+        <v>150</v>
       </c>
       <c r="B54">
-        <v>2890</v>
+        <v>4382</v>
       </c>
       <c r="C54" t="s">
-        <v>248</v>
+        <v>151</v>
       </c>
       <c r="D54" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>152</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>247</v>
+        <v>153</v>
       </c>
       <c r="B55">
-        <v>2866</v>
+        <v>4331</v>
       </c>
       <c r="C55" t="s">
-        <v>252</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>155</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="B56">
-        <v>2799</v>
+        <v>4322</v>
       </c>
       <c r="C56" t="s">
-        <v>257</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>157</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>261</v>
+        <v>158</v>
       </c>
       <c r="B57">
-        <v>2672</v>
+        <v>3970</v>
       </c>
       <c r="C57" t="s">
-        <v>262</v>
+        <v>41</v>
       </c>
       <c r="D57" t="s">
-        <v>263</v>
+        <v>159</v>
       </c>
       <c r="E57" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>41</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>261</v>
+        <v>160</v>
       </c>
       <c r="B58">
-        <v>2655</v>
+        <v>3857</v>
       </c>
       <c r="C58" t="s">
-        <v>266</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>162</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>261</v>
+        <v>160</v>
       </c>
       <c r="B59">
-        <v>2650</v>
+        <v>3856</v>
       </c>
       <c r="C59" t="s">
-        <v>270</v>
+        <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>164</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>261</v>
+        <v>165</v>
       </c>
       <c r="B60">
-        <v>2649</v>
+        <v>3814</v>
       </c>
       <c r="C60" t="s">
-        <v>274</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>167</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>278</v>
+        <v>168</v>
       </c>
       <c r="B61">
-        <v>2619</v>
+        <v>3063</v>
       </c>
       <c r="C61" t="s">
-        <v>279</v>
+        <v>169</v>
       </c>
       <c r="D61" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>170</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>283</v>
+        <v>171</v>
       </c>
       <c r="B62">
-        <v>2332</v>
+        <v>2890</v>
       </c>
       <c r="C62" t="s">
-        <v>284</v>
+        <v>172</v>
       </c>
       <c r="D62" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>173</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>288</v>
+        <v>171</v>
       </c>
       <c r="B63">
-        <v>2276</v>
+        <v>2866</v>
       </c>
       <c r="C63" t="s">
-        <v>289</v>
+        <v>174</v>
       </c>
       <c r="D63" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>175</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>288</v>
+        <v>176</v>
       </c>
       <c r="B64">
-        <v>2218</v>
+        <v>2799</v>
       </c>
       <c r="C64" t="s">
-        <v>293</v>
+        <v>177</v>
       </c>
       <c r="D64" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>178</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>288</v>
+        <v>179</v>
       </c>
       <c r="B65">
-        <v>2217</v>
+        <v>2672</v>
       </c>
       <c r="C65" t="s">
-        <v>297</v>
+        <v>180</v>
       </c>
       <c r="D65" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>181</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>301</v>
+        <v>179</v>
       </c>
       <c r="B66">
-        <v>2066</v>
+        <v>2655</v>
       </c>
       <c r="C66" t="s">
-        <v>302</v>
+        <v>182</v>
       </c>
       <c r="D66" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>183</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>301</v>
+        <v>179</v>
       </c>
       <c r="B67">
-        <v>2013</v>
+        <v>2650</v>
       </c>
       <c r="C67" t="s">
-        <v>306</v>
+        <v>184</v>
       </c>
       <c r="D67" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>185</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>310</v>
+        <v>179</v>
       </c>
       <c r="B68">
-        <v>1985</v>
+        <v>2649</v>
       </c>
       <c r="C68" t="s">
-        <v>311</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>187</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>315</v>
+        <v>188</v>
       </c>
       <c r="B69">
-        <v>1686</v>
+        <v>2619</v>
       </c>
       <c r="C69" t="s">
-        <v>316</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>190</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>315</v>
+        <v>191</v>
       </c>
       <c r="B70">
-        <v>1674</v>
+        <v>2332</v>
       </c>
       <c r="C70" t="s">
-        <v>320</v>
+        <v>192</v>
       </c>
       <c r="D70" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>193</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>315</v>
+        <v>194</v>
       </c>
       <c r="B71">
-        <v>1658</v>
+        <v>2276</v>
       </c>
       <c r="C71" t="s">
-        <v>324</v>
+        <v>195</v>
       </c>
       <c r="D71" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>196</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>328</v>
+        <v>194</v>
       </c>
       <c r="B72">
-        <v>1537</v>
+        <v>2218</v>
       </c>
       <c r="C72" t="s">
-        <v>329</v>
+        <v>197</v>
       </c>
       <c r="D72" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>198</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>328</v>
+        <v>194</v>
       </c>
       <c r="B73">
-        <v>1531</v>
+        <v>2217</v>
       </c>
       <c r="C73" t="s">
-        <v>333</v>
+        <v>199</v>
       </c>
       <c r="D73" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>200</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>337</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>1458</v>
+        <v>2066</v>
       </c>
       <c r="C74" t="s">
-        <v>338</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>203</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>337</v>
+        <v>201</v>
       </c>
       <c r="B75">
-        <v>1369</v>
+        <v>2013</v>
       </c>
       <c r="C75" t="s">
-        <v>342</v>
+        <v>204</v>
       </c>
       <c r="D75" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>345</v>
+        <v>205</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>346</v>
+        <v>206</v>
       </c>
       <c r="B76">
-        <v>1288</v>
+        <v>1985</v>
       </c>
       <c r="C76" t="s">
-        <v>347</v>
+        <v>207</v>
       </c>
       <c r="D76" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>208</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>351</v>
+        <v>209</v>
       </c>
       <c r="B77">
-        <v>1228</v>
+        <v>1686</v>
       </c>
       <c r="C77" t="s">
-        <v>352</v>
+        <v>210</v>
       </c>
       <c r="D77" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>211</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>356</v>
+        <v>209</v>
       </c>
       <c r="B78">
-        <v>1173</v>
+        <v>1674</v>
       </c>
       <c r="C78" t="s">
-        <v>357</v>
+        <v>212</v>
       </c>
       <c r="D78" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>213</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>361</v>
+        <v>209</v>
       </c>
       <c r="B79">
-        <v>1095</v>
+        <v>1658</v>
       </c>
       <c r="C79" t="s">
-        <v>362</v>
+        <v>214</v>
       </c>
       <c r="D79" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>215</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>361</v>
+        <v>216</v>
       </c>
       <c r="B80">
-        <v>1088</v>
+        <v>1537</v>
       </c>
       <c r="C80" t="s">
-        <v>366</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>218</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>361</v>
+        <v>216</v>
       </c>
       <c r="B81">
-        <v>1069</v>
+        <v>1531</v>
       </c>
       <c r="C81" t="s">
-        <v>370</v>
+        <v>219</v>
       </c>
       <c r="D81" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>220</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>374</v>
+        <v>221</v>
       </c>
       <c r="B82">
-        <v>19192</v>
+        <v>1458</v>
       </c>
       <c r="C82" t="s">
-        <v>375</v>
+        <v>222</v>
       </c>
       <c r="D82" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>223</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>379</v>
+        <v>221</v>
       </c>
       <c r="B83">
-        <v>19109</v>
+        <v>1369</v>
       </c>
       <c r="C83" t="s">
-        <v>380</v>
+        <v>224</v>
       </c>
       <c r="D83" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>225</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>384</v>
+        <v>226</v>
       </c>
       <c r="B84">
-        <v>19045</v>
+        <v>1288</v>
       </c>
       <c r="C84" t="s">
-        <v>385</v>
+        <v>227</v>
       </c>
       <c r="D84" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>228</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>384</v>
+        <v>229</v>
       </c>
       <c r="B85">
-        <v>19028</v>
+        <v>1228</v>
       </c>
       <c r="C85" t="s">
-        <v>389</v>
+        <v>230</v>
       </c>
       <c r="D85" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>231</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>384</v>
+        <v>232</v>
       </c>
       <c r="B86">
-        <v>19027</v>
+        <v>1173</v>
       </c>
       <c r="C86" t="s">
-        <v>393</v>
+        <v>233</v>
       </c>
       <c r="D86" t="s">
-        <v>394</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>234</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>384</v>
+        <v>235</v>
       </c>
       <c r="B87">
-        <v>18994</v>
+        <v>1095</v>
       </c>
       <c r="C87" t="s">
-        <v>397</v>
+        <v>236</v>
       </c>
       <c r="D87" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>237</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>401</v>
+        <v>235</v>
       </c>
       <c r="B88">
-        <v>18939</v>
+        <v>1088</v>
       </c>
       <c r="C88" t="s">
-        <v>402</v>
+        <v>238</v>
       </c>
       <c r="D88" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>239</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>406</v>
+        <v>235</v>
       </c>
       <c r="B89">
-        <v>18522</v>
+        <v>1069</v>
       </c>
       <c r="C89" t="s">
-        <v>407</v>
+        <v>240</v>
       </c>
       <c r="D89" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>241</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>411</v>
+        <v>242</v>
       </c>
       <c r="B90">
-        <v>18410</v>
+        <v>19192</v>
       </c>
       <c r="C90" t="s">
-        <v>412</v>
+        <v>243</v>
       </c>
       <c r="D90" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>244</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>416</v>
+        <v>245</v>
       </c>
       <c r="B91">
-        <v>18291</v>
+        <v>19109</v>
       </c>
       <c r="C91" t="s">
-        <v>417</v>
+        <v>246</v>
       </c>
       <c r="D91" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>247</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>421</v>
+        <v>248</v>
       </c>
       <c r="B92">
-        <v>18276</v>
+        <v>19045</v>
       </c>
       <c r="C92" t="s">
-        <v>422</v>
+        <v>249</v>
       </c>
       <c r="D92" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>250</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>421</v>
+        <v>248</v>
       </c>
       <c r="B93">
-        <v>18209</v>
+        <v>19028</v>
       </c>
       <c r="C93" t="s">
-        <v>426</v>
+        <v>251</v>
       </c>
       <c r="D93" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>252</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>421</v>
+        <v>248</v>
       </c>
       <c r="B94">
-        <v>18188</v>
+        <v>19027</v>
       </c>
       <c r="C94" t="s">
-        <v>430</v>
+        <v>253</v>
       </c>
       <c r="D94" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>254</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>434</v>
+        <v>248</v>
       </c>
       <c r="B95">
-        <v>18089</v>
+        <v>18994</v>
       </c>
       <c r="C95" t="s">
-        <v>435</v>
+        <v>255</v>
       </c>
       <c r="D95" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>438</v>
+        <v>256</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>434</v>
+        <v>257</v>
       </c>
       <c r="B96">
-        <v>18088</v>
+        <v>18939</v>
       </c>
       <c r="C96" t="s">
-        <v>439</v>
+        <v>258</v>
       </c>
       <c r="D96" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>259</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>443</v>
+        <v>260</v>
       </c>
       <c r="B97">
-        <v>17861</v>
+        <v>18522</v>
       </c>
       <c r="C97" t="s">
-        <v>444</v>
+        <v>261</v>
       </c>
       <c r="D97" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>262</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>448</v>
+        <v>263</v>
       </c>
       <c r="B98">
-        <v>17792</v>
+        <v>18410</v>
       </c>
       <c r="C98" t="s">
-        <v>449</v>
+        <v>264</v>
       </c>
       <c r="D98" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>265</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>448</v>
+        <v>266</v>
       </c>
       <c r="B99">
-        <v>17780</v>
+        <v>18291</v>
       </c>
       <c r="C99" t="s">
-        <v>453</v>
+        <v>267</v>
       </c>
       <c r="D99" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>268</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>448</v>
+        <v>269</v>
       </c>
       <c r="B100">
-        <v>17760</v>
+        <v>18276</v>
       </c>
       <c r="C100" t="s">
-        <v>457</v>
+        <v>270</v>
       </c>
       <c r="D100" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>271</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>461</v>
+        <v>269</v>
       </c>
       <c r="B101">
-        <v>17380</v>
+        <v>18209</v>
       </c>
       <c r="C101" t="s">
-        <v>462</v>
+        <v>272</v>
       </c>
       <c r="D101" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>273</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>461</v>
+        <v>269</v>
       </c>
       <c r="B102">
-        <v>17379</v>
+        <v>18188</v>
       </c>
       <c r="C102" t="s">
-        <v>466</v>
+        <v>274</v>
       </c>
       <c r="D102" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>275</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>470</v>
+        <v>276</v>
       </c>
       <c r="B103">
-        <v>17358</v>
+        <v>18089</v>
       </c>
       <c r="C103" t="s">
-        <v>471</v>
+        <v>277</v>
       </c>
       <c r="D103" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>278</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>475</v>
+        <v>276</v>
       </c>
       <c r="B104">
-        <v>17092</v>
+        <v>18088</v>
       </c>
       <c r="C104" t="s">
-        <v>476</v>
+        <v>279</v>
       </c>
       <c r="D104" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>280</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>480</v>
+        <v>281</v>
       </c>
       <c r="B105">
-        <v>17038</v>
+        <v>17861</v>
       </c>
       <c r="C105" t="s">
-        <v>481</v>
+        <v>282</v>
       </c>
       <c r="D105" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>283</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>485</v>
+        <v>284</v>
       </c>
       <c r="B106">
-        <v>16732</v>
+        <v>17792</v>
       </c>
       <c r="C106" t="s">
-        <v>486</v>
+        <v>285</v>
       </c>
       <c r="D106" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>286</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>490</v>
+        <v>284</v>
       </c>
       <c r="B107">
-        <v>16649</v>
+        <v>17780</v>
       </c>
       <c r="C107" t="s">
-        <v>491</v>
+        <v>287</v>
       </c>
       <c r="D107" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>494</v>
+        <v>288</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>495</v>
+        <v>284</v>
       </c>
       <c r="B108">
-        <v>16547</v>
+        <v>17760</v>
       </c>
       <c r="C108" t="s">
-        <v>496</v>
+        <v>289</v>
       </c>
       <c r="D108" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        <v>499</v>
+        <v>290</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>495</v>
+        <v>291</v>
       </c>
       <c r="B109">
-        <v>16543</v>
+        <v>17380</v>
       </c>
       <c r="C109" t="s">
-        <v>500</v>
+        <v>292</v>
       </c>
       <c r="D109" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>293</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>495</v>
+        <v>291</v>
       </c>
       <c r="B110">
-        <v>16488</v>
+        <v>17379</v>
       </c>
       <c r="C110" t="s">
-        <v>504</v>
+        <v>294</v>
       </c>
       <c r="D110" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>295</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>508</v>
+        <v>296</v>
       </c>
       <c r="B111">
-        <v>16443</v>
+        <v>17358</v>
       </c>
       <c r="C111" t="s">
-        <v>509</v>
+        <v>297</v>
       </c>
       <c r="D111" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>298</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>508</v>
+        <v>299</v>
       </c>
       <c r="B112">
-        <v>16442</v>
+        <v>17092</v>
       </c>
       <c r="C112" t="s">
-        <v>513</v>
+        <v>300</v>
       </c>
       <c r="D112" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>516</v>
+        <v>301</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>517</v>
+        <v>302</v>
       </c>
       <c r="B113">
-        <v>16378</v>
+        <v>17038</v>
       </c>
       <c r="C113" t="s">
-        <v>518</v>
+        <v>303</v>
       </c>
       <c r="D113" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>304</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>522</v>
+        <v>305</v>
       </c>
       <c r="B114">
-        <v>16316</v>
+        <v>16732</v>
       </c>
       <c r="C114" t="s">
-        <v>523</v>
+        <v>306</v>
       </c>
       <c r="D114" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>307</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>527</v>
+        <v>308</v>
       </c>
       <c r="B115">
-        <v>16050</v>
+        <v>16649</v>
       </c>
       <c r="C115" t="s">
-        <v>528</v>
+        <v>309</v>
       </c>
       <c r="D115" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>310</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>532</v>
+        <v>311</v>
       </c>
       <c r="B116">
-        <v>15955</v>
+        <v>16547</v>
       </c>
       <c r="C116" t="s">
-        <v>533</v>
+        <v>312</v>
       </c>
       <c r="D116" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>313</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>537</v>
+        <v>311</v>
       </c>
       <c r="B117">
-        <v>15891</v>
+        <v>16543</v>
       </c>
       <c r="C117" t="s">
-        <v>538</v>
+        <v>314</v>
       </c>
       <c r="D117" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>315</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>542</v>
+        <v>311</v>
       </c>
       <c r="B118">
-        <v>15415</v>
+        <v>16488</v>
       </c>
       <c r="C118" t="s">
-        <v>543</v>
+        <v>316</v>
       </c>
       <c r="D118" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>317</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>542</v>
+        <v>318</v>
       </c>
       <c r="B119">
-        <v>15408</v>
+        <v>16443</v>
       </c>
       <c r="C119" t="s">
-        <v>547</v>
+        <v>319</v>
       </c>
       <c r="D119" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>320</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>551</v>
+        <v>318</v>
       </c>
       <c r="B120">
-        <v>15203</v>
+        <v>16442</v>
       </c>
       <c r="C120" t="s">
-        <v>552</v>
+        <v>321</v>
       </c>
       <c r="D120" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>322</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>556</v>
+        <v>323</v>
       </c>
       <c r="B121">
-        <v>15154</v>
+        <v>16378</v>
       </c>
       <c r="C121" t="s">
-        <v>557</v>
+        <v>324</v>
       </c>
       <c r="D121" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>560</v>
+        <v>325</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>561</v>
+        <v>326</v>
       </c>
       <c r="B122">
-        <v>15082</v>
+        <v>16316</v>
       </c>
       <c r="C122" t="s">
-        <v>562</v>
+        <v>327</v>
       </c>
       <c r="D122" t="s">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>565</v>
+        <v>328</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>561</v>
+        <v>329</v>
       </c>
       <c r="B123">
-        <v>15079</v>
+        <v>16050</v>
       </c>
       <c r="C123" t="s">
-        <v>566</v>
+        <v>330</v>
       </c>
       <c r="D123" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>569</v>
+        <v>331</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>561</v>
+        <v>332</v>
       </c>
       <c r="B124">
-        <v>15054</v>
+        <v>15955</v>
       </c>
       <c r="C124" t="s">
-        <v>570</v>
+        <v>333</v>
       </c>
       <c r="D124" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>573</v>
+        <v>334</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>561</v>
+        <v>335</v>
       </c>
       <c r="B125">
-        <v>15049</v>
+        <v>15891</v>
       </c>
       <c r="C125" t="s">
-        <v>574</v>
+        <v>336</v>
       </c>
       <c r="D125" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>577</v>
+        <v>337</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>578</v>
+        <v>338</v>
       </c>
       <c r="B126">
-        <v>14884</v>
+        <v>15415</v>
       </c>
       <c r="C126" t="s">
-        <v>579</v>
+        <v>339</v>
       </c>
       <c r="D126" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-        <v>582</v>
+        <v>340</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>578</v>
+        <v>338</v>
       </c>
       <c r="B127">
-        <v>14883</v>
+        <v>15408</v>
       </c>
       <c r="C127" t="s">
-        <v>583</v>
+        <v>341</v>
       </c>
       <c r="D127" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>342</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>578</v>
+        <v>343</v>
       </c>
       <c r="B128">
-        <v>14873</v>
+        <v>15203</v>
       </c>
       <c r="C128" t="s">
-        <v>587</v>
+        <v>344</v>
       </c>
       <c r="D128" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>590</v>
+        <v>345</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>591</v>
+        <v>346</v>
       </c>
       <c r="B129">
-        <v>14451</v>
+        <v>15154</v>
       </c>
       <c r="C129" t="s">
-        <v>592</v>
+        <v>347</v>
       </c>
       <c r="D129" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>595</v>
+        <v>348</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>596</v>
+        <v>349</v>
       </c>
       <c r="B130">
-        <v>13542</v>
+        <v>15082</v>
       </c>
       <c r="C130" t="s">
-        <v>597</v>
+        <v>350</v>
       </c>
       <c r="D130" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>351</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>601</v>
+        <v>349</v>
       </c>
       <c r="B131">
-        <v>13133</v>
+        <v>15079</v>
       </c>
       <c r="C131" t="s">
-        <v>602</v>
+        <v>352</v>
       </c>
       <c r="D131" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-        <v>605</v>
+        <v>353</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>606</v>
+        <v>349</v>
       </c>
       <c r="B132">
-        <v>10738</v>
+        <v>15054</v>
       </c>
       <c r="C132" t="s">
-        <v>607</v>
+        <v>354</v>
       </c>
       <c r="D132" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>355</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>611</v>
+        <v>349</v>
       </c>
       <c r="B133">
-        <v>10617</v>
+        <v>15049</v>
       </c>
       <c r="C133" t="s">
-        <v>612</v>
+        <v>356</v>
       </c>
       <c r="D133" t="s">
-        <v>613</v>
-[...5 lines deleted...]
-        <v>615</v>
+        <v>357</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>616</v>
+        <v>358</v>
       </c>
       <c r="B134">
-        <v>10434</v>
+        <v>14884</v>
       </c>
       <c r="C134" t="s">
-        <v>617</v>
+        <v>359</v>
       </c>
       <c r="D134" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>360</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>616</v>
+        <v>358</v>
       </c>
       <c r="B135">
-        <v>10419</v>
+        <v>14883</v>
       </c>
       <c r="C135" t="s">
-        <v>621</v>
+        <v>361</v>
       </c>
       <c r="D135" t="s">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>362</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>625</v>
+        <v>358</v>
       </c>
       <c r="B136">
-        <v>9921</v>
+        <v>14873</v>
       </c>
       <c r="C136" t="s">
-        <v>626</v>
+        <v>363</v>
       </c>
       <c r="D136" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>364</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>625</v>
+        <v>365</v>
       </c>
       <c r="B137">
-        <v>9883</v>
+        <v>14451</v>
       </c>
       <c r="C137" t="s">
-        <v>630</v>
+        <v>366</v>
       </c>
       <c r="D137" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>633</v>
+        <v>367</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>634</v>
+        <v>368</v>
       </c>
       <c r="B138">
-        <v>9526</v>
+        <v>13542</v>
       </c>
       <c r="C138" t="s">
-        <v>635</v>
+        <v>369</v>
       </c>
       <c r="D138" t="s">
-        <v>636</v>
-[...5 lines deleted...]
-        <v>638</v>
+        <v>370</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>634</v>
+        <v>371</v>
       </c>
       <c r="B139">
-        <v>9513</v>
+        <v>13133</v>
       </c>
       <c r="C139" t="s">
-        <v>639</v>
+        <v>372</v>
       </c>
       <c r="D139" t="s">
-        <v>640</v>
-[...5 lines deleted...]
-        <v>642</v>
+        <v>373</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>643</v>
+        <v>374</v>
       </c>
       <c r="B140">
-        <v>9147</v>
+        <v>10738</v>
       </c>
       <c r="C140" t="s">
-        <v>644</v>
+        <v>375</v>
       </c>
       <c r="D140" t="s">
-        <v>645</v>
-[...5 lines deleted...]
-        <v>647</v>
+        <v>376</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>648</v>
+        <v>377</v>
       </c>
       <c r="B141">
-        <v>8803</v>
+        <v>10617</v>
       </c>
       <c r="C141" t="s">
-        <v>649</v>
+        <v>378</v>
       </c>
       <c r="D141" t="s">
-        <v>650</v>
-[...5 lines deleted...]
-        <v>652</v>
+        <v>379</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>653</v>
+        <v>380</v>
       </c>
       <c r="B142">
-        <v>8560</v>
+        <v>10434</v>
       </c>
       <c r="C142" t="s">
-        <v>654</v>
+        <v>381</v>
       </c>
       <c r="D142" t="s">
-        <v>655</v>
-[...5 lines deleted...]
-        <v>657</v>
+        <v>382</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>658</v>
+        <v>380</v>
       </c>
       <c r="B143">
-        <v>8292</v>
+        <v>10419</v>
       </c>
       <c r="C143" t="s">
-        <v>659</v>
+        <v>383</v>
       </c>
       <c r="D143" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>384</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>663</v>
+        <v>385</v>
       </c>
       <c r="B144">
-        <v>8199</v>
+        <v>9921</v>
       </c>
       <c r="C144" t="s">
-        <v>664</v>
+        <v>386</v>
       </c>
       <c r="D144" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-        <v>667</v>
+        <v>387</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>668</v>
+        <v>385</v>
       </c>
       <c r="B145">
-        <v>7658</v>
+        <v>9883</v>
       </c>
       <c r="C145" t="s">
-        <v>669</v>
+        <v>388</v>
       </c>
       <c r="D145" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>389</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>673</v>
+        <v>390</v>
       </c>
       <c r="B146">
-        <v>7507</v>
+        <v>9526</v>
       </c>
       <c r="C146" t="s">
-        <v>674</v>
+        <v>391</v>
       </c>
       <c r="D146" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>677</v>
+        <v>392</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>678</v>
+        <v>390</v>
       </c>
       <c r="B147">
-        <v>7438</v>
+        <v>9513</v>
       </c>
       <c r="C147" t="s">
-        <v>679</v>
+        <v>393</v>
       </c>
       <c r="D147" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-        <v>682</v>
+        <v>394</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>678</v>
+        <v>395</v>
       </c>
       <c r="B148">
-        <v>7415</v>
+        <v>9147</v>
       </c>
       <c r="C148" t="s">
-        <v>683</v>
+        <v>396</v>
       </c>
       <c r="D148" t="s">
-        <v>684</v>
-[...5 lines deleted...]
-        <v>686</v>
+        <v>397</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>687</v>
+        <v>398</v>
       </c>
       <c r="B149">
-        <v>7354</v>
+        <v>8803</v>
       </c>
       <c r="C149" t="s">
-        <v>688</v>
+        <v>399</v>
       </c>
       <c r="D149" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        <v>691</v>
+        <v>400</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>692</v>
+        <v>401</v>
       </c>
       <c r="B150">
-        <v>7036</v>
+        <v>8560</v>
       </c>
       <c r="C150" t="s">
-        <v>693</v>
+        <v>402</v>
       </c>
       <c r="D150" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>696</v>
+        <v>403</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>692</v>
+        <v>404</v>
       </c>
       <c r="B151">
-        <v>7027</v>
+        <v>8292</v>
       </c>
       <c r="C151" t="s">
-        <v>697</v>
+        <v>405</v>
       </c>
       <c r="D151" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>406</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>692</v>
+        <v>407</v>
       </c>
       <c r="B152">
-        <v>7003</v>
+        <v>8199</v>
       </c>
       <c r="C152" t="s">
-        <v>701</v>
+        <v>408</v>
       </c>
       <c r="D152" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>409</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>705</v>
+        <v>410</v>
       </c>
       <c r="B153">
-        <v>6966</v>
+        <v>7658</v>
       </c>
       <c r="C153" t="s">
-        <v>706</v>
+        <v>411</v>
       </c>
       <c r="D153" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>709</v>
+        <v>412</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>705</v>
+        <v>413</v>
       </c>
       <c r="B154">
-        <v>6965</v>
+        <v>7507</v>
       </c>
       <c r="C154" t="s">
-        <v>710</v>
+        <v>414</v>
       </c>
       <c r="D154" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>415</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>714</v>
+        <v>416</v>
       </c>
       <c r="B155">
-        <v>6822</v>
+        <v>7438</v>
       </c>
       <c r="C155" t="s">
-        <v>715</v>
+        <v>417</v>
       </c>
       <c r="D155" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>418</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>714</v>
+        <v>416</v>
       </c>
       <c r="B156">
-        <v>6802</v>
+        <v>7415</v>
       </c>
       <c r="C156" t="s">
-        <v>719</v>
+        <v>419</v>
       </c>
       <c r="D156" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        <v>722</v>
+        <v>420</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>723</v>
+        <v>421</v>
       </c>
       <c r="B157">
-        <v>6626</v>
+        <v>7354</v>
       </c>
       <c r="C157" t="s">
-        <v>724</v>
+        <v>422</v>
       </c>
       <c r="D157" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>423</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>723</v>
+        <v>424</v>
       </c>
       <c r="B158">
-        <v>6601</v>
+        <v>7036</v>
       </c>
       <c r="C158" t="s">
-        <v>728</v>
+        <v>425</v>
       </c>
       <c r="D158" t="s">
-        <v>729</v>
-[...5 lines deleted...]
-        <v>731</v>
+        <v>426</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>732</v>
+        <v>424</v>
       </c>
       <c r="B159">
-        <v>6432</v>
+        <v>7027</v>
       </c>
       <c r="C159" t="s">
-        <v>733</v>
+        <v>427</v>
       </c>
       <c r="D159" t="s">
-        <v>734</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>428</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>737</v>
+        <v>424</v>
       </c>
       <c r="B160">
-        <v>6345</v>
+        <v>7003</v>
       </c>
       <c r="C160" t="s">
-        <v>738</v>
+        <v>429</v>
       </c>
       <c r="D160" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>741</v>
+        <v>430</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>737</v>
+        <v>431</v>
       </c>
       <c r="B161">
-        <v>6344</v>
+        <v>6966</v>
       </c>
       <c r="C161" t="s">
-        <v>742</v>
+        <v>432</v>
       </c>
       <c r="D161" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        <v>745</v>
+        <v>433</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>746</v>
+        <v>431</v>
       </c>
       <c r="B162">
-        <v>6290</v>
+        <v>6965</v>
       </c>
       <c r="C162" t="s">
-        <v>747</v>
+        <v>434</v>
       </c>
       <c r="D162" t="s">
-        <v>748</v>
-[...5 lines deleted...]
-        <v>750</v>
+        <v>435</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>751</v>
+        <v>436</v>
       </c>
       <c r="B163">
-        <v>6121</v>
+        <v>6822</v>
       </c>
       <c r="C163" t="s">
-        <v>752</v>
+        <v>437</v>
       </c>
       <c r="D163" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>755</v>
+        <v>438</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>756</v>
+        <v>436</v>
       </c>
       <c r="B164">
-        <v>6091</v>
+        <v>6802</v>
       </c>
       <c r="C164" t="s">
-        <v>757</v>
+        <v>439</v>
       </c>
       <c r="D164" t="s">
-        <v>758</v>
-[...5 lines deleted...]
-        <v>760</v>
+        <v>440</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>756</v>
+        <v>441</v>
       </c>
       <c r="B165">
-        <v>6029</v>
+        <v>6626</v>
       </c>
       <c r="C165" t="s">
-        <v>761</v>
+        <v>442</v>
       </c>
       <c r="D165" t="s">
-        <v>762</v>
-[...5 lines deleted...]
-        <v>764</v>
+        <v>443</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>756</v>
+        <v>441</v>
       </c>
       <c r="B166">
-        <v>6028</v>
+        <v>6601</v>
       </c>
       <c r="C166" t="s">
-        <v>765</v>
+        <v>444</v>
       </c>
       <c r="D166" t="s">
-        <v>766</v>
-[...5 lines deleted...]
-        <v>768</v>
+        <v>445</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>756</v>
+        <v>446</v>
       </c>
       <c r="B167">
-        <v>6027</v>
+        <v>6432</v>
       </c>
       <c r="C167" t="s">
-        <v>769</v>
+        <v>447</v>
       </c>
       <c r="D167" t="s">
-        <v>770</v>
-[...5 lines deleted...]
-        <v>772</v>
+        <v>448</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>773</v>
+        <v>449</v>
       </c>
       <c r="B168">
-        <v>5984</v>
+        <v>6345</v>
       </c>
       <c r="C168" t="s">
-        <v>774</v>
+        <v>450</v>
       </c>
       <c r="D168" t="s">
-        <v>775</v>
-[...5 lines deleted...]
-        <v>777</v>
+        <v>451</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>778</v>
+        <v>449</v>
       </c>
       <c r="B169">
-        <v>5866</v>
+        <v>6344</v>
       </c>
       <c r="C169" t="s">
-        <v>779</v>
+        <v>452</v>
       </c>
       <c r="D169" t="s">
-        <v>780</v>
-[...5 lines deleted...]
-        <v>782</v>
+        <v>453</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>778</v>
+        <v>454</v>
       </c>
       <c r="B170">
-        <v>5801</v>
+        <v>6290</v>
       </c>
       <c r="C170" t="s">
-        <v>783</v>
+        <v>455</v>
       </c>
       <c r="D170" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>786</v>
+        <v>456</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>787</v>
+        <v>457</v>
       </c>
       <c r="B171">
-        <v>5299</v>
+        <v>6121</v>
       </c>
       <c r="C171" t="s">
-        <v>788</v>
+        <v>458</v>
       </c>
       <c r="D171" t="s">
-        <v>789</v>
-[...5 lines deleted...]
-        <v>791</v>
+        <v>459</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>792</v>
+        <v>460</v>
       </c>
       <c r="B172">
-        <v>5223</v>
+        <v>6091</v>
       </c>
       <c r="C172" t="s">
-        <v>793</v>
+        <v>461</v>
       </c>
       <c r="D172" t="s">
-        <v>794</v>
-[...5 lines deleted...]
-        <v>796</v>
+        <v>462</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>797</v>
+        <v>460</v>
       </c>
       <c r="B173">
-        <v>4455</v>
+        <v>6029</v>
       </c>
       <c r="C173" t="s">
-        <v>798</v>
+        <v>463</v>
       </c>
       <c r="D173" t="s">
-        <v>799</v>
-[...5 lines deleted...]
-        <v>801</v>
+        <v>464</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>802</v>
+        <v>460</v>
       </c>
       <c r="B174">
-        <v>4369</v>
+        <v>6028</v>
       </c>
       <c r="C174" t="s">
-        <v>803</v>
+        <v>465</v>
       </c>
       <c r="D174" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-        <v>806</v>
+        <v>466</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>802</v>
+        <v>460</v>
       </c>
       <c r="B175">
-        <v>4350</v>
+        <v>6027</v>
       </c>
       <c r="C175" t="s">
-        <v>807</v>
+        <v>467</v>
       </c>
       <c r="D175" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>810</v>
+        <v>468</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>811</v>
+        <v>469</v>
       </c>
       <c r="B176">
-        <v>3890</v>
+        <v>5984</v>
       </c>
       <c r="C176" t="s">
-        <v>812</v>
+        <v>470</v>
       </c>
       <c r="D176" t="s">
-        <v>813</v>
-[...5 lines deleted...]
-        <v>815</v>
+        <v>471</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>816</v>
+        <v>472</v>
       </c>
       <c r="B177">
-        <v>3790</v>
+        <v>5866</v>
       </c>
       <c r="C177" t="s">
-        <v>817</v>
+        <v>473</v>
       </c>
       <c r="D177" t="s">
-        <v>818</v>
-[...5 lines deleted...]
-        <v>820</v>
+        <v>474</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>821</v>
+        <v>472</v>
       </c>
       <c r="B178">
-        <v>3674</v>
+        <v>5801</v>
       </c>
       <c r="C178" t="s">
-        <v>822</v>
+        <v>475</v>
       </c>
       <c r="D178" t="s">
-        <v>823</v>
-[...5 lines deleted...]
-        <v>825</v>
+        <v>476</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>821</v>
+        <v>477</v>
       </c>
       <c r="B179">
-        <v>3641</v>
+        <v>5299</v>
       </c>
       <c r="C179" t="s">
-        <v>826</v>
+        <v>478</v>
       </c>
       <c r="D179" t="s">
-        <v>827</v>
-[...5 lines deleted...]
-        <v>829</v>
+        <v>479</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>830</v>
+        <v>480</v>
       </c>
       <c r="B180">
-        <v>3255</v>
+        <v>5223</v>
       </c>
       <c r="C180" t="s">
-        <v>831</v>
+        <v>481</v>
       </c>
       <c r="D180" t="s">
-        <v>832</v>
-[...5 lines deleted...]
-        <v>834</v>
+        <v>482</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>835</v>
+        <v>483</v>
       </c>
       <c r="B181">
-        <v>3160</v>
+        <v>4455</v>
       </c>
       <c r="C181" t="s">
-        <v>836</v>
+        <v>484</v>
       </c>
       <c r="D181" t="s">
-        <v>837</v>
-[...5 lines deleted...]
-        <v>839</v>
+        <v>485</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>840</v>
+        <v>486</v>
       </c>
       <c r="B182">
-        <v>2793</v>
+        <v>4369</v>
       </c>
       <c r="C182" t="s">
-        <v>841</v>
+        <v>487</v>
       </c>
       <c r="D182" t="s">
-        <v>842</v>
-[...5 lines deleted...]
-        <v>844</v>
+        <v>488</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>840</v>
+        <v>486</v>
       </c>
       <c r="B183">
-        <v>2792</v>
+        <v>4350</v>
       </c>
       <c r="C183" t="s">
-        <v>845</v>
+        <v>489</v>
       </c>
       <c r="D183" t="s">
-        <v>846</v>
-[...5 lines deleted...]
-        <v>848</v>
+        <v>490</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>849</v>
+        <v>491</v>
       </c>
       <c r="B184">
-        <v>2759</v>
+        <v>3890</v>
       </c>
       <c r="C184" t="s">
-        <v>850</v>
+        <v>492</v>
       </c>
       <c r="D184" t="s">
-        <v>851</v>
-[...5 lines deleted...]
-        <v>853</v>
+        <v>493</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>854</v>
+        <v>494</v>
       </c>
       <c r="B185">
-        <v>2660</v>
+        <v>3790</v>
       </c>
       <c r="C185" t="s">
-        <v>855</v>
+        <v>495</v>
       </c>
       <c r="D185" t="s">
-        <v>856</v>
-[...5 lines deleted...]
-        <v>858</v>
+        <v>496</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>859</v>
+        <v>497</v>
       </c>
       <c r="B186">
-        <v>2330</v>
+        <v>3674</v>
       </c>
       <c r="C186" t="s">
-        <v>860</v>
+        <v>498</v>
       </c>
       <c r="D186" t="s">
-        <v>861</v>
-[...5 lines deleted...]
-        <v>863</v>
+        <v>499</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>859</v>
+        <v>497</v>
       </c>
       <c r="B187">
-        <v>2270</v>
+        <v>3641</v>
       </c>
       <c r="C187" t="s">
-        <v>864</v>
+        <v>500</v>
       </c>
       <c r="D187" t="s">
-        <v>865</v>
-[...5 lines deleted...]
-        <v>867</v>
+        <v>501</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>868</v>
+        <v>502</v>
       </c>
       <c r="B188">
-        <v>2242</v>
+        <v>3255</v>
       </c>
       <c r="C188" t="s">
-        <v>869</v>
+        <v>503</v>
       </c>
       <c r="D188" t="s">
-        <v>870</v>
-[...5 lines deleted...]
-        <v>872</v>
+        <v>504</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>868</v>
+        <v>505</v>
       </c>
       <c r="B189">
-        <v>2207</v>
+        <v>3160</v>
       </c>
       <c r="C189" t="s">
-        <v>873</v>
+        <v>506</v>
       </c>
       <c r="D189" t="s">
-        <v>874</v>
-[...5 lines deleted...]
-        <v>876</v>
+        <v>507</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>868</v>
+        <v>508</v>
       </c>
       <c r="B190">
-        <v>2196</v>
+        <v>2793</v>
       </c>
       <c r="C190" t="s">
-        <v>877</v>
+        <v>509</v>
       </c>
       <c r="D190" t="s">
-        <v>878</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>510</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>868</v>
+        <v>508</v>
       </c>
       <c r="B191">
-        <v>2195</v>
+        <v>2792</v>
       </c>
       <c r="C191" t="s">
-        <v>881</v>
+        <v>511</v>
       </c>
       <c r="D191" t="s">
-        <v>882</v>
-[...5 lines deleted...]
-        <v>884</v>
+        <v>512</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>885</v>
+        <v>513</v>
       </c>
       <c r="B192">
-        <v>1697</v>
+        <v>2759</v>
       </c>
       <c r="C192" t="s">
-        <v>886</v>
+        <v>514</v>
       </c>
       <c r="D192" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-        <v>889</v>
+        <v>515</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>890</v>
+        <v>516</v>
       </c>
       <c r="B193">
-        <v>1538</v>
+        <v>2660</v>
       </c>
       <c r="C193" t="s">
-        <v>891</v>
+        <v>517</v>
       </c>
       <c r="D193" t="s">
-        <v>892</v>
-[...5 lines deleted...]
-        <v>894</v>
+        <v>518</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>895</v>
+        <v>519</v>
       </c>
       <c r="B194">
-        <v>1366</v>
+        <v>2330</v>
       </c>
       <c r="C194" t="s">
-        <v>896</v>
+        <v>520</v>
       </c>
       <c r="D194" t="s">
-        <v>897</v>
-[...5 lines deleted...]
-        <v>899</v>
+        <v>521</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>895</v>
+        <v>519</v>
       </c>
       <c r="B195">
-        <v>1354</v>
+        <v>2270</v>
       </c>
       <c r="C195" t="s">
-        <v>900</v>
+        <v>522</v>
       </c>
       <c r="D195" t="s">
-        <v>901</v>
-[...5 lines deleted...]
-        <v>903</v>
+        <v>523</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>904</v>
+        <v>524</v>
       </c>
       <c r="B196">
-        <v>897</v>
+        <v>2242</v>
       </c>
       <c r="C196" t="s">
-        <v>905</v>
+        <v>525</v>
       </c>
       <c r="D196" t="s">
-        <v>906</v>
-[...5 lines deleted...]
-        <v>908</v>
+        <v>526</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>909</v>
+        <v>524</v>
       </c>
       <c r="B197">
-        <v>840</v>
+        <v>2207</v>
       </c>
       <c r="C197" t="s">
-        <v>910</v>
+        <v>527</v>
       </c>
       <c r="D197" t="s">
-        <v>911</v>
-[...5 lines deleted...]
-        <v>913</v>
+        <v>528</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>914</v>
+        <v>524</v>
       </c>
       <c r="B198">
-        <v>646</v>
+        <v>2196</v>
       </c>
       <c r="C198" t="s">
-        <v>915</v>
+        <v>529</v>
       </c>
       <c r="D198" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-        <v>918</v>
+        <v>530</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>919</v>
+        <v>524</v>
       </c>
       <c r="B199">
-        <v>18383</v>
+        <v>2195</v>
       </c>
       <c r="C199" t="s">
-        <v>920</v>
+        <v>531</v>
       </c>
       <c r="D199" t="s">
-        <v>921</v>
-[...5 lines deleted...]
-        <v>923</v>
+        <v>532</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>924</v>
+        <v>533</v>
       </c>
       <c r="B200">
-        <v>18376</v>
+        <v>1697</v>
       </c>
       <c r="C200" t="s">
-        <v>925</v>
+        <v>534</v>
       </c>
       <c r="D200" t="s">
-        <v>926</v>
-[...5 lines deleted...]
-        <v>928</v>
+        <v>535</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>924</v>
+        <v>536</v>
       </c>
       <c r="B201">
-        <v>18359</v>
+        <v>1538</v>
       </c>
       <c r="C201" t="s">
-        <v>929</v>
+        <v>537</v>
       </c>
       <c r="D201" t="s">
-        <v>930</v>
-[...5 lines deleted...]
-        <v>932</v>
+        <v>538</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>933</v>
+        <v>539</v>
       </c>
       <c r="B202">
-        <v>18268</v>
+        <v>1366</v>
       </c>
       <c r="C202" t="s">
-        <v>934</v>
+        <v>540</v>
       </c>
       <c r="D202" t="s">
-        <v>935</v>
-[...5 lines deleted...]
-        <v>937</v>
+        <v>541</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>933</v>
+        <v>539</v>
       </c>
       <c r="B203">
-        <v>18231</v>
+        <v>1354</v>
       </c>
       <c r="C203" t="s">
-        <v>938</v>
+        <v>542</v>
       </c>
       <c r="D203" t="s">
-        <v>939</v>
-[...5 lines deleted...]
-        <v>941</v>
+        <v>543</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>933</v>
+        <v>544</v>
       </c>
       <c r="B204">
-        <v>18229</v>
+        <v>897</v>
       </c>
       <c r="C204" t="s">
-        <v>942</v>
+        <v>545</v>
       </c>
       <c r="D204" t="s">
-        <v>943</v>
-[...5 lines deleted...]
-        <v>945</v>
+        <v>546</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>946</v>
+        <v>547</v>
       </c>
       <c r="B205">
-        <v>18196</v>
+        <v>840</v>
       </c>
       <c r="C205" t="s">
-        <v>947</v>
+        <v>548</v>
       </c>
       <c r="D205" t="s">
-        <v>948</v>
-[...5 lines deleted...]
-        <v>950</v>
+        <v>549</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>951</v>
+        <v>550</v>
       </c>
       <c r="B206">
-        <v>17999</v>
+        <v>646</v>
       </c>
       <c r="C206" t="s">
-        <v>952</v>
+        <v>551</v>
       </c>
       <c r="D206" t="s">
-        <v>953</v>
-[...5 lines deleted...]
-        <v>955</v>
+        <v>552</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>956</v>
+        <v>553</v>
       </c>
       <c r="B207">
-        <v>17923</v>
+        <v>18383</v>
       </c>
       <c r="C207" t="s">
-        <v>957</v>
+        <v>554</v>
       </c>
       <c r="D207" t="s">
-        <v>958</v>
-[...5 lines deleted...]
-        <v>960</v>
+        <v>555</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>956</v>
+        <v>556</v>
       </c>
       <c r="B208">
-        <v>17907</v>
+        <v>18376</v>
       </c>
       <c r="C208" t="s">
-        <v>961</v>
+        <v>557</v>
       </c>
       <c r="D208" t="s">
-        <v>962</v>
-[...5 lines deleted...]
-        <v>964</v>
+        <v>558</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>965</v>
+        <v>556</v>
       </c>
       <c r="B209">
-        <v>17737</v>
+        <v>18359</v>
       </c>
       <c r="C209" t="s">
-        <v>966</v>
+        <v>559</v>
       </c>
       <c r="D209" t="s">
-        <v>967</v>
-[...5 lines deleted...]
-        <v>969</v>
+        <v>560</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>965</v>
+        <v>561</v>
       </c>
       <c r="B210">
-        <v>17736</v>
+        <v>18268</v>
       </c>
       <c r="C210" t="s">
-        <v>970</v>
+        <v>562</v>
       </c>
       <c r="D210" t="s">
-        <v>971</v>
-[...5 lines deleted...]
-        <v>973</v>
+        <v>563</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>974</v>
+        <v>561</v>
       </c>
       <c r="B211">
-        <v>17544</v>
+        <v>18231</v>
       </c>
       <c r="C211" t="s">
-        <v>975</v>
+        <v>564</v>
       </c>
       <c r="D211" t="s">
-        <v>976</v>
-[...5 lines deleted...]
-        <v>978</v>
+        <v>565</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>979</v>
+        <v>561</v>
       </c>
       <c r="B212">
-        <v>17506</v>
+        <v>18229</v>
       </c>
       <c r="C212" t="s">
-        <v>980</v>
+        <v>566</v>
       </c>
       <c r="D212" t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>983</v>
+        <v>567</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>979</v>
+        <v>568</v>
       </c>
       <c r="B213">
-        <v>17484</v>
+        <v>18196</v>
       </c>
       <c r="C213" t="s">
-        <v>984</v>
+        <v>569</v>
       </c>
       <c r="D213" t="s">
-        <v>985</v>
-[...5 lines deleted...]
-        <v>987</v>
+        <v>570</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>988</v>
+        <v>571</v>
       </c>
       <c r="B214">
-        <v>17403</v>
+        <v>17999</v>
       </c>
       <c r="C214" t="s">
-        <v>989</v>
+        <v>572</v>
       </c>
       <c r="D214" t="s">
-        <v>990</v>
-[...5 lines deleted...]
-        <v>992</v>
+        <v>573</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>988</v>
+        <v>574</v>
       </c>
       <c r="B215">
-        <v>17395</v>
+        <v>17923</v>
       </c>
       <c r="C215" t="s">
-        <v>993</v>
+        <v>575</v>
       </c>
       <c r="D215" t="s">
-        <v>994</v>
-[...5 lines deleted...]
-        <v>996</v>
+        <v>576</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>997</v>
+        <v>574</v>
       </c>
       <c r="B216">
-        <v>17285</v>
+        <v>17907</v>
       </c>
       <c r="C216" t="s">
-        <v>998</v>
+        <v>577</v>
       </c>
       <c r="D216" t="s">
-        <v>999</v>
-[...5 lines deleted...]
-        <v>1001</v>
+        <v>578</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>1002</v>
+        <v>579</v>
       </c>
       <c r="B217">
-        <v>17251</v>
+        <v>17737</v>
       </c>
       <c r="C217" t="s">
-        <v>1003</v>
+        <v>580</v>
       </c>
       <c r="D217" t="s">
-        <v>1004</v>
-[...5 lines deleted...]
-        <v>1006</v>
+        <v>581</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>1007</v>
+        <v>579</v>
       </c>
       <c r="B218">
-        <v>17130</v>
+        <v>17736</v>
       </c>
       <c r="C218" t="s">
-        <v>1008</v>
+        <v>582</v>
       </c>
       <c r="D218" t="s">
-        <v>1009</v>
-[...5 lines deleted...]
-        <v>1011</v>
+        <v>583</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>1012</v>
+        <v>584</v>
       </c>
       <c r="B219">
-        <v>17015</v>
+        <v>17544</v>
       </c>
       <c r="C219" t="s">
-        <v>1013</v>
+        <v>585</v>
       </c>
       <c r="D219" t="s">
-        <v>1014</v>
-[...5 lines deleted...]
-        <v>1016</v>
+        <v>586</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>1012</v>
+        <v>587</v>
       </c>
       <c r="B220">
-        <v>17008</v>
+        <v>17506</v>
       </c>
       <c r="C220" t="s">
-        <v>1017</v>
+        <v>588</v>
       </c>
       <c r="D220" t="s">
-        <v>1018</v>
-[...5 lines deleted...]
-        <v>1020</v>
+        <v>589</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>1021</v>
+        <v>587</v>
       </c>
       <c r="B221">
-        <v>16893</v>
+        <v>17484</v>
       </c>
       <c r="C221" t="s">
-        <v>1022</v>
+        <v>590</v>
       </c>
       <c r="D221" t="s">
-        <v>1023</v>
-[...5 lines deleted...]
-        <v>1025</v>
+        <v>591</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>1026</v>
+        <v>592</v>
       </c>
       <c r="B222">
-        <v>16802</v>
+        <v>17403</v>
       </c>
       <c r="C222" t="s">
-        <v>1027</v>
+        <v>593</v>
       </c>
       <c r="D222" t="s">
-        <v>1028</v>
-[...5 lines deleted...]
-        <v>1030</v>
+        <v>594</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>1031</v>
+        <v>592</v>
       </c>
       <c r="B223">
-        <v>16698</v>
+        <v>17395</v>
       </c>
       <c r="C223" t="s">
-        <v>1032</v>
+        <v>595</v>
       </c>
       <c r="D223" t="s">
-        <v>1033</v>
-[...5 lines deleted...]
-        <v>1035</v>
+        <v>596</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1036</v>
+        <v>597</v>
       </c>
       <c r="B224">
-        <v>16642</v>
+        <v>17285</v>
       </c>
       <c r="C224" t="s">
-        <v>1037</v>
+        <v>598</v>
       </c>
       <c r="D224" t="s">
-        <v>1038</v>
-[...5 lines deleted...]
-        <v>1040</v>
+        <v>599</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1041</v>
+        <v>600</v>
       </c>
       <c r="B225">
-        <v>16480</v>
+        <v>17251</v>
       </c>
       <c r="C225" t="s">
-        <v>1042</v>
+        <v>601</v>
       </c>
       <c r="D225" t="s">
-        <v>1043</v>
-[...5 lines deleted...]
-        <v>1045</v>
+        <v>602</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1046</v>
+        <v>603</v>
       </c>
       <c r="B226">
-        <v>16414</v>
+        <v>17130</v>
       </c>
       <c r="C226" t="s">
-        <v>1047</v>
+        <v>604</v>
       </c>
       <c r="D226" t="s">
-        <v>1048</v>
-[...5 lines deleted...]
-        <v>1050</v>
+        <v>605</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1051</v>
+        <v>606</v>
       </c>
       <c r="B227">
-        <v>16297</v>
+        <v>17015</v>
       </c>
       <c r="C227" t="s">
-        <v>1052</v>
+        <v>607</v>
       </c>
       <c r="D227" t="s">
-        <v>1053</v>
-[...5 lines deleted...]
-        <v>1055</v>
+        <v>608</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1056</v>
+        <v>606</v>
       </c>
       <c r="B228">
-        <v>16206</v>
+        <v>17008</v>
       </c>
       <c r="C228" t="s">
-        <v>1057</v>
+        <v>609</v>
       </c>
       <c r="D228" t="s">
-        <v>1058</v>
-[...5 lines deleted...]
-        <v>1060</v>
+        <v>610</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1061</v>
+        <v>611</v>
       </c>
       <c r="B229">
-        <v>16042</v>
+        <v>16893</v>
       </c>
       <c r="C229" t="s">
-        <v>1062</v>
+        <v>612</v>
       </c>
       <c r="D229" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>1064</v>
+        <v>613</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1065</v>
+        <v>614</v>
       </c>
       <c r="B230">
-        <v>15972</v>
+        <v>16802</v>
       </c>
       <c r="C230" t="s">
-        <v>1066</v>
+        <v>615</v>
       </c>
       <c r="D230" t="s">
-        <v>1067</v>
-[...5 lines deleted...]
-        <v>1069</v>
+        <v>616</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1065</v>
+        <v>617</v>
       </c>
       <c r="B231">
-        <v>15952</v>
+        <v>16698</v>
       </c>
       <c r="C231" t="s">
-        <v>1070</v>
+        <v>618</v>
       </c>
       <c r="D231" t="s">
-        <v>1071</v>
-[...5 lines deleted...]
-        <v>1073</v>
+        <v>619</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1074</v>
+        <v>620</v>
       </c>
       <c r="B232">
-        <v>15813</v>
+        <v>16642</v>
       </c>
       <c r="C232" t="s">
-        <v>1075</v>
+        <v>621</v>
       </c>
       <c r="D232" t="s">
-        <v>1076</v>
-[...5 lines deleted...]
-        <v>1078</v>
+        <v>622</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1079</v>
+        <v>623</v>
       </c>
       <c r="B233">
-        <v>15743</v>
+        <v>16480</v>
       </c>
       <c r="C233" t="s">
-        <v>1080</v>
+        <v>624</v>
       </c>
       <c r="D233" t="s">
-        <v>1081</v>
-[...5 lines deleted...]
-        <v>1083</v>
+        <v>625</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1079</v>
+        <v>626</v>
       </c>
       <c r="B234">
-        <v>15736</v>
+        <v>16414</v>
       </c>
       <c r="C234" t="s">
-        <v>1084</v>
+        <v>627</v>
       </c>
       <c r="D234" t="s">
-        <v>1085</v>
-[...5 lines deleted...]
-        <v>1087</v>
+        <v>628</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1088</v>
+        <v>629</v>
       </c>
       <c r="B235">
-        <v>15710</v>
+        <v>16297</v>
       </c>
       <c r="C235" t="s">
-        <v>1089</v>
+        <v>630</v>
       </c>
       <c r="D235" t="s">
-        <v>1090</v>
-[...5 lines deleted...]
-        <v>1092</v>
+        <v>631</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1088</v>
+        <v>632</v>
       </c>
       <c r="B236">
-        <v>15693</v>
+        <v>16206</v>
       </c>
       <c r="C236" t="s">
-        <v>1093</v>
+        <v>633</v>
       </c>
       <c r="D236" t="s">
-        <v>1094</v>
-[...5 lines deleted...]
-        <v>1096</v>
+        <v>634</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1097</v>
+        <v>635</v>
       </c>
       <c r="B237">
-        <v>15486</v>
+        <v>16042</v>
       </c>
       <c r="C237" t="s">
-        <v>1098</v>
+        <v>636</v>
       </c>
       <c r="D237" t="s">
-        <v>1099</v>
-[...5 lines deleted...]
-        <v>1101</v>
+        <v>328</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1097</v>
+        <v>637</v>
       </c>
       <c r="B238">
-        <v>15435</v>
+        <v>15972</v>
       </c>
       <c r="C238" t="s">
-        <v>1102</v>
+        <v>638</v>
       </c>
       <c r="D238" t="s">
-        <v>1103</v>
-[...5 lines deleted...]
-        <v>1105</v>
+        <v>639</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1106</v>
+        <v>637</v>
       </c>
       <c r="B239">
-        <v>15268</v>
+        <v>15952</v>
       </c>
       <c r="C239" t="s">
-        <v>1107</v>
+        <v>640</v>
       </c>
       <c r="D239" t="s">
-        <v>1108</v>
-[...5 lines deleted...]
-        <v>1110</v>
+        <v>641</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1111</v>
+        <v>642</v>
       </c>
       <c r="B240">
-        <v>15091</v>
+        <v>15813</v>
       </c>
       <c r="C240" t="s">
-        <v>1112</v>
+        <v>643</v>
       </c>
       <c r="D240" t="s">
-        <v>1113</v>
-[...5 lines deleted...]
-        <v>1115</v>
+        <v>644</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1116</v>
+        <v>645</v>
       </c>
       <c r="B241">
-        <v>15009</v>
+        <v>15743</v>
       </c>
       <c r="C241" t="s">
-        <v>1117</v>
+        <v>646</v>
       </c>
       <c r="D241" t="s">
-        <v>1118</v>
-[...5 lines deleted...]
-        <v>1120</v>
+        <v>647</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1121</v>
+        <v>645</v>
       </c>
       <c r="B242">
-        <v>14904</v>
+        <v>15736</v>
       </c>
       <c r="C242" t="s">
-        <v>1122</v>
+        <v>648</v>
       </c>
       <c r="D242" t="s">
-        <v>1123</v>
-[...5 lines deleted...]
-        <v>1125</v>
+        <v>649</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1126</v>
+        <v>650</v>
       </c>
       <c r="B243">
-        <v>14104</v>
+        <v>15710</v>
       </c>
       <c r="C243" t="s">
-        <v>1127</v>
+        <v>651</v>
       </c>
       <c r="D243" t="s">
-        <v>1128</v>
-[...5 lines deleted...]
-        <v>1130</v>
+        <v>652</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1126</v>
+        <v>650</v>
       </c>
       <c r="B244">
-        <v>14061</v>
+        <v>15693</v>
       </c>
       <c r="C244" t="s">
-        <v>1131</v>
+        <v>653</v>
       </c>
       <c r="D244" t="s">
-        <v>1132</v>
-[...5 lines deleted...]
-        <v>1134</v>
+        <v>654</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1135</v>
+        <v>655</v>
       </c>
       <c r="B245">
-        <v>13211</v>
+        <v>15486</v>
       </c>
       <c r="C245" t="s">
-        <v>1136</v>
+        <v>656</v>
       </c>
       <c r="D245" t="s">
-        <v>1137</v>
-[...5 lines deleted...]
-        <v>1139</v>
+        <v>657</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1135</v>
+        <v>655</v>
       </c>
       <c r="B246">
-        <v>13109</v>
+        <v>15435</v>
       </c>
       <c r="C246" t="s">
-        <v>1140</v>
+        <v>658</v>
       </c>
       <c r="D246" t="s">
-        <v>1141</v>
-[...5 lines deleted...]
-        <v>1143</v>
+        <v>659</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1144</v>
+        <v>660</v>
       </c>
       <c r="B247">
-        <v>12561</v>
+        <v>15268</v>
       </c>
       <c r="C247" t="s">
-        <v>1145</v>
+        <v>661</v>
       </c>
       <c r="D247" t="s">
-        <v>1146</v>
-[...5 lines deleted...]
-        <v>1148</v>
+        <v>662</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1149</v>
+        <v>663</v>
       </c>
       <c r="B248">
-        <v>11929</v>
+        <v>15091</v>
       </c>
       <c r="C248" t="s">
-        <v>1150</v>
+        <v>664</v>
       </c>
       <c r="D248" t="s">
-        <v>1151</v>
-[...5 lines deleted...]
-        <v>1153</v>
+        <v>665</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1154</v>
+        <v>666</v>
       </c>
       <c r="B249">
-        <v>11709</v>
+        <v>15009</v>
       </c>
       <c r="C249" t="s">
-        <v>1155</v>
+        <v>667</v>
       </c>
       <c r="D249" t="s">
-        <v>1156</v>
-[...5 lines deleted...]
-        <v>1158</v>
+        <v>668</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1159</v>
+        <v>669</v>
       </c>
       <c r="B250">
-        <v>11122</v>
+        <v>14904</v>
       </c>
       <c r="C250" t="s">
-        <v>1160</v>
+        <v>670</v>
       </c>
       <c r="D250" t="s">
-        <v>1161</v>
-[...5 lines deleted...]
-        <v>1163</v>
+        <v>671</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1164</v>
+        <v>672</v>
       </c>
       <c r="B251">
+        <v>14104</v>
+      </c>
+      <c r="C251" t="s">
+        <v>673</v>
+      </c>
+      <c r="D251" t="s">
+        <v>674</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>672</v>
+      </c>
+      <c r="B252">
+        <v>14061</v>
+      </c>
+      <c r="C252" t="s">
+        <v>675</v>
+      </c>
+      <c r="D252" t="s">
+        <v>676</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>677</v>
+      </c>
+      <c r="B253">
+        <v>13211</v>
+      </c>
+      <c r="C253" t="s">
+        <v>678</v>
+      </c>
+      <c r="D253" t="s">
+        <v>679</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>677</v>
+      </c>
+      <c r="B254">
+        <v>13109</v>
+      </c>
+      <c r="C254" t="s">
+        <v>680</v>
+      </c>
+      <c r="D254" t="s">
+        <v>681</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>682</v>
+      </c>
+      <c r="B255">
+        <v>12561</v>
+      </c>
+      <c r="C255" t="s">
+        <v>683</v>
+      </c>
+      <c r="D255" t="s">
+        <v>684</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>685</v>
+      </c>
+      <c r="B256">
+        <v>11929</v>
+      </c>
+      <c r="C256" t="s">
+        <v>686</v>
+      </c>
+      <c r="D256" t="s">
+        <v>687</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>688</v>
+      </c>
+      <c r="B257">
+        <v>11709</v>
+      </c>
+      <c r="C257" t="s">
+        <v>689</v>
+      </c>
+      <c r="D257" t="s">
+        <v>690</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>691</v>
+      </c>
+      <c r="B258">
+        <v>11122</v>
+      </c>
+      <c r="C258" t="s">
+        <v>692</v>
+      </c>
+      <c r="D258" t="s">
+        <v>693</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>694</v>
+      </c>
+      <c r="B259">
         <v>10706</v>
       </c>
-      <c r="C251" t="s">
-[...9 lines deleted...]
-        <v>1168</v>
+      <c r="C259" t="s">
+        <v>695</v>
+      </c>
+      <c r="D259" t="s">
+        <v>696</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="F57" r:id="rId110"/>
+    <hyperlink ref="E58" r:id="rId111"/>
+    <hyperlink ref="F58" r:id="rId112"/>
+    <hyperlink ref="E59" r:id="rId113"/>
+    <hyperlink ref="F59" r:id="rId114"/>
+    <hyperlink ref="E60" r:id="rId115"/>
+    <hyperlink ref="F60" r:id="rId116"/>
+    <hyperlink ref="E61" r:id="rId117"/>
+    <hyperlink ref="F61" r:id="rId118"/>
+    <hyperlink ref="E62" r:id="rId119"/>
+    <hyperlink ref="F62" r:id="rId120"/>
+    <hyperlink ref="E63" r:id="rId121"/>
+    <hyperlink ref="F63" r:id="rId122"/>
+    <hyperlink ref="E64" r:id="rId123"/>
+    <hyperlink ref="F64" r:id="rId124"/>
+    <hyperlink ref="E65" r:id="rId125"/>
+    <hyperlink ref="F65" r:id="rId126"/>
+    <hyperlink ref="E66" r:id="rId127"/>
+    <hyperlink ref="F66" r:id="rId128"/>
+    <hyperlink ref="E67" r:id="rId129"/>
+    <hyperlink ref="F67" r:id="rId130"/>
+    <hyperlink ref="E68" r:id="rId131"/>
+    <hyperlink ref="F68" r:id="rId132"/>
+    <hyperlink ref="E69" r:id="rId133"/>
+    <hyperlink ref="F69" r:id="rId134"/>
+    <hyperlink ref="E70" r:id="rId135"/>
+    <hyperlink ref="F70" r:id="rId136"/>
+    <hyperlink ref="E71" r:id="rId137"/>
+    <hyperlink ref="F71" r:id="rId138"/>
+    <hyperlink ref="E72" r:id="rId139"/>
+    <hyperlink ref="F72" r:id="rId140"/>
+    <hyperlink ref="E73" r:id="rId141"/>
+    <hyperlink ref="F73" r:id="rId142"/>
+    <hyperlink ref="E74" r:id="rId143"/>
+    <hyperlink ref="F74" r:id="rId144"/>
+    <hyperlink ref="E75" r:id="rId145"/>
+    <hyperlink ref="F75" r:id="rId146"/>
+    <hyperlink ref="E76" r:id="rId147"/>
+    <hyperlink ref="F76" r:id="rId148"/>
+    <hyperlink ref="E77" r:id="rId149"/>
+    <hyperlink ref="F77" r:id="rId150"/>
+    <hyperlink ref="E78" r:id="rId151"/>
+    <hyperlink ref="F78" r:id="rId152"/>
+    <hyperlink ref="E79" r:id="rId153"/>
+    <hyperlink ref="F79" r:id="rId154"/>
+    <hyperlink ref="E80" r:id="rId155"/>
+    <hyperlink ref="F80" r:id="rId156"/>
+    <hyperlink ref="E81" r:id="rId157"/>
+    <hyperlink ref="F81" r:id="rId158"/>
+    <hyperlink ref="E82" r:id="rId159"/>
+    <hyperlink ref="F82" r:id="rId160"/>
+    <hyperlink ref="E83" r:id="rId161"/>
+    <hyperlink ref="F83" r:id="rId162"/>
+    <hyperlink ref="E84" r:id="rId163"/>
+    <hyperlink ref="F84" r:id="rId164"/>
+    <hyperlink ref="E85" r:id="rId165"/>
+    <hyperlink ref="F85" r:id="rId166"/>
+    <hyperlink ref="E86" r:id="rId167"/>
+    <hyperlink ref="F86" r:id="rId168"/>
+    <hyperlink ref="E87" r:id="rId169"/>
+    <hyperlink ref="F87" r:id="rId170"/>
+    <hyperlink ref="E88" r:id="rId171"/>
+    <hyperlink ref="F88" r:id="rId172"/>
+    <hyperlink ref="E89" r:id="rId173"/>
+    <hyperlink ref="F89" r:id="rId174"/>
+    <hyperlink ref="E90" r:id="rId175"/>
+    <hyperlink ref="F90" r:id="rId176"/>
+    <hyperlink ref="E91" r:id="rId177"/>
+    <hyperlink ref="F91" r:id="rId178"/>
+    <hyperlink ref="E92" r:id="rId179"/>
+    <hyperlink ref="F92" r:id="rId180"/>
+    <hyperlink ref="E93" r:id="rId181"/>
+    <hyperlink ref="F93" r:id="rId182"/>
+    <hyperlink ref="E94" r:id="rId183"/>
+    <hyperlink ref="F94" r:id="rId184"/>
+    <hyperlink ref="E95" r:id="rId185"/>
+    <hyperlink ref="F95" r:id="rId186"/>
+    <hyperlink ref="E96" r:id="rId187"/>
+    <hyperlink ref="F96" r:id="rId188"/>
+    <hyperlink ref="E97" r:id="rId189"/>
+    <hyperlink ref="F97" r:id="rId190"/>
+    <hyperlink ref="E98" r:id="rId191"/>
+    <hyperlink ref="F98" r:id="rId192"/>
+    <hyperlink ref="E99" r:id="rId193"/>
+    <hyperlink ref="F99" r:id="rId194"/>
+    <hyperlink ref="E100" r:id="rId195"/>
+    <hyperlink ref="F100" r:id="rId196"/>
+    <hyperlink ref="E101" r:id="rId197"/>
+    <hyperlink ref="F101" r:id="rId198"/>
+    <hyperlink ref="E102" r:id="rId199"/>
+    <hyperlink ref="F102" r:id="rId200"/>
+    <hyperlink ref="E103" r:id="rId201"/>
+    <hyperlink ref="F103" r:id="rId202"/>
+    <hyperlink ref="E104" r:id="rId203"/>
+    <hyperlink ref="F104" r:id="rId204"/>
+    <hyperlink ref="E105" r:id="rId205"/>
+    <hyperlink ref="F105" r:id="rId206"/>
+    <hyperlink ref="E106" r:id="rId207"/>
+    <hyperlink ref="F106" r:id="rId208"/>
+    <hyperlink ref="E107" r:id="rId209"/>
+    <hyperlink ref="F107" r:id="rId210"/>
+    <hyperlink ref="E108" r:id="rId211"/>
+    <hyperlink ref="F108" r:id="rId212"/>
+    <hyperlink ref="E109" r:id="rId213"/>
+    <hyperlink ref="F109" r:id="rId214"/>
+    <hyperlink ref="E110" r:id="rId215"/>
+    <hyperlink ref="F110" r:id="rId216"/>
+    <hyperlink ref="E111" r:id="rId217"/>
+    <hyperlink ref="F111" r:id="rId218"/>
+    <hyperlink ref="E112" r:id="rId219"/>
+    <hyperlink ref="F112" r:id="rId220"/>
+    <hyperlink ref="E113" r:id="rId221"/>
+    <hyperlink ref="F113" r:id="rId222"/>
+    <hyperlink ref="E114" r:id="rId223"/>
+    <hyperlink ref="F114" r:id="rId224"/>
+    <hyperlink ref="E115" r:id="rId225"/>
+    <hyperlink ref="F115" r:id="rId226"/>
+    <hyperlink ref="E116" r:id="rId227"/>
+    <hyperlink ref="F116" r:id="rId228"/>
+    <hyperlink ref="E117" r:id="rId229"/>
+    <hyperlink ref="F117" r:id="rId230"/>
+    <hyperlink ref="E118" r:id="rId231"/>
+    <hyperlink ref="F118" r:id="rId232"/>
+    <hyperlink ref="E119" r:id="rId233"/>
+    <hyperlink ref="F119" r:id="rId234"/>
+    <hyperlink ref="E120" r:id="rId235"/>
+    <hyperlink ref="F120" r:id="rId236"/>
+    <hyperlink ref="E121" r:id="rId237"/>
+    <hyperlink ref="F121" r:id="rId238"/>
+    <hyperlink ref="E122" r:id="rId239"/>
+    <hyperlink ref="F122" r:id="rId240"/>
+    <hyperlink ref="E123" r:id="rId241"/>
+    <hyperlink ref="F123" r:id="rId242"/>
+    <hyperlink ref="E124" r:id="rId243"/>
+    <hyperlink ref="F124" r:id="rId244"/>
+    <hyperlink ref="E125" r:id="rId245"/>
+    <hyperlink ref="F125" r:id="rId246"/>
+    <hyperlink ref="E126" r:id="rId247"/>
+    <hyperlink ref="F126" r:id="rId248"/>
+    <hyperlink ref="E127" r:id="rId249"/>
+    <hyperlink ref="F127" r:id="rId250"/>
+    <hyperlink ref="E128" r:id="rId251"/>
+    <hyperlink ref="F128" r:id="rId252"/>
+    <hyperlink ref="E129" r:id="rId253"/>
+    <hyperlink ref="F129" r:id="rId254"/>
+    <hyperlink ref="E130" r:id="rId255"/>
+    <hyperlink ref="F130" r:id="rId256"/>
+    <hyperlink ref="E131" r:id="rId257"/>
+    <hyperlink ref="F131" r:id="rId258"/>
+    <hyperlink ref="E132" r:id="rId259"/>
+    <hyperlink ref="F132" r:id="rId260"/>
+    <hyperlink ref="E133" r:id="rId261"/>
+    <hyperlink ref="F133" r:id="rId262"/>
+    <hyperlink ref="E134" r:id="rId263"/>
+    <hyperlink ref="F134" r:id="rId264"/>
+    <hyperlink ref="E135" r:id="rId265"/>
+    <hyperlink ref="F135" r:id="rId266"/>
+    <hyperlink ref="E136" r:id="rId267"/>
+    <hyperlink ref="F136" r:id="rId268"/>
+    <hyperlink ref="E137" r:id="rId269"/>
+    <hyperlink ref="F137" r:id="rId270"/>
+    <hyperlink ref="E138" r:id="rId271"/>
+    <hyperlink ref="F138" r:id="rId272"/>
+    <hyperlink ref="E139" r:id="rId273"/>
+    <hyperlink ref="F139" r:id="rId274"/>
+    <hyperlink ref="E140" r:id="rId275"/>
+    <hyperlink ref="F140" r:id="rId276"/>
+    <hyperlink ref="E141" r:id="rId277"/>
+    <hyperlink ref="F141" r:id="rId278"/>
+    <hyperlink ref="E142" r:id="rId279"/>
+    <hyperlink ref="F142" r:id="rId280"/>
+    <hyperlink ref="E143" r:id="rId281"/>
+    <hyperlink ref="F143" r:id="rId282"/>
+    <hyperlink ref="E144" r:id="rId283"/>
+    <hyperlink ref="F144" r:id="rId284"/>
+    <hyperlink ref="E145" r:id="rId285"/>
+    <hyperlink ref="F145" r:id="rId286"/>
+    <hyperlink ref="E146" r:id="rId287"/>
+    <hyperlink ref="F146" r:id="rId288"/>
+    <hyperlink ref="E147" r:id="rId289"/>
+    <hyperlink ref="F147" r:id="rId290"/>
+    <hyperlink ref="E148" r:id="rId291"/>
+    <hyperlink ref="F148" r:id="rId292"/>
+    <hyperlink ref="E149" r:id="rId293"/>
+    <hyperlink ref="F149" r:id="rId294"/>
+    <hyperlink ref="E150" r:id="rId295"/>
+    <hyperlink ref="F150" r:id="rId296"/>
+    <hyperlink ref="E151" r:id="rId297"/>
+    <hyperlink ref="F151" r:id="rId298"/>
+    <hyperlink ref="E152" r:id="rId299"/>
+    <hyperlink ref="F152" r:id="rId300"/>
+    <hyperlink ref="E153" r:id="rId301"/>
+    <hyperlink ref="F153" r:id="rId302"/>
+    <hyperlink ref="E154" r:id="rId303"/>
+    <hyperlink ref="F154" r:id="rId304"/>
+    <hyperlink ref="E155" r:id="rId305"/>
+    <hyperlink ref="F155" r:id="rId306"/>
+    <hyperlink ref="E156" r:id="rId307"/>
+    <hyperlink ref="F156" r:id="rId308"/>
+    <hyperlink ref="E157" r:id="rId309"/>
+    <hyperlink ref="F157" r:id="rId310"/>
+    <hyperlink ref="E158" r:id="rId311"/>
+    <hyperlink ref="F158" r:id="rId312"/>
+    <hyperlink ref="E159" r:id="rId313"/>
+    <hyperlink ref="F159" r:id="rId314"/>
+    <hyperlink ref="E160" r:id="rId315"/>
+    <hyperlink ref="F160" r:id="rId316"/>
+    <hyperlink ref="E161" r:id="rId317"/>
+    <hyperlink ref="F161" r:id="rId318"/>
+    <hyperlink ref="E162" r:id="rId319"/>
+    <hyperlink ref="F162" r:id="rId320"/>
+    <hyperlink ref="E163" r:id="rId321"/>
+    <hyperlink ref="F163" r:id="rId322"/>
+    <hyperlink ref="E164" r:id="rId323"/>
+    <hyperlink ref="F164" r:id="rId324"/>
+    <hyperlink ref="E165" r:id="rId325"/>
+    <hyperlink ref="F165" r:id="rId326"/>
+    <hyperlink ref="E166" r:id="rId327"/>
+    <hyperlink ref="F166" r:id="rId328"/>
+    <hyperlink ref="E167" r:id="rId329"/>
+    <hyperlink ref="F167" r:id="rId330"/>
+    <hyperlink ref="E168" r:id="rId331"/>
+    <hyperlink ref="F168" r:id="rId332"/>
+    <hyperlink ref="E169" r:id="rId333"/>
+    <hyperlink ref="F169" r:id="rId334"/>
+    <hyperlink ref="E170" r:id="rId335"/>
+    <hyperlink ref="F170" r:id="rId336"/>
+    <hyperlink ref="E171" r:id="rId337"/>
+    <hyperlink ref="F171" r:id="rId338"/>
+    <hyperlink ref="E172" r:id="rId339"/>
+    <hyperlink ref="F172" r:id="rId340"/>
+    <hyperlink ref="E173" r:id="rId341"/>
+    <hyperlink ref="F173" r:id="rId342"/>
+    <hyperlink ref="E174" r:id="rId343"/>
+    <hyperlink ref="F174" r:id="rId344"/>
+    <hyperlink ref="E175" r:id="rId345"/>
+    <hyperlink ref="F175" r:id="rId346"/>
+    <hyperlink ref="E176" r:id="rId347"/>
+    <hyperlink ref="F176" r:id="rId348"/>
+    <hyperlink ref="E177" r:id="rId349"/>
+    <hyperlink ref="F177" r:id="rId350"/>
+    <hyperlink ref="E178" r:id="rId351"/>
+    <hyperlink ref="F178" r:id="rId352"/>
+    <hyperlink ref="E179" r:id="rId353"/>
+    <hyperlink ref="F179" r:id="rId354"/>
+    <hyperlink ref="E180" r:id="rId355"/>
+    <hyperlink ref="F180" r:id="rId356"/>
+    <hyperlink ref="E181" r:id="rId357"/>
+    <hyperlink ref="F181" r:id="rId358"/>
+    <hyperlink ref="E182" r:id="rId359"/>
+    <hyperlink ref="F182" r:id="rId360"/>
+    <hyperlink ref="E183" r:id="rId361"/>
+    <hyperlink ref="F183" r:id="rId362"/>
+    <hyperlink ref="E184" r:id="rId363"/>
+    <hyperlink ref="F184" r:id="rId364"/>
+    <hyperlink ref="E185" r:id="rId365"/>
+    <hyperlink ref="F185" r:id="rId366"/>
+    <hyperlink ref="E186" r:id="rId367"/>
+    <hyperlink ref="F186" r:id="rId368"/>
+    <hyperlink ref="E187" r:id="rId369"/>
+    <hyperlink ref="F187" r:id="rId370"/>
+    <hyperlink ref="E188" r:id="rId371"/>
+    <hyperlink ref="F188" r:id="rId372"/>
+    <hyperlink ref="E189" r:id="rId373"/>
+    <hyperlink ref="F189" r:id="rId374"/>
+    <hyperlink ref="E190" r:id="rId375"/>
+    <hyperlink ref="F190" r:id="rId376"/>
+    <hyperlink ref="E191" r:id="rId377"/>
+    <hyperlink ref="F191" r:id="rId378"/>
+    <hyperlink ref="E192" r:id="rId379"/>
+    <hyperlink ref="F192" r:id="rId380"/>
+    <hyperlink ref="E193" r:id="rId381"/>
+    <hyperlink ref="F193" r:id="rId382"/>
+    <hyperlink ref="E194" r:id="rId383"/>
+    <hyperlink ref="F194" r:id="rId384"/>
+    <hyperlink ref="E195" r:id="rId385"/>
+    <hyperlink ref="F195" r:id="rId386"/>
+    <hyperlink ref="E196" r:id="rId387"/>
+    <hyperlink ref="F196" r:id="rId388"/>
+    <hyperlink ref="E197" r:id="rId389"/>
+    <hyperlink ref="F197" r:id="rId390"/>
+    <hyperlink ref="E198" r:id="rId391"/>
+    <hyperlink ref="F198" r:id="rId392"/>
+    <hyperlink ref="E199" r:id="rId393"/>
+    <hyperlink ref="F199" r:id="rId394"/>
+    <hyperlink ref="E200" r:id="rId395"/>
+    <hyperlink ref="F200" r:id="rId396"/>
+    <hyperlink ref="E201" r:id="rId397"/>
+    <hyperlink ref="F201" r:id="rId398"/>
+    <hyperlink ref="E202" r:id="rId399"/>
+    <hyperlink ref="F202" r:id="rId400"/>
+    <hyperlink ref="E203" r:id="rId401"/>
+    <hyperlink ref="F203" r:id="rId402"/>
+    <hyperlink ref="E204" r:id="rId403"/>
+    <hyperlink ref="F204" r:id="rId404"/>
+    <hyperlink ref="E205" r:id="rId405"/>
+    <hyperlink ref="F205" r:id="rId406"/>
+    <hyperlink ref="E206" r:id="rId407"/>
+    <hyperlink ref="F206" r:id="rId408"/>
+    <hyperlink ref="E207" r:id="rId409"/>
+    <hyperlink ref="F207" r:id="rId410"/>
+    <hyperlink ref="E208" r:id="rId411"/>
+    <hyperlink ref="F208" r:id="rId412"/>
+    <hyperlink ref="E209" r:id="rId413"/>
+    <hyperlink ref="F209" r:id="rId414"/>
+    <hyperlink ref="E210" r:id="rId415"/>
+    <hyperlink ref="F210" r:id="rId416"/>
+    <hyperlink ref="E211" r:id="rId417"/>
+    <hyperlink ref="F211" r:id="rId418"/>
+    <hyperlink ref="E212" r:id="rId419"/>
+    <hyperlink ref="F212" r:id="rId420"/>
+    <hyperlink ref="E213" r:id="rId421"/>
+    <hyperlink ref="F213" r:id="rId422"/>
+    <hyperlink ref="E214" r:id="rId423"/>
+    <hyperlink ref="F214" r:id="rId424"/>
+    <hyperlink ref="E215" r:id="rId425"/>
+    <hyperlink ref="F215" r:id="rId426"/>
+    <hyperlink ref="E216" r:id="rId427"/>
+    <hyperlink ref="F216" r:id="rId428"/>
+    <hyperlink ref="E217" r:id="rId429"/>
+    <hyperlink ref="F217" r:id="rId430"/>
+    <hyperlink ref="E218" r:id="rId431"/>
+    <hyperlink ref="F218" r:id="rId432"/>
+    <hyperlink ref="E219" r:id="rId433"/>
+    <hyperlink ref="F219" r:id="rId434"/>
+    <hyperlink ref="E220" r:id="rId435"/>
+    <hyperlink ref="F220" r:id="rId436"/>
+    <hyperlink ref="E221" r:id="rId437"/>
+    <hyperlink ref="F221" r:id="rId438"/>
+    <hyperlink ref="E222" r:id="rId439"/>
+    <hyperlink ref="F222" r:id="rId440"/>
+    <hyperlink ref="E223" r:id="rId441"/>
+    <hyperlink ref="F223" r:id="rId442"/>
+    <hyperlink ref="E224" r:id="rId443"/>
+    <hyperlink ref="F224" r:id="rId444"/>
+    <hyperlink ref="E225" r:id="rId445"/>
+    <hyperlink ref="F225" r:id="rId446"/>
+    <hyperlink ref="E226" r:id="rId447"/>
+    <hyperlink ref="F226" r:id="rId448"/>
+    <hyperlink ref="E227" r:id="rId449"/>
+    <hyperlink ref="F227" r:id="rId450"/>
+    <hyperlink ref="E228" r:id="rId451"/>
+    <hyperlink ref="F228" r:id="rId452"/>
+    <hyperlink ref="E229" r:id="rId453"/>
+    <hyperlink ref="F229" r:id="rId454"/>
+    <hyperlink ref="E230" r:id="rId455"/>
+    <hyperlink ref="F230" r:id="rId456"/>
+    <hyperlink ref="E231" r:id="rId457"/>
+    <hyperlink ref="F231" r:id="rId458"/>
+    <hyperlink ref="E232" r:id="rId459"/>
+    <hyperlink ref="F232" r:id="rId460"/>
+    <hyperlink ref="E233" r:id="rId461"/>
+    <hyperlink ref="F233" r:id="rId462"/>
+    <hyperlink ref="E234" r:id="rId463"/>
+    <hyperlink ref="F234" r:id="rId464"/>
+    <hyperlink ref="E235" r:id="rId465"/>
+    <hyperlink ref="F235" r:id="rId466"/>
+    <hyperlink ref="E236" r:id="rId467"/>
+    <hyperlink ref="F236" r:id="rId468"/>
+    <hyperlink ref="E237" r:id="rId469"/>
+    <hyperlink ref="F237" r:id="rId470"/>
+    <hyperlink ref="E238" r:id="rId471"/>
+    <hyperlink ref="F238" r:id="rId472"/>
+    <hyperlink ref="E239" r:id="rId473"/>
+    <hyperlink ref="F239" r:id="rId474"/>
+    <hyperlink ref="E240" r:id="rId475"/>
+    <hyperlink ref="F240" r:id="rId476"/>
+    <hyperlink ref="E241" r:id="rId477"/>
+    <hyperlink ref="F241" r:id="rId478"/>
+    <hyperlink ref="E242" r:id="rId479"/>
+    <hyperlink ref="F242" r:id="rId480"/>
+    <hyperlink ref="E243" r:id="rId481"/>
+    <hyperlink ref="F243" r:id="rId482"/>
+    <hyperlink ref="E244" r:id="rId483"/>
+    <hyperlink ref="F244" r:id="rId484"/>
+    <hyperlink ref="E245" r:id="rId485"/>
+    <hyperlink ref="F245" r:id="rId486"/>
+    <hyperlink ref="E246" r:id="rId487"/>
+    <hyperlink ref="F246" r:id="rId488"/>
+    <hyperlink ref="E247" r:id="rId489"/>
+    <hyperlink ref="F247" r:id="rId490"/>
+    <hyperlink ref="E248" r:id="rId491"/>
+    <hyperlink ref="F248" r:id="rId492"/>
+    <hyperlink ref="E249" r:id="rId493"/>
+    <hyperlink ref="F249" r:id="rId494"/>
+    <hyperlink ref="E250" r:id="rId495"/>
+    <hyperlink ref="F250" r:id="rId496"/>
+    <hyperlink ref="E251" r:id="rId497"/>
+    <hyperlink ref="F251" r:id="rId498"/>
+    <hyperlink ref="E252" r:id="rId499"/>
+    <hyperlink ref="F252" r:id="rId500"/>
+    <hyperlink ref="E253" r:id="rId501"/>
+    <hyperlink ref="F253" r:id="rId502"/>
+    <hyperlink ref="E254" r:id="rId503"/>
+    <hyperlink ref="F254" r:id="rId504"/>
+    <hyperlink ref="E255" r:id="rId505"/>
+    <hyperlink ref="F255" r:id="rId506"/>
+    <hyperlink ref="E256" r:id="rId507"/>
+    <hyperlink ref="F256" r:id="rId508"/>
+    <hyperlink ref="E257" r:id="rId509"/>
+    <hyperlink ref="F257" r:id="rId510"/>
+    <hyperlink ref="E258" r:id="rId511"/>
+    <hyperlink ref="F258" r:id="rId512"/>
+    <hyperlink ref="E259" r:id="rId513"/>
+    <hyperlink ref="F259" r:id="rId514"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>