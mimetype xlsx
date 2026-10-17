--- v0 (2026-07-24)
+++ v1 (2026-10-17)
@@ -8,612 +8,516 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="137">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>DECRETO DI ASSUNZIONE IN BILANCIO DM N. 38 DEL 6 MARZO 2026, AVVISO 95165 DEL   24/04/2026  –   FORMAZIONE DOCENTI.</t>
   </si>
   <si>
     <t>G24D26001130007</t>
   </si>
   <si>
     <t>€ 34.983,00</t>
   </si>
   <si>
     <t>Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.5, Azione ESO4.5. A2 – Sotto azione ESO4.5. A2.B</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/d15b53af-2002-49c5-897a-278a44d71f31</t>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>POC “PER LA SCUOLA” 2014-2020 FINANZIATO CON IL FONDO DI ROTAZIONE (FDR)– OBIETTIVO SPECIFICO – 10.8: AVVISO PUBBLICO PROT. N. 94540 DEL 24/04/2026 - DM N. 38/2026.</t>
   </si>
   <si>
     <t>G24D26001280007</t>
   </si>
   <si>
     <t>€ 24.386,00</t>
   </si>
   <si>
     <t>Avviso pubblico prot. n. 94540 del 24/04/2026 - DM n. 38/2026.</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/24954658-cd62-4bfe-924e-80223f3cfc03</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTRIBUTO REGIONE SICILIA ACQUISIZIONE ATTREZZATURE TECNICHE E SUSSIDI DIDATTICI DESTINATI STUDENTI DISABILITÀ DDG N. 1332 DEL 25/03/2026- REGIONE SICILIANA - ASSESSORATO</t>
   </si>
   <si>
     <t>G22J26000220002</t>
   </si>
   <si>
     <t>€ 4.934,79</t>
   </si>
   <si>
     <t>Regione Sicilia</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/db078e82-5ba9-4079-830e-62b566670114</t>
-[...1 lines deleted...]
-  <si>
     <t>“AI SCHOOL HUB – SNODO TERRITORIALE PER LA TRANSIZIONE DIGITALE E L’INTELLIGENZA ARTIFICIALE”</t>
   </si>
   <si>
     <t>G24D25004610006</t>
   </si>
   <si>
     <t>€ 49.168,00</t>
   </si>
   <si>
     <t>PNRR - Finanziamenti dall'Unione Europea</t>
   </si>
   <si>
     <t>06/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/6bad46fd-1463-4a4b-a3fd-a9275b42134d</t>
-[...1 lines deleted...]
-  <si>
     <t>INTERVENTI DI MANUTENZIONE STRAORDINARIA E URGENTE, ADEGUAMENTO E MESSA IN SICUREZZA FINALIZZATE AL RIPRISTINO E AL MIGLIORAMENTO DELLE CONDIZIONI DI SICUREZZA E DECORO DELLE STRUTTURE ESTERNE DEL PLESSO DI SCUOLA PRIMARIA GAETANO GUARINO</t>
   </si>
   <si>
     <t>G28G26000030002</t>
   </si>
   <si>
     <t>€ 40.000,00</t>
   </si>
   <si>
     <t>Finanziamenti della Regione Sicilia</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/0b1f0d56-1b21-4d03-941a-335f9a6804b3</t>
-[...1 lines deleted...]
-  <si>
     <t>INTERVENTI DI MANUTENZIONE STRAORDINARIA E URGENTE, ADEGUAMENTO E MESSA IN SICUREZZA FINALIZZATE AL RIPRISTINO E AL MIGLIORAMENTO DELLE CONDIZIONI DI SICUREZZA E DECORO DELLE STRUTTURE ESTERNE DEL PLESSO DI SCUOLA PRIMARIA LUIGI PIRANDELLO –</t>
   </si>
   <si>
     <t>G28G26000000002</t>
   </si>
   <si>
     <t>Finanziamenti Regione Sicilia</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/aaefd212-ddb6-4a16-9492-e79a2a5a0b85</t>
-[...1 lines deleted...]
-  <si>
     <t>INTERVENTI DI MANUTENZIONE STRAORDINARIA E URGENTE, ADEGUAMENTO E MESSA IN SICUREZZA FINALIZZATE AL RIPRISTINO E AL MIGLIORAMENTO DELLE CONDIZIONI DI SICUREZZA E DECORO DELLE STRUTTURE ESTERNE DEL PLESSO DI SCUOLA PRIMARIA BERSAGLIERE URSO</t>
   </si>
   <si>
     <t>G28G26000020002</t>
   </si>
   <si>
     <t xml:space="preserve">Finanziamenti della Regione </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/ef3a13c8-d5c2-4f51-a79c-bea321fff669</t>
-[...1 lines deleted...]
-  <si>
     <t>INTERVENTI DI MANUTENZIONE STRAORDINARIA E URGENTE, ADEGUAMENTO E MESSA IN SICUREZZA FINALIZZATE AL RIPRISTINO E AL MIGLIORAMENTO DELLE CONDIZIONI DI SICUREZZA E DECORO DELLE STRUTTURE ESTERNE DEL PLESSO DI SCUOLA SECONDARIA DI PRIMO GRADO MENDOLA/VACCARO</t>
   </si>
   <si>
     <t>G28G26000010002</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/4c63df7a-47d1-4d09-88a7-a837d3f661e8</t>
-[...1 lines deleted...]
-  <si>
     <t>“COMPETENZE IN CRESCITA: PERCORSI PER L’AUTONOMIA E IL SUCCESSO FORMATIVO”</t>
   </si>
   <si>
     <t>G74D25001870007</t>
   </si>
   <si>
     <t>€ 79.944,00</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei - Programma Nazionale “Scuola e competenze” 2021-2027 –Fondo sociale europeo plus (FSE+) - “Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/d18ebe5c-75e9-4b51-aca8-47e383d4e5de</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO “SCUOLE APERTE PER IL TERRITORIO TERZA FINESTRA” - FONDO SOCIALE EUROPEO PLUS (FSE+) 2021- 2027 OBIETTIVO DI POLICY 4 "UN’EUROPA PIÙ SOCIALE" AVVISO N.10 2023 PR FSE+ SICILIA 2021/2027</t>
   </si>
   <si>
     <t>G25E23000250006</t>
   </si>
   <si>
     <t>€ 91.638,00</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/3e45a7c7-4be8-4113-8552-2a91c9d391eb</t>
-[...1 lines deleted...]
-  <si>
     <t>SEZIONE PRIMAVERA 2^ EDIZIONE A.S. 2025/2026</t>
   </si>
   <si>
     <t>G21I25000540002</t>
   </si>
   <si>
     <t>€ 14.400,00</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/cff74891-d16a-43ae-b93d-c3fbb7bd1c1f</t>
-[...1 lines deleted...]
-  <si>
     <t>“IL MUSEO COME AGORÀ: PATRIMONI CHE UNISCONO – PERCORSI DI DIALOGO, IDENTITÀ E CITTADINANZA ATTRAVERSO L’ARTE”</t>
   </si>
   <si>
     <t>G21I25000530002</t>
   </si>
   <si>
     <t>€ 7.000,00</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/b6718b3d-5035-4d1f-955b-3c6a3cfa9390</t>
-[...1 lines deleted...]
-  <si>
     <t>POTENZIAMENTO DEL PROGETTO PILOTA PER LA PREVENZIONE DEL BULLISMO E DEL CYBERBULLISMO</t>
   </si>
   <si>
     <t>G29I23001330002</t>
   </si>
   <si>
     <t>€ 55.500,00</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/955b1317-8f7e-4757-b5f9-85eb4476ede4</t>
-[...1 lines deleted...]
-  <si>
     <t>GIBELLINA CAPITALE ITALIANA DELL'ARTE CONTEMPORANEA 2026</t>
   </si>
   <si>
     <t>G22J25000060002</t>
   </si>
   <si>
     <t>€ 7.500,00</t>
   </si>
   <si>
     <t>Bilancio della Regione Siciliana</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/3a11b326-a889-4293-a56c-c1759e031d86</t>
-[...1 lines deleted...]
-  <si>
     <t>GIBELLINA CAPITALE ITALIANA DELL'ARTE CONTEMPORANEA</t>
   </si>
   <si>
     <t>G62J25000140002</t>
   </si>
   <si>
     <t>REGIONE SICILIANA</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/9d7d9260-e8c0-4b87-8633-3cbff506f44b</t>
-[...1 lines deleted...]
-  <si>
     <t>INSIEME PER CRESCERE</t>
   </si>
   <si>
     <t>G24D25000590007</t>
   </si>
   <si>
     <t>€ 119,94</t>
   </si>
   <si>
     <t xml:space="preserve">Fondo Sociale Europeo Plus (FSE+) </t>
   </si>
   <si>
     <t>17/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/6c89e746-1593-451b-8900-c17e47568ccb</t>
-[...1 lines deleted...]
-  <si>
     <t>“GIORNATE STUDIO IN ONORE DI ANDREA CAMILLERI”</t>
   </si>
   <si>
     <t>NOTA4939REGIONE</t>
   </si>
   <si>
     <t>€ 15.000,00</t>
   </si>
   <si>
     <t>“Finanziamenti della Regione”</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/d7af4bac-d688-49db-a629-15046d5d8505</t>
-[...1 lines deleted...]
-  <si>
     <t>LA BUSSOLA DELLE SCELTE - ORIENTAMENTO FORMATIVO VERSO IL DOMANI</t>
   </si>
   <si>
     <t>G54D25003240007</t>
   </si>
   <si>
     <t>€ 59.988,00</t>
   </si>
   <si>
     <t>Fondo Sociale Europeo</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/ed23ba19-fb0a-4769-96ec-7bf680e6f4e8</t>
-[...1 lines deleted...]
-  <si>
     <t>POTENZIAMENTO E MIGLIORAMENTO DEGLI AMBIENTI SCOLASTICI E FORMATIVI E SOSTEGNO ALL’INNOVAZIONE DIDATTICA E FORMATIVA - I.C."A.CAMILLERI"</t>
   </si>
   <si>
     <t>G25D24000040002</t>
   </si>
   <si>
     <t>€ 350.000,00</t>
   </si>
   <si>
     <t>Regionali</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/447a2c87-df8c-4201-a5e5-65e2bdee4792</t>
-[...1 lines deleted...]
-  <si>
     <t>POTENZIAMENTO E MIGLIORAMENTO DEGLI AMBIENTI SCOLASTICI E FORMATIVI E SOSTEGNO ALL’INNOVAZIONE DIDATTICA E FORMATIVA - GUARINO</t>
   </si>
   <si>
     <t>D22J24000030002</t>
   </si>
   <si>
     <t>€ 100.000,00</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/6911e2a1-cee0-4c3e-bd20-d129b90d902a</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR  (D.M. 41/2024) STRUMENTI E AUSILI PER LA RIDUZIONE DEI DIVARI DI APPRENDIMENTO PER GLI STUDENTI CON DISABILITÀ DA PARTE DEI CTS</t>
   </si>
   <si>
     <t>G24D21000760006</t>
   </si>
   <si>
     <t>€ 187.372,79</t>
   </si>
   <si>
     <t>PNRR DM 41</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/cfc2af58-f4f5-4014-a8eb-61c1635bd9d4</t>
-[...1 lines deleted...]
-  <si>
     <t>“FUORI  ORARIO” – AA.SS. 2023/2024 E 2024/2025”.</t>
   </si>
   <si>
     <t>G29I24000430002</t>
   </si>
   <si>
     <t>€ 12.000,00</t>
   </si>
   <si>
     <t>REGIONALE</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/53f0004a-34a8-417d-9f8a-1d91699ed065</t>
+    <t>Senza data</t>
   </si>
   <si>
     <t>DECRETO ASSUNZIONE IN BILANCIO - CIRCOLARE 1/2025 ASSESSORATO ISTRUZIONE E FORMAZIONE PROFESSIONALE REGIONE SICILIA - PROT. 3167 DEL 22 APRILE 2025 - INTERVENTO PLESSO G. GUARINO INTERVENTO 2</t>
   </si>
   <si>
     <t>G21I25000120002</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/067bd854-d38c-49ee-b328-3a0e141f2a26</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO ASSUNZIONE A BILANCIO 2025 -.  PROGRAMMA ERASMUS+ -  AZIONE KA122  PROGETTI DI MOBILITÀ DI BREVE TERMINE SETTORE SCUOLA</t>
   </si>
   <si>
     <t>G29I24001470002</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/0859adad-140a-47cc-8954-32d10d82c502</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO ASSUNZIONE IN BILANCIO - CIRCOLARE 1/2025 ASSESSORATO ISTRUZIONE E FORMAZIONE PROFESSIONALE REGIONE SICILIA - PROT. 3167 DEL 22 APRILE 2025 - INTERVENTO PLESSO GAETANO GUARINO</t>
   </si>
   <si>
     <t>G21I25000100002</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/1006065a-00bc-4d1f-b7fd-d94097963dd7</t>
-[...1 lines deleted...]
-  <si>
     <t>ERRATA CORRIGE DECRETO DI ASSUNZIONE IN BILANCIO ALL’E.F. 2025 CIRCOLARE 24 DEL 31/10/2024 “DIDATTICA IMMERSIVA POTENZIAMENTO DEL SISTEMA EDUCATIVO ATTRAVERSO LO SVILUPPO, L’INNOVAZIONE E</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/19280550-15bd-4924-9c79-b5c34e9d7744</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR DM 66/2023 -FORMAZIONE DEL PERSONALE SCOLASTICO PER LA TRANSIZIONE DIGITALE” CNP: M4C1I2.1-2023-1222-P-45160 CUP: G24D23005030006</t>
   </si>
   <si>
     <t>G24D23005030006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/2048b02f-0149-457d-b3bb-b888ab9411ba</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO ASSUNZIONE IN BILANCIO - CIRCOLARE 1/2025 ASSESSORATO ISTRUZIONE E FORMAZIONE PROFESSIONALE REGIONE SICILIA - PROT. 3167 DEL 22 APRILE 2025 - INTERVENTO PLESSO G. GUARINO INTERVENTO 1</t>
   </si>
   <si>
     <t>G21I25000110002</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/232cac25-705e-4340-9f5b-c74d1c268cab</t>
-[...1 lines deleted...]
-  <si>
     <t>B56E23004900006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/2ec89ace-29ab-4a20-8b7f-61d59c4e9cec</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR STEM MULTILIGUISMO DM 65/2023 DIDATTICA INNOVATIVA PER UNA SCUOLA ALL'AVANGUARDIA</t>
   </si>
   <si>
     <t>G24D23004220006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/33f79137-a9ca-452e-8fb3-93c8a7520562</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR STEM E MULTILINGUISTICHE (D.M. 65/2023) A.S.2024/2025-GUARINO "PIÙ FORTI CON LE STEM"</t>
   </si>
   <si>
     <t>D24D23004030006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/399e22e0-740c-42a4-abf0-333f5bdb0288</t>
-[...1 lines deleted...]
-  <si>
     <t>DIDATTICA  IMMERSIVA”  -  POTENZIAMENTO  DEL  SISTEMA  EDUCATIVO  ATTRAVERSO  LO  SVILUPPO,  L’INNOVAZIONE  E  LA  SPERIMENTAZIONE  DI  NUOVI  MODELLI  BASATI  SULLA  DIDATTICA  IMMERSIVA  IN  FAVORE  DEGLI  ISTITUTI SCOLASTICI COMPRENSIVI E DELLE DIREZIO</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/3b930a36-3c9f-46c2-857b-2bb5950dd336</t>
-[...1 lines deleted...]
-  <si>
     <t>“SCUOLE APERTE PER IL TERRITORIO”</t>
   </si>
   <si>
     <t>G21I24000190002</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/43c1f13e-bf10-40f5-8f3a-635dd5704c06</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO EASTATE -FSE PLUS – CODICE PROGETTO: ESO4.6.A4.A-FSEPN-SI-2024-82 – AVVISO PROT. 59369, 19/04/2024, FSE+,“IL SORRISO DELLE ALI”</t>
   </si>
   <si>
     <t>D24D24001870007</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/563492f5-113e-45ef-a3fd-424cd93f6d92</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO ASSUNZIONE IN BILANCIO - CIRCOLARE 1/2025 ASSESSORATO ISTRUZIONE E FORMAZIONE PROFESSIONALE REGIONE SICILIA - PROT. 3167 DEL 22 APRILE 2025 - INTERVENTO PLESSO LUIGI PIRANDELLO</t>
   </si>
   <si>
     <t>G21I25000090002</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/69eff5f5-497a-4a30-a469-bcc79be81053</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR D.M. 66/2023;</t>
   </si>
   <si>
     <t>D24D23004680006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/69f1d093-9711-4394-bbef-3a0230493b5c</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO SPERIMENTALE DEL GIOCO QUALE MEZZO DI PREVENZIONE IN  MATERIA DI DISTURBO DI APPRENDIMENTO E DEL NEURO SVILUPPO.</t>
   </si>
   <si>
     <t>G21I03000010002</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/a0e8eed2-ec94-4f5f-bbba-6e13326b3de5</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO EASTATE -FSE PLUS – CODICE PROGETTO: ESO4.6.A4.A-FSEPN-SI-2024-69 – AVVISO PROT. 59369, 19/04/2024, FSE+,“VIVA LA SCUOLA CHE LAVORA"</t>
   </si>
   <si>
     <t>G24D24001720007</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/a27fa2d4-4ffe-4722-84fd-85729d2ae07b</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO ASSUNZIONE IN BILANCIO - CIRCOLARE 1/2025 ASSESSORATO ISTRUZIONE E FORMAZIONE PROFESSIONALE REGIONE SICILIA - PROT. 3167 DEL 22 APRILE 2025 - INTERVENTO PLESSO MENDOLA VACCARO</t>
   </si>
   <si>
     <t>G21I25000080002</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/daeacb34-c777-492b-8fc1-7d76b5ff4272</t>
-[...1 lines deleted...]
-  <si>
     <t>REALIZZAZIONE DI SCAMBI ED ESPERIENZE FORMATIVE ALL’ESTERO PER STUDENTI E PER IL PERSONALE SCOLASTICO AL FINE DI POTENZIARE IL  PROGRAMMA ERASMUS+ 2021-2027, NELL’AMBITO DELLA MISSIONE 4 – COMPONENTE 1 – INVESTIMENTO 3.1 “NUOVE COMPETENZE  E NUOVI LINGUAG</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/db9c6372-b1e4-4bd0-a6b8-f8ce1fcb97e2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -911,879 +815,1031 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/d15b53af-2002-49c5-897a-278a44d71f31" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/24954658-cd62-4bfe-924e-80223f3cfc03" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/db078e82-5ba9-4079-830e-62b566670114" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/6bad46fd-1463-4a4b-a3fd-a9275b42134d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/0b1f0d56-1b21-4d03-941a-335f9a6804b3" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/aaefd212-ddb6-4a16-9492-e79a2a5a0b85" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/ef3a13c8-d5c2-4f51-a79c-bea321fff669" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/4c63df7a-47d1-4d09-88a7-a837d3f661e8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/d18ebe5c-75e9-4b51-aca8-47e383d4e5de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/3e45a7c7-4be8-4113-8552-2a91c9d391eb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/cff74891-d16a-43ae-b93d-c3fbb7bd1c1f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/b6718b3d-5035-4d1f-955b-3c6a3cfa9390" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/955b1317-8f7e-4757-b5f9-85eb4476ede4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/3a11b326-a889-4293-a56c-c1759e031d86" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/9d7d9260-e8c0-4b87-8633-3cbff506f44b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/6c89e746-1593-451b-8900-c17e47568ccb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/d7af4bac-d688-49db-a629-15046d5d8505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/ed23ba19-fb0a-4769-96ec-7bf680e6f4e8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/447a2c87-df8c-4201-a5e5-65e2bdee4792" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/6911e2a1-cee0-4c3e-bd20-d129b90d902a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/cfc2af58-f4f5-4014-a8eb-61c1635bd9d4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/53f0004a-34a8-417d-9f8a-1d91699ed065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/067bd854-d38c-49ee-b328-3a0e141f2a26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/0859adad-140a-47cc-8954-32d10d82c502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/1006065a-00bc-4d1f-b7fd-d94097963dd7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/19280550-15bd-4924-9c79-b5c34e9d7744" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/2048b02f-0149-457d-b3bb-b888ab9411ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/232cac25-705e-4340-9f5b-c74d1c268cab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/2ec89ace-29ab-4a20-8b7f-61d59c4e9cec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/33f79137-a9ca-452e-8fb3-93c8a7520562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/399e22e0-740c-42a4-abf0-333f5bdb0288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/3b930a36-3c9f-46c2-857b-2bb5950dd336" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/43c1f13e-bf10-40f5-8f3a-635dd5704c06" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/563492f5-113e-45ef-a3fd-424cd93f6d92" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/69eff5f5-497a-4a30-a469-bcc79be81053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/69f1d093-9711-4394-bbef-3a0230493b5c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/a0e8eed2-ec94-4f5f-bbba-6e13326b3de5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/a27fa2d4-4ffe-4722-84fd-85729d2ae07b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/daeacb34-c777-492b-8fc1-7d76b5ff4272" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/progetto/db9c6372-b1e4-4bd0-a6b8-f8ce1fcb97e2" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F41"/>
+  <dimension ref="A1:F51"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>26</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>31</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>31</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>31</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>40</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>45</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>49</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>53</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>57</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>61</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E16" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>66</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
-        <v>88</v>
-[...43 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" t="s">
-[...15 lines deleted...]
-        <v>107</v>
+      <c r="A20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>74</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="B22" t="s">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>115</v>
+        <v>78</v>
       </c>
       <c r="E22" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>79</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
       <c r="E23" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>84</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>87</v>
       </c>
       <c r="D24" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="E24" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>89</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>129</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
-        <v>126</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="E25" t="s">
-        <v>126</v>
-[...43 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" t="s">
-[...15 lines deleted...]
-        <v>138</v>
+      <c r="A28" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>93</v>
       </c>
       <c r="B29" t="s">
-        <v>140</v>
+        <v>94</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>95</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="E29" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>97</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="B30" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="D30" t="s">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="E30" t="s">
-        <v>126</v>
-[...43 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A33" t="s">
-[...15 lines deleted...]
-        <v>151</v>
+      <c r="A33" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
-        <v>153</v>
+        <v>105</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="D34" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="E34" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>106</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>155</v>
+        <v>107</v>
       </c>
       <c r="B35" t="s">
-        <v>156</v>
+        <v>108</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="D35" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="E35" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>106</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>158</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
-        <v>159</v>
+        <v>110</v>
       </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="E36" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>106</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>161</v>
+        <v>111</v>
       </c>
       <c r="B37" t="s">
-        <v>162</v>
+        <v>108</v>
       </c>
       <c r="C37" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="E37" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>106</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>164</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="C38" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="E38" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>106</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>168</v>
+        <v>115</v>
       </c>
       <c r="C39" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="E39" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>106</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>106</v>
       </c>
       <c r="B40" t="s">
-        <v>171</v>
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="E40" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>106</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>173</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>118</v>
       </c>
       <c r="C41" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41" t="s">
+        <v>106</v>
+      </c>
+      <c r="E41" t="s">
+        <v>106</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
+        <v>120</v>
+      </c>
+      <c r="C42" t="s">
+        <v>106</v>
+      </c>
+      <c r="D42" t="s">
+        <v>106</v>
+      </c>
+      <c r="E42" t="s">
+        <v>106</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" t="s">
+        <v>108</v>
+      </c>
+      <c r="C43" t="s">
+        <v>106</v>
+      </c>
+      <c r="D43" t="s">
+        <v>106</v>
+      </c>
+      <c r="E43" t="s">
+        <v>106</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" t="s">
+        <v>106</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" t="s">
+        <v>125</v>
+      </c>
+      <c r="C45" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" t="s">
+        <v>106</v>
+      </c>
+      <c r="E45" t="s">
+        <v>106</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
         <v>126</v>
       </c>
-      <c r="D41" t="s">
-[...6 lines deleted...]
-        <v>174</v>
+      <c r="B46" t="s">
+        <v>127</v>
+      </c>
+      <c r="C46" t="s">
+        <v>106</v>
+      </c>
+      <c r="D46" t="s">
+        <v>106</v>
+      </c>
+      <c r="E46" t="s">
+        <v>106</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" t="s">
+        <v>129</v>
+      </c>
+      <c r="C47" t="s">
+        <v>106</v>
+      </c>
+      <c r="D47" t="s">
+        <v>106</v>
+      </c>
+      <c r="E47" t="s">
+        <v>106</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" t="s">
+        <v>106</v>
+      </c>
+      <c r="E48" t="s">
+        <v>106</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" t="s">
+        <v>133</v>
+      </c>
+      <c r="C49" t="s">
+        <v>106</v>
+      </c>
+      <c r="D49" t="s">
+        <v>106</v>
+      </c>
+      <c r="E49" t="s">
+        <v>106</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" t="s">
+        <v>106</v>
+      </c>
+      <c r="D50" t="s">
+        <v>106</v>
+      </c>
+      <c r="E50" t="s">
+        <v>106</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" t="s">
+        <v>116</v>
+      </c>
+      <c r="C51" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" t="s">
+        <v>106</v>
+      </c>
+      <c r="E51" t="s">
+        <v>106</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A32:F32"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F8" r:id="rId6"/>
+    <hyperlink ref="F9" r:id="rId7"/>
+    <hyperlink ref="F10" r:id="rId8"/>
+    <hyperlink ref="F11" r:id="rId9"/>
+    <hyperlink ref="F12" r:id="rId10"/>
+    <hyperlink ref="F13" r:id="rId11"/>
+    <hyperlink ref="F14" r:id="rId12"/>
+    <hyperlink ref="F15" r:id="rId13"/>
+    <hyperlink ref="F16" r:id="rId14"/>
+    <hyperlink ref="F17" r:id="rId15"/>
+    <hyperlink ref="F21" r:id="rId16"/>
+    <hyperlink ref="F22" r:id="rId17"/>
+    <hyperlink ref="F23" r:id="rId18"/>
+    <hyperlink ref="F24" r:id="rId19"/>
+    <hyperlink ref="F25" r:id="rId20"/>
+    <hyperlink ref="F29" r:id="rId21"/>
+    <hyperlink ref="F30" r:id="rId22"/>
+    <hyperlink ref="F34" r:id="rId23"/>
+    <hyperlink ref="F35" r:id="rId24"/>
+    <hyperlink ref="F36" r:id="rId25"/>
+    <hyperlink ref="F37" r:id="rId26"/>
+    <hyperlink ref="F38" r:id="rId27"/>
+    <hyperlink ref="F39" r:id="rId28"/>
+    <hyperlink ref="F40" r:id="rId29"/>
+    <hyperlink ref="F41" r:id="rId30"/>
+    <hyperlink ref="F42" r:id="rId31"/>
+    <hyperlink ref="F43" r:id="rId32"/>
+    <hyperlink ref="F44" r:id="rId33"/>
+    <hyperlink ref="F45" r:id="rId34"/>
+    <hyperlink ref="F46" r:id="rId35"/>
+    <hyperlink ref="F47" r:id="rId36"/>
+    <hyperlink ref="F48" r:id="rId37"/>
+    <hyperlink ref="F49" r:id="rId38"/>
+    <hyperlink ref="F50" r:id="rId39"/>
+    <hyperlink ref="F51" r:id="rId40"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>