--- v0 (2026-07-24)
+++ v1 (2026-10-17)
@@ -8,1943 +8,1424 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1231" uniqueCount="796">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1321" uniqueCount="569">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto incarico per la selezione di personale ata a valere sul progetto FSE – PN “Scuola e competenze” 2021-2027  Piano Estate </t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BCE4348710</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di notebook Avviso Prot. n. 95450 del 24/04/2026 nell'ambito el DM 38/2026 - Trattativa diretta ai sensi del Dlgs 36/2023 Comma 1 lettera B)</t>
+  </si>
+  <si>
+    <t>20/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di assegnazione incarichi al personale Collaboratori Scolastici per   la   realizzazione   del progetto "Scuole aperte al territorio III finestra</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>Lettera di incarico</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD05E5A1EC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura del servizio di pullman  con autista Favara/Palermo + Biglietti per  partita camp ionato serie BKT Palermo Calcio</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina esperti, tutor, -DM n. 38 del 6 marzo 2026, Avviso 95165 del 24/04/2026 </t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFB4A55F8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n. 2 Targa pubblicitaria in Plexiglass   e di n.  32   adesivi in PVC con logo per la realizzazione del progetto POC DM 38 Avviso Prot. 95450 del 24/04/2026  Acquisto di tablet, PC, dispositivi digitali, libri  e sussidi didattici da conceder</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCADADF78A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura del servizio per la realizzazione dei percorsi formativi sull’utilizzo dell’intelligenza artificiale. CIP_ M4C1I2120261745-P64747 Titolo progetto AI School Hub Snodo territoriale per la transizione digitale e l’intelligenza artificiale</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE42D25B0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto fornitura materiale di pulizia Teattativa diretta</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCB951848C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura per acquisizione del pacchetto uscite didattiche nell’ambito del Progetto Avviso Pubblico n.10/2023 Scuole aperte per il territorio Terza Finestra - PR FSE+ SICILIA 2021/2027,  ai sensi dell’art.50 del D. Lgs. 36/2023</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSUNZIONE INCARICO VERIFICATORE DELLA CONFORMITA DS (non oneroso) POC DM 38 Avviso Prot. 95450  del 24/04/2026 – “Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso al personale della scuola</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO DS -poc dm 38 Avviso Prot. 95450 del 24/04/2026 – “Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso al personale della scuola</t>
+  </si>
+  <si>
+    <t>DECRETO CONFERIMENTO INCARICO DIREZIONE AMMINISTRATIVA E CONTABILE DSGA -poc dm 38 Avviso Prot. 95450 del 24/04/2026 – “Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso al personale della scuola</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO INCARICO DIREZIONE AMMINISTRATIVA DSGA - Avviso 95165 del  24/04/2026 – Formazione docenti DM 38 </t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO DIREZIONE E COORDINAMENTO DS DM 38 Avviso 95165 del 24/04/2026 Formazione docente</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>Decreto assunzione incarico DSGA Supporto Tecnico Specialistico - PNRR DM 219 Snodi Formativi</t>
+  </si>
+  <si>
+    <t>Decreto assunzione incarico Projet Manager - DS - DM 219 Snodi formativi</t>
+  </si>
+  <si>
     <t>15/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Nomina (REO) progetto Avviso Pubblico  n.10/2023 “Scuole aperte per il territorio” Terza Finestra</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>Decreto conferimento incarico alla figura professionale di supporto al RUP e Gestione Amministrativo Contabile del progetto</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC50AF59F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione sull’Intelligenza Artificiale al personale scolastico per un uso consapevole, sicuro e conforme alla normativa.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC50AF59F6</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC4CB4D216</t>
   </si>
   <si>
     <t>decisione di aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi - Fornitura di materiali per  primo soccorso  e dispositivi sanitari di emergenza</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4CB4D216</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/3456f1ad-e3f6-494c-8689-ca5f0b180543</t>
+    <t>BC4C858164</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Dispositivo Pavimento Interattivo Funtronic Italia  OnEVO - finanziato dalla Regione Sicilia  Rif.  D.D.G.  n°  1332  del  25/03/2026  "Acquisizione  di  attrezzature  tecniche  e  di  sussidi didattici destinati agli studenti con disabilità"</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3F4C47D6</t>
   </si>
   <si>
     <t>Decisione di contrarre ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto attraverso OdA MEPA per l’approvvigionamento del Rinnovo contratto Portale Scuola Cloud per l’anno 2026/27</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3F4C47D6</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di assegnazione incarichi profili di Tutor e docenti di sostegno - PR Sicilia FSE+ 2021-2027.’ Avviso n. 10 del 28/11/2023 “Scuole aperte per il territorio” terza finestra CUP: G25E23000250006</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC37E5F410</t>
   </si>
   <si>
     <t xml:space="preserve">Determina di affidamento ODA - servizio noleggio pullman con autista uscita didattica progetto “scuole aperte per il territorio” terza finestra </t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC37E5F410</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC061D9435</t>
   </si>
   <si>
     <t>Determina di affidamento e di approvazione del Q.E. post gara a Interventi di dei lavori di manut. straord. CIRCOLARE n. 1/2026 del 15/01/2026 Regione Sicilia Plesso Mendola Vaccaro</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC061D9435</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC11E8CC65</t>
   </si>
   <si>
     <t>Determina di affidamento e di approvazione del Q.E. post gara a Interventi di dei lavori di manut. straord. CIRCOLARE n. 1/2026 del 15/01/2026 Regione Sicilia Plesso G. Guarino</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC11E8CC65</t>
-[...4 lines deleted...]
-  <si>
     <t>BC0E133C38</t>
   </si>
   <si>
     <t>Determina di affidamento e di approvazione del Q.E. post gara a Interventi di dei lavori di manut. straord. CIRCOLARE n. 1/2026 del 15/01/2026 Regione Sicilia Plesso L. Pirandello</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0E133C38</t>
-[...4 lines deleted...]
-  <si>
     <t>BC0E55A970</t>
   </si>
   <si>
     <t>Determina di affidamento e di approvazione del Q.E. post gara a Interventi di dei lavori di manut. straord. CIRCOLARE n. 1/2026 del 15/01/2026 Regione Sicilia Plesso Bersagliere Urso</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0E55A970</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC255B31CB</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di Rinnovo incarico come RSPP_ Arch. Sciacca Salvatore</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC255B31CB</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC1C50E47E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione di aggiudicazione per acquisto Kit di pannelli per mostra “Gibellina Capitale Italiana Dell'arte Contemporanea 2026”.  CUP: G22J25000060002  </t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1C50E47E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC14CA9A31</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione MEPA, ai sensi dell’art.50 del D. Lgs. 36/2023 per l’Acquisto di di n.1 Targa Pubblicitaria in Plexiglass  Progetto ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC14CA9A31</t>
-[...4 lines deleted...]
-  <si>
     <t>BC14C87E21</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione MEPA, ai sensi dell’art.50 del D. Lgs. 36/2023 per l’Acquisto di di n.1 Targa Pubblicitaria in Plexiglass  Progetto Agenda SUD</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC14C87E21</t>
-[...4 lines deleted...]
-  <si>
     <t>BC1584E632</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione MEPA, ai sensi dell’art.50 del D. Lgs. 36/2023 per l’Acquisto di Materiale di facile consumo Progetto Orientamento artistico e perfomativo PAC  scuole di promozione Musicale coreutica, Artistico visiva, linguistico creativa e teatrale performatica  a,s, 2025/2026.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1584E632</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF4182225</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione MEPA, ai sensi dell’art.50 del D. Lgs. 36/2023 per l’Acquisto di KIT pannelli per la realizzazione della mostra finale Fotografica Progetto Educazione Permanente</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBF4182225</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di assegnazione incarichi per la Progettazione e Coordinamento del progetto e dei profili di Esperti, Tutor e docenti di sostegno “Scuole aperte per il territorio” terza finestra</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF322DB1F</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA servizio di lavanderia tende aula polifunzionale pleso G. Guarino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF322DB1F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2026</t>
   </si>
   <si>
     <t>Incarico supporto amministrativo contabile Porgetto Gibellina Capitale Italiana dell'arte contemporanea 2026</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDAE47088</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione fornitura materiale di facile consumo progetto Educazione Permanente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDAE47088</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDA89E4C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio  di Progettazione esecutiva - direzione dei lavori coordinamento della sicurezza in fase di esecuzione dei lavori Certificato di Regolare esecuzione Circolare 1/2026 Regione Sicilia Plesso Bersagliere Urso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA89E4C6</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDABEF165</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura  servizio di Progettazione esecutiva - direzione dei lavori coordinamento della sicurezza in fase di esecuzione dei lavori Certificato di Regolare esecuzione Circolare 1/2026 Regione Dicilia Plesso G. Guarino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDABEF165</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBDA555EBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di Progettazione Esecutiva direzione dei lavori coordinamento della sicurezza in fase di esecuzione dei lavori Certificato di Regolare esecuzione Circ. 1/2026 Regione Sicilia Plesso Mendola Vaccaro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA555EBF</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDA09FB87</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di Progettazione Esecutiva   direzione dei lavori  coordinamento della sicurezza in fase di esecuzione dei lavori Certificato di Regolare esecuzione  Circ. 1/2026 Regione Sicilia - Plesso L. Pirandello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA09FB87</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di Incarico figure professionali Assistenti Amministrativi nel ruolo supporto amministrativo contabile nell’ambito del Progetto Educazione Permanente</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>Incarico Attività Amministrativo Contabili e per gli atti di monitoraggio e rendicontazione progetto Cir. n 1/2026 del 15 gennaio 2026 Regione Siciliana Plesso Bersagliere Urso</t>
   </si>
   <si>
     <t>Incarico Attività Amministrativo Contabili e per gli atti di monitoraggio e rendicontazione progetto Cir. n 1/2026 del 15 gennaio 2026 Regione Siciliana Plesso G. Guarino</t>
   </si>
   <si>
     <t>Incarico Attività Amministrativo Contabili e per gli atti di monitoraggio e rendicontazione progetto Cir. n 1/2026 del 15 gennaio 2026 Regione Siciliana Plesso L. Pirandello</t>
   </si>
   <si>
     <t>Incarico Attività Amministrativo Contabili e per gli atti di monitoraggio e rendicontazione progetto Cir. n 1/2026 del 15 gennaio 2026 Regione Siciliana Plesso Mendola Vaccaro</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>Incarico controllo amministrativo per gli atti relativi al progetto di interventi di manutenzione straordinaria, aventi carattere di urgenza, CIRCOLARE n. 1/2026 Plesso Bersagliere Urso</t>
   </si>
   <si>
     <t>Incarico controllo amministrativo per gli atti relativi al progetto di interventi di manutenzione straordinaria, aventi carattere di urgenza, CIRCOLARE n. 1/2026 Plesso G. Guarino</t>
   </si>
   <si>
     <t>Incarico controllo amministrativo per gli atti relativi al progetto di interventi di manutenzione straordinaria, aventi carattere di urgenza, CIRCOLARE n. 1/2026 Plesso L. Pirandello</t>
   </si>
   <si>
     <t>Incarico controllo amministrativo per gli atti relativi al progetto di interventi di manutenzione straordinaria, aventi carattere di urgenza, CIRCOLARE n. 1/2026 Plesso Mendola Vaccaro</t>
   </si>
   <si>
     <t>BBB81FCF3D</t>
   </si>
   <si>
     <t>Determina di aggiudicazione per acquisto servizio pacchetto completo uscita didattica intera giornata Palermo - Il museo come agorà_Educazione Permanente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB81FCF3D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB423A1EA</t>
   </si>
   <si>
     <t>Determina di aggiudicazione - Fornitura  pacchetto completo visita guidata Gibellina nell'ambito del progetto Gibellina capitale di Italia arte contemporanea</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB423A1EA</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAE6F6155</t>
   </si>
   <si>
     <t>Decreto per il conferimento di un incarico individuale Esperto esterno psicologo per l'attivazione dello "Sportello di ascolto e sostegno psicologico" Dott.ssa Bordenca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE6F6155</t>
-[...4 lines deleted...]
-  <si>
     <t>17/05/2026</t>
   </si>
   <si>
     <t>BBA61015D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - fORNITURA materiale di cancelleria progetto Gibellina Capitale Italiana dell'arte contemporanea 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBA61015D9</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9A2F2E76</t>
   </si>
   <si>
     <t>Determina di aggiudicazione Trattativa Diretta sul MePa con un unico operatore economico - Affidamento organizzazione campus sportivo Cefalù</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB9A2F2E76</t>
-[...4 lines deleted...]
-  <si>
     <t>BB96B58C32</t>
   </si>
   <si>
     <t>Determina di aggiudicazione per l’affidamento dell’Incarico Direzione dei Lavori, Coordinamento Tecnico Amministrativo, Certificatore di Regolare Esecuzione (CRE) e Attività Connesse</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96B58C32</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB9B9C9791</t>
   </si>
   <si>
     <t>Determina di affidamento ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto attraverso OdA MEPA per l’approvvigionamento di KIT DA ESTERNO 3 POSTI CON ATTACCO A MURO, ASTE 200 CM E BAN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B9C9791</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9B2572B1</t>
   </si>
   <si>
     <t>Determina di aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di Materiale didattico di facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B2572B1</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di Incarico figure professionali docenti nel ruolo di n. 1 docente per il coordinamento, progettazione e valutazione esiti  – n. 1 docente per la conduzione laboratori - Progetto Educazione Permanente</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB825499C0</t>
   </si>
   <si>
     <t>Decreto di aggiudicazione per l’affidamento mediante trattativa diretta MEPA per acquisizione dei beni e dei servizi - Acquisto materiale didattico di facile consumo Progetto PN FSE Orientamento CODICE PROGETTO: ESO4.6.A4.D-FSEPN-SI-2025-200</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB825499C0</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB6DF8FD71</t>
   </si>
   <si>
     <t xml:space="preserve">Determina di aggiudicazione per l’affidamento dell’Incarico Direzione dei Lavori, Coordinamento Tecnico Amministrativo, CRE e Attività Connesse inerente il PR FESR Sicilia 2021-2027 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6DF8FD71</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di SCORRIMENTO  e contestuale NOMINA da graduatoria definitiva sezione primavera 25-26</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB5DD85CA8</t>
   </si>
   <si>
     <t>Decreto di affidamento diretto, fuori MEPA, per acquisizione dei servizi di Social Media Manager per la realizzazione di filmati pubblicitari ,  Progetto FSE –AGENDA SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DD85CA8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5DA78829</t>
   </si>
   <si>
     <t>Decreto di affidamento diretto, fuori MEPA, per acquisizione dei servizi di videomaker per la realizzazione di filmati pubblicitari ,  Progetto FSE – PN “Scuola e competenze” ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DA78829</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>Decreto di incarico di Direzione Amministrativa</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB5D65F680</t>
   </si>
   <si>
     <t>Decreto per il conferimento di un incarico individuale  esperto esterno psicologo per l’attivazione  dello sportello di ascolto e sostegno psicologico - CIG: BB5D65F680</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D65F680</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Decreto di assunzione incarico DS Direzione e coordinamento</t>
   </si>
   <si>
     <t>Dichiarazione assenza conflitto di interessi RUP</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB5129A8A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Incarico di Coordinatore per la Sicurezza e la Salute in fase di Esecuzione (CSE) inerente il PR FESR Sicilia 2021-2027 - Plesso G. Guarino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5129A8A4</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4CA7A3AC</t>
   </si>
   <si>
     <t>Determina di avvio per affidamento servizio di noleggio pullman con autista Agenda SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CA7A3AC</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB22CD03DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI PACCHETTO SERVIZI PER VIAGGI DI ISTRUZIONE SCUOLA SECONDARIA DI PRIMO GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22CD03DC</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB17FCEE95</t>
   </si>
   <si>
     <t>Determina di aggiudicazione Fornitura albero di ulivo di almeno 15 anni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17FCEE95</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB090B81CF</t>
   </si>
   <si>
     <t>Determina di affidamento Fornitura di gasolio da riscaldamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB090B81CF</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAFC291280</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi di ingressi visite guidate e pranzi per i viaggi istruzione a.s. 2025/2026 scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC291280</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di incarico DSGA attività di natura amministrativa contabile PR FESR Sicilia 2021-2027 – Priorità 0005 - CUP: D22J24000030002 CODICE CARONTE: SI_1_37571</t>
   </si>
   <si>
     <t>Decreto di incarico REO</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE81E520A</t>
   </si>
   <si>
     <t>Determina di aggiudicazione Progettazione Esecutiva Strutturale a valere PR FESR Sicilia 2021-2027 CUP: G25D24000040002</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE81E520A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>Decreto di incarico figure professionale docenti nel ruolo di Esperti e Tutor - FSE+ Agenda SUD</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>Decreto di Incarico figure professionali docenti nel ruolo di docente tutor – docente tutor sostegno e docente per il supporto progettazione e coordinamento per larealizzazione del progetto Gibellina Capitale Italiana Dell'arte Contemporanea 2026</t>
   </si>
   <si>
     <t>Decreto di Incarico figure professionali docenti nel ruolo di esperto per la realizzazione del progetto Gibellina Capitale Italiana Dell'arte Contemporanea 2026</t>
   </si>
   <si>
     <t>BADD45793C</t>
   </si>
   <si>
     <t>Determina di aggiudicazione per l’affidamento per la realizzazione della Relazione Specialistica Geologica valere PR FESR Sicilia 2021-2027 -CUP: G25D24000040002</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADD45793C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BA47986565</t>
   </si>
   <si>
     <t>Determina di aggiudicazione per la procedura affidamento diretto per la realizzazione per la realizzazione lavori di installazione impianto di climatizzazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47986565</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC37A25A0</t>
   </si>
   <si>
     <t>Determina di aggiudicazione - per affidamento dell’incarico di “Responsabile della Protezione dei Dati (RPD) o Data Protection Officer (DPO)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC37A25A0</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC334F41A</t>
   </si>
   <si>
     <t>Determina di affidamento diretto (ODA su MEPA) per acquisto di una fornitura di kit di bandiere, Itala ed Europa, per i plessi dell’Istituto Comprensivo “A. Camilleri” anno scolastico 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC334F41A</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BAB11B2503</t>
   </si>
   <si>
     <t>Determina di affidamento diretto (ODA su MEPA) per acquisto fornitura servizio noleggio Pullman con autista per Uscita orientamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB11B2503</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA957EF75D</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina di aggiudicazione trattativa diretta MEPA per acquisizione del servizio supporto al RUP R FESR Sicilia 2021-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA957EF75D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA89F73995</t>
   </si>
   <si>
     <t>Determina di aggiudicazione di trattativa diretta MEPA per acquisizione di servizi per attivita’ di formazione del personale scolastico sulle tematiche riguardanti la sicurezza sui luoghi di lavoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89F73995</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA89A2BDDF</t>
   </si>
   <si>
     <t>Determina di aggiudicazione, ai sensi dell’art. 50, comma 1, lettera b) del D.lgs. 36/2023) per affidamento diretto acquisto servizio di noleggio Pullman GT con conducente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89A2BDDF</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di incarico figure professionali docenti nel ruolo di Esperti e Tutor interni per la realizzazione del progetto Fondo Sociale Europeo Plus (FSE+) - Agenda SUD Tit. Prog. INSIEME PER CRESCERE</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>Decreto di incarico personale ATA Fondo Sociale Europeo Plus (FSE+) “Agenda SUD” - (annulla il precedente prot. n. 1914 del 11/02/2026)</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di Incarico figura professionale di Supporto operativo Tecnico-Didattico al DS e DSGA  - Codice Progetto: ESO4.6. A1.B-FSEPN-SI-2025-206  Agenda SUD - Titolo Progetto: INSIEME PER CRESCERE </t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA82DD570F</t>
   </si>
   <si>
     <t>Determina di affidamento diretto (ODA su MEPA) per acquisto fornitura di materiale didattico per la Scuola Primaria dei Plessi dell’Istituto Comprensivo “A. Camilleri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82DD570F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di incarico DSGA per attività Amministrativo Contabile </t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA60F438CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di gasolio da riscaldamento Plesso Bersagliere Urso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA60F438CD</t>
-[...4 lines deleted...]
-  <si>
     <t>DECRETO di incarico personale ATA - Titolo Progetto: INSIEME PER CRESCERE - Agenda SUD</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4DB9403A</t>
   </si>
   <si>
     <t xml:space="preserve">Determina di afidamento ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto attraverso OdA MEPA per l’approvvigionamento di RINNOVO Certificato firma digitale remota OTP Aruba </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4DB9403A</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>B98C8010CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento fornitura materiale ferramente elettrico e idraulico destinato alla manutenzione dei plessi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C8010CD</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA394D7E2C</t>
   </si>
   <si>
     <t xml:space="preserve">Determina di Affidamento diretto (ODA su MEPA) per il servizio di Abbonamento congiunto "Notizie della scuola_Esperienze amministraive_Agenda della scuola– ai sensi del D.Lgvo n. 36/2023 art. 50 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA394D7E2C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>Nomina Responsabile Unico del Procedimento (RUP). Circolare attuativa per l’utilizzazione dello stanziamento del capitolo di spesa 772040 per l’annualità 2026.</t>
   </si>
   <si>
     <t xml:space="preserve">Nomina Responsabile Unico del Procedimento (RUP). Circolare attuativa per l’utilizzazione dello stanziamento del capitolo di spesa 772040 per l’annualità 2026. </t>
   </si>
   <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>Nomina Istruzione Domiciliare docente La Manna Loredana</t>
   </si>
   <si>
     <t>Nomina Istruzione Domiciliare docente Cusumano Giovanna</t>
   </si>
   <si>
     <t>Nomina Istruzione Domiciliare docente Amella Carmela</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>B9ECE8F5A2</t>
   </si>
   <si>
     <t>Determina di Affidamento diretto (ODA su MEPA) per il servizio di rinnovo contratto Argo Software per anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ECE8F5A2</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>Lettera di incarico per prestazione attività aggiuntiva ai sensi dell'art. 56 comma 4 del  CCNL. DSGA ANTONIA MORREALE. PROGETTO AGENDA SUD</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di assunzione incarico DSGA di  Gestione Amministrativo-Contabile -  PROGETTO “AGENDA SUD”. </t>
   </si>
   <si>
     <t>Lettera di incarico per prestazione attività aggiuntiva ai sensi dell'ex art. 53 del  DLGS. 165/2001. DS MORREALE ROSETTA. “Agenda SUD”.</t>
   </si>
   <si>
     <t>Decreto di assunzione incarico di Direzione e Coordinamento</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina commissione viaggi d'istruzione - A.S. 2025/2026</t>
   </si>
   <si>
     <t>B988A842EA</t>
   </si>
   <si>
     <t>Determina di aggiudicazione per l’affidamento del Coordinamento della sicurezza - FESR Sicilia 4.2.1 -2021 2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B988A842EA</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -figura professionale di supporto operativo tecnico/didattico a valere sul progetto "La Bussola delle Scelte - Orientamento formativo verso il domani"</t>
   </si>
   <si>
     <t>B978F9F776</t>
   </si>
   <si>
     <t>Determina per affidamento diretto - Acquisto gasolio da riscaldamento tramite adesione a convenzione CONSIP, “Carburanti extra rete e gasolio da riscaldamento – Lotto 17”</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/55861fa7-e701-44f0-a863-9357d863b58f</t>
   </si>
   <si>
     <t>Incarico supporto organizzativo progetto "Giornate di studio in onore di A. Camilleri" - Airò Farulla Gaetana</t>
   </si>
   <si>
     <t>Incarico supporto amministrativo/contabile progetto "Giornate di studio in onore di A. Camilleri" - Chianetta Giuseppe</t>
   </si>
   <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>Conferimento incarico docente – “Giornate di studio in onore di A. Camilleri” - A.S. 2025/26</t>
   </si>
   <si>
     <t>Contratto di prestazione professionale convegno "Giornate di studio in onore di A. Camilleri" - Cerimoniere Ignazio Gennaro</t>
   </si>
   <si>
     <t>Conferimento Incarico di Direzione Amministrativa a valere sul progetto “Giornate di studio in onore di A. Camilleri”</t>
   </si>
   <si>
     <t>CONTRATTO di prestazione professionale Intellettuale Convegno “Giornate di studio in onore di A. Camilleri” - Relatore Cutrona Alessandro A.S. 2025/26</t>
   </si>
   <si>
     <t>CONTRATTO di prestazione professionale Intellettuale Convegno “Giornate di studio in onore di A. Camilleri” - Relatore Prestifilippo Concetto A.S. 2025/26</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Incarico controllo amministrativo per gli atti relativi agli Interventi di manutenzione
 straordinaria  - Plesso scolastico Guarino Int. 2–</t>
   </si>
   <si>
     <t>Incarico di Controllo Amministrativo per gli atti relativi agli Interventi di manutenzione straordinaria - Plesso scolastico Guarino Int. 1</t>
   </si>
   <si>
     <t>CONTRATTO di prestazione professionale Intellettuale Convegno “Giornate di studio in onore di A. Camilleri” - Relatore Ferlita Salvatore A.S. 2025/26</t>
   </si>
   <si>
     <t>CONTRATTO di prestazione professionale Intellettuale Convegno “Giornate di studio in onore di A. Camilleri” - Lombardo Eleonora</t>
   </si>
   <si>
     <t>B964684158</t>
   </si>
   <si>
     <t>Decisione a contrarre - “Derrate alimentari per Coffee Break - Convegno “Giornate di studio” in onore di A. Camilleri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964684158</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B966189D6B</t>
   </si>
   <si>
     <t>Determina di aggiudicazione - per affidamento diretto acquisto “N. 25 TICKETS ristorante per ospitalità Relatori ed Autorità” - Convegno “Giornate di studio” in onore di A. Camilleri - Anno Scolastico 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966189D6B</t>
-[...4 lines deleted...]
-  <si>
     <t>B96424E7BE</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisto caffetteria per Coffee Break per il Convegno “Giornate di studio” in onore di A. Camilleri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96424E7BE</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>Conferimento incarico di Direzione dei lavori e certificato di Regolare esecuzione dei lavori - PR-FESR SICILIA 2021/2027: Azione 4.2.1 - Potenziamento e miglioramento degli ambienti scolastici e formativi e sostegno all’innovazione didattica e formativa</t>
   </si>
   <si>
     <t>B842D83ABC</t>
   </si>
   <si>
     <t>Determina affidamento diretto - Affidamento servizi di Sorveglianza sanitaria con funzioni di Medico Competente per l’Anno Scolastico 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B842D83ABC</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B9668B153E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto fornitura di addobbi per sala convegno "Giornate studio in onore di A. Camilleri"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9668B153E</t>
-[...4 lines deleted...]
-  <si>
     <t>B96636670F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO fornitura  KIT CONVEGNO E STAMPATI per convegno giornate studio in onore di A. Camilleri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96636670F</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina di assunzione incarico RUP - azione 4.2.1 - Potenziamento e miglioramento degli ambienti scolastici e formativi e sostegno all’innovazione didattica e formativa - CUP: G25D24000040002</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B96715AAC3</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’affidamento diretto FORNITURA SOFTWARE “AusilioNET”</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/509fe752-d885-413f-839f-8f3d9dcb0e06</t>
   </si>
   <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B8A5283F61</t>
   </si>
   <si>
     <t xml:space="preserve"> Decreto di nomina commissione di esame e valutazione delle offerte inerenti alla procedura negoziale su Mepa n. 5708251 del 16/10/2025.
 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A5283F61</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B966D48EDF</t>
   </si>
   <si>
     <t>Determina di avvio per affidamento diretto - Fornitura materiale didattico scuola dell'Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966D48EDF</t>
-[...4 lines deleted...]
-  <si>
     <t>B92FC14DC4</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina di aggiudicazione per affidamento diretto acquisto “Prodotti per la pulizia” per l’anno scolastico 2025/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/9df1cc5c-0c2b-4306-be4f-6fa5a11d3c4d</t>
   </si>
   <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>Decreto per il conferimento dell'incarico di Projet Manager per la direzione e il coordinamento generale tecnico-operativo del progetto - "La Bussola delle Scelte - Orientamento formativo verso il domani"</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di incarico di Direzione Amministrativa/Contabile - “Percorsi di orientamento nelle scuole secondarie di primo grado” - 
 Codice Progetto: ESO4.6.A4.D-FSEPN-SI-2025-200</t>
   </si>
   <si>
     <t xml:space="preserve">Nomina RUP - Progetto “La Bussola delle Scelte - Orientamento formativo verso il domani”  - 
 Codice Progetto: ESO4.6. A4. D-FSEPNSI-2025-200 -
 “Percorsi di orientamento nelle scuole secondarie di primo grado”.</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8CA867480</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina di avvio per affidamento diretto acquisto materiali per la sicurezza sui luoghi di lavoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA867480</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8AE0077AE</t>
   </si>
   <si>
     <t>Determina di affidamento per la  Fornitura biglietti aereo + transfer Favara Palermo A/R - ERASMUS - KA122 viaggio Valencia e Madrid - RDO 5715184</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE0077AE</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B89A6B36A5</t>
   </si>
   <si>
     <t>Determina di affidamento procedura affidamento diretto servizio di formazione e hosting mobilità Valencia e servizio: Job Shadowing mobili Madrid - Next Generation EU. DM 61/2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/6213902a-8fa5-4df5-aa33-24da7b130fe3</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B87CA56B24</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento ervizio di noleggio operativo di un SW per la generazione automatica dei
 contenuti tabellari di AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87CA56B24</t>
-[...4 lines deleted...]
-  <si>
     <t>B81FA01546</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura sussidi ausili didattici pprogetto PNRR DM 41/2024 CTS</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/5a8f7cef-9b91-4b5b-85a8-a62d807381d6</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - conferimento incarico Figura professionale interna di Collaudatore - Titolo Progetto: Didattica Immersiva</t>
   </si>
   <si>
     <t>21/09/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - FIGURA INTERNA PER IL CONFERIMENTO
 DI N. 1 INCARICO DI COLLAUDATORE - PALUMBO PICCIONELLO ANTONIO</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B83F97776D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Fornitura n. 9 biglietti aereo Dublino A/R e trasferimento Favara/aeroporto di Palermo A/R dal 21/09/2025 al
 27/09/2025, - Progetto ERASMUS + 2023 - C.P.: PNRR_2023-1-IT02-KA122-SCH-000129631</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83F97776D</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B823B08ECD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo portale SITO WEB PNRR Misura 1.4.1 Esperienza del cittadino nei servizi pubblici  PNRR -  Affidamento diretto ai sensi dell'art. 50 c. 1 lettera b)  Dlgs. 36</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B823B08ECD</t>
-[...4 lines deleted...]
-  <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>B80AE1C1F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Pavimento Interattivo Funtronic FUNFLOOR Gold Premium - PNRR DM 41/2024 - Progetto: M4C1I1.4-2024-1382-P-53089 - Titolo progetto: Accessibilità didattica: nuove frontiere per l'inclusione - CUP: G24D21000760006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80AE1C1F1</t>
-[...4 lines deleted...]
-  <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>B80305DD13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di formazione e hosting mobilità Dublino - Progetto Piano operativo “Realizzazione di scambi ed esperienze formative all’estero per studenti e per il personale scolastico” (D.M. n. 61/2023) - Programma Erasmus+ 2021-2027 – Azione KA1- P</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80305DD13</t>
-[...4 lines deleted...]
-  <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>B7C559E332</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento lavori di manutenzione straordinaria Circ. 1/2023 Regione Siciliana Plesso L. Pirandello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C559E332</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>B7B855D7E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO LAVORI DI MANUTENZIONE STRAORDINARIA A CARATTERE DI URGENZA PLESSO G. Guarino Int. 1 CIRC. 1/2025 REGIONE SICILIANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B855D7E9</t>
-[...4 lines deleted...]
-  <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>B7B855E8BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi di ingegneria per interventi di manutenzione straordinaria avente carattere di urgenza Circ. 1/2025 Regione Sicilia Int. 2 plesso G. Guarino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B855E8BC</t>
-[...4 lines deleted...]
-  <si>
     <t>20/07/2025</t>
   </si>
   <si>
     <t>B7A137BB3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento lavori di manutenzione straordinaria e urgente servizi igienici Plesso G. Guarino - Circ. 1/2025 Regione Siciliana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A137BB3F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>B79FF0698A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO LAVORI DI MANUTENZIONE STRAORDINARIA A CARATTERE DI URGENZA PLESSO G. Guarino Int. 2 CIRC. 1/2025 REGIONE SICILIANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79FF0698A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>B782E0B2C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto fornitura servizio di verifica e annuale e interventi semestrali su estintori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B782E0B2C2</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>Incarico DSGA Direzione Amm/ContabiLavori Manutenzione strordinaria Plesso Mendola Vaccaro CIR 1/2025 Assessorato Istruzione e Formazione Professionale Regione Sicilia - Prot. 3167 del 22 Aprile 2025</t>
   </si>
   <si>
     <t>Incarico DSGA Direzione Amm/ContabiLavori di Manutenzione strordinaria Plesso L. Pirandello CIR 1/2025 Assessorato Istruzione e Formazione Professionale Regione Sicilia - Prot. 3167 del 22 Aprile 2025</t>
   </si>
   <si>
     <t>Incarico DSGA Direzione Amm/ContabiLavori di Manutenzione strordinaria Plesso Guarino 2 CIR. 1/2025 Assessorato Istruzione e Formazione Professionale Regione Sicilia - Prot. 3167 del 22 Aprile 2025</t>
   </si>
   <si>
     <t>Incarico DSGA Direzione Amm/ContabiLavori di Manutenzione strordinaria Plesso Guarino 1 CIR. 1/2025 Assessorato Istruzione e Formazione Professionale Regione Sicilia - Prot. 3167 del 22 Aprile 2025</t>
   </si>
   <si>
     <t>Incarico DSGA Direzione Amm/ContabiLavori di Manutenzione strordinaria Plesso Guarino CIRCOLARE 1/2025 Assessorato Istruzione e Formazione Professionale Regione Sicilia - Prot. 3167 del 22 Aprile 2025</t>
   </si>
   <si>
     <t>Incarico RUP Lavori di Manutenzione strordinaria Plesso Mendola Vaccaro CIRCOLARE 1/2025 Assessorato Istruzione e Formazione Professionale Regione Sicilia - Prot. 3167 del 22 Aprile 2025</t>
   </si>
   <si>
     <t>Incarico RUP Lavori di Manutenzione strordinaria Plesso L. Pirandello CIRCOLARE 1/2025 Assessorato Istruzione e Formazione Professionale Regione Sicilia - Prot. 3167 del 22 Aprile 2025</t>
   </si>
   <si>
     <t>Incarico RUP Lavori di Manutenzione straordinaria Plesso Guarino 2 CIRCOLARE 1/2025 Assessorato Istruzione e Formazione Professionale Regione Sicilia - Prot. 3167 del 22 Aprile 2025</t>
   </si>
   <si>
     <t>Incarico RUP Lavori di Manutenzione strordinaria Plesso Guarino 1 CIRCOLARE 1/2025 Assessorato Istruzione e Formazione Professionale Regione Sicilia - Prot. 3167 del 22 Aprile 2025</t>
   </si>
   <si>
     <t>Incarico RUP Lavori di Manutenzione straordinaria Plesso Guarino CIRCOLARE 1/2025</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>B746947C67</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per la manutenzione degli edifici scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B746947C67</t>
-[...4 lines deleted...]
-  <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>B71B16BE9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura piante aromatiche fiori, relativi accessori e servizi di potatura discerbamento e bonifica di id aiuole progetto- D.D.G 3261 del 21/11/2023 TITOLO: IL GIOCO E LE NEUROSCIENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71B16BE9F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B70C2B3F67</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di strumenti e accessori musicali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70C2B3F67</t>
-[...4 lines deleted...]
-  <si>
     <t>B70AD9D8D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi software ARGO Inventario web - ARGO Emilumenti WEB</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c164e7b9-92d8-4ccd-af1e-a19a013c6e89</t>
   </si>
   <si>
     <t>Nomina del Responsabile Unico del Procedimento (RUP) per l’attuazione del Programma Erasmus KA 122-2024.</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B6F8158E87</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Fornitura aula immersiva di cui al D.D.G.2707 del 30/12/2024- Potenziamento del sistema educativo attraverso lo sviluppo, l’innovazione e la sperimentazione di nuovi modelli basati sulla didattica immersiva in favore degli Istituti Scolastici Comprensivi e delle Direzioni Didattiche con sede nella Regione Siciliana Didattica Immersiva
 Cap. 373361 del Bilancio della Regione Siciliana, es. fin. 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F8158E87</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6F4BBE2CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico per la realizzazione del progetto Scuole Aperte al Territorio Avviso 10/2023 PR FSE+Sicilia 2021/2027</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/d005a694-002d-4875-8672-29c52c2dfd43</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D3582590</t>
   </si>
   <si>
     <t xml:space="preserve">Determina di aggiudicazione, ai sensi dell’art. 50, comma 1, lettera b) del D.lgs. 36/2023, da espletarsi mediante lo 
 strumento della Trattativa Diretta sul Mercato elettronico Amministrazione (MEPA) per l’acquisto del pacchetto 
 soggiorno viaggio trasferimento – Formatore Dott. Maurizio Parodi </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3582590</t>
-[...4 lines deleted...]
-  <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>B6BC6041F2</t>
   </si>
   <si>
     <t>DETERMINA DI AGGIUDICAZIONE fornitura del servizio sportivo e ricreativo - del modulo Sportivamente – progetto PR Sicilia FSE+ 2021-2027 Avviso n. 10 del 28/11/2023 “Scuole aperte per il territorio”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC6041F2</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CCF00DF8</t>
   </si>
   <si>
     <t>Determina di aggiudicazione per la fornitura di materiale sicurezza sui luoghi di lavoro</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/989a0e78-dece-49d8-ab94-2b35d0ac4218</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>Decreto conferimento incarico alla figura professionale di supporto al RUP e Gestione Amministrativo Contabile e rendicontazione -Circolare 24 del 31/10/2024 “DIDATTICA IMMERSIVA</t>
   </si>
   <si>
     <t>Determina di assunzione incarico di RUP a titolo non oneroso -  Circolare 24 del 31/10/2024 “Didattica Immersiva Potenziamento del sistema educativo attraverso lo sviluppo, l’innovazione e</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>B6B0AEAB41</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - FORNITURA DEL SERVIZIO DI NOLEGGIO PULLMAN CON CONDUCENTEprogetto “SCUOLE APERTE PER IL
 TERRITORIO” Avviso n. 10/2023, PR FSE+ Sicilia 2021/2027 _Approvato con DDG n. 176 del 22/03/2024 e DDG 3058
 del 28/11/2023. Istanza di finanziamento Id: 68 Titolo: IN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B0AEAB41</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>DECRETO DI ASSEGNAZIONE INCARICI PERSONALE ESTERNO PER IL PROFILO  DI ESPERTO PSICOLOGO, AGRONOMO ARCHITETTO e DOCENTE SCRITTURA CREATIVAD.D.G 3261 del 21/11/2023. TITOLO: IL GIOCO E LE NEUROSCIENZE</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A5CA4A9E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento della fornitura del servizio di noleggio pullman con conducente - progetto FSE VIVA LA SCUOLA CHE LAVORA
 CP: ESO4.6.A4.A-FSEPN-SI-2024-69</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A5CA4A9E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>Decreto di incarico  PER LA SELEZIONE DI COLLABORATORI SCOLASTICI. Progetto:  “SCUOLE  APERTE  PER  IL  TERRITORIO”</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B64FC2A31A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio Mensa Progetto Scuole aperte al territorio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64FC2A31A</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>Decreto conferimento incarico REFERENTE del progetRegione Siciliana per la sperimentazione nelle scuole dell’infanzia e primarie che prevedono l’utilizzo sperimentale del giocoD.D.G. 3261 del 21/11/23</t>
   </si>
   <si>
     <t>Decreto conferimento incarico di Supporto al PROJECT MANAGEMENT Progetto Regione Sicilia per la sperimentazione l'utilizzo sperimentale del gioco quale mezzo di prevenzione in materia di disturbi di ap</t>
   </si>
   <si>
     <t>Decreto per il conferimento dell’incarico di PROJECT MANAGEMENT Progetto Regione Sicilia per la sperimentazionel'utilizzo sperimentale del gioco quale mezzo di prevenzione in materia di disturbi di apprendimento</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>B65B0955D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico progetto fuori orario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65B0955D1</t>
-[...4 lines deleted...]
-  <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>Determina di aggiudicazione trattativa diretta per l’acquisto di materiale didattico - Fondi Strutturali Europei Piano Estate viva la scuola che lavora</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B615ABB4ED</t>
   </si>
   <si>
     <t xml:space="preserve">Determina di aggiudicazione del Procedimento per l’affidamento dei pacchetti turistici per i viaggi di istruzione per l’anno scolastico 2024/2025, </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615ABB4ED</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B639952F8C</t>
   </si>
   <si>
     <t xml:space="preserve"> Fornitura arredi Sezione Primavera DETERMINA DI AGGIUDICAZIONE ARREDI E MATERIALE DIDATTICO IKEA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B639952F8C</t>
-[...4 lines deleted...]
-  <si>
     <t>Determina  a contrarre  Trattativa Diretta  sul MePa , ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023, per l’acquisto di materiale didattico Piano Estate - VIVA LA SCUOLA CHE LAVORA!”</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B644136BC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico Progetto FSE - Piano estate Titolo Viva la scuola che lavora Codice Progetto: ESO4.6.A4.A-FSEPN-SI-2024-69 - CUP: G24D24001720007</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/3b8f7099-dfbf-4723-bbad-2d554bf4fa1e</t>
   </si>
   <si>
     <t>B6351308EE</t>
   </si>
   <si>
     <t xml:space="preserve">Oggetto: Determina  a  contrarre  affidamento  diretto  dell’incarico  di  “Responsabile  della 
 Protezione  dei  Dati  (RPD)  o  Data  Protection  Officer  (DPO).  Società  FURNARI  CONSULTING  SRL  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6351308EE</t>
-[...4 lines deleted...]
-  <si>
     <t>B631D38620</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura di acquisto libri e materiale SEZIONE PRIMAVERA PROGETTO SPERIMENTALE DI AMPLIAMENTO DELL’OFFERTA FORMATIVA  RIVOLTO  AI  BAMBINI DI NON MENO DI 24  E NON PIÙ DI 36 MESI.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B631D38620</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B615FCA199</t>
   </si>
   <si>
     <t xml:space="preserve">Determina di aggiudicazione per l’ acquisto di materiale didattico e organizzativo Sez. PrimaveraRDO Riepilogo_NG5189406 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615FCA199</t>
-[...4 lines deleted...]
-  <si>
     <t>B615EAF80D</t>
   </si>
   <si>
     <t>Determina di  aggiudicazione per l’ acquisto del servizio di manutenzione e posa 100 mq parquet- ai sensi dell’art. 50, comma 1, lettera b) del D.lgs. 36/2023, da espletarsi su MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615EAF80D</t>
-[...4 lines deleted...]
-  <si>
     <t>B614320A14</t>
   </si>
   <si>
     <t>Decisione a contrarre - CAMPUS CEFALU' SPORTING CAMP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B614320A14</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B619CD0D44</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di  servizi pubblicitari per la realizzazione di contenuti video e reel PNRR DM 65 Titolo progetto: Più forti con le STEM</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/17aaaff4-b079-41bf-867d-63ff2c0117c9</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve"> DECRETO DI ASSEGNAZIONE INCARICI PERSONALE INTERNO/ESTERNO PER IL 
 PROFILO DI TUTOR/ESPERTI/DOCENTI DI SOSTEGNO “FUORI ORARIO” – aa.ss. 2023/2024 
 e 2024/2025”</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>IL SORRISO DELLE ALI - DECRETO INCARICHI di COLLABORATORI SCOLASTICI  Piano Estate guarino</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>ATTESTAZIONE DI VALUTAZIONE AUTONOMA DA PARTE DEL DIRIGENTE SCOLASTICO PER LA SELEZIONE DI COLLABORATORI SCOLASTICI Piano Estate Progetto: “IL SORRISO DELLE ALI”</t>
   </si>
   <si>
     <t>B5D1CA3FOC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto gasolio da roscaldamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D1CA3FOC</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO DI ASSEGNAZIONE INCARICHI PER IL RPOFILO DI: ESPERTI, TUTOR E DOC. DI 
 SOSTEGNO - PR Sicilia FSE+ 2021-2027 (CCI 2021IT05SFPR014 - C(2022)6184 del 25.08.2022)</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5C1BF4C9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia e igiene personale ditta Alaimo SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1BF4C9E</t>
-[...4 lines deleted...]
-  <si>
     <t>B5BF591F1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia ditta SICHEM</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/e42b3ee7-8301-4ed4-bc62-cdaec47fac14</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>AVVISO  DI  SELEZIONE  PERSONALE  INTERNO PER  L'INCARICO  DI  REFERENTE DEL PROGETTO PNRR DM 41 Accessibilità didattica: nuove frontiere per l’inclusione CNP: M4C1I1.4-2024-1382-P-53089</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>Determina a contrarre Trattativa Diretta MePa per l’acquisto di materiale ad uso didattico per la realizzazione dei percorsi laboratoriali PNRR DM 65 Didattica innovativa per una scuola all'av</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto  conferimento  incarico  alla  figura  professionale  di  REFERENTE del progetto:   
 “FUORI ORARIO” – aa.ss. 2023/2024 e 2024/2025”.  Interventi in  favore  delle  scuole  primarie  
 delle    istituzioni  scolastiche  statali  del  territorio  siciliano,  per  sostenere  progetti  di  ampliamento 
 dell’offerta  formativa  e  sperimentazione  di  modelli  educativi,  con  apertura  delle  scuole  oltre 
 l’orario  “ordinario”.  Es.  Fin.  2024  e  2025  (aa.ss.  2023/2024  e  2024/2025)  –  cap.  373361  del 
 Bilancio della Regione Siciliana. </t>
   </si>
   <si>
@@ -1966,547 +1447,396 @@
   <si>
     <t xml:space="preserve">Lettera di incarico alla figura professionale di supporto al RUP e Gestione
 Amministrativo Contabile del progetto “SCUOLE APERTE PER IL TERRITORIO”
 Avviso n. 10/2023, PR FSE+ Sicilia 2021/2027 _Approvato con DDG n. 176 del
 22/03/2024 e DDG 3058 del 28/11/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di Decreto conferimento incarico alla figura professionale di supporto al RUP e Gestione Amministrativo Contabile del progetto “SCUOLE APERTE PER IL TERRITORIO” Avviso n. 10/2023, PR FSE+ Sicilia 2021/2027 _Approvato con DDG n. 176 del 22/03/2024 e DDG 3058 del 28/11/2023- </t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di Nomina Responsabile Unico di Progetto (RUP) - Avviso n. 10 2023 PR FSE+ Sicilia 2021/2027 “Scuole aperte per il territorio” </t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B553A5B53C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto defibrillatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553A5B53C</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>DECRETO INCARICO collabotori scolastici dm 66 CAMILLERI</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>B516BD7321</t>
   </si>
   <si>
     <t>Determina di affidamento - ACQUISTO GASOLIO DA RISCALDAMENTO PLESSO G. GUARINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B516BD7321</t>
-[...4 lines deleted...]
-  <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>B51429FF54</t>
   </si>
   <si>
     <t>Determina di affidamento- Rinovo Licenza ARGO SOFTWARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51429FF54</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>B50D995104</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura gasolio da riscaldamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50D995104</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICHI ESPERTI  INTERNI/ESTERNI,- TUTOR E DOCENTI DI SUPPORTO OPERATIVO“VIVA LA SCUOLA CHE LAVORA!” Codice Progetto: ESO4.6.A4.A-FSEPN-SI-2024-69CUP:  G24D24001720007 </t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>DECRETO INCARICO FIGURE PROFESSIONALI ESPERTI -  TUTOR INTERNI e SUPPORTO  OPERATIVO PIANO ESTATE “IL SORRISO DELLE ALI” Codice Progetto: ESO4.6.A4.A-FSEPN-SI-2024-82 CUP: D24D24001870007</t>
   </si>
   <si>
     <t>Decreto di incarico docenti costituenti la comunità di pratiche PNRR DM 65 Navigando tra Bit e Byte Progettare Percorsi Formativi per la Scuola Digitale-M4C1I2.1-2023-1222-P-42563 CUP: D24D23004680006</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4D3424428</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina di aggiudicazione, ai sensi dell’art. 50, comma 1, lettera b) del D.lgs. 36/2023, MEPA acquisto materiale manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D3424428</t>
-[...4 lines deleted...]
-  <si>
     <t>B4E25D575E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione di servizio Formazione PNRR DM 66/2023-Navigando tra Bit e Byte: Progettare Percorsi Formativi Scuola Digitale CNP: M4C1I2.1-2023-1222-P-42563</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E25D575E</t>
-[...4 lines deleted...]
-  <si>
     <t>B4E2D75237</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSI DI FORMAZIONE PNRR DM 66/2023 - FORMAZIONE DEL PERSONALE SCOALSTICO PER LA TRANSIZIONE DIGITALE CNP -M4C1I2.1-2023-1222-P-45160</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E2D75237</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>DECRETO INCARICO ESPERTI INTERNI ED ESTERNI PNRR DM 65 Titolo Progetto: PIÙ FORTI CON LE STEM Codice Progetto: M4C1I3.1-2023-1143-P-36745  CUP: D24D23004030006</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico Comunità di pratiche PNRRN DM 66 Passarello </t>
   </si>
   <si>
     <t>Lettera di incarico Comunità di pratiche PNRRN DM 66 Alba Cinzia</t>
   </si>
   <si>
     <t>DECRETO INCARICO COMPONENTI DELLA COMUNITA DI PRATICHE  PNRR DM 66 CNP: M4C1I2.1-2023-1222-P-45160 CUP: G24D23005030006</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>DECRETO DI INCARICO DSGA SUPPORTO TECNICO ORGANIZZATIVO DM 66/2023rogetto Formazione del personale scolastico per la transizione digitale nelle scuole statali D.M 66/2023 CNP M4C1I2.1-2023-1222P-45160</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>Lettera DI INCARICO DSGA SUPPORTO TECNICO ORGANIZZATIVO PNRR DM 66/23 Navigando tra Bit e Byte Progettare Percorsi Formativi per la Scuola Digitale CNP M4C1I2.1-2023-1222-P-42563 CUPD24D23004680006</t>
   </si>
   <si>
     <t>DECRETO DI INCARICO DSGA SUPPORTO TECNICO ORGANIZZATIVO PNRR DM 66/23 Navigando tra Bit e Byte Progettare Percorsi Formativi per la Scuola Digitale CNP M4C1I2.1-2023-1222-P-42563 CUPD24D23004680006</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>DECRETO ASSUNZIONE INCARICO RUP PNRR DM 66/2024 “Navigando tra Bit e Byte: Progettare Percorsi Formativi per la Scuola Digitale” CNP: M4C1I2.1-2023-1222-P-42563 CUP: D24D23004680006</t>
   </si>
   <si>
     <t>decreto incarico personale interno Coll. Scol. per la realizzazione del progetto PNRR DM 65/2023 Più forti con le STEM Codice Progetto: M4C1I3.1-2023-1143-P-36745 CUP D24D23004030006</t>
   </si>
   <si>
     <t>B47E90E392</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio noleggio pulman con autista viaggi di istruzione a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47E90E392</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2024</t>
   </si>
   <si>
     <t xml:space="preserve">INCARICO DSGA  DI DIREZIONE AMMINISTRATIVA/CONTABILE PN 2127 Scuola e competenza (FSE+) PON CUP: G24D24001720007  CNP: ESO4.6.A4.A-FSEPN-SI-2024-69 </t>
   </si>
   <si>
     <t>DECRETO DI INCARICO DI DIREZIONE AMMINISTRATIVA/CONTABILE PN 2127 Scuola e competenza (FSE+) PON CUP: G24D24001720007  CNP: ESO4.6.A4.A-FSEPN-SI-2024-69</t>
   </si>
   <si>
     <t>B46C7B6D69</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corsi formazione DM65 PROGETTO: DIDATTICA INNOVATIVA PER UNA SCUOLA ALL'AVANGUARDIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C7B6D69</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto incarico di collaboratore scolastico - progetto PNRR Dm 65 CNP: M4C1I3.1-2023-1143-P-35795 CUP: G24D23004220006 Titolo del progetto: Didattica innovativa per una s</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>B47645F51D</t>
   </si>
   <si>
     <t>Decreto di avvio procedura- Fornitura Corsi di formazione DM 65/2023 Titolo Più Forti con le STEM</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/414390c0-b42b-4636-bbb8-cca1caea8678</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PERSONALE INTERNO PER LA FIGURA DI TUTOR  PER LA 
 REALIZZAZIONE DEL PROGETTO CNP: M4C1I3.1-2023-1143-P-35795 
 CUP: G24D23004220006 
 TITOLO PROGETTO: DIDATTICA INNOVATIVA PER UNA SCUOLA ALL'AVANGUARDIA </t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B424849DA3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico per la scuola dell'infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B424849DA3</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>B413906379</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ProBook 440 G10</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413906379</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B40633F951</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Assicurazione alunni e personale scolastico 2024-2029</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40633F951</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B3F21BA5C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto bevande per coffee break convengno progetto giornate di studio in onore di A. Camilleri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F21BA5C9</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F46D32F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Kit convengo giornate di studio in onore di A.Camilleri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F46D32F6</t>
-[...4 lines deleted...]
-  <si>
     <t>B3EFE3BAF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto derrate alimentari per convegno “Giornate di studio in onore di Andrea Camilleri”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EFE3BAF3</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3EEB83878</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto copie giornale di sicilia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EEB83878</t>
-[...4 lines deleted...]
-  <si>
     <t>B3EF8EA7D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Biglietti aereo A/R Roma - Catania Progetto giornate di studio A. Camilleri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EF8EA7D2</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F1934D22</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio transfert per relatori Progetto giornate di studio in onore di A. Camilleri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F1934D22</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>B3E56298C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria ad uso didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E56298C6</t>
-[...4 lines deleted...]
-  <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>B366C7D5A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B366C7D5A0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>B36183BD7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di sicurezza e prontosoccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36183BD7D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>ASSUNZIONE INCARICO RUP A TITOLO NON ONEROSO D.M.66- G.GUARINO</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>B34E27181D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina di acquisto bandiere e banner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34E27181D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>B3497C69EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina affidamento diretto ai sensi del d.lgvo n. 36/2023 art. 50 comma1 lettera b) finalizzata all’acquisto di servizio noleggio operativo di una soluzione software</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3497C69EA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>B343310DEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina a contrarre per l'acquisto di materiale di cancelleria per accoglienza a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B343310DEE</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>B333873DE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio nr. 6 fotocopiatori.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333873DE6</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>B329A10976</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto condizionatori</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/11afdc3e-21a3-45e7-8728-abac5533e63e</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2804,4979 +2134,5748 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE4348710" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/8557a531-a053-4311-996c-09cfa2151142" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD05E5A1EC" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/175d3026-9516-49e6-bb13-b7ed843708c5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFB4A55F8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/0f0f76c4-0d06-4744-b749-975ad662c651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCADADF78A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/bcd09c76-1e4e-4ee0-90b2-0d590ecbc2c8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE42D25B0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/a4425f97-1bb2-4228-a25a-9f781bf528ae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB951848C" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c7eff2ee-7b7d-4b0d-bc7f-d33c5c9f0dcb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC50AF59F6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c7acced9-9a57-47fc-864e-2ac47f546b4b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4CB4D216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/3456f1ad-e3f6-494c-8689-ca5f0b180543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C858164" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/8b344c2a-4158-45a4-afe4-077ff738e547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3F4C47D6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/2be8d966-da8c-4844-927c-610b72f8be29" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC37E5F410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/796c9adc-64d0-48b0-a4af-34b33bc77141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC061D9435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/31dfe2d6-b5c3-462a-b563-37e7b80e7e64" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC11E8CC65" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/99782d1b-6264-47d5-af47-dfa697bfa9e0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0E133C38" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/457d4cfe-e46c-4dc3-aa04-e0ae648e6847" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0E55A970" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/04b5f358-75c6-43a0-85df-0927f7f99e8a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC255B31CB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/83fc0f72-d2a5-4220-a311-9f04049db0dd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C50E47E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/5e911cd7-1ce1-42ca-a1f9-7755f29c28c2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC14CA9A31" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c46e6347-a1da-490c-9500-b10254a4b447" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC14C87E21" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/9e4de209-3b47-449a-b813-53a28caee22c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1584E632" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/4f2020c7-c902-4599-959d-08c3535c5f4e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF4182225" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/21c83fb0-334a-4b13-8bd9-01449415f34e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF322DB1F" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/1ea92635-aca0-4757-9d64-2b52a77f7644" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDAE47088" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/e4d985ca-53db-43ad-9bc6-58817d68d8af" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA89E4C6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/5977bd60-61d3-4380-9cfc-b086023790d6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDABEF165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/b6c7f2cf-e53a-4328-9cdc-fb70bb5a1b23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA555EBF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/b10d9392-2cb2-458b-ab27-818194e61834" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA09FB87" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/0fcb7ec9-33fb-4afb-934e-a16cb5e9b04a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB81FCF3D" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/516dd0dc-ca4e-46da-a429-fcf5284796ce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB423A1EA" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/b117a8a3-566a-4b05-a55c-0339aa53b627" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE6F6155" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/403346c9-49e2-44ae-8e02-ff68b459bdd0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA61015D9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/eca38aa0-8343-4a78-8e29-e6705f5584f6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9A2F2E76" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/74eae35f-a6e4-4d26-a1ae-938f15ce904d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96B58C32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/f07ff6cf-b0d6-44f0-8fd1-a160b82c19f7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B9C9791" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/facce4ff-46f1-4aa3-ac2b-f1cc892c0523" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B2572B1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/2c0fc9e3-891b-4856-b2b1-c91cc2ddbac4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB825499C0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/fe32b9f7-d406-456c-87db-46d70b952ad1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6DF8FD71" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/424428e2-ad90-442b-b74b-56a406eb9044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DD85CA8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/59525823-935a-4801-8d43-db58fa54787b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DA78829" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/61cf3148-a0f0-4131-8f61-3d50675fda7a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D65F680" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/7d4e5ea7-d22b-425c-b8bd-b915a6a0b53f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5129A8A4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/08a2678c-28d6-4b4a-bffa-a08efb6c1c8c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CA7A3AC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/0eeafa0f-ca9b-4f6a-bde9-0e23d416e54c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22CD03DC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/f1d6444c-1d53-4a7a-ac58-d5b4ccd6801f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17FCEE95" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/3bcc617f-6fb9-4cd7-91ac-7768629cb7e1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB090B81CF" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/949fb937-7879-4dda-b5a8-4e67bfb78c35" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC291280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/e4ee819e-0698-4bfb-828b-e7c3701bc54c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE81E520A" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/949119d3-f522-4cf8-ba58-b5b48ffb730a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADD45793C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/f75d513f-776b-4f59-bb97-c757011e8a6c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47986565" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/7bf3d148-ffc2-478b-8538-b06fc5a0dc75" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC37A25A0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/65249660-aa2c-4476-926f-4e55eb1354b6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC334F41A" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/cfcf6c3f-33d6-4932-9c93-2a11440d73ff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB11B2503" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c48067d7-ed23-4d76-9096-7f1239ce0fd8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA957EF75D" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/786f9096-abd1-4430-b557-d967af2ddb00" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89F73995" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/49633b76-e138-4421-9f9f-3acc7a18d289" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89A2BDDF" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/edf2e033-5658-4ae5-8410-3fcda08ee75b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82DD570F" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/719eb9d3-208c-45e7-8eca-e39b123c1a5d" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA60F438CD" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/ba02688f-712a-46a2-be40-70619eed2fcb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4DB9403A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/cc05b399-2662-4596-953a-d21bc1628ce4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C8010CD" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/d178e733-e7bc-4cf8-ba7c-5e879585bd0d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA394D7E2C" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/470294bd-ae6c-4ac8-92d4-6a8aad766a7b" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ECE8F5A2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c7b2f096-41eb-442f-9c92-9fe0ee75133c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B988A842EA" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/7b464567-841c-4d00-8309-0d69e6494eb1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978F9F776" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/55861fa7-e701-44f0-a863-9357d863b58f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964684158" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/93556a21-fe57-4e25-9c50-a718d85ecfef" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966189D6B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/deef9aae-8544-47b8-a323-30ae1016682b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96424E7BE" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/9f668452-5bbf-495e-a56f-17081c274b55" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B842D83ABC" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/92d22e4c-eab3-41d0-b8c0-5e9d50a6b8b3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9668B153E" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/e9295a10-67ac-44bb-83a8-22b2f8ccc014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96636670F" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/35b83671-2a85-47ec-8fcc-893e8febba3b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96715AAC3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/509fe752-d885-413f-839f-8f3d9dcb0e06" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A5283F61" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/335bf1e4-42b0-4a93-a90f-40ec867d9f7f" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966D48EDF" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/78b334c9-7956-4527-9693-c7d497694266" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92FC14DC4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/9df1cc5c-0c2b-4306-be4f-6fa5a11d3c4d" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA867480" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/753ac8a3-7cd2-49ea-8e7e-15ed54e5faf4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE0077AE" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/7f585d7e-46c9-4d34-8b89-133baab7cf6a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A6B36A5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/6213902a-8fa5-4df5-aa33-24da7b130fe3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87CA56B24" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/fb8359c8-c795-4b2a-8361-2ca9df412ce6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FA01546" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/5a8f7cef-9b91-4b5b-85a8-a62d807381d6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83F97776D" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/bae0134e-93fc-4ac6-963a-738c8488a38a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B823B08ECD" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/11a83b51-0e34-4927-a0c0-e95d503ad87c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80AE1C1F1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/cb23d38f-ae4d-4e96-a94a-9a37baa41e2e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80305DD13" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/afaf4165-e7a7-4b01-8225-357b409a379e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C559E332" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/ca06763f-71b3-4cef-8b92-70278d2efa69" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B855D7E9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c28854bf-4fcd-4718-94d3-6325ca48b87f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B855E8BC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/20b3f113-216c-4d9c-bee8-96b8ea7760d8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A137BB3F" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/6e613867-5f61-4ce2-a2eb-0303c131985a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79FF0698A" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/83a4206f-4203-41d1-b35a-8caf7539ecbb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B782E0B2C2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/f2ad87c4-8c8e-4169-805b-337fa778ac7e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B746947C67" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/f2b91cfb-2739-4e36-aa44-5f8b542822ce" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71B16BE9F" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/b891b5ab-b713-4b5c-9fd0-95f2107c277b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70C2B3F67" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/a84e2de7-9d0d-4412-a511-589c58fd3667" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70AD9D8D7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c164e7b9-92d8-4ccd-af1e-a19a013c6e89" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F8158E87" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/0055d6a1-5a95-4806-a585-46493ef02997" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4BBE2CA" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/d005a694-002d-4875-8672-29c52c2dfd43" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3582590" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/3526ba92-58ce-4dff-9375-d8ef199bd001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC6041F2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/d4e5be90-5d25-45a9-9ad1-88d70406a9b5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CCF00DF8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/989a0e78-dece-49d8-ab94-2b35d0ac4218" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B0AEAB41" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/3085868f-596f-4db0-96ba-5c4ecbdde0cd" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A5CA4A9E" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/09791306-a8e3-47cc-8b41-fdca6ae6b994" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64FC2A31A" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/72f76d33-c202-4286-a138-a4ee2c6262a5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65B0955D1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/aaf888dc-c832-4ddf-bbad-f5efb6c6aa6f" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615ABB4ED" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/b61b381a-9f62-4dd6-b77c-42a87eb4414a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B639952F8C" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c8205dba-139f-4833-b9aa-5e4917695a44" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B644136BC5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/3b8f7099-dfbf-4723-bbad-2d554bf4fa1e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6351308EE" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/2b8197f2-521c-442c-a8cc-66e003b6ac04" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B631D38620" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/bd65a768-91d4-4a6a-97b4-5984988071fb" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615FCA199" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/23582d74-0876-443d-aef8-dba41b9723cc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B615EAF80D" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/97a0155d-712f-443c-81db-ca496fa9377f" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B614320A14" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/383a4e54-7a33-44f3-b39d-7be2a680472a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619CD0D44" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/17aaaff4-b079-41bf-867d-63ff2c0117c9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D1CA3FOC" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/aba12b6a-eca2-4331-b3a1-3598a61cd51f" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1BF4C9E" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/d7f07d14-117e-436a-ba70-105267da5653" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF591F1E" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/e42b3ee7-8301-4ed4-bc62-cdaec47fac14" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553A5B53C" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/4904ea05-93a4-42a7-a416-56c5e268cd4d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B516BD7321" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/1a8f2b30-ac3b-4cd1-9d0e-ec33448ec8d9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51429FF54" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/a53bd225-4ef7-4ef2-830b-082b466998f5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50D995104" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/621a8bf4-f2d3-4182-9ad0-9b8a3274d6d7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D3424428" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/d8af3e1a-c813-450f-9493-0d197fe65259" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E25D575E" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/b19d51e6-def3-4177-88bf-5227251e512d" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E2D75237" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/a77b7460-0a8a-4e1b-ae27-bf0bb4b29940" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47E90E392" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/418a1966-a4de-4dd7-9ed0-3697ecd3b1c9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C7B6D69" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/66ea6a2a-54da-48df-b5bd-193e08a1d0ce" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47645F51D" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/414390c0-b42b-4636-bbb8-cca1caea8678" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B424849DA3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/9c0d4df9-40aa-409b-8d20-e5d04c4e18bd" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413906379" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/abc1a527-36ca-4be0-8f75-8d32cd93368b" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40633F951" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/f4a92081-1cad-47e0-ba76-1c3c2ab4f11d" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F21BA5C9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/42dd07df-2cbc-4e5e-ae2e-ebaca4372faf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F46D32F6" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/cea815e8-0bd2-4d14-8ea6-a5c5c15a407a" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EFE3BAF3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/5f79821f-978f-4015-9788-248b4bc98481" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EEB83878" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/a5b4ad70-8070-49d6-87e0-325f187a5dcb" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EF8EA7D2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/8ccbd079-279c-4f8e-836c-b344531f56ac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F1934D22" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/b2aebba6-79c1-4f57-902b-0e6ba56bf025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E56298C6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/6fa90718-298a-4002-8d07-50df69600b3e" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B366C7D5A0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/4fa0e25d-543d-4565-8d6c-59ad2db31a6f" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36183BD7D" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/1ba2604c-a90f-416c-bd29-b80da00c7d3c" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34E27181D" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/45b7cd1b-ea89-4ff4-8f3a-13dcfbda115e" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3497C69EA" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c4ff1ed9-163d-495a-a105-e4516499c66a" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B343310DEE" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/c1d9c354-5e17-4e9c-9b6a-802c9e8b4fe0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B333873DE6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/088ebf80-c6e4-49de-b629-2796564467aa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329A10976" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC85800G/amministrazione-trasparente/atti-amministrazioni-enti/11afdc3e-21a3-45e7-8728-abac5533e63e" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F246"/>
+  <dimension ref="A1:F264"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11293</v>
+        <v>14323</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>11274</v>
+        <v>13486</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>11118</v>
+        <v>13297</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>7</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>11030</v>
+        <v>13290</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>7</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>10835</v>
+        <v>13247</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>10786</v>
+        <v>13170</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>10711</v>
+        <v>13051</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>10637</v>
+        <v>12764</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>10394</v>
+        <v>12615</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>10393</v>
+        <v>12333</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>10392</v>
+        <v>11883</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>7</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>10312</v>
+        <v>11832</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>7</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>10083</v>
+        <v>11808</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>7</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>9991</v>
+        <v>11515</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>7</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>9990</v>
+        <v>11512</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>7</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="B17">
-        <v>9953</v>
+        <v>11499</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>7</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="B18">
-        <v>9277</v>
+        <v>11491</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>7</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="B19">
-        <v>9251</v>
+        <v>11293</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="B20">
-        <v>9110</v>
+        <v>11274</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>7</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="B21">
-        <v>8686</v>
+        <v>11118</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-      <c r="F21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>52</v>
       </c>
       <c r="B22">
-        <v>8643</v>
+        <v>11030</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>54</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>87</v>
+        <v>52</v>
       </c>
       <c r="B23">
-        <v>8594</v>
+        <v>10995</v>
       </c>
       <c r="C23" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>56</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="B24">
-        <v>8593</v>
+        <v>10835</v>
       </c>
       <c r="C24" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>59</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="B25">
-        <v>8592</v>
+        <v>10786</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>7</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="B26">
-        <v>8591</v>
+        <v>10711</v>
       </c>
       <c r="C26" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="D26" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>63</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="B27">
-        <v>8563</v>
+        <v>10637</v>
       </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
-[...4 lines deleted...]
-      <c r="F27" t="s">
+        <v>66</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="B28">
-        <v>8191</v>
+        <v>10394</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="D28" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="F28" t="s">
+        <v>69</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="B29">
-        <v>8190</v>
+        <v>10393</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="D29" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-      <c r="F29" t="s">
+        <v>71</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="B30">
-        <v>8189</v>
+        <v>10392</v>
       </c>
       <c r="C30" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="D30" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="F30" t="s">
+        <v>73</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>74</v>
       </c>
       <c r="B31">
-        <v>8188</v>
+        <v>10312</v>
       </c>
       <c r="C31" t="s">
-        <v>7</v>
+        <v>75</v>
       </c>
       <c r="D31" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="F31" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>77</v>
       </c>
       <c r="B32">
-        <v>8120</v>
+        <v>10083</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>78</v>
       </c>
       <c r="D32" t="s">
-        <v>116</v>
-[...4 lines deleted...]
-      <c r="F32" t="s">
+        <v>79</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="B33">
-        <v>8119</v>
+        <v>9991</v>
       </c>
       <c r="C33" t="s">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-      <c r="F33" t="s">
+        <v>82</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="B34">
-        <v>8118</v>
+        <v>9990</v>
       </c>
       <c r="C34" t="s">
-        <v>7</v>
+        <v>83</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="F34" t="s">
+        <v>84</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="B35">
-        <v>8117</v>
+        <v>9953</v>
       </c>
       <c r="C35" t="s">
-        <v>7</v>
+        <v>85</v>
       </c>
       <c r="D35" t="s">
-        <v>119</v>
-[...4 lines deleted...]
-      <c r="F35" t="s">
+        <v>86</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="B36">
-        <v>8110</v>
+        <v>9277</v>
       </c>
       <c r="C36" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="D36" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>89</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>124</v>
+        <v>87</v>
       </c>
       <c r="B37">
-        <v>8026</v>
+        <v>9251</v>
       </c>
       <c r="C37" t="s">
-        <v>125</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>126</v>
+        <v>90</v>
       </c>
       <c r="E37" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>7</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="B38">
-        <v>7918</v>
+        <v>9110</v>
       </c>
       <c r="C38" t="s">
-        <v>129</v>
+        <v>92</v>
       </c>
       <c r="D38" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>93</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>94</v>
       </c>
       <c r="B39">
-        <v>7909</v>
+        <v>8686</v>
       </c>
       <c r="C39" t="s">
-        <v>134</v>
+        <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="E39" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>7</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="B40">
-        <v>7697</v>
+        <v>8643</v>
       </c>
       <c r="C40" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="D40" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>98</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="B41">
-        <v>7695</v>
+        <v>8594</v>
       </c>
       <c r="C41" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
       <c r="D41" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>100</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>96</v>
       </c>
       <c r="B42">
-        <v>7597</v>
+        <v>8593</v>
       </c>
       <c r="C42" t="s">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>102</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="B43">
-        <v>7589</v>
+        <v>8592</v>
       </c>
       <c r="C43" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="D43" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>105</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="B44">
-        <v>7484</v>
+        <v>8591</v>
       </c>
       <c r="C44" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
-[...4 lines deleted...]
-      <c r="F44" t="s">
+        <v>107</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>103</v>
       </c>
       <c r="B45">
-        <v>7128</v>
+        <v>8563</v>
       </c>
       <c r="C45" t="s">
-        <v>158</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>159</v>
+        <v>108</v>
       </c>
       <c r="E45" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>7</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>162</v>
+        <v>109</v>
       </c>
       <c r="B46">
-        <v>6862</v>
+        <v>8191</v>
       </c>
       <c r="C46" t="s">
-        <v>163</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>164</v>
+        <v>110</v>
       </c>
       <c r="E46" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>7</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>109</v>
       </c>
       <c r="B47">
-        <v>6856</v>
+        <v>8190</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>168</v>
+        <v>109</v>
       </c>
       <c r="B48">
-        <v>6771</v>
+        <v>8189</v>
       </c>
       <c r="C48" t="s">
-        <v>169</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="E48" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>7</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>109</v>
       </c>
       <c r="B49">
-        <v>6770</v>
+        <v>8188</v>
       </c>
       <c r="C49" t="s">
-        <v>173</v>
+        <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>174</v>
+        <v>113</v>
       </c>
       <c r="E49" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>7</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>177</v>
+        <v>114</v>
       </c>
       <c r="B50">
-        <v>6668</v>
+        <v>8120</v>
       </c>
       <c r="C50" t="s">
         <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>115</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
-      <c r="F50" t="s">
+      <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>179</v>
+        <v>114</v>
       </c>
       <c r="B51">
-        <v>6468</v>
+        <v>8119</v>
       </c>
       <c r="C51" t="s">
-        <v>180</v>
+        <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>181</v>
+        <v>116</v>
       </c>
       <c r="E51" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>7</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>114</v>
       </c>
       <c r="B52">
-        <v>6468</v>
+        <v>8118</v>
       </c>
       <c r="C52" t="s">
         <v>7</v>
       </c>
       <c r="D52" t="s">
-        <v>181</v>
+        <v>117</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>184</v>
+        <v>114</v>
       </c>
       <c r="B53">
-        <v>6420</v>
+        <v>8117</v>
       </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
       <c r="D53" t="s">
-        <v>185</v>
+        <v>118</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
-      <c r="F53" t="s">
+      <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>184</v>
+        <v>114</v>
       </c>
       <c r="B54">
-        <v>6419</v>
+        <v>8110</v>
       </c>
       <c r="C54" t="s">
-        <v>7</v>
+        <v>119</v>
       </c>
       <c r="D54" t="s">
-        <v>186</v>
-[...4 lines deleted...]
-      <c r="F54" t="s">
+        <v>120</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>121</v>
       </c>
       <c r="B55">
-        <v>6213</v>
+        <v>8026</v>
       </c>
       <c r="C55" t="s">
-        <v>188</v>
+        <v>122</v>
       </c>
       <c r="D55" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>123</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>192</v>
+        <v>121</v>
       </c>
       <c r="B56">
-        <v>6086</v>
+        <v>7918</v>
       </c>
       <c r="C56" t="s">
-        <v>193</v>
+        <v>124</v>
       </c>
       <c r="D56" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>125</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>197</v>
+        <v>126</v>
       </c>
       <c r="B57">
-        <v>5564</v>
+        <v>7909</v>
       </c>
       <c r="C57" t="s">
-        <v>198</v>
+        <v>127</v>
       </c>
       <c r="D57" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>128</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>202</v>
+        <v>129</v>
       </c>
       <c r="B58">
-        <v>5264</v>
+        <v>7697</v>
       </c>
       <c r="C58" t="s">
-        <v>203</v>
+        <v>130</v>
       </c>
       <c r="D58" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>131</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="B59">
-        <v>4842</v>
+        <v>7695</v>
       </c>
       <c r="C59" t="s">
-        <v>208</v>
+        <v>132</v>
       </c>
       <c r="D59" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>133</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>212</v>
+        <v>134</v>
       </c>
       <c r="B60">
-        <v>4556</v>
+        <v>7597</v>
       </c>
       <c r="C60" t="s">
-        <v>213</v>
+        <v>135</v>
       </c>
       <c r="D60" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>136</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>212</v>
+        <v>134</v>
       </c>
       <c r="B61">
-        <v>4551</v>
+        <v>7589</v>
       </c>
       <c r="C61" t="s">
-        <v>7</v>
+        <v>137</v>
       </c>
       <c r="D61" t="s">
-        <v>217</v>
-[...4 lines deleted...]
-      <c r="F61" t="s">
+        <v>138</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>212</v>
+        <v>134</v>
       </c>
       <c r="B62">
-        <v>4549</v>
+        <v>7484</v>
       </c>
       <c r="C62" t="s">
         <v>7</v>
       </c>
       <c r="D62" t="s">
-        <v>218</v>
+        <v>139</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
-      <c r="F62" t="s">
+      <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>219</v>
+        <v>140</v>
       </c>
       <c r="B63">
-        <v>4214</v>
+        <v>7128</v>
       </c>
       <c r="C63" t="s">
-        <v>220</v>
+        <v>141</v>
       </c>
       <c r="D63" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>142</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>224</v>
+        <v>143</v>
       </c>
       <c r="B64">
-        <v>4106</v>
+        <v>6862</v>
       </c>
       <c r="C64" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="D64" t="s">
-        <v>225</v>
-[...4 lines deleted...]
-      <c r="F64" t="s">
+        <v>145</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>226</v>
+        <v>143</v>
       </c>
       <c r="B65">
-        <v>4029</v>
+        <v>6856</v>
       </c>
       <c r="C65" t="s">
         <v>7</v>
       </c>
       <c r="D65" t="s">
-        <v>227</v>
+        <v>146</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
-      <c r="F65" t="s">
+      <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>226</v>
+        <v>147</v>
       </c>
       <c r="B66">
-        <v>4026</v>
+        <v>6771</v>
       </c>
       <c r="C66" t="s">
-        <v>7</v>
+        <v>148</v>
       </c>
       <c r="D66" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-      <c r="F66" t="s">
+        <v>149</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>226</v>
+        <v>147</v>
       </c>
       <c r="B67">
-        <v>4025</v>
+        <v>6770</v>
       </c>
       <c r="C67" t="s">
-        <v>229</v>
+        <v>150</v>
       </c>
       <c r="D67" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>151</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>233</v>
+        <v>152</v>
       </c>
       <c r="B68">
-        <v>3769</v>
+        <v>6668</v>
       </c>
       <c r="C68" t="s">
-        <v>234</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>235</v>
+        <v>153</v>
       </c>
       <c r="E68" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>7</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>238</v>
+        <v>154</v>
       </c>
       <c r="B69">
-        <v>3662</v>
+        <v>6468</v>
       </c>
       <c r="C69" t="s">
-        <v>239</v>
+        <v>155</v>
       </c>
       <c r="D69" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>156</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>238</v>
+        <v>154</v>
       </c>
       <c r="B70">
-        <v>3617</v>
+        <v>6468</v>
       </c>
       <c r="C70" t="s">
-        <v>243</v>
+        <v>7</v>
       </c>
       <c r="D70" t="s">
-        <v>244</v>
+        <v>156</v>
       </c>
       <c r="E70" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>7</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>247</v>
+        <v>157</v>
       </c>
       <c r="B71">
-        <v>3444</v>
+        <v>6420</v>
       </c>
       <c r="C71" t="s">
-        <v>248</v>
+        <v>7</v>
       </c>
       <c r="D71" t="s">
-        <v>249</v>
+        <v>158</v>
       </c>
       <c r="E71" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>7</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>252</v>
+        <v>157</v>
       </c>
       <c r="B72">
-        <v>2888</v>
+        <v>6419</v>
       </c>
       <c r="C72" t="s">
-        <v>253</v>
+        <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>254</v>
+        <v>159</v>
       </c>
       <c r="E72" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>7</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>257</v>
+        <v>160</v>
       </c>
       <c r="B73">
-        <v>2649</v>
+        <v>6213</v>
       </c>
       <c r="C73" t="s">
-        <v>258</v>
+        <v>161</v>
       </c>
       <c r="D73" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>162</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>262</v>
+        <v>163</v>
       </c>
       <c r="B74">
-        <v>2642</v>
+        <v>6086</v>
       </c>
       <c r="C74" t="s">
-        <v>263</v>
+        <v>164</v>
       </c>
       <c r="D74" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>165</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>262</v>
+        <v>166</v>
       </c>
       <c r="B75">
-        <v>2553</v>
+        <v>5564</v>
       </c>
       <c r="C75" t="s">
-        <v>7</v>
+        <v>167</v>
       </c>
       <c r="D75" t="s">
-        <v>267</v>
-[...4 lines deleted...]
-      <c r="F75" t="s">
+        <v>168</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>268</v>
+        <v>169</v>
       </c>
       <c r="B76">
-        <v>2523</v>
+        <v>5264</v>
       </c>
       <c r="C76" t="s">
-        <v>7</v>
+        <v>170</v>
       </c>
       <c r="D76" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="F76" t="s">
+        <v>171</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>268</v>
+        <v>172</v>
       </c>
       <c r="B77">
-        <v>2487</v>
+        <v>4842</v>
       </c>
       <c r="C77" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
       <c r="D77" t="s">
-        <v>270</v>
-[...4 lines deleted...]
-      <c r="F77" t="s">
+        <v>174</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>271</v>
+        <v>175</v>
       </c>
       <c r="B78">
-        <v>2370</v>
+        <v>4556</v>
       </c>
       <c r="C78" t="s">
-        <v>272</v>
+        <v>176</v>
       </c>
       <c r="D78" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>177</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>276</v>
+        <v>175</v>
       </c>
       <c r="B79">
-        <v>2144</v>
+        <v>4551</v>
       </c>
       <c r="C79" t="s">
         <v>7</v>
       </c>
       <c r="D79" t="s">
-        <v>277</v>
+        <v>178</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
-      <c r="F79" t="s">
+      <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>278</v>
+        <v>175</v>
       </c>
       <c r="B80">
-        <v>1933</v>
+        <v>4549</v>
       </c>
       <c r="C80" t="s">
-        <v>279</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>280</v>
+        <v>179</v>
       </c>
       <c r="E80" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>7</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>278</v>
+        <v>180</v>
       </c>
       <c r="B81">
-        <v>1914</v>
+        <v>4214</v>
       </c>
       <c r="C81" t="s">
-        <v>7</v>
+        <v>181</v>
       </c>
       <c r="D81" t="s">
-        <v>283</v>
-[...4 lines deleted...]
-      <c r="F81" t="s">
+        <v>182</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>284</v>
+        <v>183</v>
       </c>
       <c r="B82">
-        <v>1663</v>
+        <v>4106</v>
       </c>
       <c r="C82" t="s">
-        <v>285</v>
+        <v>7</v>
       </c>
       <c r="D82" t="s">
-        <v>286</v>
+        <v>184</v>
       </c>
       <c r="E82" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>7</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>289</v>
+        <v>185</v>
       </c>
       <c r="B83">
-        <v>1474</v>
+        <v>4029</v>
       </c>
       <c r="C83" t="s">
-        <v>290</v>
+        <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>291</v>
+        <v>186</v>
       </c>
       <c r="E83" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>7</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>294</v>
+        <v>185</v>
       </c>
       <c r="B84">
-        <v>1424</v>
+        <v>4026</v>
       </c>
       <c r="C84" t="s">
-        <v>295</v>
+        <v>7</v>
       </c>
       <c r="D84" t="s">
-        <v>296</v>
+        <v>187</v>
       </c>
       <c r="E84" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>7</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>299</v>
+        <v>185</v>
       </c>
       <c r="B85">
-        <v>745</v>
+        <v>4025</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>188</v>
       </c>
       <c r="D85" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-      <c r="F85" t="s">
+        <v>189</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>299</v>
+        <v>190</v>
       </c>
       <c r="B86">
-        <v>745</v>
+        <v>3769</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>191</v>
       </c>
       <c r="D86" t="s">
-        <v>301</v>
-[...4 lines deleted...]
-      <c r="F86" t="s">
+        <v>192</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>299</v>
+        <v>193</v>
       </c>
       <c r="B87">
-        <v>745</v>
+        <v>3662</v>
       </c>
       <c r="C87" t="s">
-        <v>7</v>
+        <v>194</v>
       </c>
       <c r="D87" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-      <c r="F87" t="s">
+        <v>195</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>299</v>
+        <v>193</v>
       </c>
       <c r="B88">
-        <v>745</v>
+        <v>3617</v>
       </c>
       <c r="C88" t="s">
-        <v>7</v>
+        <v>196</v>
       </c>
       <c r="D88" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-      <c r="F88" t="s">
+        <v>197</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>302</v>
+        <v>198</v>
       </c>
       <c r="B89">
-        <v>188</v>
+        <v>3444</v>
       </c>
       <c r="C89" t="s">
-        <v>7</v>
+        <v>199</v>
       </c>
       <c r="D89" t="s">
-        <v>303</v>
-[...4 lines deleted...]
-      <c r="F89" t="s">
+        <v>200</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>302</v>
+        <v>201</v>
       </c>
       <c r="B90">
-        <v>187</v>
+        <v>2888</v>
       </c>
       <c r="C90" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
       <c r="D90" t="s">
-        <v>304</v>
-[...4 lines deleted...]
-      <c r="F90" t="s">
+        <v>203</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>302</v>
+        <v>204</v>
       </c>
       <c r="B91">
-        <v>186</v>
+        <v>2649</v>
       </c>
       <c r="C91" t="s">
-        <v>7</v>
+        <v>205</v>
       </c>
       <c r="D91" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-      <c r="F91" t="s">
+        <v>206</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>306</v>
+        <v>207</v>
       </c>
       <c r="B92">
-        <v>20615</v>
+        <v>2642</v>
       </c>
       <c r="C92" t="s">
-        <v>307</v>
+        <v>208</v>
       </c>
       <c r="D92" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>209</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>311</v>
+        <v>207</v>
       </c>
       <c r="B93">
-        <v>20587</v>
+        <v>2553</v>
       </c>
       <c r="C93" t="s">
         <v>7</v>
       </c>
       <c r="D93" t="s">
-        <v>312</v>
+        <v>210</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
-      <c r="F93" t="s">
+      <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>313</v>
+        <v>211</v>
       </c>
       <c r="B94">
-        <v>20563</v>
+        <v>2523</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>314</v>
+        <v>212</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
-      <c r="F94" t="s">
+      <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>313</v>
+        <v>211</v>
       </c>
       <c r="B95">
-        <v>20561</v>
+        <v>2487</v>
       </c>
       <c r="C95" t="s">
         <v>7</v>
       </c>
       <c r="D95" t="s">
-        <v>315</v>
+        <v>213</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
-      <c r="F95" t="s">
+      <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>313</v>
+        <v>214</v>
       </c>
       <c r="B96">
-        <v>20560</v>
+        <v>2370</v>
       </c>
       <c r="C96" t="s">
-        <v>7</v>
+        <v>215</v>
       </c>
       <c r="D96" t="s">
-        <v>316</v>
-[...4 lines deleted...]
-      <c r="F96" t="s">
+        <v>216</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>317</v>
+        <v>217</v>
       </c>
       <c r="B97">
-        <v>19634</v>
+        <v>2144</v>
       </c>
       <c r="C97" t="s">
         <v>7</v>
       </c>
       <c r="D97" t="s">
-        <v>318</v>
+        <v>218</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
-      <c r="F97" t="s">
+      <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>317</v>
+        <v>219</v>
       </c>
       <c r="B98">
-        <v>19587</v>
+        <v>1933</v>
       </c>
       <c r="C98" t="s">
-        <v>319</v>
+        <v>220</v>
       </c>
       <c r="D98" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>221</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>323</v>
+        <v>219</v>
       </c>
       <c r="B99">
-        <v>19452</v>
+        <v>1914</v>
       </c>
       <c r="C99" t="s">
         <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>324</v>
+        <v>222</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
-      <c r="F99" t="s">
+      <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>323</v>
+        <v>223</v>
       </c>
       <c r="B100">
-        <v>19430</v>
+        <v>1663</v>
       </c>
       <c r="C100" t="s">
-        <v>325</v>
+        <v>224</v>
       </c>
       <c r="D100" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>225</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>323</v>
+        <v>226</v>
       </c>
       <c r="B101">
-        <v>19403</v>
+        <v>1474</v>
       </c>
       <c r="C101" t="s">
-        <v>7</v>
+        <v>227</v>
       </c>
       <c r="D101" t="s">
-        <v>329</v>
-[...4 lines deleted...]
-      <c r="F101" t="s">
+        <v>228</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>323</v>
+        <v>229</v>
       </c>
       <c r="B102">
-        <v>19400</v>
+        <v>1424</v>
       </c>
       <c r="C102" t="s">
-        <v>7</v>
+        <v>230</v>
       </c>
       <c r="D102" t="s">
-        <v>330</v>
-[...4 lines deleted...]
-      <c r="F102" t="s">
+        <v>231</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>232</v>
       </c>
       <c r="B103">
-        <v>19360</v>
+        <v>745</v>
       </c>
       <c r="C103" t="s">
         <v>7</v>
       </c>
       <c r="D103" t="s">
-        <v>332</v>
+        <v>233</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
-      <c r="F103" t="s">
+      <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>331</v>
+        <v>232</v>
       </c>
       <c r="B104">
-        <v>19349</v>
+        <v>745</v>
       </c>
       <c r="C104" t="s">
         <v>7</v>
       </c>
       <c r="D104" t="s">
-        <v>333</v>
+        <v>234</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
-      <c r="F104" t="s">
+      <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>331</v>
+        <v>232</v>
       </c>
       <c r="B105">
-        <v>19346</v>
+        <v>745</v>
       </c>
       <c r="C105" t="s">
         <v>7</v>
       </c>
       <c r="D105" t="s">
-        <v>334</v>
+        <v>233</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
-      <c r="F105" t="s">
+      <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>331</v>
+        <v>232</v>
       </c>
       <c r="B106">
-        <v>19327</v>
+        <v>745</v>
       </c>
       <c r="C106" t="s">
         <v>7</v>
       </c>
       <c r="D106" t="s">
-        <v>335</v>
+        <v>233</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
-      <c r="F106" t="s">
+      <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>331</v>
+        <v>235</v>
       </c>
       <c r="B107">
-        <v>19283</v>
+        <v>188</v>
       </c>
       <c r="C107" t="s">
         <v>7</v>
       </c>
       <c r="D107" t="s">
-        <v>336</v>
+        <v>236</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
-      <c r="F107" t="s">
+      <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>337</v>
+        <v>235</v>
       </c>
       <c r="B108">
-        <v>19268</v>
+        <v>187</v>
       </c>
       <c r="C108" t="s">
         <v>7</v>
       </c>
       <c r="D108" t="s">
-        <v>338</v>
+        <v>237</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
-      <c r="F108" t="s">
+      <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>337</v>
+        <v>235</v>
       </c>
       <c r="B109">
-        <v>19266</v>
+        <v>186</v>
       </c>
       <c r="C109" t="s">
         <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>339</v>
+        <v>238</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
-      <c r="F109" t="s">
+      <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>337</v>
+        <v>239</v>
       </c>
       <c r="B110">
-        <v>19263</v>
+        <v>20615</v>
       </c>
       <c r="C110" t="s">
-        <v>7</v>
+        <v>240</v>
       </c>
       <c r="D110" t="s">
-        <v>340</v>
-[...4 lines deleted...]
-      <c r="F110" t="s">
+        <v>241</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
       <c r="B111">
-        <v>19262</v>
+        <v>20587</v>
       </c>
       <c r="C111" t="s">
         <v>7</v>
       </c>
       <c r="D111" t="s">
-        <v>341</v>
+        <v>243</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
-      <c r="F111" t="s">
+      <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>337</v>
+        <v>244</v>
       </c>
       <c r="B112">
-        <v>19249</v>
+        <v>20563</v>
       </c>
       <c r="C112" t="s">
-        <v>342</v>
+        <v>7</v>
       </c>
       <c r="D112" t="s">
-        <v>343</v>
+        <v>245</v>
       </c>
       <c r="E112" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>7</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>346</v>
+        <v>244</v>
       </c>
       <c r="B113">
-        <v>19191</v>
+        <v>20561</v>
       </c>
       <c r="C113" t="s">
-        <v>347</v>
+        <v>7</v>
       </c>
       <c r="D113" t="s">
-        <v>348</v>
+        <v>246</v>
       </c>
       <c r="E113" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>7</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>346</v>
+        <v>244</v>
       </c>
       <c r="B114">
-        <v>19178</v>
+        <v>20560</v>
       </c>
       <c r="C114" t="s">
-        <v>351</v>
+        <v>7</v>
       </c>
       <c r="D114" t="s">
-        <v>352</v>
+        <v>247</v>
       </c>
       <c r="E114" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>7</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>355</v>
+        <v>248</v>
       </c>
       <c r="B115">
-        <v>19103</v>
+        <v>19634</v>
       </c>
       <c r="C115" t="s">
         <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>356</v>
+        <v>249</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
-      <c r="F115" t="s">
+      <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>355</v>
+        <v>248</v>
       </c>
       <c r="B116">
-        <v>19095</v>
+        <v>19587</v>
       </c>
       <c r="C116" t="s">
-        <v>357</v>
+        <v>250</v>
       </c>
       <c r="D116" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>251</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>361</v>
+        <v>252</v>
       </c>
       <c r="B117">
-        <v>18769</v>
+        <v>19452</v>
       </c>
       <c r="C117" t="s">
-        <v>362</v>
+        <v>7</v>
       </c>
       <c r="D117" t="s">
-        <v>363</v>
+        <v>253</v>
       </c>
       <c r="E117" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>7</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>361</v>
+        <v>252</v>
       </c>
       <c r="B118">
-        <v>18765</v>
+        <v>19430</v>
       </c>
       <c r="C118" t="s">
-        <v>366</v>
+        <v>254</v>
       </c>
       <c r="D118" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>255</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>361</v>
+        <v>252</v>
       </c>
       <c r="B119">
-        <v>18700</v>
+        <v>19403</v>
       </c>
       <c r="C119" t="s">
         <v>7</v>
       </c>
       <c r="D119" t="s">
-        <v>370</v>
+        <v>256</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
-      <c r="F119" t="s">
+      <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>371</v>
+        <v>252</v>
       </c>
       <c r="B120">
-        <v>18622</v>
+        <v>19400</v>
       </c>
       <c r="C120" t="s">
-        <v>372</v>
+        <v>7</v>
       </c>
       <c r="D120" t="s">
-        <v>373</v>
+        <v>257</v>
       </c>
       <c r="E120" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>7</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>376</v>
+        <v>258</v>
       </c>
       <c r="B121">
-        <v>18478</v>
+        <v>19360</v>
       </c>
       <c r="C121" t="s">
-        <v>377</v>
+        <v>7</v>
       </c>
       <c r="D121" t="s">
-        <v>378</v>
+        <v>259</v>
       </c>
       <c r="E121" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>7</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>381</v>
+        <v>258</v>
       </c>
       <c r="B122">
-        <v>18211</v>
+        <v>19349</v>
       </c>
       <c r="C122" t="s">
-        <v>382</v>
+        <v>7</v>
       </c>
       <c r="D122" t="s">
-        <v>383</v>
+        <v>260</v>
       </c>
       <c r="E122" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>7</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>381</v>
+        <v>258</v>
       </c>
       <c r="B123">
-        <v>18155</v>
+        <v>19346</v>
       </c>
       <c r="C123" t="s">
-        <v>386</v>
+        <v>7</v>
       </c>
       <c r="D123" t="s">
-        <v>387</v>
+        <v>261</v>
       </c>
       <c r="E123" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>7</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>390</v>
+        <v>258</v>
       </c>
       <c r="B124">
-        <v>17965</v>
+        <v>19327</v>
       </c>
       <c r="C124" t="s">
         <v>7</v>
       </c>
       <c r="D124" t="s">
-        <v>391</v>
+        <v>262</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
-      <c r="F124" t="s">
+      <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>392</v>
+        <v>258</v>
       </c>
       <c r="B125">
-        <v>17790</v>
+        <v>19283</v>
       </c>
       <c r="C125" t="s">
         <v>7</v>
       </c>
       <c r="D125" t="s">
-        <v>393</v>
+        <v>263</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
-      <c r="F125" t="s">
+      <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>392</v>
+        <v>264</v>
       </c>
       <c r="B126">
-        <v>17746</v>
+        <v>19268</v>
       </c>
       <c r="C126" t="s">
         <v>7</v>
       </c>
       <c r="D126" t="s">
-        <v>394</v>
+        <v>265</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
-      <c r="F126" t="s">
+      <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>395</v>
+        <v>264</v>
       </c>
       <c r="B127">
-        <v>16766</v>
+        <v>19266</v>
       </c>
       <c r="C127" t="s">
-        <v>396</v>
+        <v>7</v>
       </c>
       <c r="D127" t="s">
-        <v>397</v>
+        <v>266</v>
       </c>
       <c r="E127" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>7</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>400</v>
+        <v>264</v>
       </c>
       <c r="B128">
-        <v>16363</v>
+        <v>19263</v>
       </c>
       <c r="C128" t="s">
-        <v>401</v>
+        <v>7</v>
       </c>
       <c r="D128" t="s">
-        <v>402</v>
+        <v>267</v>
       </c>
       <c r="E128" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>7</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>405</v>
+        <v>264</v>
       </c>
       <c r="B129">
-        <v>16098</v>
+        <v>19262</v>
       </c>
       <c r="C129" t="s">
-        <v>406</v>
+        <v>7</v>
       </c>
       <c r="D129" t="s">
-        <v>407</v>
+        <v>268</v>
       </c>
       <c r="E129" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>7</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>410</v>
+        <v>264</v>
       </c>
       <c r="B130">
-        <v>15131</v>
+        <v>19249</v>
       </c>
       <c r="C130" t="s">
-        <v>411</v>
+        <v>269</v>
       </c>
       <c r="D130" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>270</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>410</v>
+        <v>271</v>
       </c>
       <c r="B131">
-        <v>13473</v>
+        <v>19191</v>
       </c>
       <c r="C131" t="s">
-        <v>415</v>
+        <v>272</v>
       </c>
       <c r="D131" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>273</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>419</v>
+        <v>271</v>
       </c>
       <c r="B132">
-        <v>14942</v>
+        <v>19178</v>
       </c>
       <c r="C132" t="s">
-        <v>7</v>
+        <v>274</v>
       </c>
       <c r="D132" t="s">
-        <v>420</v>
-[...4 lines deleted...]
-      <c r="F132" t="s">
+        <v>275</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>421</v>
+        <v>276</v>
       </c>
       <c r="B133">
-        <v>14390</v>
+        <v>19103</v>
       </c>
       <c r="C133" t="s">
         <v>7</v>
       </c>
       <c r="D133" t="s">
-        <v>422</v>
+        <v>277</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
-      <c r="F133" t="s">
+      <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>423</v>
+        <v>276</v>
       </c>
       <c r="B134">
-        <v>13992</v>
+        <v>19095</v>
       </c>
       <c r="C134" t="s">
-        <v>424</v>
+        <v>278</v>
       </c>
       <c r="D134" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>279</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>428</v>
+        <v>280</v>
       </c>
       <c r="B135">
-        <v>13700</v>
+        <v>18769</v>
       </c>
       <c r="C135" t="s">
-        <v>429</v>
+        <v>281</v>
       </c>
       <c r="D135" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>282</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>433</v>
+        <v>280</v>
       </c>
       <c r="B136">
-        <v>12925</v>
+        <v>18765</v>
       </c>
       <c r="C136" t="s">
-        <v>434</v>
+        <v>283</v>
       </c>
       <c r="D136" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>284</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>438</v>
+        <v>280</v>
       </c>
       <c r="B137">
-        <v>12782</v>
+        <v>18700</v>
       </c>
       <c r="C137" t="s">
-        <v>439</v>
+        <v>7</v>
       </c>
       <c r="D137" t="s">
-        <v>440</v>
+        <v>285</v>
       </c>
       <c r="E137" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>7</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>443</v>
+        <v>286</v>
       </c>
       <c r="B138">
-        <v>12465</v>
+        <v>18622</v>
       </c>
       <c r="C138" t="s">
-        <v>444</v>
+        <v>287</v>
       </c>
       <c r="D138" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>288</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>448</v>
+        <v>289</v>
       </c>
       <c r="B139">
-        <v>12386</v>
+        <v>18478</v>
       </c>
       <c r="C139" t="s">
-        <v>449</v>
+        <v>290</v>
       </c>
       <c r="D139" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>291</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>453</v>
+        <v>292</v>
       </c>
       <c r="B140">
-        <v>12309</v>
+        <v>18211</v>
       </c>
       <c r="C140" t="s">
-        <v>454</v>
+        <v>293</v>
       </c>
       <c r="D140" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>294</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>458</v>
+        <v>292</v>
       </c>
       <c r="B141">
-        <v>12064</v>
+        <v>18155</v>
       </c>
       <c r="C141" t="s">
-        <v>459</v>
+        <v>295</v>
       </c>
       <c r="D141" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>296</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>463</v>
+        <v>297</v>
       </c>
       <c r="B142">
-        <v>11906</v>
+        <v>17965</v>
       </c>
       <c r="C142" t="s">
-        <v>464</v>
+        <v>7</v>
       </c>
       <c r="D142" t="s">
-        <v>465</v>
+        <v>298</v>
       </c>
       <c r="E142" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>7</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>468</v>
+        <v>299</v>
       </c>
       <c r="B143">
-        <v>11385</v>
+        <v>17790</v>
       </c>
       <c r="C143" t="s">
-        <v>469</v>
+        <v>7</v>
       </c>
       <c r="D143" t="s">
-        <v>470</v>
+        <v>300</v>
       </c>
       <c r="E143" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>7</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>473</v>
+        <v>299</v>
       </c>
       <c r="B144">
-        <v>11219</v>
+        <v>17746</v>
       </c>
       <c r="C144" t="s">
         <v>7</v>
       </c>
       <c r="D144" t="s">
-        <v>474</v>
+        <v>301</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
-      <c r="F144" t="s">
+      <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>473</v>
+        <v>302</v>
       </c>
       <c r="B145">
-        <v>11218</v>
+        <v>16766</v>
       </c>
       <c r="C145" t="s">
-        <v>7</v>
+        <v>303</v>
       </c>
       <c r="D145" t="s">
-        <v>475</v>
-[...4 lines deleted...]
-      <c r="F145" t="s">
+        <v>304</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>473</v>
+        <v>305</v>
       </c>
       <c r="B146">
-        <v>11217</v>
+        <v>16363</v>
       </c>
       <c r="C146" t="s">
-        <v>7</v>
+        <v>306</v>
       </c>
       <c r="D146" t="s">
-        <v>476</v>
-[...4 lines deleted...]
-      <c r="F146" t="s">
+        <v>307</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>473</v>
+        <v>308</v>
       </c>
       <c r="B147">
-        <v>11216</v>
+        <v>16098</v>
       </c>
       <c r="C147" t="s">
-        <v>7</v>
+        <v>309</v>
       </c>
       <c r="D147" t="s">
-        <v>477</v>
-[...4 lines deleted...]
-      <c r="F147" t="s">
+        <v>310</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>473</v>
+        <v>311</v>
       </c>
       <c r="B148">
-        <v>11215</v>
+        <v>15131</v>
       </c>
       <c r="C148" t="s">
-        <v>7</v>
+        <v>312</v>
       </c>
       <c r="D148" t="s">
-        <v>478</v>
-[...4 lines deleted...]
-      <c r="F148" t="s">
+        <v>313</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>473</v>
+        <v>311</v>
       </c>
       <c r="B149">
-        <v>11212</v>
+        <v>13473</v>
       </c>
       <c r="C149" t="s">
-        <v>7</v>
+        <v>314</v>
       </c>
       <c r="D149" t="s">
-        <v>479</v>
-[...4 lines deleted...]
-      <c r="F149" t="s">
+        <v>315</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>473</v>
+        <v>316</v>
       </c>
       <c r="B150">
-        <v>11211</v>
+        <v>14942</v>
       </c>
       <c r="C150" t="s">
         <v>7</v>
       </c>
       <c r="D150" t="s">
-        <v>480</v>
+        <v>317</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
-      <c r="F150" t="s">
+      <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>473</v>
+        <v>318</v>
       </c>
       <c r="B151">
-        <v>11210</v>
+        <v>14390</v>
       </c>
       <c r="C151" t="s">
         <v>7</v>
       </c>
       <c r="D151" t="s">
-        <v>481</v>
+        <v>319</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
-      <c r="F151" t="s">
+      <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>473</v>
+        <v>320</v>
       </c>
       <c r="B152">
-        <v>11209</v>
+        <v>13992</v>
       </c>
       <c r="C152" t="s">
-        <v>7</v>
+        <v>321</v>
       </c>
       <c r="D152" t="s">
-        <v>482</v>
-[...4 lines deleted...]
-      <c r="F152" t="s">
+        <v>322</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>473</v>
+        <v>323</v>
       </c>
       <c r="B153">
-        <v>11208</v>
+        <v>13700</v>
       </c>
       <c r="C153" t="s">
-        <v>7</v>
+        <v>324</v>
       </c>
       <c r="D153" t="s">
-        <v>483</v>
-[...4 lines deleted...]
-      <c r="F153" t="s">
+        <v>325</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>484</v>
+        <v>326</v>
       </c>
       <c r="B154">
-        <v>10104</v>
+        <v>12925</v>
       </c>
       <c r="C154" t="s">
-        <v>485</v>
+        <v>327</v>
       </c>
       <c r="D154" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>328</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>489</v>
+        <v>329</v>
       </c>
       <c r="B155">
-        <v>9369</v>
+        <v>12782</v>
       </c>
       <c r="C155" t="s">
-        <v>490</v>
+        <v>330</v>
       </c>
       <c r="D155" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>331</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>494</v>
+        <v>332</v>
       </c>
       <c r="B156">
-        <v>9243</v>
+        <v>12465</v>
       </c>
       <c r="C156" t="s">
-        <v>495</v>
+        <v>333</v>
       </c>
       <c r="D156" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>334</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>494</v>
+        <v>335</v>
       </c>
       <c r="B157">
-        <v>9232</v>
+        <v>12386</v>
       </c>
       <c r="C157" t="s">
-        <v>499</v>
+        <v>336</v>
       </c>
       <c r="D157" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>337</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>494</v>
+        <v>338</v>
       </c>
       <c r="B158">
-        <v>9218</v>
+        <v>12309</v>
       </c>
       <c r="C158" t="s">
-        <v>7</v>
+        <v>339</v>
       </c>
       <c r="D158" t="s">
-        <v>503</v>
-[...4 lines deleted...]
-      <c r="F158" t="s">
+        <v>340</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>504</v>
+        <v>341</v>
       </c>
       <c r="B159">
-        <v>9029</v>
+        <v>12064</v>
       </c>
       <c r="C159" t="s">
-        <v>505</v>
+        <v>342</v>
       </c>
       <c r="D159" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>343</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>509</v>
+        <v>344</v>
       </c>
       <c r="B160">
-        <v>8899</v>
+        <v>11906</v>
       </c>
       <c r="C160" t="s">
-        <v>510</v>
+        <v>345</v>
       </c>
       <c r="D160" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>346</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>514</v>
+        <v>347</v>
       </c>
       <c r="B161">
-        <v>8430</v>
+        <v>11385</v>
       </c>
       <c r="C161" t="s">
-        <v>515</v>
+        <v>348</v>
       </c>
       <c r="D161" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>518</v>
+        <v>349</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>519</v>
+        <v>350</v>
       </c>
       <c r="B162">
-        <v>8337</v>
+        <v>11219</v>
       </c>
       <c r="C162" t="s">
-        <v>520</v>
+        <v>7</v>
       </c>
       <c r="D162" t="s">
-        <v>521</v>
+        <v>351</v>
       </c>
       <c r="E162" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>7</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>524</v>
+        <v>350</v>
       </c>
       <c r="B163">
-        <v>8334</v>
+        <v>11218</v>
       </c>
       <c r="C163" t="s">
-        <v>525</v>
+        <v>7</v>
       </c>
       <c r="D163" t="s">
-        <v>526</v>
+        <v>352</v>
       </c>
       <c r="E163" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>7</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>529</v>
+        <v>350</v>
       </c>
       <c r="B164">
-        <v>8019</v>
+        <v>11217</v>
       </c>
       <c r="C164" t="s">
         <v>7</v>
       </c>
       <c r="D164" t="s">
-        <v>530</v>
+        <v>353</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
-      <c r="F164" t="s">
+      <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>529</v>
+        <v>350</v>
       </c>
       <c r="B165">
-        <v>8017</v>
+        <v>11216</v>
       </c>
       <c r="C165" t="s">
         <v>7</v>
       </c>
       <c r="D165" t="s">
-        <v>531</v>
+        <v>354</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
-      <c r="F165" t="s">
+      <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>532</v>
+        <v>350</v>
       </c>
       <c r="B166">
-        <v>7852</v>
+        <v>11215</v>
       </c>
       <c r="C166" t="s">
-        <v>533</v>
+        <v>7</v>
       </c>
       <c r="D166" t="s">
-        <v>534</v>
+        <v>355</v>
       </c>
       <c r="E166" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>7</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>537</v>
+        <v>350</v>
       </c>
       <c r="B167">
-        <v>7790</v>
+        <v>11212</v>
       </c>
       <c r="C167" t="s">
         <v>7</v>
       </c>
       <c r="D167" t="s">
-        <v>538</v>
+        <v>356</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
-      <c r="F167" t="s">
+      <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>539</v>
+        <v>350</v>
       </c>
       <c r="B168">
-        <v>7675</v>
+        <v>11211</v>
       </c>
       <c r="C168" t="s">
-        <v>540</v>
+        <v>7</v>
       </c>
       <c r="D168" t="s">
-        <v>541</v>
+        <v>357</v>
       </c>
       <c r="E168" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>7</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>544</v>
+        <v>350</v>
       </c>
       <c r="B169">
-        <v>6428</v>
+        <v>11210</v>
       </c>
       <c r="C169" t="s">
         <v>7</v>
       </c>
       <c r="D169" t="s">
-        <v>545</v>
+        <v>358</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
-      <c r="F169" t="s">
+      <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>546</v>
+        <v>350</v>
       </c>
       <c r="B170">
-        <v>6343</v>
+        <v>11209</v>
       </c>
       <c r="C170" t="s">
-        <v>547</v>
+        <v>7</v>
       </c>
       <c r="D170" t="s">
-        <v>548</v>
+        <v>359</v>
       </c>
       <c r="E170" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>7</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>551</v>
+        <v>350</v>
       </c>
       <c r="B171">
-        <v>6158</v>
+        <v>11208</v>
       </c>
       <c r="C171" t="s">
         <v>7</v>
       </c>
       <c r="D171" t="s">
-        <v>552</v>
+        <v>360</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
-      <c r="F171" t="s">
+      <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>551</v>
+        <v>361</v>
       </c>
       <c r="B172">
-        <v>6138</v>
+        <v>10104</v>
       </c>
       <c r="C172" t="s">
-        <v>7</v>
+        <v>362</v>
       </c>
       <c r="D172" t="s">
-        <v>553</v>
-[...4 lines deleted...]
-      <c r="F172" t="s">
+        <v>363</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>551</v>
+        <v>364</v>
       </c>
       <c r="B173">
-        <v>6137</v>
+        <v>9369</v>
       </c>
       <c r="C173" t="s">
-        <v>7</v>
+        <v>365</v>
       </c>
       <c r="D173" t="s">
-        <v>554</v>
-[...4 lines deleted...]
-      <c r="F173" t="s">
+        <v>366</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>555</v>
+        <v>367</v>
       </c>
       <c r="B174">
-        <v>5968</v>
+        <v>9243</v>
       </c>
       <c r="C174" t="s">
-        <v>556</v>
+        <v>368</v>
       </c>
       <c r="D174" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>369</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>560</v>
+        <v>367</v>
       </c>
       <c r="B175">
-        <v>5963</v>
+        <v>9232</v>
       </c>
       <c r="C175" t="s">
-        <v>7</v>
+        <v>370</v>
       </c>
       <c r="D175" t="s">
-        <v>561</v>
-[...4 lines deleted...]
-      <c r="F175" t="s">
+        <v>371</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>562</v>
+        <v>367</v>
       </c>
       <c r="B176">
-        <v>5958</v>
+        <v>9218</v>
       </c>
       <c r="C176" t="s">
-        <v>563</v>
+        <v>7</v>
       </c>
       <c r="D176" t="s">
-        <v>564</v>
+        <v>372</v>
       </c>
       <c r="E176" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>7</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>567</v>
+        <v>373</v>
       </c>
       <c r="B177">
-        <v>5787</v>
+        <v>9029</v>
       </c>
       <c r="C177" t="s">
-        <v>568</v>
+        <v>374</v>
       </c>
       <c r="D177" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>375</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>567</v>
+        <v>376</v>
       </c>
       <c r="B178">
-        <v>5730</v>
+        <v>8899</v>
       </c>
       <c r="C178" t="s">
-        <v>7</v>
+        <v>377</v>
       </c>
       <c r="D178" t="s">
-        <v>572</v>
-[...4 lines deleted...]
-      <c r="F178" t="s">
+        <v>378</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>573</v>
+        <v>379</v>
       </c>
       <c r="B179">
-        <v>5690</v>
+        <v>8430</v>
       </c>
       <c r="C179" t="s">
-        <v>574</v>
+        <v>380</v>
       </c>
       <c r="D179" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>577</v>
+        <v>381</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>573</v>
+        <v>382</v>
       </c>
       <c r="B180">
-        <v>5688</v>
+        <v>8337</v>
       </c>
       <c r="C180" t="s">
-        <v>578</v>
+        <v>383</v>
       </c>
       <c r="D180" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>581</v>
+        <v>384</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>573</v>
+        <v>385</v>
       </c>
       <c r="B181">
-        <v>5667</v>
+        <v>8334</v>
       </c>
       <c r="C181" t="s">
-        <v>582</v>
+        <v>386</v>
       </c>
       <c r="D181" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>585</v>
+        <v>387</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>586</v>
+        <v>388</v>
       </c>
       <c r="B182">
-        <v>5010</v>
+        <v>8019</v>
       </c>
       <c r="C182" t="s">
-        <v>587</v>
+        <v>7</v>
       </c>
       <c r="D182" t="s">
-        <v>588</v>
+        <v>389</v>
       </c>
       <c r="E182" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>7</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>586</v>
+        <v>388</v>
       </c>
       <c r="B183">
-        <v>5007</v>
+        <v>8017</v>
       </c>
       <c r="C183" t="s">
-        <v>591</v>
+        <v>7</v>
       </c>
       <c r="D183" t="s">
-        <v>592</v>
+        <v>390</v>
       </c>
       <c r="E183" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>7</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>586</v>
+        <v>391</v>
       </c>
       <c r="B184">
-        <v>5003</v>
+        <v>7852</v>
       </c>
       <c r="C184" t="s">
-        <v>595</v>
+        <v>392</v>
       </c>
       <c r="D184" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>393</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>599</v>
+        <v>394</v>
       </c>
       <c r="B185">
-        <v>4351</v>
+        <v>7790</v>
       </c>
       <c r="C185" t="s">
-        <v>600</v>
+        <v>7</v>
       </c>
       <c r="D185" t="s">
-        <v>601</v>
+        <v>395</v>
       </c>
       <c r="E185" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>7</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>604</v>
+        <v>396</v>
       </c>
       <c r="B186">
-        <v>3909</v>
+        <v>7675</v>
       </c>
       <c r="C186" t="s">
-        <v>7</v>
+        <v>397</v>
       </c>
       <c r="D186" t="s">
-        <v>605</v>
-[...4 lines deleted...]
-      <c r="F186" t="s">
+        <v>398</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>606</v>
+        <v>399</v>
       </c>
       <c r="B187">
-        <v>3758</v>
+        <v>6428</v>
       </c>
       <c r="C187" t="s">
         <v>7</v>
       </c>
       <c r="D187" t="s">
-        <v>607</v>
+        <v>400</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
-      <c r="F187" t="s">
+      <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>608</v>
+        <v>401</v>
       </c>
       <c r="B188">
-        <v>3444</v>
+        <v>6343</v>
       </c>
       <c r="C188" t="s">
-        <v>7</v>
+        <v>402</v>
       </c>
       <c r="D188" t="s">
-        <v>609</v>
-[...4 lines deleted...]
-      <c r="F188" t="s">
+        <v>403</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>608</v>
+        <v>404</v>
       </c>
       <c r="B189">
-        <v>3438</v>
+        <v>6158</v>
       </c>
       <c r="C189" t="s">
-        <v>610</v>
+        <v>7</v>
       </c>
       <c r="D189" t="s">
-        <v>611</v>
+        <v>405</v>
       </c>
       <c r="E189" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>7</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>614</v>
+        <v>404</v>
       </c>
       <c r="B190">
-        <v>3269</v>
+        <v>6138</v>
       </c>
       <c r="C190" t="s">
         <v>7</v>
       </c>
       <c r="D190" t="s">
-        <v>615</v>
+        <v>406</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
-      <c r="F190" t="s">
+      <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>616</v>
+        <v>404</v>
       </c>
       <c r="B191">
-        <v>3143</v>
+        <v>6137</v>
       </c>
       <c r="C191" t="s">
-        <v>617</v>
+        <v>7</v>
       </c>
       <c r="D191" t="s">
-        <v>618</v>
+        <v>407</v>
       </c>
       <c r="E191" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>7</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>616</v>
+        <v>408</v>
       </c>
       <c r="B192">
-        <v>3102</v>
+        <v>5968</v>
       </c>
       <c r="C192" t="s">
-        <v>621</v>
+        <v>409</v>
       </c>
       <c r="D192" t="s">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>410</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>625</v>
+        <v>411</v>
       </c>
       <c r="B193">
-        <v>2939</v>
+        <v>5963</v>
       </c>
       <c r="C193" t="s">
         <v>7</v>
       </c>
       <c r="D193" t="s">
-        <v>626</v>
+        <v>412</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
-      <c r="F193" t="s">
+      <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>627</v>
+        <v>413</v>
       </c>
       <c r="B194">
-        <v>2829</v>
+        <v>5958</v>
       </c>
       <c r="C194" t="s">
-        <v>7</v>
+        <v>414</v>
       </c>
       <c r="D194" t="s">
-        <v>628</v>
-[...4 lines deleted...]
-      <c r="F194" t="s">
+        <v>415</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>629</v>
+        <v>416</v>
       </c>
       <c r="B195">
-        <v>2503</v>
+        <v>5787</v>
       </c>
       <c r="C195" t="s">
-        <v>7</v>
+        <v>417</v>
       </c>
       <c r="D195" t="s">
-        <v>630</v>
-[...4 lines deleted...]
-      <c r="F195" t="s">
+        <v>418</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>629</v>
+        <v>416</v>
       </c>
       <c r="B196">
-        <v>2499</v>
+        <v>5730</v>
       </c>
       <c r="C196" t="s">
         <v>7</v>
       </c>
       <c r="D196" t="s">
-        <v>631</v>
+        <v>419</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
-      <c r="F196" t="s">
+      <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>632</v>
+        <v>420</v>
       </c>
       <c r="B197">
-        <v>2093</v>
+        <v>5690</v>
       </c>
       <c r="C197" t="s">
-        <v>7</v>
+        <v>421</v>
       </c>
       <c r="D197" t="s">
-        <v>633</v>
-[...4 lines deleted...]
-      <c r="F197" t="s">
+        <v>422</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>632</v>
+        <v>420</v>
       </c>
       <c r="B198">
-        <v>2047</v>
+        <v>5688</v>
       </c>
       <c r="C198" t="s">
-        <v>7</v>
+        <v>423</v>
       </c>
       <c r="D198" t="s">
-        <v>634</v>
-[...4 lines deleted...]
-      <c r="F198" t="s">
+        <v>424</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>635</v>
+        <v>420</v>
       </c>
       <c r="B199">
-        <v>1810</v>
+        <v>5667</v>
       </c>
       <c r="C199" t="s">
-        <v>7</v>
+        <v>425</v>
       </c>
       <c r="D199" t="s">
-        <v>636</v>
-[...4 lines deleted...]
-      <c r="F199" t="s">
+        <v>426</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>635</v>
+        <v>427</v>
       </c>
       <c r="B200">
-        <v>1809</v>
+        <v>5010</v>
       </c>
       <c r="C200" t="s">
-        <v>7</v>
+        <v>428</v>
       </c>
       <c r="D200" t="s">
-        <v>637</v>
-[...4 lines deleted...]
-      <c r="F200" t="s">
+        <v>429</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>638</v>
+        <v>427</v>
       </c>
       <c r="B201">
-        <v>1806</v>
+        <v>5007</v>
       </c>
       <c r="C201" t="s">
-        <v>7</v>
+        <v>430</v>
       </c>
       <c r="D201" t="s">
-        <v>639</v>
-[...4 lines deleted...]
-      <c r="F201" t="s">
+        <v>431</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>640</v>
+        <v>427</v>
       </c>
       <c r="B202">
-        <v>1280</v>
+        <v>5003</v>
       </c>
       <c r="C202" t="s">
-        <v>641</v>
+        <v>432</v>
       </c>
       <c r="D202" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>433</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>645</v>
+        <v>434</v>
       </c>
       <c r="B203">
-        <v>729</v>
+        <v>4351</v>
       </c>
       <c r="C203" t="s">
-        <v>7</v>
+        <v>435</v>
       </c>
       <c r="D203" t="s">
-        <v>646</v>
-[...4 lines deleted...]
-      <c r="F203" t="s">
+        <v>436</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>647</v>
+        <v>437</v>
       </c>
       <c r="B204">
-        <v>30</v>
+        <v>3909</v>
       </c>
       <c r="C204" t="s">
-        <v>648</v>
+        <v>7</v>
       </c>
       <c r="D204" t="s">
-        <v>649</v>
+        <v>438</v>
       </c>
       <c r="E204" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>7</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>652</v>
+        <v>439</v>
       </c>
       <c r="B205">
-        <v>6</v>
+        <v>3758</v>
       </c>
       <c r="C205" t="s">
-        <v>653</v>
+        <v>7</v>
       </c>
       <c r="D205" t="s">
-        <v>654</v>
+        <v>440</v>
       </c>
       <c r="E205" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>7</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>657</v>
+        <v>441</v>
       </c>
       <c r="B206">
-        <v>13986</v>
+        <v>3444</v>
       </c>
       <c r="C206" t="s">
-        <v>658</v>
+        <v>7</v>
       </c>
       <c r="D206" t="s">
-        <v>659</v>
+        <v>442</v>
       </c>
       <c r="E206" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>7</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>662</v>
+        <v>441</v>
       </c>
       <c r="B207">
-        <v>13661</v>
+        <v>3438</v>
       </c>
       <c r="C207" t="s">
-        <v>7</v>
+        <v>443</v>
       </c>
       <c r="D207" t="s">
-        <v>663</v>
-[...4 lines deleted...]
-      <c r="F207" t="s">
+        <v>444</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>664</v>
+        <v>445</v>
       </c>
       <c r="B208">
-        <v>13659</v>
+        <v>3269</v>
       </c>
       <c r="C208" t="s">
         <v>7</v>
       </c>
       <c r="D208" t="s">
-        <v>665</v>
+        <v>446</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
-      <c r="F208" t="s">
+      <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="B209">
-        <v>13570</v>
+        <v>3143</v>
       </c>
       <c r="C209" t="s">
-        <v>7</v>
+        <v>448</v>
       </c>
       <c r="D209" t="s">
-        <v>666</v>
-[...4 lines deleted...]
-      <c r="F209" t="s">
+        <v>449</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>667</v>
+        <v>447</v>
       </c>
       <c r="B210">
-        <v>13440</v>
+        <v>3102</v>
       </c>
       <c r="C210" t="s">
-        <v>668</v>
+        <v>450</v>
       </c>
       <c r="D210" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>671</v>
+        <v>451</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>667</v>
+        <v>452</v>
       </c>
       <c r="B211">
-        <v>13435</v>
+        <v>2939</v>
       </c>
       <c r="C211" t="s">
-        <v>672</v>
+        <v>7</v>
       </c>
       <c r="D211" t="s">
-        <v>673</v>
+        <v>453</v>
       </c>
       <c r="E211" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>7</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>667</v>
+        <v>454</v>
       </c>
       <c r="B212">
-        <v>13345</v>
+        <v>2829</v>
       </c>
       <c r="C212" t="s">
-        <v>676</v>
+        <v>7</v>
       </c>
       <c r="D212" t="s">
-        <v>677</v>
+        <v>455</v>
       </c>
       <c r="E212" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>7</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>680</v>
+        <v>456</v>
       </c>
       <c r="B213">
-        <v>13367</v>
+        <v>2503</v>
       </c>
       <c r="C213" t="s">
         <v>7</v>
       </c>
       <c r="D213" t="s">
-        <v>681</v>
+        <v>457</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
-      <c r="F213" t="s">
+      <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>682</v>
+        <v>456</v>
       </c>
       <c r="B214">
-        <v>13084</v>
+        <v>2499</v>
       </c>
       <c r="C214" t="s">
         <v>7</v>
       </c>
       <c r="D214" t="s">
-        <v>683</v>
+        <v>458</v>
       </c>
       <c r="E214" t="s">
         <v>7</v>
       </c>
-      <c r="F214" t="s">
+      <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>682</v>
+        <v>459</v>
       </c>
       <c r="B215">
-        <v>13083</v>
+        <v>2093</v>
       </c>
       <c r="C215" t="s">
         <v>7</v>
       </c>
       <c r="D215" t="s">
-        <v>684</v>
+        <v>460</v>
       </c>
       <c r="E215" t="s">
         <v>7</v>
       </c>
-      <c r="F215" t="s">
+      <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>682</v>
+        <v>459</v>
       </c>
       <c r="B216">
-        <v>13080</v>
+        <v>2047</v>
       </c>
       <c r="C216" t="s">
         <v>7</v>
       </c>
       <c r="D216" t="s">
-        <v>685</v>
+        <v>461</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
-      <c r="F216" t="s">
+      <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>686</v>
+        <v>462</v>
       </c>
       <c r="B217">
-        <v>12886</v>
+        <v>1810</v>
       </c>
       <c r="C217" t="s">
         <v>7</v>
       </c>
       <c r="D217" t="s">
-        <v>687</v>
+        <v>463</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
-      <c r="F217" t="s">
+      <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>688</v>
+        <v>462</v>
       </c>
       <c r="B218">
-        <v>12884</v>
+        <v>1809</v>
       </c>
       <c r="C218" t="s">
         <v>7</v>
       </c>
       <c r="D218" t="s">
-        <v>689</v>
+        <v>464</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
-      <c r="F218" t="s">
+      <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>688</v>
+        <v>465</v>
       </c>
       <c r="B219">
-        <v>12883</v>
+        <v>1806</v>
       </c>
       <c r="C219" t="s">
         <v>7</v>
       </c>
       <c r="D219" t="s">
-        <v>690</v>
+        <v>466</v>
       </c>
       <c r="E219" t="s">
         <v>7</v>
       </c>
-      <c r="F219" t="s">
+      <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>691</v>
+        <v>467</v>
       </c>
       <c r="B220">
-        <v>12756</v>
+        <v>1280</v>
       </c>
       <c r="C220" t="s">
-        <v>7</v>
+        <v>468</v>
       </c>
       <c r="D220" t="s">
-        <v>692</v>
-[...4 lines deleted...]
-      <c r="F220" t="s">
+        <v>469</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>691</v>
+        <v>470</v>
       </c>
       <c r="B221">
-        <v>12746</v>
+        <v>729</v>
       </c>
       <c r="C221" t="s">
         <v>7</v>
       </c>
       <c r="D221" t="s">
-        <v>693</v>
+        <v>471</v>
       </c>
       <c r="E221" t="s">
         <v>7</v>
       </c>
-      <c r="F221" t="s">
+      <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>691</v>
+        <v>472</v>
       </c>
       <c r="B222">
-        <v>12678</v>
+        <v>30</v>
       </c>
       <c r="C222" t="s">
-        <v>694</v>
+        <v>473</v>
       </c>
       <c r="D222" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-        <v>697</v>
+        <v>474</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>698</v>
+        <v>475</v>
       </c>
       <c r="B223">
-        <v>11955</v>
+        <v>6</v>
       </c>
       <c r="C223" t="s">
-        <v>7</v>
+        <v>476</v>
       </c>
       <c r="D223" t="s">
-        <v>699</v>
-[...4 lines deleted...]
-      <c r="F223" t="s">
+        <v>477</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>698</v>
+        <v>478</v>
       </c>
       <c r="B224">
-        <v>11954</v>
+        <v>13986</v>
       </c>
       <c r="C224" t="s">
-        <v>7</v>
+        <v>479</v>
       </c>
       <c r="D224" t="s">
-        <v>700</v>
-[...4 lines deleted...]
-      <c r="F224" t="s">
+        <v>480</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>698</v>
+        <v>481</v>
       </c>
       <c r="B225">
-        <v>11948</v>
+        <v>13661</v>
       </c>
       <c r="C225" t="s">
-        <v>701</v>
+        <v>7</v>
       </c>
       <c r="D225" t="s">
-        <v>702</v>
+        <v>482</v>
       </c>
       <c r="E225" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>7</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>698</v>
+        <v>483</v>
       </c>
       <c r="B226">
-        <v>11946</v>
+        <v>13659</v>
       </c>
       <c r="C226" t="s">
         <v>7</v>
       </c>
       <c r="D226" t="s">
-        <v>705</v>
+        <v>484</v>
       </c>
       <c r="E226" t="s">
         <v>7</v>
       </c>
-      <c r="F226" t="s">
+      <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>706</v>
+        <v>483</v>
       </c>
       <c r="B227">
-        <v>11777</v>
+        <v>13570</v>
       </c>
       <c r="C227" t="s">
-        <v>707</v>
+        <v>7</v>
       </c>
       <c r="D227" t="s">
-        <v>708</v>
+        <v>485</v>
       </c>
       <c r="E227" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>7</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>711</v>
+        <v>486</v>
       </c>
       <c r="B228">
-        <v>11238</v>
+        <v>13440</v>
       </c>
       <c r="C228" t="s">
-        <v>7</v>
+        <v>487</v>
       </c>
       <c r="D228" t="s">
-        <v>712</v>
-[...4 lines deleted...]
-      <c r="F228" t="s">
+        <v>488</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>713</v>
+        <v>486</v>
       </c>
       <c r="B229">
-        <v>10901</v>
+        <v>13435</v>
       </c>
       <c r="C229" t="s">
-        <v>714</v>
+        <v>489</v>
       </c>
       <c r="D229" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        <v>717</v>
+        <v>490</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>718</v>
+        <v>486</v>
       </c>
       <c r="B230">
-        <v>10597</v>
+        <v>13345</v>
       </c>
       <c r="C230" t="s">
-        <v>719</v>
+        <v>491</v>
       </c>
       <c r="D230" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        <v>722</v>
+        <v>492</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>723</v>
+        <v>493</v>
       </c>
       <c r="B231">
-        <v>10424</v>
+        <v>13367</v>
       </c>
       <c r="C231" t="s">
-        <v>724</v>
+        <v>7</v>
       </c>
       <c r="D231" t="s">
-        <v>725</v>
+        <v>494</v>
       </c>
       <c r="E231" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>7</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>728</v>
+        <v>495</v>
       </c>
       <c r="B232">
-        <v>10044</v>
+        <v>13084</v>
       </c>
       <c r="C232" t="s">
-        <v>729</v>
+        <v>7</v>
       </c>
       <c r="D232" t="s">
-        <v>730</v>
+        <v>496</v>
       </c>
       <c r="E232" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>7</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>728</v>
+        <v>495</v>
       </c>
       <c r="B233">
-        <v>10039</v>
+        <v>13083</v>
       </c>
       <c r="C233" t="s">
-        <v>733</v>
+        <v>7</v>
       </c>
       <c r="D233" t="s">
-        <v>734</v>
+        <v>497</v>
       </c>
       <c r="E233" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>7</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>728</v>
+        <v>495</v>
       </c>
       <c r="B234">
-        <v>10030</v>
+        <v>13080</v>
       </c>
       <c r="C234" t="s">
-        <v>737</v>
+        <v>7</v>
       </c>
       <c r="D234" t="s">
-        <v>738</v>
+        <v>498</v>
       </c>
       <c r="E234" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>7</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>741</v>
+        <v>499</v>
       </c>
       <c r="B235">
-        <v>9998</v>
+        <v>12886</v>
       </c>
       <c r="C235" t="s">
-        <v>742</v>
+        <v>7</v>
       </c>
       <c r="D235" t="s">
-        <v>743</v>
+        <v>500</v>
       </c>
       <c r="E235" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>7</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>741</v>
+        <v>501</v>
       </c>
       <c r="B236">
-        <v>9996</v>
+        <v>12884</v>
       </c>
       <c r="C236" t="s">
-        <v>746</v>
+        <v>7</v>
       </c>
       <c r="D236" t="s">
-        <v>747</v>
+        <v>502</v>
       </c>
       <c r="E236" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>7</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>741</v>
+        <v>501</v>
       </c>
       <c r="B237">
-        <v>9992</v>
+        <v>12883</v>
       </c>
       <c r="C237" t="s">
-        <v>750</v>
+        <v>7</v>
       </c>
       <c r="D237" t="s">
-        <v>751</v>
+        <v>503</v>
       </c>
       <c r="E237" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>7</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>754</v>
+        <v>504</v>
       </c>
       <c r="B238">
-        <v>9854</v>
+        <v>12756</v>
       </c>
       <c r="C238" t="s">
-        <v>755</v>
+        <v>7</v>
       </c>
       <c r="D238" t="s">
-        <v>756</v>
+        <v>505</v>
       </c>
       <c r="E238" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>7</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>759</v>
+        <v>504</v>
       </c>
       <c r="B239">
-        <v>9403</v>
+        <v>12746</v>
       </c>
       <c r="C239" t="s">
-        <v>760</v>
+        <v>7</v>
       </c>
       <c r="D239" t="s">
-        <v>761</v>
+        <v>506</v>
       </c>
       <c r="E239" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>7</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>764</v>
+        <v>504</v>
       </c>
       <c r="B240">
-        <v>9338</v>
+        <v>12678</v>
       </c>
       <c r="C240" t="s">
-        <v>765</v>
+        <v>507</v>
       </c>
       <c r="D240" t="s">
-        <v>766</v>
-[...5 lines deleted...]
-        <v>768</v>
+        <v>508</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>769</v>
+        <v>509</v>
       </c>
       <c r="B241">
-        <v>9140</v>
+        <v>11955</v>
       </c>
       <c r="C241" t="s">
         <v>7</v>
       </c>
       <c r="D241" t="s">
-        <v>770</v>
+        <v>510</v>
       </c>
       <c r="E241" t="s">
         <v>7</v>
       </c>
-      <c r="F241" t="s">
+      <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>771</v>
+        <v>509</v>
       </c>
       <c r="B242">
-        <v>9885</v>
+        <v>11954</v>
       </c>
       <c r="C242" t="s">
-        <v>772</v>
+        <v>7</v>
       </c>
       <c r="D242" t="s">
-        <v>773</v>
+        <v>511</v>
       </c>
       <c r="E242" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>7</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>776</v>
+        <v>509</v>
       </c>
       <c r="B243">
-        <v>8876</v>
+        <v>11948</v>
       </c>
       <c r="C243" t="s">
-        <v>777</v>
+        <v>512</v>
       </c>
       <c r="D243" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>780</v>
+        <v>513</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>781</v>
+        <v>509</v>
       </c>
       <c r="B244">
-        <v>8783</v>
+        <v>11946</v>
       </c>
       <c r="C244" t="s">
-        <v>782</v>
+        <v>7</v>
       </c>
       <c r="D244" t="s">
-        <v>783</v>
+        <v>514</v>
       </c>
       <c r="E244" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>7</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>786</v>
+        <v>515</v>
       </c>
       <c r="B245">
-        <v>8442</v>
+        <v>11777</v>
       </c>
       <c r="C245" t="s">
-        <v>787</v>
+        <v>516</v>
       </c>
       <c r="D245" t="s">
-        <v>788</v>
-[...5 lines deleted...]
-        <v>790</v>
+        <v>517</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>791</v>
+        <v>518</v>
       </c>
       <c r="B246">
+        <v>11238</v>
+      </c>
+      <c r="C246" t="s">
+        <v>7</v>
+      </c>
+      <c r="D246" t="s">
+        <v>519</v>
+      </c>
+      <c r="E246" t="s">
+        <v>7</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>520</v>
+      </c>
+      <c r="B247">
+        <v>10901</v>
+      </c>
+      <c r="C247" t="s">
+        <v>521</v>
+      </c>
+      <c r="D247" t="s">
+        <v>522</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>523</v>
+      </c>
+      <c r="B248">
+        <v>10597</v>
+      </c>
+      <c r="C248" t="s">
+        <v>524</v>
+      </c>
+      <c r="D248" t="s">
+        <v>525</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>526</v>
+      </c>
+      <c r="B249">
+        <v>10424</v>
+      </c>
+      <c r="C249" t="s">
+        <v>527</v>
+      </c>
+      <c r="D249" t="s">
+        <v>528</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>529</v>
+      </c>
+      <c r="B250">
+        <v>10044</v>
+      </c>
+      <c r="C250" t="s">
+        <v>530</v>
+      </c>
+      <c r="D250" t="s">
+        <v>531</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>529</v>
+      </c>
+      <c r="B251">
+        <v>10039</v>
+      </c>
+      <c r="C251" t="s">
+        <v>532</v>
+      </c>
+      <c r="D251" t="s">
+        <v>533</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>529</v>
+      </c>
+      <c r="B252">
+        <v>10030</v>
+      </c>
+      <c r="C252" t="s">
+        <v>534</v>
+      </c>
+      <c r="D252" t="s">
+        <v>535</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>536</v>
+      </c>
+      <c r="B253">
+        <v>9998</v>
+      </c>
+      <c r="C253" t="s">
+        <v>537</v>
+      </c>
+      <c r="D253" t="s">
+        <v>538</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>536</v>
+      </c>
+      <c r="B254">
+        <v>9996</v>
+      </c>
+      <c r="C254" t="s">
+        <v>539</v>
+      </c>
+      <c r="D254" t="s">
+        <v>540</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>536</v>
+      </c>
+      <c r="B255">
+        <v>9992</v>
+      </c>
+      <c r="C255" t="s">
+        <v>541</v>
+      </c>
+      <c r="D255" t="s">
+        <v>542</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>543</v>
+      </c>
+      <c r="B256">
+        <v>9854</v>
+      </c>
+      <c r="C256" t="s">
+        <v>544</v>
+      </c>
+      <c r="D256" t="s">
+        <v>545</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>546</v>
+      </c>
+      <c r="B257">
+        <v>9403</v>
+      </c>
+      <c r="C257" t="s">
+        <v>547</v>
+      </c>
+      <c r="D257" t="s">
+        <v>548</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>549</v>
+      </c>
+      <c r="B258">
+        <v>9338</v>
+      </c>
+      <c r="C258" t="s">
+        <v>550</v>
+      </c>
+      <c r="D258" t="s">
+        <v>551</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>552</v>
+      </c>
+      <c r="B259">
+        <v>9140</v>
+      </c>
+      <c r="C259" t="s">
+        <v>7</v>
+      </c>
+      <c r="D259" t="s">
+        <v>553</v>
+      </c>
+      <c r="E259" t="s">
+        <v>7</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>554</v>
+      </c>
+      <c r="B260">
+        <v>9885</v>
+      </c>
+      <c r="C260" t="s">
+        <v>555</v>
+      </c>
+      <c r="D260" t="s">
+        <v>556</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>557</v>
+      </c>
+      <c r="B261">
+        <v>8876</v>
+      </c>
+      <c r="C261" t="s">
+        <v>558</v>
+      </c>
+      <c r="D261" t="s">
+        <v>559</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>560</v>
+      </c>
+      <c r="B262">
+        <v>8783</v>
+      </c>
+      <c r="C262" t="s">
+        <v>561</v>
+      </c>
+      <c r="D262" t="s">
+        <v>562</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>563</v>
+      </c>
+      <c r="B263">
+        <v>8442</v>
+      </c>
+      <c r="C263" t="s">
+        <v>564</v>
+      </c>
+      <c r="D263" t="s">
+        <v>565</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>566</v>
+      </c>
+      <c r="B264">
         <v>8295</v>
       </c>
-      <c r="C246" t="s">
-[...9 lines deleted...]
-        <v>795</v>
+      <c r="C264" t="s">
+        <v>567</v>
+      </c>
+      <c r="D264" t="s">
+        <v>568</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="F5" r:id="rId5"/>
+    <hyperlink ref="E6" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="F7" r:id="rId8"/>
+    <hyperlink ref="E8" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="E9" r:id="rId11"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="E10" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="E11" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="F12" r:id="rId17"/>
+    <hyperlink ref="F13" r:id="rId18"/>
+    <hyperlink ref="F14" r:id="rId19"/>
+    <hyperlink ref="F15" r:id="rId20"/>
+    <hyperlink ref="F16" r:id="rId21"/>
+    <hyperlink ref="F17" r:id="rId22"/>
+    <hyperlink ref="F18" r:id="rId23"/>
+    <hyperlink ref="F19" r:id="rId24"/>
+    <hyperlink ref="F20" r:id="rId25"/>
+    <hyperlink ref="E21" r:id="rId26"/>
+    <hyperlink ref="F21" r:id="rId27"/>
+    <hyperlink ref="E22" r:id="rId28"/>
+    <hyperlink ref="F22" r:id="rId29"/>
+    <hyperlink ref="E23" r:id="rId30"/>
+    <hyperlink ref="F23" r:id="rId31"/>
+    <hyperlink ref="E24" r:id="rId32"/>
+    <hyperlink ref="F24" r:id="rId33"/>
+    <hyperlink ref="F25" r:id="rId34"/>
+    <hyperlink ref="E26" r:id="rId35"/>
+    <hyperlink ref="F26" r:id="rId36"/>
+    <hyperlink ref="E27" r:id="rId37"/>
+    <hyperlink ref="F27" r:id="rId38"/>
+    <hyperlink ref="E28" r:id="rId39"/>
+    <hyperlink ref="F28" r:id="rId40"/>
+    <hyperlink ref="E29" r:id="rId41"/>
+    <hyperlink ref="F29" r:id="rId42"/>
+    <hyperlink ref="E30" r:id="rId43"/>
+    <hyperlink ref="F30" r:id="rId44"/>
+    <hyperlink ref="E31" r:id="rId45"/>
+    <hyperlink ref="F31" r:id="rId46"/>
+    <hyperlink ref="E32" r:id="rId47"/>
+    <hyperlink ref="F32" r:id="rId48"/>
+    <hyperlink ref="E33" r:id="rId49"/>
+    <hyperlink ref="F33" r:id="rId50"/>
+    <hyperlink ref="E34" r:id="rId51"/>
+    <hyperlink ref="F34" r:id="rId52"/>
+    <hyperlink ref="E35" r:id="rId53"/>
+    <hyperlink ref="F35" r:id="rId54"/>
+    <hyperlink ref="E36" r:id="rId55"/>
+    <hyperlink ref="F36" r:id="rId56"/>
+    <hyperlink ref="F37" r:id="rId57"/>
+    <hyperlink ref="E38" r:id="rId58"/>
+    <hyperlink ref="F38" r:id="rId59"/>
+    <hyperlink ref="F39" r:id="rId60"/>
+    <hyperlink ref="E40" r:id="rId61"/>
+    <hyperlink ref="F40" r:id="rId62"/>
+    <hyperlink ref="E41" r:id="rId63"/>
+    <hyperlink ref="F41" r:id="rId64"/>
+    <hyperlink ref="E42" r:id="rId65"/>
+    <hyperlink ref="F42" r:id="rId66"/>
+    <hyperlink ref="E43" r:id="rId67"/>
+    <hyperlink ref="F43" r:id="rId68"/>
+    <hyperlink ref="E44" r:id="rId69"/>
+    <hyperlink ref="F44" r:id="rId70"/>
+    <hyperlink ref="F45" r:id="rId71"/>
+    <hyperlink ref="F46" r:id="rId72"/>
+    <hyperlink ref="F47" r:id="rId73"/>
+    <hyperlink ref="F48" r:id="rId74"/>
+    <hyperlink ref="F49" r:id="rId75"/>
+    <hyperlink ref="F50" r:id="rId76"/>
+    <hyperlink ref="F51" r:id="rId77"/>
+    <hyperlink ref="F52" r:id="rId78"/>
+    <hyperlink ref="F53" r:id="rId79"/>
+    <hyperlink ref="E54" r:id="rId80"/>
+    <hyperlink ref="F54" r:id="rId81"/>
+    <hyperlink ref="E55" r:id="rId82"/>
+    <hyperlink ref="F55" r:id="rId83"/>
+    <hyperlink ref="E56" r:id="rId84"/>
+    <hyperlink ref="F56" r:id="rId85"/>
+    <hyperlink ref="E57" r:id="rId86"/>
+    <hyperlink ref="F57" r:id="rId87"/>
+    <hyperlink ref="E58" r:id="rId88"/>
+    <hyperlink ref="F58" r:id="rId89"/>
+    <hyperlink ref="E59" r:id="rId90"/>
+    <hyperlink ref="F59" r:id="rId91"/>
+    <hyperlink ref="E60" r:id="rId92"/>
+    <hyperlink ref="F60" r:id="rId93"/>
+    <hyperlink ref="E61" r:id="rId94"/>
+    <hyperlink ref="F61" r:id="rId95"/>
+    <hyperlink ref="F62" r:id="rId96"/>
+    <hyperlink ref="E63" r:id="rId97"/>
+    <hyperlink ref="F63" r:id="rId98"/>
+    <hyperlink ref="E64" r:id="rId99"/>
+    <hyperlink ref="F64" r:id="rId100"/>
+    <hyperlink ref="F65" r:id="rId101"/>
+    <hyperlink ref="E66" r:id="rId102"/>
+    <hyperlink ref="F66" r:id="rId103"/>
+    <hyperlink ref="E67" r:id="rId104"/>
+    <hyperlink ref="F67" r:id="rId105"/>
+    <hyperlink ref="F68" r:id="rId106"/>
+    <hyperlink ref="E69" r:id="rId107"/>
+    <hyperlink ref="F69" r:id="rId108"/>
+    <hyperlink ref="F70" r:id="rId109"/>
+    <hyperlink ref="F71" r:id="rId110"/>
+    <hyperlink ref="F72" r:id="rId111"/>
+    <hyperlink ref="E73" r:id="rId112"/>
+    <hyperlink ref="F73" r:id="rId113"/>
+    <hyperlink ref="E74" r:id="rId114"/>
+    <hyperlink ref="F74" r:id="rId115"/>
+    <hyperlink ref="E75" r:id="rId116"/>
+    <hyperlink ref="F75" r:id="rId117"/>
+    <hyperlink ref="E76" r:id="rId118"/>
+    <hyperlink ref="F76" r:id="rId119"/>
+    <hyperlink ref="E77" r:id="rId120"/>
+    <hyperlink ref="F77" r:id="rId121"/>
+    <hyperlink ref="E78" r:id="rId122"/>
+    <hyperlink ref="F78" r:id="rId123"/>
+    <hyperlink ref="F79" r:id="rId124"/>
+    <hyperlink ref="F80" r:id="rId125"/>
+    <hyperlink ref="E81" r:id="rId126"/>
+    <hyperlink ref="F81" r:id="rId127"/>
+    <hyperlink ref="F82" r:id="rId128"/>
+    <hyperlink ref="F83" r:id="rId129"/>
+    <hyperlink ref="F84" r:id="rId130"/>
+    <hyperlink ref="E85" r:id="rId131"/>
+    <hyperlink ref="F85" r:id="rId132"/>
+    <hyperlink ref="E86" r:id="rId133"/>
+    <hyperlink ref="F86" r:id="rId134"/>
+    <hyperlink ref="E87" r:id="rId135"/>
+    <hyperlink ref="F87" r:id="rId136"/>
+    <hyperlink ref="E88" r:id="rId137"/>
+    <hyperlink ref="F88" r:id="rId138"/>
+    <hyperlink ref="E89" r:id="rId139"/>
+    <hyperlink ref="F89" r:id="rId140"/>
+    <hyperlink ref="E90" r:id="rId141"/>
+    <hyperlink ref="F90" r:id="rId142"/>
+    <hyperlink ref="E91" r:id="rId143"/>
+    <hyperlink ref="F91" r:id="rId144"/>
+    <hyperlink ref="E92" r:id="rId145"/>
+    <hyperlink ref="F92" r:id="rId146"/>
+    <hyperlink ref="F93" r:id="rId147"/>
+    <hyperlink ref="F94" r:id="rId148"/>
+    <hyperlink ref="F95" r:id="rId149"/>
+    <hyperlink ref="E96" r:id="rId150"/>
+    <hyperlink ref="F96" r:id="rId151"/>
+    <hyperlink ref="F97" r:id="rId152"/>
+    <hyperlink ref="E98" r:id="rId153"/>
+    <hyperlink ref="F98" r:id="rId154"/>
+    <hyperlink ref="F99" r:id="rId155"/>
+    <hyperlink ref="E100" r:id="rId156"/>
+    <hyperlink ref="F100" r:id="rId157"/>
+    <hyperlink ref="E101" r:id="rId158"/>
+    <hyperlink ref="F101" r:id="rId159"/>
+    <hyperlink ref="E102" r:id="rId160"/>
+    <hyperlink ref="F102" r:id="rId161"/>
+    <hyperlink ref="F103" r:id="rId162"/>
+    <hyperlink ref="F104" r:id="rId163"/>
+    <hyperlink ref="F105" r:id="rId164"/>
+    <hyperlink ref="F106" r:id="rId165"/>
+    <hyperlink ref="F107" r:id="rId166"/>
+    <hyperlink ref="F108" r:id="rId167"/>
+    <hyperlink ref="F109" r:id="rId168"/>
+    <hyperlink ref="E110" r:id="rId169"/>
+    <hyperlink ref="F110" r:id="rId170"/>
+    <hyperlink ref="F111" r:id="rId171"/>
+    <hyperlink ref="F112" r:id="rId172"/>
+    <hyperlink ref="F113" r:id="rId173"/>
+    <hyperlink ref="F114" r:id="rId174"/>
+    <hyperlink ref="F115" r:id="rId175"/>
+    <hyperlink ref="E116" r:id="rId176"/>
+    <hyperlink ref="F116" r:id="rId177"/>
+    <hyperlink ref="F117" r:id="rId178"/>
+    <hyperlink ref="E118" r:id="rId179"/>
+    <hyperlink ref="F118" r:id="rId180"/>
+    <hyperlink ref="F119" r:id="rId181"/>
+    <hyperlink ref="F120" r:id="rId182"/>
+    <hyperlink ref="F121" r:id="rId183"/>
+    <hyperlink ref="F122" r:id="rId184"/>
+    <hyperlink ref="F123" r:id="rId185"/>
+    <hyperlink ref="F124" r:id="rId186"/>
+    <hyperlink ref="F125" r:id="rId187"/>
+    <hyperlink ref="F126" r:id="rId188"/>
+    <hyperlink ref="F127" r:id="rId189"/>
+    <hyperlink ref="F128" r:id="rId190"/>
+    <hyperlink ref="F129" r:id="rId191"/>
+    <hyperlink ref="E130" r:id="rId192"/>
+    <hyperlink ref="F130" r:id="rId193"/>
+    <hyperlink ref="E131" r:id="rId194"/>
+    <hyperlink ref="F131" r:id="rId195"/>
+    <hyperlink ref="E132" r:id="rId196"/>
+    <hyperlink ref="F132" r:id="rId197"/>
+    <hyperlink ref="F133" r:id="rId198"/>
+    <hyperlink ref="E134" r:id="rId199"/>
+    <hyperlink ref="F134" r:id="rId200"/>
+    <hyperlink ref="E135" r:id="rId201"/>
+    <hyperlink ref="F135" r:id="rId202"/>
+    <hyperlink ref="E136" r:id="rId203"/>
+    <hyperlink ref="F136" r:id="rId204"/>
+    <hyperlink ref="F137" r:id="rId205"/>
+    <hyperlink ref="E138" r:id="rId206"/>
+    <hyperlink ref="F138" r:id="rId207"/>
+    <hyperlink ref="E139" r:id="rId208"/>
+    <hyperlink ref="F139" r:id="rId209"/>
+    <hyperlink ref="E140" r:id="rId210"/>
+    <hyperlink ref="F140" r:id="rId211"/>
+    <hyperlink ref="E141" r:id="rId212"/>
+    <hyperlink ref="F141" r:id="rId213"/>
+    <hyperlink ref="F142" r:id="rId214"/>
+    <hyperlink ref="F143" r:id="rId215"/>
+    <hyperlink ref="F144" r:id="rId216"/>
+    <hyperlink ref="E145" r:id="rId217"/>
+    <hyperlink ref="F145" r:id="rId218"/>
+    <hyperlink ref="E146" r:id="rId219"/>
+    <hyperlink ref="F146" r:id="rId220"/>
+    <hyperlink ref="E147" r:id="rId221"/>
+    <hyperlink ref="F147" r:id="rId222"/>
+    <hyperlink ref="E148" r:id="rId223"/>
+    <hyperlink ref="F148" r:id="rId224"/>
+    <hyperlink ref="E149" r:id="rId225"/>
+    <hyperlink ref="F149" r:id="rId226"/>
+    <hyperlink ref="F150" r:id="rId227"/>
+    <hyperlink ref="F151" r:id="rId228"/>
+    <hyperlink ref="E152" r:id="rId229"/>
+    <hyperlink ref="F152" r:id="rId230"/>
+    <hyperlink ref="E153" r:id="rId231"/>
+    <hyperlink ref="F153" r:id="rId232"/>
+    <hyperlink ref="E154" r:id="rId233"/>
+    <hyperlink ref="F154" r:id="rId234"/>
+    <hyperlink ref="E155" r:id="rId235"/>
+    <hyperlink ref="F155" r:id="rId236"/>
+    <hyperlink ref="E156" r:id="rId237"/>
+    <hyperlink ref="F156" r:id="rId238"/>
+    <hyperlink ref="E157" r:id="rId239"/>
+    <hyperlink ref="F157" r:id="rId240"/>
+    <hyperlink ref="E158" r:id="rId241"/>
+    <hyperlink ref="F158" r:id="rId242"/>
+    <hyperlink ref="E159" r:id="rId243"/>
+    <hyperlink ref="F159" r:id="rId244"/>
+    <hyperlink ref="E160" r:id="rId245"/>
+    <hyperlink ref="F160" r:id="rId246"/>
+    <hyperlink ref="E161" r:id="rId247"/>
+    <hyperlink ref="F161" r:id="rId248"/>
+    <hyperlink ref="F162" r:id="rId249"/>
+    <hyperlink ref="F163" r:id="rId250"/>
+    <hyperlink ref="F164" r:id="rId251"/>
+    <hyperlink ref="F165" r:id="rId252"/>
+    <hyperlink ref="F166" r:id="rId253"/>
+    <hyperlink ref="F167" r:id="rId254"/>
+    <hyperlink ref="F168" r:id="rId255"/>
+    <hyperlink ref="F169" r:id="rId256"/>
+    <hyperlink ref="F170" r:id="rId257"/>
+    <hyperlink ref="F171" r:id="rId258"/>
+    <hyperlink ref="E172" r:id="rId259"/>
+    <hyperlink ref="F172" r:id="rId260"/>
+    <hyperlink ref="E173" r:id="rId261"/>
+    <hyperlink ref="F173" r:id="rId262"/>
+    <hyperlink ref="E174" r:id="rId263"/>
+    <hyperlink ref="F174" r:id="rId264"/>
+    <hyperlink ref="E175" r:id="rId265"/>
+    <hyperlink ref="F175" r:id="rId266"/>
+    <hyperlink ref="F176" r:id="rId267"/>
+    <hyperlink ref="E177" r:id="rId268"/>
+    <hyperlink ref="F177" r:id="rId269"/>
+    <hyperlink ref="E178" r:id="rId270"/>
+    <hyperlink ref="F178" r:id="rId271"/>
+    <hyperlink ref="E179" r:id="rId272"/>
+    <hyperlink ref="F179" r:id="rId273"/>
+    <hyperlink ref="E180" r:id="rId274"/>
+    <hyperlink ref="F180" r:id="rId275"/>
+    <hyperlink ref="E181" r:id="rId276"/>
+    <hyperlink ref="F181" r:id="rId277"/>
+    <hyperlink ref="F182" r:id="rId278"/>
+    <hyperlink ref="F183" r:id="rId279"/>
+    <hyperlink ref="E184" r:id="rId280"/>
+    <hyperlink ref="F184" r:id="rId281"/>
+    <hyperlink ref="F185" r:id="rId282"/>
+    <hyperlink ref="E186" r:id="rId283"/>
+    <hyperlink ref="F186" r:id="rId284"/>
+    <hyperlink ref="F187" r:id="rId285"/>
+    <hyperlink ref="E188" r:id="rId286"/>
+    <hyperlink ref="F188" r:id="rId287"/>
+    <hyperlink ref="F189" r:id="rId288"/>
+    <hyperlink ref="F190" r:id="rId289"/>
+    <hyperlink ref="F191" r:id="rId290"/>
+    <hyperlink ref="E192" r:id="rId291"/>
+    <hyperlink ref="F192" r:id="rId292"/>
+    <hyperlink ref="F193" r:id="rId293"/>
+    <hyperlink ref="E194" r:id="rId294"/>
+    <hyperlink ref="F194" r:id="rId295"/>
+    <hyperlink ref="E195" r:id="rId296"/>
+    <hyperlink ref="F195" r:id="rId297"/>
+    <hyperlink ref="F196" r:id="rId298"/>
+    <hyperlink ref="E197" r:id="rId299"/>
+    <hyperlink ref="F197" r:id="rId300"/>
+    <hyperlink ref="E198" r:id="rId301"/>
+    <hyperlink ref="F198" r:id="rId302"/>
+    <hyperlink ref="E199" r:id="rId303"/>
+    <hyperlink ref="F199" r:id="rId304"/>
+    <hyperlink ref="E200" r:id="rId305"/>
+    <hyperlink ref="F200" r:id="rId306"/>
+    <hyperlink ref="E201" r:id="rId307"/>
+    <hyperlink ref="F201" r:id="rId308"/>
+    <hyperlink ref="E202" r:id="rId309"/>
+    <hyperlink ref="F202" r:id="rId310"/>
+    <hyperlink ref="E203" r:id="rId311"/>
+    <hyperlink ref="F203" r:id="rId312"/>
+    <hyperlink ref="F204" r:id="rId313"/>
+    <hyperlink ref="F205" r:id="rId314"/>
+    <hyperlink ref="F206" r:id="rId315"/>
+    <hyperlink ref="E207" r:id="rId316"/>
+    <hyperlink ref="F207" r:id="rId317"/>
+    <hyperlink ref="F208" r:id="rId318"/>
+    <hyperlink ref="E209" r:id="rId319"/>
+    <hyperlink ref="F209" r:id="rId320"/>
+    <hyperlink ref="E210" r:id="rId321"/>
+    <hyperlink ref="F210" r:id="rId322"/>
+    <hyperlink ref="F211" r:id="rId323"/>
+    <hyperlink ref="F212" r:id="rId324"/>
+    <hyperlink ref="F213" r:id="rId325"/>
+    <hyperlink ref="F214" r:id="rId326"/>
+    <hyperlink ref="F215" r:id="rId327"/>
+    <hyperlink ref="F216" r:id="rId328"/>
+    <hyperlink ref="F217" r:id="rId329"/>
+    <hyperlink ref="F218" r:id="rId330"/>
+    <hyperlink ref="F219" r:id="rId331"/>
+    <hyperlink ref="E220" r:id="rId332"/>
+    <hyperlink ref="F220" r:id="rId333"/>
+    <hyperlink ref="F221" r:id="rId334"/>
+    <hyperlink ref="E222" r:id="rId335"/>
+    <hyperlink ref="F222" r:id="rId336"/>
+    <hyperlink ref="E223" r:id="rId337"/>
+    <hyperlink ref="F223" r:id="rId338"/>
+    <hyperlink ref="E224" r:id="rId339"/>
+    <hyperlink ref="F224" r:id="rId340"/>
+    <hyperlink ref="F225" r:id="rId341"/>
+    <hyperlink ref="F226" r:id="rId342"/>
+    <hyperlink ref="F227" r:id="rId343"/>
+    <hyperlink ref="E228" r:id="rId344"/>
+    <hyperlink ref="F228" r:id="rId345"/>
+    <hyperlink ref="E229" r:id="rId346"/>
+    <hyperlink ref="F229" r:id="rId347"/>
+    <hyperlink ref="E230" r:id="rId348"/>
+    <hyperlink ref="F230" r:id="rId349"/>
+    <hyperlink ref="F231" r:id="rId350"/>
+    <hyperlink ref="F232" r:id="rId351"/>
+    <hyperlink ref="F233" r:id="rId352"/>
+    <hyperlink ref="F234" r:id="rId353"/>
+    <hyperlink ref="F235" r:id="rId354"/>
+    <hyperlink ref="F236" r:id="rId355"/>
+    <hyperlink ref="F237" r:id="rId356"/>
+    <hyperlink ref="F238" r:id="rId357"/>
+    <hyperlink ref="F239" r:id="rId358"/>
+    <hyperlink ref="E240" r:id="rId359"/>
+    <hyperlink ref="F240" r:id="rId360"/>
+    <hyperlink ref="F241" r:id="rId361"/>
+    <hyperlink ref="F242" r:id="rId362"/>
+    <hyperlink ref="E243" r:id="rId363"/>
+    <hyperlink ref="F243" r:id="rId364"/>
+    <hyperlink ref="F244" r:id="rId365"/>
+    <hyperlink ref="E245" r:id="rId366"/>
+    <hyperlink ref="F245" r:id="rId367"/>
+    <hyperlink ref="F246" r:id="rId368"/>
+    <hyperlink ref="E247" r:id="rId369"/>
+    <hyperlink ref="F247" r:id="rId370"/>
+    <hyperlink ref="E248" r:id="rId371"/>
+    <hyperlink ref="F248" r:id="rId372"/>
+    <hyperlink ref="E249" r:id="rId373"/>
+    <hyperlink ref="F249" r:id="rId374"/>
+    <hyperlink ref="E250" r:id="rId375"/>
+    <hyperlink ref="F250" r:id="rId376"/>
+    <hyperlink ref="E251" r:id="rId377"/>
+    <hyperlink ref="F251" r:id="rId378"/>
+    <hyperlink ref="E252" r:id="rId379"/>
+    <hyperlink ref="F252" r:id="rId380"/>
+    <hyperlink ref="E253" r:id="rId381"/>
+    <hyperlink ref="F253" r:id="rId382"/>
+    <hyperlink ref="E254" r:id="rId383"/>
+    <hyperlink ref="F254" r:id="rId384"/>
+    <hyperlink ref="E255" r:id="rId385"/>
+    <hyperlink ref="F255" r:id="rId386"/>
+    <hyperlink ref="E256" r:id="rId387"/>
+    <hyperlink ref="F256" r:id="rId388"/>
+    <hyperlink ref="E257" r:id="rId389"/>
+    <hyperlink ref="F257" r:id="rId390"/>
+    <hyperlink ref="E258" r:id="rId391"/>
+    <hyperlink ref="F258" r:id="rId392"/>
+    <hyperlink ref="F259" r:id="rId393"/>
+    <hyperlink ref="E260" r:id="rId394"/>
+    <hyperlink ref="F260" r:id="rId395"/>
+    <hyperlink ref="E261" r:id="rId396"/>
+    <hyperlink ref="F261" r:id="rId397"/>
+    <hyperlink ref="E262" r:id="rId398"/>
+    <hyperlink ref="F262" r:id="rId399"/>
+    <hyperlink ref="E263" r:id="rId400"/>
+    <hyperlink ref="F263" r:id="rId401"/>
+    <hyperlink ref="E264" r:id="rId402"/>
+    <hyperlink ref="F264" r:id="rId403"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>