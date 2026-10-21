--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -8,88 +8,109 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="90">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>CIRCOLARE N. 11 DEL 30/03/2026 “BENESSERE E INCLUSIONE: REALIZZAZIONE DI AULE MULTISENSORIALI (SNOEZELEN ROOM)</t>
+  </si>
+  <si>
+    <t>G72J26000660002</t>
+  </si>
+  <si>
+    <t>€ 55.000,00</t>
+  </si>
+  <si>
+    <t>REGIONE</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>POC  DISPOSITIVI DIGITALI 2026</t>
   </si>
   <si>
     <t>H74D26000700007</t>
   </si>
   <si>
     <t>€ 21,65</t>
   </si>
   <si>
     <t>EUROPPE</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>PN 21-27 ORIZZONTI EDUCATIVI: BENESSERE, RELAZIONI E INNOVAZIONE DIDATTICA</t>
   </si>
   <si>
     <t>H74D26000670007</t>
   </si>
   <si>
     <t>€ 34,85</t>
   </si>
   <si>
     <t xml:space="preserve">PN 21-27 </t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>LEGGE REGIONALE 1/2026 ACQUISTO AUSILI DIDATTICI</t>
   </si>
   <si>
     <t>G72J26000310002</t>
   </si>
   <si>
     <t>€ 7.519,68</t>
   </si>
   <si>
     <t>REGIONE SICILIANA</t>
@@ -239,53 +260,50 @@
     <t>europei</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>ERASMUS+  2023-1-IT02-KA121-SCH-000118472- AZIONE KA1 PROGETTO DI MOBILITA’ ANNUALE 2023</t>
   </si>
   <si>
     <t>H71I22000610006</t>
   </si>
   <si>
     <t>€ 23.340,00</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>Senza data</t>
   </si>
   <si>
     <t>RIDUZIONE DEI DIVARI NEGLI APPRENDIMENTI E CONTRASTO ALLA DISPERSIONE SCOLASTICA (D.M. 19/2024)</t>
   </si>
   <si>
     <t>H74D21000260006</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>PROGETTO AULA IMMERSIVA : L.R. 24/2024 - INCLUSIONE IMMERISVA</t>
   </si>
   <si>
     <t>H71I25000050002</t>
   </si>
   <si>
     <t>ERASMUS PLUS PNRR_2024</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>AGENDA SUD CANDIDATURA N. 7935- ESO4.6.A1.B - NUOVI TALENTI CUP</t>
   </si>
   <si>
     <t>H74D25000270007</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
@@ -657,619 +675,720 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/e420e3cf-5fc1-48e9-a4fe-39b947727696" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/127c892e-d10b-4fc0-940b-d02f304adc9c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/b6c3db51-3762-4796-b150-27e13d9b8750" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/fe606476-e9f8-4b0c-8f1f-79e971c95a47" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/08160b55-f57e-4669-8504-7154c3c3fd31" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/dbbc1220-f7d2-41ab-b71c-25f897adaa2c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/bbe4ec97-0b00-4849-a839-5b55e1ff7222" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/fd4b5101-8768-4d53-8649-381b0ada7cac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/49213b70-eeb0-47c3-9749-64f3e6f7a33d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/268e3f08-c28b-4db4-a03a-77337d2566fb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/b1958e16-6a69-471f-b891-0f615bc99362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/04bfdd46-3143-495b-9d0c-cff3544e87e9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/54d7acf6-2f29-4560-962d-d0f4ecb2d782" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/ad27f5ea-d23b-41fd-9912-a77dedf23b3e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/1595d67b-35bf-43c9-9b9e-0cfe764d85b4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/6ddef66b-b0e3-4f64-a624-875c7f2c725c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/715decc3-a39e-4291-bd17-6e080707eb3a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/aa8502f2-8a73-4de9-9434-f61ecf484df4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/ccbd413f-7e13-460f-877a-ca4e06d0c8cb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/47ec84fc-973f-4c80-bb30-5846d9701cfb" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/e420e3cf-5fc1-48e9-a4fe-39b947727696" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/127c892e-d10b-4fc0-940b-d02f304adc9c" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/b6c3db51-3762-4796-b150-27e13d9b8750" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/fe606476-e9f8-4b0c-8f1f-79e971c95a47" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/08160b55-f57e-4669-8504-7154c3c3fd31" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/dbbc1220-f7d2-41ab-b71c-25f897adaa2c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/bbe4ec97-0b00-4849-a839-5b55e1ff7222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/fd4b5101-8768-4d53-8649-381b0ada7cac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/49213b70-eeb0-47c3-9749-64f3e6f7a33d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/268e3f08-c28b-4db4-a03a-77337d2566fb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/b1958e16-6a69-471f-b891-0f615bc99362" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/04bfdd46-3143-495b-9d0c-cff3544e87e9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/54d7acf6-2f29-4560-962d-d0f4ecb2d782" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/ad27f5ea-d23b-41fd-9912-a77dedf23b3e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/1595d67b-35bf-43c9-9b9e-0cfe764d85b4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/6ddef66b-b0e3-4f64-a624-875c7f2c725c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/715decc3-a39e-4291-bd17-6e080707eb3a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/aa8502f2-8a73-4de9-9434-f61ecf484df4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/progetto/ccbd413f-7e13-460f-877a-ca4e06d0c8cb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F33"/>
+  <dimension ref="A1:G34"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
-[...99 lines deleted...]
-      <c r="B8" t="s">
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
-[...23 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="E16" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B19" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D19" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...91 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="G19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" t="s">
+        <v>71</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="B26" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="C26" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D26" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="E26" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...91 lines deleted...]
-      <c r="A25" s="2" t="s">
+      <c r="G26" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E27" t="s">
+        <v>80</v>
+      </c>
+      <c r="F27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="B30" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C25" s="2" t="s">
+      <c r="C30" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D30" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="E30" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...70 lines deleted...]
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G30" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B31" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C31" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B32" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B33" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C33" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A1:F1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="A18:G18"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A29:G29"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...17 lines deleted...]
-    <hyperlink ref="F33" r:id="rId19"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G13" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+    <hyperlink ref="G27" r:id="rId16"/>
+    <hyperlink ref="G31" r:id="rId17"/>
+    <hyperlink ref="G32" r:id="rId18"/>
+    <hyperlink ref="G33" r:id="rId19"/>
+    <hyperlink ref="G34" r:id="rId20"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>