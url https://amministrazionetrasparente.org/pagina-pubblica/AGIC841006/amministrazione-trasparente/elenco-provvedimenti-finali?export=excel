--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -8,83 +8,239 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="941" uniqueCount="495">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1036" uniqueCount="547">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5C2E32DB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di N.05 armadietti casellari 12 vani - colori vari.</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD50486B1A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura  per assieme comando acqua free per lavasciuga Comet.</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD43FF3342</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n.01 Mini PC Intel Core I7 per monitor interattivo</t>
+  </si>
+  <si>
+    <t>BD41D9DD82</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di N.18 Upgrade pc con HD SSD da 240 GB, carrello porta pc.</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD3A9A27BA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di N.02 PC e N.02 Monitor 75"</t>
+  </si>
+  <si>
+    <t>BD3A026415</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio realizzazione impianto rete ed elettrico aula informatica</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD33C171EB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n.500 cartellette- accordo di  rete delle scuole dialogiche per la Sicilia</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD234BF07A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di N.02 armadietti casellari 12 vani</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD1A345367</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura per servizio noleggio pulmino per trasporto n.05 docenti andata  Ravanusa/Palermo</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>6BD0FBE869</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di attrezzature tecniche e sussidi didattici</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C1DBEE4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n.18 chiavette USB - Progetto 10.8.6A - FDRPOC-SI-2026-77 Titolo : Dispositivi digitali</t>
+  </si>
+  <si>
+    <t>20/09/2026</t>
+  </si>
+  <si>
+    <t>BD0BE7729C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n.01 targa-Progetto 10.8.6A - FDRPOC-SI-2026-77  Titolo: Dispositivi digitali.</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD02B1EA3F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di servizi di trasporto e alloggio per n. 05 referenti del progetto per la rete scuole dialogiche a Cuneo</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEEBFCEEB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura del servizio mensa-Titolo Sinergie: Dialogo e IA-progetto ESO4.6.A1.B-FSEPN-SI-2026-350 n.05 moduli</t>
+  </si>
+  <si>
+    <t>BCEAC4AEC8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura del servizio mensa-Titolo Sinergie: Dialogo e IA-progetto ESO4.6.A1.B-FSEPN-SI-2026-350 n.10 moduli</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE682FAF8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura del servizio mensa - N.5 moduli-Orizzonti educativi: benessere, relazioni e innovazione didattica - CNP: ESO4.5.A2.B-FSEPN-SI-2065-310</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE2EA5F62</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n.02 Batterie per lavasciuga</t>
+  </si>
+  <si>
+    <t>BCE2B5539B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corso di formazione/aggiornamento in materia di sicurezza nei luoghi di lavoro - 12 ore per PREPOSTI</t>
+  </si>
+  <si>
     <t>04/09/2026</t>
   </si>
   <si>
     <t>BCDF15EE10</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura della firma digitale remota mobile Aruba (scadenza triennale)</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCDBF90471</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiale di ferramenta vario 2026</t>
   </si>
   <si>
     <t>BCDB1EA11B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio Portale Scuola Cloud - rinnovo annuale 2026/27</t>
   </si>
   <si>
     <t>02/09/2026</t>
   </si>
   <si>
     <t>BCD83F0032</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio mensa-Titolo Sinergie: Dialogo e IA-progetto ESO4.6.A1.B-FSEPN-SI-2026-350</t>
   </si>
   <si>
     <t>31/08/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina cumulativa  Esperti e Tutor - Orizzonti educativi: Benessere, Relazioni e Innovazione Didattica</t>
   </si>
@@ -1883,3920 +2039,4300 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF15EE10" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/b952b288-cbd6-4f23-b77a-50ec6f4d91a0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB1EA11B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c168fb11-fded-4e4f-b5bd-b0e81c4a5764" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD83F0032" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/a459eb93-2500-4a93-8b66-753a40468580" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC8637F44" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/cb00e29f-6c08-40cc-847c-d4aab304a93e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBC2D6372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/22391482-1760-4a3e-8372-8837318b8b39" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBC4B0B18" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7762d4d3-72e9-458f-af3a-e255ab171bbf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3AC092F5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/2558a749-17b7-4cc3-8746-d63da9b72b5e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC059CCF67" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/86568f93-4ba2-49c1-84bf-96ea0d7853fe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC05909E7C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f608ef75-c835-4be5-a067-8953e13cc726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC052588E1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/62ab7f77-d89b-4cc9-88f9-d910f63538fa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03F74218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/986e9107-8395-4533-bc8d-46ee8fa3b47e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC035B4653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/13bd4ad6-b2a1-451a-9ac3-88e84e3adb31" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE51354B5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/9c29da8b-ecea-4678-b16e-045bd84423de" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE447E698" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f8c5e1a4-66d0-42b7-b466-23855f9d3846" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3F95948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/dd0818d8-3d1f-4e7c-97cd-27ff72651195" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8549C98" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/78f20495-ec4d-4ded-85f0-2dbc9e699396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F32E49E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/da789817-b71f-4424-929f-d28db362e206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9EEFCE50" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6e561cc0-b824-4c48-a1f8-e7aeec361d5b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E04D04E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/2217ade3-397d-407b-9e82-ec956a0825f6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99F4FE2D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/20a691c7-ecb1-4f2e-9b85-c6071ae00a75" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84826EE3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/cb3f6dc6-6d4a-4144-a554-6b5d31cc3bc8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB793B9A86" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/035a84fe-a140-4f42-83a0-73f5f4b07be2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63517097" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/4ac2bc4a-55ad-4186-98dd-5d06ebf009e6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62575A06" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c1607169-2f12-430c-98c0-86e161411246" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E0F3138" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/63b782ad-7d7a-46fa-bb52-02c2ea026881" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D8338B4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f461ca82-3ee9-4966-ae99-d0ecb716c9b5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54FC7483" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/20a36ed7-4ac1-4080-8a9e-2ef00e736593" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54DB2CA8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/cd48f8bb-fb5b-457d-8470-37c9788af276" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53462932" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/51b3c1d4-7b1e-4fa9-86b8-26092efed332" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5296EF41" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/fe7c4ba5-ff83-4fde-8cf9-07070408443b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5222D2D3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/be6436ba-f38b-4754-bf2c-2b26e5b6148f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB512F7564" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0d246062-76b3-4ead-9eb3-c54c210ee580" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C950DBE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/3304e7d5-1e1e-43fc-a35c-3b0e437a04b9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CF7E742" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5138f757-e493-4fda-a630-fd256dcdc922" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3986094C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/86e8a8d9-1b19-4daa-90b9-d09216cc19e3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF80E50CD" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0996297f-fc6c-408d-a3a3-b3b04b305055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEAE7BC6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/003bb52d-062b-4c09-ab27-4b94cf7bb08c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEABDA1CB" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/8d0ccdff-737b-422e-bef1-fe4c2ee973c0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE488F15F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/41d4e0d1-088f-4e8d-b6c7-610e3297ce03" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD65A8276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/19cfdf64-c7f3-4109-99eb-822878c45360" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD55A6CAC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c489c935-7f77-41c8-9901-fe59eedd5d79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3B9E161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/1d99ade5-e61b-4d80-9611-59e4af84d109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB85EE072" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/b7fb48aa-2e83-4ba4-8498-7a1248774476" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94E517A8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/32a2ceec-0570-4380-b55c-2663709be4eb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA89482222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e3a4e037-9ee1-4f20-823c-b3d224a63d75" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8741A40E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6f7ccc51-a71c-4dbc-b37c-2b0269755ae6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CFCCD62" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e1b44a25-c82b-407d-9a95-bbb8dd37c91c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C95DE3C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/455a558f-c713-4d4d-8229-bc8d7d22fd79" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71FD9ABA" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/10e1c277-cf15-4ad9-8284-a4e3d5bbe51d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7210FA8C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f1767390-ff4f-4512-8b8a-53d360874a7e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6DF28829" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/310538db-760d-4b9f-906b-a87c254696b2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5431B7F1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e7dfd388-5a82-4db4-91bb-2327fa1c97ce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59B768F9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f430e193-a30b-4387-8330-f08bcfdfa98f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53651167" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e27cef9b-3411-4274-8b50-e560707ddaa1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA424A493A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/44c4c846-a26c-4e46-a345-0879e1acee34" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA422B50C0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/412f8734-b25d-4b85-be2e-fea1727bd472" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA36B95226" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/05a35150-c258-4eb0-9698-952c8461cb85" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA366D45D8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7fb44c89-c6ef-4190-b5fa-f7c0a8a9b59c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA367CC281" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/73fd74bd-fb8b-4ce5-bf34-ff4e0c8327b4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29B21CC5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0ac30138-9209-4f2b-ada2-f8dbaebd0c91" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFF4BD25" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/be3446ab-9909-4e2f-9219-e0b36f3a29ca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFE4FD30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c24dd26c-924e-476d-ac45-a6f1bc71ca72" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F00034FF" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/677c763e-d79b-4ddf-9399-a9c7cd6f348c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29092631" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/01c612f2-c444-4eb5-9f90-1b1d66116ef9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EEE30F7A" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/fd5a7150-ee7a-45e1-a04f-22baad45bc96" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB3115B1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/28a57341-3267-4deb-b1ab-7dda9103bf5d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3B162E0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/506cb857-c896-4105-9277-09f41fda5b40" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E21F5631" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6b1846eb-5c8c-4dd3-b7e3-9a8449a93193" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFEEBBE8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c1e45bf0-6e08-4d1e-a508-272d3c1270ab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D6D6983D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/dfb13265-8909-44e8-89f9-f9bedaf92350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B252D81F" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/d16a3e68-7db9-4794-a9fc-da53c565ac2f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A1E690D2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/22f84eb7-b002-4a3f-a9a3-fb3a36bd6340" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99417176C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/96f885d1-aaa2-4308-8e36-fe074e659684" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9926417D9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/035c8bde-49cc-45e0-8e3a-0dbcc141d584" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991A410C3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/4eebde11-7de7-4c41-8184-8ad7f2b4770e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AB91925" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/fdf50c95-b8dc-41be-ace3-cfa0d256f8b4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B26DC2F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/448d440d-51c2-4af9-aa8a-d4983bf1bbd2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9542F1C3B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/4ab67782-693e-4487-ab2c-2f65c0ccfac1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA236D6918" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/291d5ba2-59ab-456d-bbd6-6c4c3479c746" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C19CFCC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/fe166239-ce22-4b7e-b2c8-4950eeb2ebc2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FB238E9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6ecc26ab-c23f-44ef-b5ba-128cefa28878" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9068A70E3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0d8fb2fc-1980-40f9-bba8-194c36ce6209" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9061A693F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/ba6b2cb8-e7f9-4aa7-835f-52bbf87fc01d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0C0A195" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/60e42761-1935-4821-80d3-c1e4dcc8fc28" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEA12968" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/a0e54e93-3d77-4443-8940-c04d81f2b2e8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EECB99BC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/444d08f0-27a7-47bb-a7ef-15d34a91b288" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB2851E0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/3976c41f-ea90-4880-a2d2-2e010fe128f9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAEB27F4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/683be13b-5039-4d13-80b9-bb69959ce8af" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBB771A0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/2580ea67-cfd7-47b1-99ee-76dc36999171" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB7153B8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/aa7caeb4-9922-4a34-a0db-7adb58d128d9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA234B24EO" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/76154610-24fa-4bac-8b82-2853361e6601" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0462C61" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6210b33d-2a83-4855-852d-56659e599b65" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CFBD479" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f28c2807-7bfa-4e46-9043-6fb5a607b213" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8985374CF" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/df49c777-03fb-4a12-8dd8-5bdc438bb87b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892F95A32" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/ccfcbad6-30aa-4c91-ae0e-b8bb4a6ba1f3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EA67373" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6aee76f3-e99e-4ce0-a221-f047ac01dab8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8872AC571" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5a095569-2331-4bc6-a415-8dac12f70362" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B13A095" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0c8c6704-7c4f-4b94-bbae-84d7461d9e7f" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E838019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5dff6197-d6fb-489f-b847-40babe69ada0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E0FFA3E" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/02853a51-8f43-4b9c-b747-f6bf85c91226" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857BE8E36" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/221a4bdc-ba51-4208-87cd-ba92ff8f6c9d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847A9CA39" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/51142760-23fd-45db-8f2f-73dd61651e74" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83978DA4E" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/2b649acc-f462-4658-abf4-ecebebae0298" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83574A285" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7af68a62-c1a1-4117-a916-7a61cf9a079e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C5E98B8E" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/81edd922-98ff-406b-9464-5d46892c3625" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AAA1A725" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/ddf4f937-2dc0-4c15-819b-8e7e7d6b8c4e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B783C136F7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/14df7ca9-7e6c-42d4-abc4-a94d9d1b8e6d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780A3936F" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/8f2c1b9f-b419-43f3-abf9-75414fbb4bfd" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77699B7C8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/23040564-abf0-49f1-85f2-430d7568a7c0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7713DF7B8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6a6bc1b3-0e0f-415a-9a78-852d590dca5f" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75ACA4574" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/27d516e3-0440-448a-b39e-fc6921ef9741" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B747475635" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c86600b6-c4ff-458a-a87f-3d4c18bda39c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725FECFF2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/cb255b0a-4594-4ec0-aa0d-e9c5eaae3a0c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725A5C8D5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0a891481-f4d3-4c0d-b42e-ac801b150f66" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727A2213B" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0c9c7b33-3f3b-436e-b0c3-e35313c9e42b" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72733279F" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5be51261-acad-44ea-91c6-72c43929e3c1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727718F30" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f4149052-4b09-4563-aeb5-e52590705753" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7147806A0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e48dde1b-8a4a-4033-a5af-c4b37e225ff1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DB04074" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/83b7a6a5-9a98-4743-ab0a-a3fede6ab9a7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708BF310D" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/cee51352-228d-4263-9e68-1c24217969ed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB351BA6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7892fffe-45dd-41de-b131-4c2c131d8439" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA5E66FC" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c66f8ded-4fbf-45f1-9f02-5b5a17163537" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB32E8B7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/ca8f57af-9263-43ec-ab0c-7b811956d6d4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA8E5BE4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e64d3f18-5192-4d4e-b23d-8f1d5cbbf311" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C68489D4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/594582cb-655d-47b8-be4b-a1ea6bedd7c6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C437AA8C" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/95ccab04-4038-42d7-91ae-6e964dd94297" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B768EF2E" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7d82ff48-b09a-4f3e-9f30-ed6bf8c06458" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B79FC3BE" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/29f2fd5d-37db-4fab-8a6e-87e495eee3d5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3E51669" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/01b25da9-1893-4ab4-9c73-7006ec56b14c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1633B55" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/3bffa1f9-77b2-4d0b-87b6-93a157351b4f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1E5D80F" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/3658fcc0-a240-4f2c-8a22-47d2537ce772" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=AB6B17D002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e716760a-6fc5-4187-b097-f070a4083dd8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B16A6A3C" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/eb6f1044-0aa5-47aa-9912-90c1bb65c7c4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1708B1B" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/71e7c512-49e7-4dfa-a5d3-73197ca0b03f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A2D9EC8B" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e8a240fa-6a5a-4f03-923c-99ada6e21f3b" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68346504A" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/9d113881-31b0-41f1-8483-58e846b030de" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D211BAF" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c27c9852-802c-4c27-b4ba-596ee89d2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67CFE50DF" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/b6458bd6-a37c-4198-a3ed-758cc3165a4b" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6732BADE2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/87718f7e-d0e9-4dbf-a3ea-030b9e25f0f8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665E3B26C" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/ab1286c9-5ddf-47e7-91a1-ed2d6014a738" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665B9B7DD" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/adb0d246-d768-464f-8c11-1a54044c054b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657F0C520" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/17e6e1d5-701a-498f-bb40-632d1866a347" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652151BD1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/efdfc05f-6e72-4120-a4bb-530ac7465cfd" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651C3546E" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f0fd76c2-5894-4312-81af-a5bc4f4b8d05" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651A84F18" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/a0cad22c-3325-4eb5-b436-3c589b8f2f80" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64AEE6022" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c460b82e-19c7-429f-b2ea-d9d3aba3428d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640165210" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6ef56009-44f8-4565-bdcd-80df2adad7be" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627058CE9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/97d250ee-5dda-4f7b-87a8-db8140a82a9a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6221C0160" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5ce40bec-38f0-431c-9e57-0a451b4d5392" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E98F27F" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/a55df452-8471-458c-9d37-d2256031bfbe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61377DFB9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/de8885f9-3f1c-4d4b-adf7-6d5c0effc283" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6125D3C0E" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e9638bc7-12f8-4402-ad60-91116307db27" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6123CE16D" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/4bda7e0e-017f-494e-bda2-2432718f82b8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607361A14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/dee8e391-05de-4a24-b4a5-6c55be0a5937" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6047F1193" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/8d8fe5f0-7362-4af0-a7df-802b7f749f07" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60176D842" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/4f22c36d-afa9-4f0f-be1f-33848461c622" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FEDDDBD9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/13ec2794-5fde-469f-8a12-3f793ff87682" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F44B329E" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/13d1c411-30aa-482d-b97d-48ff822e3b7c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F40611EB" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/46642a8b-32fb-4e50-b919-d21e653dc344" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4C05B10" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/917ddc92-c5da-4e3e-9f16-6d56897afd9f" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4887950" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0b10238b-8a10-4ee7-9824-a12c2aceda9e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4AA6765" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/60804572-b3d8-4252-9e42-892dd21ef9b8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0B4BF0B" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/61533e24-5fe5-4a31-984f-41f5eca6a980" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C641526E" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0807652f-ab18-41bc-b839-ae5f92fbe0b3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4B949C7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/b4894712-2d29-40eb-9cbc-25d2c9d3d99e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B6D75CF1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/15570128-ec12-4fa3-bcc1-cbdf5452a991" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AFF83224" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/3b4fe966-93ac-4854-81b0-3a6d0649c6ee" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6782D7A73" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/dd283b3a-6519-4f9e-9758-e655deef73ac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F07F9ED" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6771e7fd-7019-414f-98b9-a6b03981feb5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F284493" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/770d387b-1e12-4eda-ac8f-804b8c07a982" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555DB625C" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/de8b446f-6ffa-440c-83a5-2915264a8c25" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5180C1563" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/a6c7e090-39a5-4e3a-8333-e99f1cadca3d" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5C2E32DB" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/06212673-056d-4acd-bb6e-159b461c091e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD50486B1A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0a9e05f8-d9c0-4eb4-95b4-ac9365279cc6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD43FF3342" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/18227be8-10fb-48a2-9ac7-2a991da6c2ff" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD41D9DD82" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/041ceae9-7f3a-485f-a041-6234e88f8848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3A9A27BA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/98ec7b8c-829a-4095-bdf3-045997045270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3A026415" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7e4cd547-9ae5-4147-9692-5ac88414dbb2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD33C171EB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/75aa694a-1640-44ca-9989-14decb47f08c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD234BF07A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/1078d3e0-8fcc-4a5c-bd21-ddf5bb807c6d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1A345367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e5c06903-34c5-4e25-ab07-958bdef7138c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/6BD0FBE869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6538fa3c-3771-4519-827b-3b40fe1e9493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C1DBEE4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/298fb9af-4969-4b43-968f-cf8b26896400" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BE7729C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f6dedf46-52e4-4830-b271-f1f2385b31c9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD02B1EA3F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c6428e3d-2451-4a78-9f21-fe82afb7d683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEEBFCEEB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/afb62ab3-e42c-4215-87ff-0513997e6366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAC4AEC8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5f8d3e9d-d1e0-4b6f-9a30-ed1d3b273dd3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE682FAF8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/946436d7-79a2-4be4-91a2-6406103463a2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE2EA5F62" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0a7490fe-8f9d-40dc-8efa-42c8142b0a7a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE2B5539B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/05e1920e-8fe6-4434-b55d-2ff14b198733" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF15EE10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/b952b288-cbd6-4f23-b77a-50ec6f4d91a0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBF90471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/d29ff323-76fc-4cd7-86c8-7927e9e948a8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB1EA11B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c168fb11-fded-4e4f-b5bd-b0e81c4a5764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD83F0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/a459eb93-2500-4a93-8b66-753a40468580" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC8637F44" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/cb00e29f-6c08-40cc-847c-d4aab304a93e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBC2D6372" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/22391482-1760-4a3e-8372-8837318b8b39" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBC4B0B18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7762d4d3-72e9-458f-af3a-e255ab171bbf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3AC092F5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/2558a749-17b7-4cc3-8746-d63da9b72b5e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC059CCF67" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/86568f93-4ba2-49c1-84bf-96ea0d7853fe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC05909E7C" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f608ef75-c835-4be5-a067-8953e13cc726" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC052588E1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/62ab7f77-d89b-4cc9-88f9-d910f63538fa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03F74218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/986e9107-8395-4533-bc8d-46ee8fa3b47e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC035B4653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/13bd4ad6-b2a1-451a-9ac3-88e84e3adb31" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE51354B5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/9c29da8b-ecea-4678-b16e-045bd84423de" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE447E698" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f8c5e1a4-66d0-42b7-b466-23855f9d3846" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3F95948" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/dd0818d8-3d1f-4e7c-97cd-27ff72651195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8549C98" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/78f20495-ec4d-4ded-85f0-2dbc9e699396" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F32E49E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/da789817-b71f-4424-929f-d28db362e206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9EEFCE50" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6e561cc0-b824-4c48-a1f8-e7aeec361d5b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E04D04E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/2217ade3-397d-407b-9e82-ec956a0825f6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99F4FE2D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/20a691c7-ecb1-4f2e-9b85-c6071ae00a75" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84826EE3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/cb3f6dc6-6d4a-4144-a554-6b5d31cc3bc8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB793B9A86" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/035a84fe-a140-4f42-83a0-73f5f4b07be2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63517097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/4ac2bc4a-55ad-4186-98dd-5d06ebf009e6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62575A06" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c1607169-2f12-430c-98c0-86e161411246" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E0F3138" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/63b782ad-7d7a-46fa-bb52-02c2ea026881" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D8338B4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f461ca82-3ee9-4966-ae99-d0ecb716c9b5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54FC7483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/20a36ed7-4ac1-4080-8a9e-2ef00e736593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54DB2CA8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/cd48f8bb-fb5b-457d-8470-37c9788af276" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53462932" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/51b3c1d4-7b1e-4fa9-86b8-26092efed332" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5296EF41" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/fe7c4ba5-ff83-4fde-8cf9-07070408443b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5222D2D3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/be6436ba-f38b-4754-bf2c-2b26e5b6148f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB512F7564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0d246062-76b3-4ead-9eb3-c54c210ee580" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C950DBE" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/3304e7d5-1e1e-43fc-a35c-3b0e437a04b9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CF7E742" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5138f757-e493-4fda-a630-fd256dcdc922" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3986094C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/86e8a8d9-1b19-4daa-90b9-d09216cc19e3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF80E50CD" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0996297f-fc6c-408d-a3a3-b3b04b305055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEAE7BC6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/003bb52d-062b-4c09-ab27-4b94cf7bb08c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEABDA1CB" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/8d0ccdff-737b-422e-bef1-fe4c2ee973c0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE488F15F" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/41d4e0d1-088f-4e8d-b6c7-610e3297ce03" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD65A8276" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/19cfdf64-c7f3-4109-99eb-822878c45360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD55A6CAC" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c489c935-7f77-41c8-9901-fe59eedd5d79" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3B9E161" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/1d99ade5-e61b-4d80-9611-59e4af84d109" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB85EE072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/b7fb48aa-2e83-4ba4-8498-7a1248774476" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94E517A8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/32a2ceec-0570-4380-b55c-2663709be4eb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA89482222" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e3a4e037-9ee1-4f20-823c-b3d224a63d75" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8741A40E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6f7ccc51-a71c-4dbc-b37c-2b0269755ae6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CFCCD62" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e1b44a25-c82b-407d-9a95-bbb8dd37c91c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C95DE3C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/455a558f-c713-4d4d-8229-bc8d7d22fd79" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71FD9ABA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/10e1c277-cf15-4ad9-8284-a4e3d5bbe51d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7210FA8C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f1767390-ff4f-4512-8b8a-53d360874a7e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6DF28829" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/310538db-760d-4b9f-906b-a87c254696b2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5431B7F1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e7dfd388-5a82-4db4-91bb-2327fa1c97ce" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59B768F9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f430e193-a30b-4387-8330-f08bcfdfa98f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53651167" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e27cef9b-3411-4274-8b50-e560707ddaa1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA424A493A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/44c4c846-a26c-4e46-a345-0879e1acee34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA422B50C0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/412f8734-b25d-4b85-be2e-fea1727bd472" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA36B95226" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/05a35150-c258-4eb0-9698-952c8461cb85" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA366D45D8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7fb44c89-c6ef-4190-b5fa-f7c0a8a9b59c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA367CC281" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/73fd74bd-fb8b-4ce5-bf34-ff4e0c8327b4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29B21CC5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0ac30138-9209-4f2b-ada2-f8dbaebd0c91" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFF4BD25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/be3446ab-9909-4e2f-9219-e0b36f3a29ca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFE4FD30" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c24dd26c-924e-476d-ac45-a6f1bc71ca72" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F00034FF" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/677c763e-d79b-4ddf-9399-a9c7cd6f348c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29092631" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/01c612f2-c444-4eb5-9f90-1b1d66116ef9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EEE30F7A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/fd5a7150-ee7a-45e1-a04f-22baad45bc96" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB3115B1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/28a57341-3267-4deb-b1ab-7dda9103bf5d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3B162E0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/506cb857-c896-4105-9277-09f41fda5b40" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E21F5631" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6b1846eb-5c8c-4dd3-b7e3-9a8449a93193" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFEEBBE8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c1e45bf0-6e08-4d1e-a508-272d3c1270ab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D6D6983D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/dfb13265-8909-44e8-89f9-f9bedaf92350" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B252D81F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/d16a3e68-7db9-4794-a9fc-da53c565ac2f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A1E690D2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/22f84eb7-b002-4a3f-a9a3-fb3a36bd6340" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99417176C" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/96f885d1-aaa2-4308-8e36-fe074e659684" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9926417D9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/035c8bde-49cc-45e0-8e3a-0dbcc141d584" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991A410C3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/4eebde11-7de7-4c41-8184-8ad7f2b4770e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AB91925" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/fdf50c95-b8dc-41be-ace3-cfa0d256f8b4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B26DC2F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/448d440d-51c2-4af9-aa8a-d4983bf1bbd2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9542F1C3B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/4ab67782-693e-4487-ab2c-2f65c0ccfac1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA236D6918" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/291d5ba2-59ab-456d-bbd6-6c4c3479c746" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C19CFCC" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/fe166239-ce22-4b7e-b2c8-4950eeb2ebc2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FB238E9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6ecc26ab-c23f-44ef-b5ba-128cefa28878" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9068A70E3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0d8fb2fc-1980-40f9-bba8-194c36ce6209" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9061A693F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/ba6b2cb8-e7f9-4aa7-835f-52bbf87fc01d" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0C0A195" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/60e42761-1935-4821-80d3-c1e4dcc8fc28" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEA12968" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/a0e54e93-3d77-4443-8940-c04d81f2b2e8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EECB99BC" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/444d08f0-27a7-47bb-a7ef-15d34a91b288" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB2851E0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/3976c41f-ea90-4880-a2d2-2e010fe128f9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAEB27F4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/683be13b-5039-4d13-80b9-bb69959ce8af" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBB771A0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/2580ea67-cfd7-47b1-99ee-76dc36999171" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB7153B8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/aa7caeb4-9922-4a34-a0db-7adb58d128d9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA234B24EO" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/76154610-24fa-4bac-8b82-2853361e6601" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0462C61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6210b33d-2a83-4855-852d-56659e599b65" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CFBD479" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f28c2807-7bfa-4e46-9043-6fb5a607b213" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8985374CF" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/df49c777-03fb-4a12-8dd8-5bdc438bb87b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892F95A32" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/ccfcbad6-30aa-4c91-ae0e-b8bb4a6ba1f3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EA67373" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6aee76f3-e99e-4ce0-a221-f047ac01dab8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8872AC571" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5a095569-2331-4bc6-a415-8dac12f70362" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B13A095" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0c8c6704-7c4f-4b94-bbae-84d7461d9e7f" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E838019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5dff6197-d6fb-489f-b847-40babe69ada0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E0FFA3E" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/02853a51-8f43-4b9c-b747-f6bf85c91226" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857BE8E36" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/221a4bdc-ba51-4208-87cd-ba92ff8f6c9d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847A9CA39" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/51142760-23fd-45db-8f2f-73dd61651e74" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83978DA4E" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/2b649acc-f462-4658-abf4-ecebebae0298" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83574A285" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7af68a62-c1a1-4117-a916-7a61cf9a079e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C5E98B8E" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/81edd922-98ff-406b-9464-5d46892c3625" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AAA1A725" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/ddf4f937-2dc0-4c15-819b-8e7e7d6b8c4e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B783C136F7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/14df7ca9-7e6c-42d4-abc4-a94d9d1b8e6d" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780A3936F" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/8f2c1b9f-b419-43f3-abf9-75414fbb4bfd" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77699B7C8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/23040564-abf0-49f1-85f2-430d7568a7c0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7713DF7B8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6a6bc1b3-0e0f-415a-9a78-852d590dca5f" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75ACA4574" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/27d516e3-0440-448a-b39e-fc6921ef9741" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B747475635" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c86600b6-c4ff-458a-a87f-3d4c18bda39c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725FECFF2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/cb255b0a-4594-4ec0-aa0d-e9c5eaae3a0c" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725A5C8D5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0a891481-f4d3-4c0d-b42e-ac801b150f66" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727A2213B" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0c9c7b33-3f3b-436e-b0c3-e35313c9e42b" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72733279F" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5be51261-acad-44ea-91c6-72c43929e3c1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727718F30" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f4149052-4b09-4563-aeb5-e52590705753" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7147806A0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e48dde1b-8a4a-4033-a5af-c4b37e225ff1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DB04074" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/83b7a6a5-9a98-4743-ab0a-a3fede6ab9a7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708BF310D" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/cee51352-228d-4263-9e68-1c24217969ed" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB351BA6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7892fffe-45dd-41de-b131-4c2c131d8439" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA5E66FC" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c66f8ded-4fbf-45f1-9f02-5b5a17163537" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB32E8B7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/ca8f57af-9263-43ec-ab0c-7b811956d6d4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA8E5BE4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e64d3f18-5192-4d4e-b23d-8f1d5cbbf311" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C68489D4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/594582cb-655d-47b8-be4b-a1ea6bedd7c6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C437AA8C" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/95ccab04-4038-42d7-91ae-6e964dd94297" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B768EF2E" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/7d82ff48-b09a-4f3e-9f30-ed6bf8c06458" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B79FC3BE" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/29f2fd5d-37db-4fab-8a6e-87e495eee3d5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3E51669" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/01b25da9-1893-4ab4-9c73-7006ec56b14c" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1633B55" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/3bffa1f9-77b2-4d0b-87b6-93a157351b4f" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1E5D80F" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/3658fcc0-a240-4f2c-8a22-47d2537ce772" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=AB6B17D002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e716760a-6fc5-4187-b097-f070a4083dd8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B16A6A3C" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/eb6f1044-0aa5-47aa-9912-90c1bb65c7c4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1708B1B" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/71e7c512-49e7-4dfa-a5d3-73197ca0b03f" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A2D9EC8B" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e8a240fa-6a5a-4f03-923c-99ada6e21f3b" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68346504A" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/9d113881-31b0-41f1-8483-58e846b030de" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D211BAF" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c27c9852-802c-4c27-b4ba-596ee89d2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67CFE50DF" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/b6458bd6-a37c-4198-a3ed-758cc3165a4b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6732BADE2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/87718f7e-d0e9-4dbf-a3ea-030b9e25f0f8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665E3B26C" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/ab1286c9-5ddf-47e7-91a1-ed2d6014a738" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665B9B7DD" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/adb0d246-d768-464f-8c11-1a54044c054b" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657F0C520" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/17e6e1d5-701a-498f-bb40-632d1866a347" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652151BD1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/efdfc05f-6e72-4120-a4bb-530ac7465cfd" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651C3546E" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/f0fd76c2-5894-4312-81af-a5bc4f4b8d05" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651A84F18" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/a0cad22c-3325-4eb5-b436-3c589b8f2f80" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64AEE6022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/c460b82e-19c7-429f-b2ea-d9d3aba3428d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640165210" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6ef56009-44f8-4565-bdcd-80df2adad7be" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627058CE9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/97d250ee-5dda-4f7b-87a8-db8140a82a9a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6221C0160" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/5ce40bec-38f0-431c-9e57-0a451b4d5392" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E98F27F" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/a55df452-8471-458c-9d37-d2256031bfbe" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61377DFB9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/de8885f9-3f1c-4d4b-adf7-6d5c0effc283" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6125D3C0E" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/e9638bc7-12f8-4402-ad60-91116307db27" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6123CE16D" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/4bda7e0e-017f-494e-bda2-2432718f82b8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607361A14" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/dee8e391-05de-4a24-b4a5-6c55be0a5937" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6047F1193" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/8d8fe5f0-7362-4af0-a7df-802b7f749f07" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60176D842" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/4f22c36d-afa9-4f0f-be1f-33848461c622" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FEDDDBD9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/13ec2794-5fde-469f-8a12-3f793ff87682" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F44B329E" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/13d1c411-30aa-482d-b97d-48ff822e3b7c" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F40611EB" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/46642a8b-32fb-4e50-b919-d21e653dc344" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4C05B10" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/917ddc92-c5da-4e3e-9f16-6d56897afd9f" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4887950" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0b10238b-8a10-4ee7-9824-a12c2aceda9e" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4AA6765" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/60804572-b3d8-4252-9e42-892dd21ef9b8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0B4BF0B" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/61533e24-5fe5-4a31-984f-41f5eca6a980" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C641526E" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/0807652f-ab18-41bc-b839-ae5f92fbe0b3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4B949C7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/b4894712-2d29-40eb-9cbc-25d2c9d3d99e" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B6D75CF1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/15570128-ec12-4fa3-bcc1-cbdf5452a991" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AFF83224" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/3b4fe966-93ac-4854-81b0-3a6d0649c6ee" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6782D7A73" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/dd283b3a-6519-4f9e-9758-e655deef73ac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F07F9ED" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/6771e7fd-7019-414f-98b9-a6b03981feb5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F284493" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/770d387b-1e12-4eda-ac8f-804b8c07a982" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555DB625C" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/de8b446f-6ffa-440c-83a5-2915264a8c25" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5180C1563" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/atti-amministrazioni-enti/a6c7e090-39a5-4e3a-8333-e99f1cadca3d" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC841006/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F188"/>
+  <dimension ref="A1:F207"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10434</v>
+        <v>13087</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>10372</v>
+        <v>13606</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>10343</v>
+        <v>13131</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>13106</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>12857</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7">
+        <v>12799</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>9884</v>
+        <v>12666</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9">
+        <v>12464</v>
+      </c>
+      <c r="C9" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
-      <c r="E9" t="s">
-        <v>17</v>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
-        <v>9665</v>
+        <v>12242</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>9533</v>
+        <v>12121</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>8953</v>
+        <v>11749</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>8527</v>
+        <v>11598</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>8327</v>
+        <v>11434</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>8235</v>
+        <v>10916</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>8234</v>
+        <v>10852</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>8215</v>
+        <v>10668</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>8209</v>
+        <v>10554</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>7640</v>
+        <v>10553</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>7639</v>
+        <v>10434</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>7638</v>
+        <v>10394</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>7549</v>
+        <v>10372</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>7368</v>
+        <v>10343</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>6336</v>
+        <v>10101</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>70</v>
+      </c>
+      <c r="E24" t="s">
+        <v>69</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>6322</v>
+        <v>10044</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="B26">
-        <v>6303</v>
+        <v>9887</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>6235</v>
+        <v>9884</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>5746</v>
+        <v>9695</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>80</v>
+      </c>
+      <c r="E28" t="s">
+        <v>69</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="B29">
-        <v>5624</v>
+        <v>9665</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="E29" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>5550</v>
+        <v>9533</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D30" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>84</v>
+      </c>
+      <c r="E30" t="s">
+        <v>69</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>5293</v>
+        <v>8953</v>
       </c>
       <c r="C31" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>5248</v>
+        <v>8527</v>
       </c>
       <c r="C32" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>89</v>
+      </c>
+      <c r="E32" t="s">
+        <v>69</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B33">
-        <v>5193</v>
+        <v>8327</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>5181</v>
+        <v>8235</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B35">
-        <v>5075</v>
+        <v>8234</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>97</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B36">
-        <v>5043</v>
+        <v>8215</v>
       </c>
       <c r="C36" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D36" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B37">
-        <v>5042</v>
+        <v>8209</v>
       </c>
       <c r="C37" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D37" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="B38">
-        <v>5033</v>
+        <v>7640</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="B39">
-        <v>5025</v>
+        <v>7639</v>
       </c>
       <c r="C39" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="B40">
-        <v>5020</v>
+        <v>7638</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="D40" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="B41">
-        <v>5013</v>
+        <v>7549</v>
       </c>
       <c r="C41" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>109</v>
+      </c>
+      <c r="E41" t="s">
+        <v>69</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B42">
-        <v>4963</v>
+        <v>7368</v>
       </c>
       <c r="C42" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B43">
-        <v>4955</v>
+        <v>6336</v>
       </c>
       <c r="C43" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B44">
-        <v>4724</v>
+        <v>6322</v>
       </c>
       <c r="C44" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>113</v>
       </c>
       <c r="B45">
-        <v>4003</v>
+        <v>6303</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B46">
-        <v>3877</v>
+        <v>6235</v>
       </c>
       <c r="C46" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B47">
-        <v>3681</v>
+        <v>5746</v>
       </c>
       <c r="C47" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B48">
-        <v>3641</v>
+        <v>5624</v>
       </c>
       <c r="C48" t="s">
-        <v>123</v>
+        <v>69</v>
       </c>
       <c r="D48" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>127</v>
+      </c>
+      <c r="E48" t="s">
+        <v>69</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B49">
-        <v>3333</v>
+        <v>5550</v>
       </c>
       <c r="C49" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B50">
-        <v>3331</v>
+        <v>5293</v>
       </c>
       <c r="C50" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D50" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B51">
-        <v>3323</v>
+        <v>5248</v>
       </c>
       <c r="C51" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D51" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B52">
-        <v>2960</v>
+        <v>5193</v>
       </c>
       <c r="C52" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B53">
-        <v>2496</v>
+        <v>5181</v>
       </c>
       <c r="C53" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D53" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B54">
-        <v>2349</v>
+        <v>5075</v>
       </c>
       <c r="C54" t="s">
-        <v>139</v>
+        <v>69</v>
       </c>
       <c r="D54" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>143</v>
+      </c>
+      <c r="E54" t="s">
+        <v>69</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B55">
-        <v>2310</v>
+        <v>5043</v>
       </c>
       <c r="C55" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B56">
-        <v>2200</v>
+        <v>5042</v>
       </c>
       <c r="C56" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D56" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B57">
-        <v>2194</v>
+        <v>5033</v>
       </c>
       <c r="C57" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D57" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B58">
-        <v>2096</v>
+        <v>5025</v>
       </c>
       <c r="C58" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B59">
-        <v>2095</v>
+        <v>5020</v>
       </c>
       <c r="C59" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D59" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B60">
-        <v>2055</v>
+        <v>5013</v>
       </c>
       <c r="C60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B61">
-        <v>1890</v>
+        <v>4963</v>
       </c>
       <c r="C61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D61" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B62">
-        <v>1823</v>
+        <v>4955</v>
       </c>
       <c r="C62" t="s">
         <v>160</v>
       </c>
       <c r="D62" t="s">
         <v>161</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>162</v>
       </c>
       <c r="B63">
-        <v>1734</v>
+        <v>4724</v>
       </c>
       <c r="C63" t="s">
         <v>163</v>
       </c>
       <c r="D63" t="s">
         <v>164</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64">
-        <v>1526</v>
+        <v>4003</v>
       </c>
       <c r="C64" t="s">
         <v>166</v>
       </c>
       <c r="D64" t="s">
         <v>167</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B65">
-        <v>1523</v>
+        <v>3877</v>
       </c>
       <c r="C65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D65" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B66">
-        <v>1433</v>
+        <v>3681</v>
       </c>
       <c r="C66" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D66" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B67">
-        <v>1430</v>
+        <v>3641</v>
       </c>
       <c r="C67" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D67" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B68">
-        <v>1381</v>
+        <v>3333</v>
       </c>
       <c r="C68" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D68" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>177</v>
       </c>
       <c r="B69">
-        <v>1315</v>
+        <v>3331</v>
       </c>
       <c r="C69" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D69" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70">
-        <v>1311</v>
+        <v>3323</v>
       </c>
       <c r="C70" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D70" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="B71">
-        <v>1309</v>
+        <v>2960</v>
       </c>
       <c r="C71" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D71" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="B72">
-        <v>1306</v>
+        <v>2496</v>
       </c>
       <c r="C72" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D72" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B73">
-        <v>1200</v>
+        <v>2349</v>
       </c>
       <c r="C73" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D73" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B74">
-        <v>410</v>
+        <v>2310</v>
       </c>
       <c r="C74" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D74" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B75">
-        <v>347</v>
+        <v>2200</v>
       </c>
       <c r="C75" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D75" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>195</v>
       </c>
       <c r="B76">
-        <v>196</v>
+        <v>2194</v>
       </c>
       <c r="C76" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D76" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B77">
-        <v>154</v>
+        <v>2096</v>
       </c>
       <c r="C77" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D77" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>200</v>
       </c>
       <c r="B78">
-        <v>101</v>
+        <v>2095</v>
       </c>
       <c r="C78" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D78" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B79">
-        <v>17867</v>
+        <v>2055</v>
       </c>
       <c r="C79" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D79" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B80">
-        <v>17713</v>
+        <v>1890</v>
       </c>
       <c r="C80" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D80" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B81">
-        <v>17546</v>
+        <v>1823</v>
       </c>
       <c r="C81" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D81" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B82">
-        <v>17319</v>
+        <v>1734</v>
       </c>
       <c r="C82" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D82" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B83">
-        <v>17307</v>
+        <v>1526</v>
       </c>
       <c r="C83" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D83" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B84">
-        <v>17296</v>
+        <v>1523</v>
       </c>
       <c r="C84" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D84" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B85">
-        <v>17243</v>
+        <v>1433</v>
       </c>
       <c r="C85" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D85" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>222</v>
       </c>
       <c r="B86">
-        <v>16685</v>
+        <v>1430</v>
       </c>
       <c r="C86" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D86" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B87">
-        <v>16556</v>
+        <v>1381</v>
       </c>
       <c r="C87" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D87" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B88">
-        <v>16308</v>
+        <v>1315</v>
       </c>
       <c r="C88" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D88" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B89">
-        <v>16149</v>
+        <v>1311</v>
       </c>
       <c r="C89" t="s">
         <v>232</v>
       </c>
       <c r="D89" t="s">
         <v>233</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B90">
-        <v>16136</v>
+        <v>1309</v>
       </c>
       <c r="C90" t="s">
         <v>234</v>
       </c>
       <c r="D90" t="s">
         <v>235</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>229</v>
+      </c>
+      <c r="B91">
+        <v>1306</v>
+      </c>
+      <c r="C91" t="s">
         <v>236</v>
       </c>
-      <c r="B91">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>238</v>
+      </c>
+      <c r="B92">
+        <v>1200</v>
+      </c>
+      <c r="C92" t="s">
         <v>239</v>
       </c>
-      <c r="B92">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>241</v>
+      </c>
+      <c r="B93">
+        <v>410</v>
+      </c>
+      <c r="C93" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D93" t="s">
         <v>243</v>
       </c>
-      <c r="E93" t="s">
-        <v>17</v>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>244</v>
       </c>
       <c r="B94">
-        <v>14786</v>
+        <v>347</v>
       </c>
       <c r="C94" t="s">
         <v>245</v>
       </c>
       <c r="D94" t="s">
         <v>246</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B95">
-        <v>14775</v>
+        <v>196</v>
       </c>
       <c r="C95" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D95" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B96">
-        <v>14761</v>
+        <v>154</v>
       </c>
       <c r="C96" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D96" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B97">
-        <v>14679</v>
+        <v>101</v>
       </c>
       <c r="C97" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D97" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B98">
-        <v>14459</v>
+        <v>17867</v>
       </c>
       <c r="C98" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D98" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B99">
-        <v>14457</v>
+        <v>17713</v>
       </c>
       <c r="C99" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D99" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="B100">
-        <v>14454</v>
+        <v>17546</v>
       </c>
       <c r="C100" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D100" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="B101">
-        <v>14453</v>
+        <v>17319</v>
       </c>
       <c r="C101" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D101" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B102">
-        <v>13903</v>
+        <v>17307</v>
       </c>
       <c r="C102" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D102" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B103">
-        <v>13424</v>
+        <v>17296</v>
       </c>
       <c r="C103" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D103" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B104">
-        <v>13221</v>
+        <v>17243</v>
       </c>
       <c r="C104" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D104" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B105">
-        <v>13080</v>
+        <v>16685</v>
       </c>
       <c r="C105" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D105" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B106">
-        <v>12980</v>
+        <v>16556</v>
       </c>
       <c r="C106" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D106" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B107">
-        <v>12828</v>
+        <v>16308</v>
       </c>
       <c r="C107" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D107" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B108">
-        <v>12130</v>
+        <v>16149</v>
       </c>
       <c r="C108" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D108" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B109">
-        <v>11925</v>
+        <v>16136</v>
       </c>
       <c r="C109" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D109" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B110">
-        <v>11922</v>
+        <v>15216</v>
       </c>
       <c r="C110" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D110" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B111">
-        <v>11670</v>
+        <v>15121</v>
       </c>
       <c r="C111" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D111" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B112">
-        <v>11334</v>
+        <v>14875</v>
       </c>
       <c r="C112" t="s">
-        <v>293</v>
+        <v>69</v>
       </c>
       <c r="D112" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>295</v>
+      </c>
+      <c r="E112" t="s">
+        <v>69</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B113">
-        <v>10975</v>
+        <v>14786</v>
       </c>
       <c r="C113" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D113" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B114">
-        <v>10952</v>
+        <v>14775</v>
       </c>
       <c r="C114" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D114" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B115">
-        <v>8758</v>
+        <v>14761</v>
       </c>
       <c r="C115" t="s">
         <v>301</v>
       </c>
       <c r="D115" t="s">
         <v>302</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>303</v>
       </c>
       <c r="B116">
-        <v>8634</v>
+        <v>14679</v>
       </c>
       <c r="C116" t="s">
         <v>304</v>
       </c>
       <c r="D116" t="s">
         <v>305</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>306</v>
       </c>
       <c r="B117">
-        <v>8210</v>
+        <v>14459</v>
       </c>
       <c r="C117" t="s">
         <v>307</v>
       </c>
       <c r="D117" t="s">
         <v>308</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>306</v>
       </c>
       <c r="B118">
-        <v>8201</v>
+        <v>14457</v>
       </c>
       <c r="C118" t="s">
         <v>309</v>
       </c>
       <c r="D118" t="s">
         <v>310</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>306</v>
+      </c>
+      <c r="B119">
+        <v>14454</v>
+      </c>
+      <c r="C119" t="s">
         <v>311</v>
       </c>
-      <c r="B119">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>306</v>
+      </c>
+      <c r="B120">
+        <v>14453</v>
+      </c>
+      <c r="C120" t="s">
+        <v>313</v>
+      </c>
+      <c r="D120" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>315</v>
+      </c>
+      <c r="B121">
+        <v>13903</v>
+      </c>
+      <c r="C121" t="s">
+        <v>316</v>
+      </c>
+      <c r="D121" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>318</v>
+      </c>
+      <c r="B122">
+        <v>13424</v>
+      </c>
+      <c r="C122" t="s">
+        <v>319</v>
+      </c>
+      <c r="D122" t="s">
         <v>320</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>321</v>
+      </c>
+      <c r="B123">
+        <v>13221</v>
+      </c>
+      <c r="C123" t="s">
+        <v>322</v>
+      </c>
+      <c r="D123" t="s">
         <v>323</v>
-      </c>
-[...7 lines deleted...]
-        <v>325</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
+        <v>324</v>
+      </c>
+      <c r="B124">
+        <v>13080</v>
+      </c>
+      <c r="C124" t="s">
+        <v>325</v>
+      </c>
+      <c r="D124" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B125">
-        <v>7226</v>
+        <v>12980</v>
       </c>
       <c r="C125" t="s">
+        <v>328</v>
+      </c>
+      <c r="D125" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B126">
-        <v>7221</v>
+        <v>12828</v>
       </c>
       <c r="C126" t="s">
         <v>331</v>
       </c>
       <c r="D126" t="s">
         <v>332</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B127">
-        <v>7216</v>
+        <v>12130</v>
       </c>
       <c r="C127" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D127" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B128">
-        <v>6788</v>
+        <v>11925</v>
       </c>
       <c r="C128" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D128" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B129">
-        <v>6635</v>
+        <v>11922</v>
       </c>
       <c r="C129" t="s">
         <v>339</v>
       </c>
       <c r="D129" t="s">
         <v>340</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>341</v>
       </c>
       <c r="B130">
-        <v>6588</v>
+        <v>11670</v>
       </c>
       <c r="C130" t="s">
         <v>342</v>
       </c>
       <c r="D130" t="s">
         <v>343</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>344</v>
       </c>
       <c r="B131">
-        <v>6485</v>
+        <v>11334</v>
       </c>
       <c r="C131" t="s">
-        <v>17</v>
+        <v>345</v>
       </c>
       <c r="D131" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>346</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B132">
-        <v>6474</v>
+        <v>10975</v>
       </c>
       <c r="C132" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D132" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B133">
-        <v>6460</v>
+        <v>10952</v>
       </c>
       <c r="C133" t="s">
-        <v>17</v>
+        <v>350</v>
       </c>
       <c r="D133" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>351</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B134">
-        <v>6308</v>
+        <v>8758</v>
       </c>
       <c r="C134" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="D134" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B135">
-        <v>5994</v>
+        <v>8634</v>
       </c>
       <c r="C135" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D135" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="B136">
-        <v>5990</v>
+        <v>8210</v>
       </c>
       <c r="C136" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="D136" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>358</v>
       </c>
       <c r="B137">
-        <v>5919</v>
+        <v>8201</v>
       </c>
       <c r="C137" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D137" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B138">
-        <v>5900</v>
+        <v>7987</v>
       </c>
       <c r="C138" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D138" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B139">
-        <v>5764</v>
+        <v>7949</v>
       </c>
       <c r="C139" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D139" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="B140">
-        <v>5762</v>
+        <v>7735</v>
       </c>
       <c r="C140" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D140" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B141">
-        <v>5711</v>
+        <v>7523</v>
       </c>
       <c r="C141" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="D141" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B142">
-        <v>8659</v>
+        <v>7237</v>
       </c>
       <c r="C142" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="D142" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="B143">
-        <v>5669</v>
+        <v>7232</v>
       </c>
       <c r="C143" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="D143" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="B144">
-        <v>5661</v>
+        <v>7226</v>
       </c>
       <c r="C144" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="D144" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="B145">
-        <v>5660</v>
+        <v>7221</v>
       </c>
       <c r="C145" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="D145" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="B146">
-        <v>5658</v>
+        <v>7216</v>
       </c>
       <c r="C146" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="D146" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="B147">
-        <v>5443</v>
+        <v>6788</v>
       </c>
       <c r="C147" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D147" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="B148">
-        <v>5238</v>
+        <v>6635</v>
       </c>
       <c r="C148" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="D148" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B149">
-        <v>5163</v>
+        <v>6588</v>
       </c>
       <c r="C149" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="D149" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="B150">
-        <v>5161</v>
+        <v>6485</v>
       </c>
       <c r="C150" t="s">
-        <v>391</v>
+        <v>69</v>
       </c>
       <c r="D150" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>397</v>
+      </c>
+      <c r="E150" t="s">
+        <v>69</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="B151">
-        <v>5073</v>
+        <v>6474</v>
       </c>
       <c r="C151" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="D151" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B152">
-        <v>4948</v>
+        <v>6460</v>
       </c>
       <c r="C152" t="s">
-        <v>397</v>
+        <v>69</v>
       </c>
       <c r="D152" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>401</v>
+      </c>
+      <c r="E152" t="s">
+        <v>69</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="B153">
-        <v>4946</v>
+        <v>6308</v>
       </c>
       <c r="C153" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D153" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B154">
-        <v>4785</v>
+        <v>5994</v>
       </c>
       <c r="C154" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D154" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B155">
-        <v>4722</v>
+        <v>5990</v>
       </c>
       <c r="C155" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="D155" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B156">
-        <v>4718</v>
+        <v>5919</v>
       </c>
       <c r="C156" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D156" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B157">
-        <v>4713</v>
+        <v>5900</v>
       </c>
       <c r="C157" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D157" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B158">
-        <v>4478</v>
+        <v>5764</v>
       </c>
       <c r="C158" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="D158" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B159">
-        <v>4392</v>
+        <v>5762</v>
       </c>
       <c r="C159" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="D159" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B160">
-        <v>4087</v>
+        <v>5711</v>
       </c>
       <c r="C160" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="D160" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B161">
-        <v>4031</v>
+        <v>8659</v>
       </c>
       <c r="C161" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="D161" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>423</v>
       </c>
       <c r="B162">
-        <v>3999</v>
+        <v>5669</v>
       </c>
       <c r="C162" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D162" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B163">
-        <v>3915</v>
+        <v>5661</v>
       </c>
       <c r="C163" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D163" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B164">
-        <v>3904</v>
+        <v>5660</v>
       </c>
       <c r="C164" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D164" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B165">
-        <v>3903</v>
+        <v>5658</v>
       </c>
       <c r="C165" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D165" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B166">
-        <v>3784</v>
+        <v>5443</v>
       </c>
       <c r="C166" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D166" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B167">
-        <v>3733</v>
+        <v>5238</v>
       </c>
       <c r="C167" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D167" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="B168">
-        <v>3688</v>
+        <v>5163</v>
       </c>
       <c r="C168" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D168" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B169">
-        <v>3634</v>
+        <v>5161</v>
       </c>
       <c r="C169" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D169" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B170">
-        <v>3496</v>
+        <v>5073</v>
       </c>
       <c r="C170" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D170" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B171">
-        <v>3407</v>
+        <v>4948</v>
       </c>
       <c r="C171" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D171" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B172">
-        <v>3180</v>
+        <v>4946</v>
       </c>
       <c r="C172" t="s">
         <v>451</v>
       </c>
       <c r="D172" t="s">
         <v>452</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>453</v>
       </c>
       <c r="B173">
-        <v>3083</v>
+        <v>4785</v>
       </c>
       <c r="C173" t="s">
         <v>454</v>
       </c>
       <c r="D173" t="s">
         <v>455</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>456</v>
       </c>
       <c r="B174">
-        <v>2949</v>
+        <v>4722</v>
       </c>
       <c r="C174" t="s">
         <v>457</v>
       </c>
       <c r="D174" t="s">
         <v>458</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
+        <v>456</v>
+      </c>
+      <c r="B175">
+        <v>4718</v>
+      </c>
+      <c r="C175" t="s">
         <v>459</v>
       </c>
-      <c r="B175">
-[...2 lines deleted...]
-      <c r="C175" t="s">
+      <c r="D175" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
+        <v>456</v>
+      </c>
+      <c r="B176">
+        <v>4713</v>
+      </c>
+      <c r="C176" t="s">
+        <v>461</v>
+      </c>
+      <c r="D176" t="s">
         <v>462</v>
-      </c>
-[...7 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B177">
-        <v>2766</v>
+        <v>4478</v>
       </c>
       <c r="C177" t="s">
+        <v>464</v>
+      </c>
+      <c r="D177" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
+        <v>466</v>
+      </c>
+      <c r="B178">
+        <v>4392</v>
+      </c>
+      <c r="C178" t="s">
         <v>467</v>
       </c>
-      <c r="B178">
-[...2 lines deleted...]
-      <c r="C178" t="s">
+      <c r="D178" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
+        <v>469</v>
+      </c>
+      <c r="B179">
+        <v>4087</v>
+      </c>
+      <c r="C179" t="s">
         <v>470</v>
       </c>
-      <c r="B179">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+      <c r="D179" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B180">
-        <v>2488</v>
+        <v>4031</v>
       </c>
       <c r="C180" t="s">
         <v>473</v>
       </c>
       <c r="D180" t="s">
         <v>474</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>475</v>
       </c>
       <c r="B181">
-        <v>2221</v>
+        <v>3999</v>
       </c>
       <c r="C181" t="s">
         <v>476</v>
       </c>
       <c r="D181" t="s">
         <v>477</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>478</v>
       </c>
       <c r="B182">
-        <v>2178</v>
+        <v>3915</v>
       </c>
       <c r="C182" t="s">
-        <v>17</v>
+        <v>479</v>
       </c>
       <c r="D182" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>480</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B183">
-        <v>1996</v>
+        <v>3904</v>
       </c>
       <c r="C183" t="s">
         <v>481</v>
       </c>
       <c r="D183" t="s">
         <v>482</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
+        <v>478</v>
+      </c>
+      <c r="B184">
+        <v>3903</v>
+      </c>
+      <c r="C184" t="s">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D184" t="s">
         <v>484</v>
       </c>
-      <c r="E184" t="s">
-        <v>17</v>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>485</v>
       </c>
       <c r="B185">
-        <v>1196</v>
+        <v>3784</v>
       </c>
       <c r="C185" t="s">
-        <v>17</v>
+        <v>486</v>
       </c>
       <c r="D185" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>487</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B186">
-        <v>1138</v>
+        <v>3733</v>
       </c>
       <c r="C186" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D186" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B187">
-        <v>108</v>
+        <v>3688</v>
       </c>
       <c r="C187" t="s">
         <v>491</v>
       </c>
       <c r="D187" t="s">
         <v>492</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>493</v>
       </c>
       <c r="B188">
+        <v>3634</v>
+      </c>
+      <c r="C188" t="s">
+        <v>494</v>
+      </c>
+      <c r="D188" t="s">
+        <v>495</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>496</v>
+      </c>
+      <c r="B189">
+        <v>3496</v>
+      </c>
+      <c r="C189" t="s">
+        <v>497</v>
+      </c>
+      <c r="D189" t="s">
+        <v>498</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>499</v>
+      </c>
+      <c r="B190">
+        <v>3407</v>
+      </c>
+      <c r="C190" t="s">
+        <v>500</v>
+      </c>
+      <c r="D190" t="s">
+        <v>501</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>502</v>
+      </c>
+      <c r="B191">
+        <v>3180</v>
+      </c>
+      <c r="C191" t="s">
+        <v>503</v>
+      </c>
+      <c r="D191" t="s">
+        <v>504</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>505</v>
+      </c>
+      <c r="B192">
+        <v>3083</v>
+      </c>
+      <c r="C192" t="s">
+        <v>506</v>
+      </c>
+      <c r="D192" t="s">
+        <v>507</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>508</v>
+      </c>
+      <c r="B193">
+        <v>2949</v>
+      </c>
+      <c r="C193" t="s">
+        <v>509</v>
+      </c>
+      <c r="D193" t="s">
+        <v>510</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>511</v>
+      </c>
+      <c r="B194">
+        <v>2911</v>
+      </c>
+      <c r="C194" t="s">
+        <v>512</v>
+      </c>
+      <c r="D194" t="s">
+        <v>513</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>514</v>
+      </c>
+      <c r="B195">
+        <v>2790</v>
+      </c>
+      <c r="C195" t="s">
+        <v>515</v>
+      </c>
+      <c r="D195" t="s">
+        <v>516</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>514</v>
+      </c>
+      <c r="B196">
+        <v>2766</v>
+      </c>
+      <c r="C196" t="s">
+        <v>517</v>
+      </c>
+      <c r="D196" t="s">
+        <v>518</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>519</v>
+      </c>
+      <c r="B197">
+        <v>2621</v>
+      </c>
+      <c r="C197" t="s">
+        <v>520</v>
+      </c>
+      <c r="D197" t="s">
+        <v>521</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>522</v>
+      </c>
+      <c r="B198">
+        <v>2516</v>
+      </c>
+      <c r="C198" t="s">
+        <v>523</v>
+      </c>
+      <c r="D198" t="s">
+        <v>524</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>522</v>
+      </c>
+      <c r="B199">
+        <v>2488</v>
+      </c>
+      <c r="C199" t="s">
+        <v>525</v>
+      </c>
+      <c r="D199" t="s">
+        <v>526</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>527</v>
+      </c>
+      <c r="B200">
+        <v>2221</v>
+      </c>
+      <c r="C200" t="s">
+        <v>528</v>
+      </c>
+      <c r="D200" t="s">
+        <v>529</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>530</v>
+      </c>
+      <c r="B201">
+        <v>2178</v>
+      </c>
+      <c r="C201" t="s">
+        <v>69</v>
+      </c>
+      <c r="D201" t="s">
+        <v>531</v>
+      </c>
+      <c r="E201" t="s">
+        <v>69</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>532</v>
+      </c>
+      <c r="B202">
+        <v>1996</v>
+      </c>
+      <c r="C202" t="s">
+        <v>533</v>
+      </c>
+      <c r="D202" t="s">
+        <v>534</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>535</v>
+      </c>
+      <c r="B203">
+        <v>1443</v>
+      </c>
+      <c r="C203" t="s">
+        <v>69</v>
+      </c>
+      <c r="D203" t="s">
+        <v>536</v>
+      </c>
+      <c r="E203" t="s">
+        <v>69</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>537</v>
+      </c>
+      <c r="B204">
+        <v>1196</v>
+      </c>
+      <c r="C204" t="s">
+        <v>69</v>
+      </c>
+      <c r="D204" t="s">
+        <v>538</v>
+      </c>
+      <c r="E204" t="s">
+        <v>69</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>539</v>
+      </c>
+      <c r="B205">
+        <v>1138</v>
+      </c>
+      <c r="C205" t="s">
+        <v>540</v>
+      </c>
+      <c r="D205" t="s">
+        <v>541</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>542</v>
+      </c>
+      <c r="B206">
+        <v>108</v>
+      </c>
+      <c r="C206" t="s">
+        <v>543</v>
+      </c>
+      <c r="D206" t="s">
+        <v>544</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>545</v>
+      </c>
+      <c r="B207">
         <v>12873</v>
       </c>
-      <c r="C188" t="s">
-[...8 lines deleted...]
-      <c r="F188" s="2" t="s">
+      <c r="C207" t="s">
+        <v>69</v>
+      </c>
+      <c r="D207" t="s">
+        <v>546</v>
+      </c>
+      <c r="E207" t="s">
+        <v>69</v>
+      </c>
+      <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
-    <hyperlink ref="F5" r:id="rId7"/>
-[...89 lines deleted...]
-    <hyperlink ref="E54" r:id="rId97"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="F28" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="F32" r:id="rId57"/>
+    <hyperlink ref="E33" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="E34" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="E39" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="F41" r:id="rId74"/>
+    <hyperlink ref="E42" r:id="rId75"/>
+    <hyperlink ref="F42" r:id="rId76"/>
+    <hyperlink ref="E43" r:id="rId77"/>
+    <hyperlink ref="F43" r:id="rId78"/>
+    <hyperlink ref="E44" r:id="rId79"/>
+    <hyperlink ref="F44" r:id="rId80"/>
+    <hyperlink ref="E45" r:id="rId81"/>
+    <hyperlink ref="F45" r:id="rId82"/>
+    <hyperlink ref="E46" r:id="rId83"/>
+    <hyperlink ref="F46" r:id="rId84"/>
+    <hyperlink ref="E47" r:id="rId85"/>
+    <hyperlink ref="F47" r:id="rId86"/>
+    <hyperlink ref="F48" r:id="rId87"/>
+    <hyperlink ref="E49" r:id="rId88"/>
+    <hyperlink ref="F49" r:id="rId89"/>
+    <hyperlink ref="E50" r:id="rId90"/>
+    <hyperlink ref="F50" r:id="rId91"/>
+    <hyperlink ref="E51" r:id="rId92"/>
+    <hyperlink ref="F51" r:id="rId93"/>
+    <hyperlink ref="E52" r:id="rId94"/>
+    <hyperlink ref="F52" r:id="rId95"/>
+    <hyperlink ref="E53" r:id="rId96"/>
+    <hyperlink ref="F53" r:id="rId97"/>
     <hyperlink ref="F54" r:id="rId98"/>
     <hyperlink ref="E55" r:id="rId99"/>
     <hyperlink ref="F55" r:id="rId100"/>
     <hyperlink ref="E56" r:id="rId101"/>
     <hyperlink ref="F56" r:id="rId102"/>
     <hyperlink ref="E57" r:id="rId103"/>
     <hyperlink ref="F57" r:id="rId104"/>
     <hyperlink ref="E58" r:id="rId105"/>
     <hyperlink ref="F58" r:id="rId106"/>
     <hyperlink ref="E59" r:id="rId107"/>
     <hyperlink ref="F59" r:id="rId108"/>
     <hyperlink ref="E60" r:id="rId109"/>
     <hyperlink ref="F60" r:id="rId110"/>
     <hyperlink ref="E61" r:id="rId111"/>
     <hyperlink ref="F61" r:id="rId112"/>
     <hyperlink ref="E62" r:id="rId113"/>
     <hyperlink ref="F62" r:id="rId114"/>
     <hyperlink ref="E63" r:id="rId115"/>
     <hyperlink ref="F63" r:id="rId116"/>
     <hyperlink ref="E64" r:id="rId117"/>
     <hyperlink ref="F64" r:id="rId118"/>
     <hyperlink ref="E65" r:id="rId119"/>
     <hyperlink ref="F65" r:id="rId120"/>
     <hyperlink ref="E66" r:id="rId121"/>
     <hyperlink ref="F66" r:id="rId122"/>
@@ -5830,166 +6366,166 @@
     <hyperlink ref="F80" r:id="rId150"/>
     <hyperlink ref="E81" r:id="rId151"/>
     <hyperlink ref="F81" r:id="rId152"/>
     <hyperlink ref="E82" r:id="rId153"/>
     <hyperlink ref="F82" r:id="rId154"/>
     <hyperlink ref="E83" r:id="rId155"/>
     <hyperlink ref="F83" r:id="rId156"/>
     <hyperlink ref="E84" r:id="rId157"/>
     <hyperlink ref="F84" r:id="rId158"/>
     <hyperlink ref="E85" r:id="rId159"/>
     <hyperlink ref="F85" r:id="rId160"/>
     <hyperlink ref="E86" r:id="rId161"/>
     <hyperlink ref="F86" r:id="rId162"/>
     <hyperlink ref="E87" r:id="rId163"/>
     <hyperlink ref="F87" r:id="rId164"/>
     <hyperlink ref="E88" r:id="rId165"/>
     <hyperlink ref="F88" r:id="rId166"/>
     <hyperlink ref="E89" r:id="rId167"/>
     <hyperlink ref="F89" r:id="rId168"/>
     <hyperlink ref="E90" r:id="rId169"/>
     <hyperlink ref="F90" r:id="rId170"/>
     <hyperlink ref="E91" r:id="rId171"/>
     <hyperlink ref="F91" r:id="rId172"/>
     <hyperlink ref="E92" r:id="rId173"/>
     <hyperlink ref="F92" r:id="rId174"/>
-    <hyperlink ref="F93" r:id="rId175"/>
-[...36 lines deleted...]
-    <hyperlink ref="E112" r:id="rId212"/>
+    <hyperlink ref="E93" r:id="rId175"/>
+    <hyperlink ref="F93" r:id="rId176"/>
+    <hyperlink ref="E94" r:id="rId177"/>
+    <hyperlink ref="F94" r:id="rId178"/>
+    <hyperlink ref="E95" r:id="rId179"/>
+    <hyperlink ref="F95" r:id="rId180"/>
+    <hyperlink ref="E96" r:id="rId181"/>
+    <hyperlink ref="F96" r:id="rId182"/>
+    <hyperlink ref="E97" r:id="rId183"/>
+    <hyperlink ref="F97" r:id="rId184"/>
+    <hyperlink ref="E98" r:id="rId185"/>
+    <hyperlink ref="F98" r:id="rId186"/>
+    <hyperlink ref="E99" r:id="rId187"/>
+    <hyperlink ref="F99" r:id="rId188"/>
+    <hyperlink ref="E100" r:id="rId189"/>
+    <hyperlink ref="F100" r:id="rId190"/>
+    <hyperlink ref="E101" r:id="rId191"/>
+    <hyperlink ref="F101" r:id="rId192"/>
+    <hyperlink ref="E102" r:id="rId193"/>
+    <hyperlink ref="F102" r:id="rId194"/>
+    <hyperlink ref="E103" r:id="rId195"/>
+    <hyperlink ref="F103" r:id="rId196"/>
+    <hyperlink ref="E104" r:id="rId197"/>
+    <hyperlink ref="F104" r:id="rId198"/>
+    <hyperlink ref="E105" r:id="rId199"/>
+    <hyperlink ref="F105" r:id="rId200"/>
+    <hyperlink ref="E106" r:id="rId201"/>
+    <hyperlink ref="F106" r:id="rId202"/>
+    <hyperlink ref="E107" r:id="rId203"/>
+    <hyperlink ref="F107" r:id="rId204"/>
+    <hyperlink ref="E108" r:id="rId205"/>
+    <hyperlink ref="F108" r:id="rId206"/>
+    <hyperlink ref="E109" r:id="rId207"/>
+    <hyperlink ref="F109" r:id="rId208"/>
+    <hyperlink ref="E110" r:id="rId209"/>
+    <hyperlink ref="F110" r:id="rId210"/>
+    <hyperlink ref="E111" r:id="rId211"/>
+    <hyperlink ref="F111" r:id="rId212"/>
     <hyperlink ref="F112" r:id="rId213"/>
     <hyperlink ref="E113" r:id="rId214"/>
     <hyperlink ref="F113" r:id="rId215"/>
     <hyperlink ref="E114" r:id="rId216"/>
     <hyperlink ref="F114" r:id="rId217"/>
     <hyperlink ref="E115" r:id="rId218"/>
     <hyperlink ref="F115" r:id="rId219"/>
     <hyperlink ref="E116" r:id="rId220"/>
     <hyperlink ref="F116" r:id="rId221"/>
     <hyperlink ref="E117" r:id="rId222"/>
     <hyperlink ref="F117" r:id="rId223"/>
     <hyperlink ref="E118" r:id="rId224"/>
     <hyperlink ref="F118" r:id="rId225"/>
     <hyperlink ref="E119" r:id="rId226"/>
     <hyperlink ref="F119" r:id="rId227"/>
     <hyperlink ref="E120" r:id="rId228"/>
     <hyperlink ref="F120" r:id="rId229"/>
     <hyperlink ref="E121" r:id="rId230"/>
     <hyperlink ref="F121" r:id="rId231"/>
     <hyperlink ref="E122" r:id="rId232"/>
     <hyperlink ref="F122" r:id="rId233"/>
     <hyperlink ref="E123" r:id="rId234"/>
     <hyperlink ref="F123" r:id="rId235"/>
     <hyperlink ref="E124" r:id="rId236"/>
     <hyperlink ref="F124" r:id="rId237"/>
     <hyperlink ref="E125" r:id="rId238"/>
     <hyperlink ref="F125" r:id="rId239"/>
     <hyperlink ref="E126" r:id="rId240"/>
     <hyperlink ref="F126" r:id="rId241"/>
     <hyperlink ref="E127" r:id="rId242"/>
     <hyperlink ref="F127" r:id="rId243"/>
     <hyperlink ref="E128" r:id="rId244"/>
     <hyperlink ref="F128" r:id="rId245"/>
     <hyperlink ref="E129" r:id="rId246"/>
     <hyperlink ref="F129" r:id="rId247"/>
     <hyperlink ref="E130" r:id="rId248"/>
     <hyperlink ref="F130" r:id="rId249"/>
-    <hyperlink ref="F131" r:id="rId250"/>
-[...39 lines deleted...]
-    <hyperlink ref="E152" r:id="rId290"/>
+    <hyperlink ref="E131" r:id="rId250"/>
+    <hyperlink ref="F131" r:id="rId251"/>
+    <hyperlink ref="E132" r:id="rId252"/>
+    <hyperlink ref="F132" r:id="rId253"/>
+    <hyperlink ref="E133" r:id="rId254"/>
+    <hyperlink ref="F133" r:id="rId255"/>
+    <hyperlink ref="E134" r:id="rId256"/>
+    <hyperlink ref="F134" r:id="rId257"/>
+    <hyperlink ref="E135" r:id="rId258"/>
+    <hyperlink ref="F135" r:id="rId259"/>
+    <hyperlink ref="E136" r:id="rId260"/>
+    <hyperlink ref="F136" r:id="rId261"/>
+    <hyperlink ref="E137" r:id="rId262"/>
+    <hyperlink ref="F137" r:id="rId263"/>
+    <hyperlink ref="E138" r:id="rId264"/>
+    <hyperlink ref="F138" r:id="rId265"/>
+    <hyperlink ref="E139" r:id="rId266"/>
+    <hyperlink ref="F139" r:id="rId267"/>
+    <hyperlink ref="E140" r:id="rId268"/>
+    <hyperlink ref="F140" r:id="rId269"/>
+    <hyperlink ref="E141" r:id="rId270"/>
+    <hyperlink ref="F141" r:id="rId271"/>
+    <hyperlink ref="E142" r:id="rId272"/>
+    <hyperlink ref="F142" r:id="rId273"/>
+    <hyperlink ref="E143" r:id="rId274"/>
+    <hyperlink ref="F143" r:id="rId275"/>
+    <hyperlink ref="E144" r:id="rId276"/>
+    <hyperlink ref="F144" r:id="rId277"/>
+    <hyperlink ref="E145" r:id="rId278"/>
+    <hyperlink ref="F145" r:id="rId279"/>
+    <hyperlink ref="E146" r:id="rId280"/>
+    <hyperlink ref="F146" r:id="rId281"/>
+    <hyperlink ref="E147" r:id="rId282"/>
+    <hyperlink ref="F147" r:id="rId283"/>
+    <hyperlink ref="E148" r:id="rId284"/>
+    <hyperlink ref="F148" r:id="rId285"/>
+    <hyperlink ref="E149" r:id="rId286"/>
+    <hyperlink ref="F149" r:id="rId287"/>
+    <hyperlink ref="F150" r:id="rId288"/>
+    <hyperlink ref="E151" r:id="rId289"/>
+    <hyperlink ref="F151" r:id="rId290"/>
     <hyperlink ref="F152" r:id="rId291"/>
     <hyperlink ref="E153" r:id="rId292"/>
     <hyperlink ref="F153" r:id="rId293"/>
     <hyperlink ref="E154" r:id="rId294"/>
     <hyperlink ref="F154" r:id="rId295"/>
     <hyperlink ref="E155" r:id="rId296"/>
     <hyperlink ref="F155" r:id="rId297"/>
     <hyperlink ref="E156" r:id="rId298"/>
     <hyperlink ref="F156" r:id="rId299"/>
     <hyperlink ref="E157" r:id="rId300"/>
     <hyperlink ref="F157" r:id="rId301"/>
     <hyperlink ref="E158" r:id="rId302"/>
     <hyperlink ref="F158" r:id="rId303"/>
     <hyperlink ref="E159" r:id="rId304"/>
     <hyperlink ref="F159" r:id="rId305"/>
     <hyperlink ref="E160" r:id="rId306"/>
     <hyperlink ref="F160" r:id="rId307"/>
     <hyperlink ref="E161" r:id="rId308"/>
     <hyperlink ref="F161" r:id="rId309"/>
     <hyperlink ref="E162" r:id="rId310"/>
     <hyperlink ref="F162" r:id="rId311"/>
     <hyperlink ref="E163" r:id="rId312"/>
     <hyperlink ref="F163" r:id="rId313"/>
     <hyperlink ref="E164" r:id="rId314"/>
     <hyperlink ref="F164" r:id="rId315"/>
@@ -6005,60 +6541,98 @@
     <hyperlink ref="F169" r:id="rId325"/>
     <hyperlink ref="E170" r:id="rId326"/>
     <hyperlink ref="F170" r:id="rId327"/>
     <hyperlink ref="E171" r:id="rId328"/>
     <hyperlink ref="F171" r:id="rId329"/>
     <hyperlink ref="E172" r:id="rId330"/>
     <hyperlink ref="F172" r:id="rId331"/>
     <hyperlink ref="E173" r:id="rId332"/>
     <hyperlink ref="F173" r:id="rId333"/>
     <hyperlink ref="E174" r:id="rId334"/>
     <hyperlink ref="F174" r:id="rId335"/>
     <hyperlink ref="E175" r:id="rId336"/>
     <hyperlink ref="F175" r:id="rId337"/>
     <hyperlink ref="E176" r:id="rId338"/>
     <hyperlink ref="F176" r:id="rId339"/>
     <hyperlink ref="E177" r:id="rId340"/>
     <hyperlink ref="F177" r:id="rId341"/>
     <hyperlink ref="E178" r:id="rId342"/>
     <hyperlink ref="F178" r:id="rId343"/>
     <hyperlink ref="E179" r:id="rId344"/>
     <hyperlink ref="F179" r:id="rId345"/>
     <hyperlink ref="E180" r:id="rId346"/>
     <hyperlink ref="F180" r:id="rId347"/>
     <hyperlink ref="E181" r:id="rId348"/>
     <hyperlink ref="F181" r:id="rId349"/>
-    <hyperlink ref="F182" r:id="rId350"/>
-[...8 lines deleted...]
-    <hyperlink ref="F188" r:id="rId359"/>
+    <hyperlink ref="E182" r:id="rId350"/>
+    <hyperlink ref="F182" r:id="rId351"/>
+    <hyperlink ref="E183" r:id="rId352"/>
+    <hyperlink ref="F183" r:id="rId353"/>
+    <hyperlink ref="E184" r:id="rId354"/>
+    <hyperlink ref="F184" r:id="rId355"/>
+    <hyperlink ref="E185" r:id="rId356"/>
+    <hyperlink ref="F185" r:id="rId357"/>
+    <hyperlink ref="E186" r:id="rId358"/>
+    <hyperlink ref="F186" r:id="rId359"/>
+    <hyperlink ref="E187" r:id="rId360"/>
+    <hyperlink ref="F187" r:id="rId361"/>
+    <hyperlink ref="E188" r:id="rId362"/>
+    <hyperlink ref="F188" r:id="rId363"/>
+    <hyperlink ref="E189" r:id="rId364"/>
+    <hyperlink ref="F189" r:id="rId365"/>
+    <hyperlink ref="E190" r:id="rId366"/>
+    <hyperlink ref="F190" r:id="rId367"/>
+    <hyperlink ref="E191" r:id="rId368"/>
+    <hyperlink ref="F191" r:id="rId369"/>
+    <hyperlink ref="E192" r:id="rId370"/>
+    <hyperlink ref="F192" r:id="rId371"/>
+    <hyperlink ref="E193" r:id="rId372"/>
+    <hyperlink ref="F193" r:id="rId373"/>
+    <hyperlink ref="E194" r:id="rId374"/>
+    <hyperlink ref="F194" r:id="rId375"/>
+    <hyperlink ref="E195" r:id="rId376"/>
+    <hyperlink ref="F195" r:id="rId377"/>
+    <hyperlink ref="E196" r:id="rId378"/>
+    <hyperlink ref="F196" r:id="rId379"/>
+    <hyperlink ref="E197" r:id="rId380"/>
+    <hyperlink ref="F197" r:id="rId381"/>
+    <hyperlink ref="E198" r:id="rId382"/>
+    <hyperlink ref="F198" r:id="rId383"/>
+    <hyperlink ref="E199" r:id="rId384"/>
+    <hyperlink ref="F199" r:id="rId385"/>
+    <hyperlink ref="E200" r:id="rId386"/>
+    <hyperlink ref="F200" r:id="rId387"/>
+    <hyperlink ref="F201" r:id="rId388"/>
+    <hyperlink ref="E202" r:id="rId389"/>
+    <hyperlink ref="F202" r:id="rId390"/>
+    <hyperlink ref="F203" r:id="rId391"/>
+    <hyperlink ref="F204" r:id="rId392"/>
+    <hyperlink ref="E205" r:id="rId393"/>
+    <hyperlink ref="F205" r:id="rId394"/>
+    <hyperlink ref="E206" r:id="rId395"/>
+    <hyperlink ref="F206" r:id="rId396"/>
+    <hyperlink ref="F207" r:id="rId397"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>