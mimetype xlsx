--- v0 (2026-09-12)
+++ v1 (2026-10-28)
@@ -8,95 +8,191 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="170">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>BD82465E2C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI TRASPORTO PER IL 01/12/2026 AL TEATRO DI POLITEAMA DI PALERMO</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4B4396EF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiali per la realizzazione dell’aula multisensoriale (Snoezelen Room)</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD4456E90B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI CONTROLLO E MANUTENZIONE ESTINTORI A.S. 2026-2027</t>
+  </si>
+  <si>
+    <t>03/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>DECRETO CONFERIMENTO DEGLI INCARICHI INTERNI DI ESPERTO E TUTOR -  CNP: ESO4.6.A1.B-FSEPN-SI-2026-487</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO DI CONFERIMENTO INCARICO INTERNO FIGURA DI SUPPORTO TECNICO-ORGANIZZATIVO - CNP: ESO4.6.A1.B-FSEPN-SI-2026-487 </t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSEGNAZIONE INCARICO DIREZIONE AMMINISTRATIVA - CNP: ESO4.6.A1.B-FSEPN-SI-2026-487</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO  - CNP: ESO4.6.A1.B-FSEPN-SI-2026-487</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1C9C69A6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale pubblicitario</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD178B1071</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Lavori di manutenzione e sistemazione plessi</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto per il  conferimento dell'incarico per lo svolgimento dell'attività di direzione amministrativa D.S.G.A.</t>
+  </si>
+  <si>
+    <t>BD1132B8CE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre  acquisto del materiale di pulizia I.C. F.E. Cangiamila</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0B714A19</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di manutenzione, controllo e revisione periodica dell’impianto di allarme</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD06B8D65B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Lavori di ripristino n.1 aula da adibire ad aula multisensoriale</t>
+  </si>
+  <si>
+    <t>BD061CDA96</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo servizi amministrazione trasparente a.s. 2026-2027</t>
+  </si>
+  <si>
     <t>11/09/2026</t>
   </si>
   <si>
     <t>BCF1108161</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo del servizio di firma digitale OTP Aruba con scadenza triennale</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>10/09/2026</t>
   </si>
   <si>
     <t>BCEDD0557D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di dispositivi digitali - Titolo Progetto: “Dispositivi Digitali”</t>
   </si>
   <si>
     <t>22/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di individuazione e incarico esperti e tutor  avviso prot. 7895 del 30 giugno 2026 - PN Formazione docenti</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC581E721B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pubblicitario - Titolo Progetto: a Bussola, la rotta e la parola. A te la scelta</t>
   </si>
   <si>
     <t>BC57FB73FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pubblicitario - Titolo Progetto: “LA SCUOLA  PER  TUTTI”</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBF9A3006E</t>
   </si>
@@ -812,1171 +908,1474 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF1108161" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/3eff755e-85f3-4684-af5b-2cc3a0cfbe9e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEDD0557D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/b8c6b817-b3a5-469c-8eb0-ab512c453a93" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC581E721B" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/ca5d4709-9be0-4dc1-8e57-d1cc05cfaea0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC57FB73FA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/599f7778-72c1-4e3a-bc81-3574447811d3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF9A3006E" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/055afef0-c37d-45e3-b457-64927b456f7b" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC234DF5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/6be2b7d0-1dfd-495d-846d-1269c1cf3555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB64DB7F" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/3828c0dc-6702-4f59-ba52-ac5715cdae36" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84A67B0C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/6e2f066f-2cc4-49dc-a3fb-2d740de224f9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E486854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/0404c8c7-8fc5-407f-ac00-34f8bce36595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A0B7138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/2e25ce46-7ed1-4ef3-871b-cdb9f478ef78" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D6E76BB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/3fea7575-e93b-4d6d-9184-52846186983d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB560FB6CE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/8b334b60-c7b4-47a9-ad77-ed5c3d8e1b1b" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB198E9652" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/82a2fd89-8460-428f-b9c5-274560e15ebf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13F0CDFC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/ceb71f75-91b1-47c5-abc0-356aee3e26d6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11EE7735" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/b165238d-416c-43ac-981f-0f457df521eb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB047EF15F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/e9bae64d-497d-4777-b4a4-e01e815dd5bd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD96CAE24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/02d2a297-7af9-483c-902f-c208b0fff865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB04551A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/6a4f7bed-21df-48a0-98eb-283d4d4854c5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBC90A15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/37bb439c-e7ca-497b-af5e-de8f85527fce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB58B4DF6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/1a70a13c-0b73-4b28-8a1e-b14b323e4f5a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F85C282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/eb7049b3-8409-4616-b5f6-a478b9909110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4451A2DD" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/372c83f2-a0d5-472c-ba6e-1bf323a8d676" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3238AE7D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/d548c3aa-3028-4fc7-a0fa-78da343146b7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2725B711" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/1cdb93c4-a1e7-4168-bba5-85eb635f7f4e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997C717A3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/89e55c87-3716-4c68-8a84-4fa6a33d4b89" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A292CA5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/8f27ae65-7e4b-4886-bcf0-0357ace0795b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97FC0D218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/0efed8b3-df36-46a5-8248-5df5d1d8dc38" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95CF8B36E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/987f7148-0c16-416c-850b-3053f481ee05" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933673920" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/d40e88c7-f500-46f5-adfb-24e053f0de9e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FAA071DA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/ecab6fcc-fb5d-44b7-9805-86a776a51f12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C1E00DE7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/d52854e6-ed14-4a17-aa89-16a8e921f786" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B899268798" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/1f390112-4c01-4e5f-809d-20a775cd09b8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CD698A2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/66dbbe7b-5f42-453a-a74f-9680e4265d0f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B897DF8A02" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/33fbc414-0bbd-407b-a467-986c3b8b5b40" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B897A0253C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/1cea1464-55b0-4af5-9a24-9a2a00b53079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C179CB8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/6e9dfd57-0bbc-4e93-8a36-e346aebcc784" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87540CDA4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/5e4dec8e-d603-4129-942b-eccc4b20d03d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86825D457" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/70cd0408-f6ff-4e28-8047-ef88197965e3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD82465E2C" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/23b8e428-b098-49e3-abef-dcbfb16bdc46" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4B4396EF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/f9fa4d69-8ceb-4653-936b-9275cbfdd25b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4456E90B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/3693f400-460e-4d4a-a2ba-24e5b7671f3e" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1C9C69A6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/8c34551b-42fe-4196-baef-1a867880fcb2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD178B1071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/22f4ce56-9138-43ad-a440-c1a22f59bf1a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1132B8CE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/fd4f0691-8bfa-43ec-b7eb-e7d602fd707f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B714A19" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/9760ea0d-e9f9-4dbf-a3c2-92ea53f9dfd6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD06B8D65B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/2b838c7d-e340-495e-9919-21ec83c81abd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD061CDA96" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/80275452-0fd2-4601-9d21-9cb7dd6cbde0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF1108161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/3eff755e-85f3-4684-af5b-2cc3a0cfbe9e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEDD0557D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/b8c6b817-b3a5-469c-8eb0-ab512c453a93" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC581E721B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/ca5d4709-9be0-4dc1-8e57-d1cc05cfaea0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC57FB73FA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/599f7778-72c1-4e3a-bc81-3574447811d3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF9A3006E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/055afef0-c37d-45e3-b457-64927b456f7b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC234DF5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/6be2b7d0-1dfd-495d-846d-1269c1cf3555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB64DB7F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/3828c0dc-6702-4f59-ba52-ac5715cdae36" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84A67B0C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/6e2f066f-2cc4-49dc-a3fb-2d740de224f9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E486854" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/0404c8c7-8fc5-407f-ac00-34f8bce36595" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A0B7138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/2e25ce46-7ed1-4ef3-871b-cdb9f478ef78" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D6E76BB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/3fea7575-e93b-4d6d-9184-52846186983d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB560FB6CE" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/8b334b60-c7b4-47a9-ad77-ed5c3d8e1b1b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB198E9652" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/82a2fd89-8460-428f-b9c5-274560e15ebf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13F0CDFC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/ceb71f75-91b1-47c5-abc0-356aee3e26d6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11EE7735" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/b165238d-416c-43ac-981f-0f457df521eb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB047EF15F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/e9bae64d-497d-4777-b4a4-e01e815dd5bd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD96CAE24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/02d2a297-7af9-483c-902f-c208b0fff865" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB04551A" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/6a4f7bed-21df-48a0-98eb-283d4d4854c5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBC90A15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/37bb439c-e7ca-497b-af5e-de8f85527fce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB58B4DF6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/1a70a13c-0b73-4b28-8a1e-b14b323e4f5a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F85C282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/eb7049b3-8409-4616-b5f6-a478b9909110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4451A2DD" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/372c83f2-a0d5-472c-ba6e-1bf323a8d676" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3238AE7D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/d548c3aa-3028-4fc7-a0fa-78da343146b7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2725B711" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/1cdb93c4-a1e7-4168-bba5-85eb635f7f4e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997C717A3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/89e55c87-3716-4c68-8a84-4fa6a33d4b89" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A292CA5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/8f27ae65-7e4b-4886-bcf0-0357ace0795b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97FC0D218" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/0efed8b3-df36-46a5-8248-5df5d1d8dc38" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95CF8B36E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/987f7148-0c16-416c-850b-3053f481ee05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933673920" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/d40e88c7-f500-46f5-adfb-24e053f0de9e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FAA071DA" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/ecab6fcc-fb5d-44b7-9805-86a776a51f12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C1E00DE7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/d52854e6-ed14-4a17-aa89-16a8e921f786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B899268798" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/1f390112-4c01-4e5f-809d-20a775cd09b8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CD698A2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/66dbbe7b-5f42-453a-a74f-9680e4265d0f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B897DF8A02" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/33fbc414-0bbd-407b-a467-986c3b8b5b40" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B897A0253C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/1cea1464-55b0-4af5-9a24-9a2a00b53079" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C179CB8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/6e9dfd57-0bbc-4e93-8a36-e346aebcc784" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87540CDA4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/5e4dec8e-d603-4129-942b-eccc4b20d03d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86825D457" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC83800A/amministrazione-trasparente/atti-amministrazioni-enti/70cd0408-f6ff-4e28-8047-ef88197965e3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F51"/>
+  <dimension ref="A1:F65"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9347</v>
+        <v>11830</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>9291</v>
+        <v>10955</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>8465</v>
+        <v>10798</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
-        <v>14</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>8317</v>
+        <v>10559</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="2" t="s">
-        <v>9</v>
+      <c r="E5" t="s">
+        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6">
-        <v>8315</v>
+        <v>10557</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B7">
-        <v>7110</v>
+        <v>10556</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
+        <v>17</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B8">
-        <v>6079</v>
+        <v>10555</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9">
+        <v>10154</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>5361</v>
+        <v>10065</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>5275</v>
+        <v>10016</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>17</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>5163</v>
+        <v>9943</v>
       </c>
       <c r="C12" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>31</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>5118</v>
+        <v>9917</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>4951</v>
+        <v>9719</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B15">
-        <v>4877</v>
+        <v>9699</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B16">
-        <v>4232</v>
+        <v>9347</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B17">
-        <v>4186</v>
+        <v>9291</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B18">
-        <v>4150</v>
+        <v>8465</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B19">
-        <v>3929</v>
+        <v>8317</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B20">
-        <v>3457</v>
+        <v>8315</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B21">
-        <v>3442</v>
+        <v>7110</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B22">
-        <v>3346</v>
+        <v>6079</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B23">
-        <v>2875</v>
+        <v>6069</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="B24">
-        <v>2497</v>
+        <v>5361</v>
       </c>
       <c r="C24" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>63</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B25">
-        <v>2117</v>
+        <v>5275</v>
       </c>
       <c r="C25" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>66</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B26">
-        <v>1867</v>
+        <v>5163</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>68</v>
+      </c>
+      <c r="E26" t="s">
+        <v>17</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="B27">
-        <v>1502</v>
+        <v>5118</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B28">
-        <v>1321</v>
+        <v>4951</v>
       </c>
       <c r="C28" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>74</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B29">
-        <v>1320</v>
+        <v>4877</v>
       </c>
       <c r="C29" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>77</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>78</v>
       </c>
       <c r="B30">
-        <v>1318</v>
+        <v>4232</v>
       </c>
       <c r="C30" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>80</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31">
+        <v>4186</v>
+      </c>
+      <c r="C31" t="s">
         <v>82</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32">
+        <v>4150</v>
+      </c>
+      <c r="C32" t="s">
+        <v>84</v>
+      </c>
+      <c r="D32" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33">
+        <v>3929</v>
+      </c>
+      <c r="C33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D33" t="s">
         <v>88</v>
       </c>
-      <c r="B33">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34">
+        <v>3457</v>
+      </c>
+      <c r="C34" t="s">
         <v>90</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35">
+        <v>3442</v>
+      </c>
+      <c r="C35" t="s">
+        <v>92</v>
+      </c>
+      <c r="D35" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>94</v>
+      </c>
+      <c r="B36">
+        <v>3346</v>
+      </c>
+      <c r="C36" t="s">
+        <v>95</v>
+      </c>
+      <c r="D36" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>97</v>
+      </c>
+      <c r="B37">
+        <v>2875</v>
+      </c>
+      <c r="C37" t="s">
+        <v>98</v>
+      </c>
+      <c r="D37" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>14154</v>
+        <v>2497</v>
       </c>
       <c r="C38" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>101</v>
+      </c>
+      <c r="E38" t="s">
+        <v>17</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B39">
-        <v>13397</v>
+        <v>2117</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>103</v>
+      </c>
+      <c r="E39" t="s">
+        <v>17</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B40">
-        <v>13081</v>
+        <v>1867</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B41">
-        <v>12830</v>
+        <v>1502</v>
       </c>
       <c r="C41" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>109</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B42">
-        <v>12758</v>
+        <v>1321</v>
       </c>
       <c r="C42" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E42" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B43">
-        <v>12659</v>
+        <v>1320</v>
       </c>
       <c r="C43" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B44">
-        <v>12296</v>
+        <v>1318</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>113</v>
+      </c>
+      <c r="E44" t="s">
+        <v>17</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B45">
-        <v>12275</v>
+        <v>1237</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="D45" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B46">
-        <v>12175</v>
+        <v>1123</v>
       </c>
       <c r="C46" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B47">
-        <v>12165</v>
+        <v>997</v>
       </c>
       <c r="C47" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>121</v>
+      </c>
+      <c r="E47" t="s">
+        <v>17</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B48">
-        <v>11999</v>
+        <v>15601</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B49">
-        <v>11852</v>
+        <v>15414</v>
       </c>
       <c r="C49" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>127</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B50">
-        <v>11590</v>
+        <v>15310</v>
       </c>
       <c r="C50" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D50" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51">
+        <v>14954</v>
+      </c>
+      <c r="C51" t="s">
+        <v>132</v>
+      </c>
+      <c r="D51" t="s">
+        <v>133</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52">
+        <v>14154</v>
+      </c>
+      <c r="C52" t="s">
         <v>135</v>
       </c>
-      <c r="B51">
+      <c r="D52" t="s">
+        <v>136</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53">
+        <v>13397</v>
+      </c>
+      <c r="C53" t="s">
+        <v>138</v>
+      </c>
+      <c r="D53" t="s">
+        <v>139</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>140</v>
+      </c>
+      <c r="B54">
+        <v>13081</v>
+      </c>
+      <c r="C54" t="s">
+        <v>141</v>
+      </c>
+      <c r="D54" t="s">
+        <v>142</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>143</v>
+      </c>
+      <c r="B55">
+        <v>12830</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E55" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>145</v>
+      </c>
+      <c r="B56">
+        <v>12758</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>146</v>
+      </c>
+      <c r="E56" t="s">
+        <v>17</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>147</v>
+      </c>
+      <c r="B57">
+        <v>12659</v>
+      </c>
+      <c r="C57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" t="s">
+        <v>148</v>
+      </c>
+      <c r="E57" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>149</v>
+      </c>
+      <c r="B58">
+        <v>12296</v>
+      </c>
+      <c r="C58" t="s">
+        <v>150</v>
+      </c>
+      <c r="D58" t="s">
+        <v>151</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59">
+        <v>12275</v>
+      </c>
+      <c r="C59" t="s">
+        <v>152</v>
+      </c>
+      <c r="D59" t="s">
+        <v>153</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>154</v>
+      </c>
+      <c r="B60">
+        <v>12175</v>
+      </c>
+      <c r="C60" t="s">
+        <v>155</v>
+      </c>
+      <c r="D60" t="s">
+        <v>156</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>154</v>
+      </c>
+      <c r="B61">
+        <v>12165</v>
+      </c>
+      <c r="C61" t="s">
+        <v>157</v>
+      </c>
+      <c r="D61" t="s">
+        <v>158</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>159</v>
+      </c>
+      <c r="B62">
+        <v>11999</v>
+      </c>
+      <c r="C62" t="s">
+        <v>160</v>
+      </c>
+      <c r="D62" t="s">
+        <v>161</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>162</v>
+      </c>
+      <c r="B63">
+        <v>11852</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>163</v>
+      </c>
+      <c r="E63" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64">
+        <v>11590</v>
+      </c>
+      <c r="C64" t="s">
+        <v>165</v>
+      </c>
+      <c r="D64" t="s">
+        <v>166</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>167</v>
+      </c>
+      <c r="B65">
         <v>11288</v>
       </c>
-      <c r="C51" t="s">
-[...8 lines deleted...]
-      <c r="F51" s="2" t="s">
+      <c r="C65" t="s">
+        <v>168</v>
+      </c>
+      <c r="D65" t="s">
+        <v>169</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
-    <hyperlink ref="F4" r:id="rId5"/>
-    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="F5" r:id="rId7"/>
-    <hyperlink ref="E6" r:id="rId8"/>
-[...41 lines deleted...]
-    <hyperlink ref="F29" r:id="rId50"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="E9" r:id="rId11"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="E10" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="F11" r:id="rId15"/>
+    <hyperlink ref="E12" r:id="rId16"/>
+    <hyperlink ref="F12" r:id="rId17"/>
+    <hyperlink ref="E13" r:id="rId18"/>
+    <hyperlink ref="F13" r:id="rId19"/>
+    <hyperlink ref="E14" r:id="rId20"/>
+    <hyperlink ref="F14" r:id="rId21"/>
+    <hyperlink ref="E15" r:id="rId22"/>
+    <hyperlink ref="F15" r:id="rId23"/>
+    <hyperlink ref="E16" r:id="rId24"/>
+    <hyperlink ref="F16" r:id="rId25"/>
+    <hyperlink ref="E17" r:id="rId26"/>
+    <hyperlink ref="F17" r:id="rId27"/>
+    <hyperlink ref="F18" r:id="rId28"/>
+    <hyperlink ref="E19" r:id="rId29"/>
+    <hyperlink ref="F19" r:id="rId30"/>
+    <hyperlink ref="E20" r:id="rId31"/>
+    <hyperlink ref="F20" r:id="rId32"/>
+    <hyperlink ref="E21" r:id="rId33"/>
+    <hyperlink ref="F21" r:id="rId34"/>
+    <hyperlink ref="E22" r:id="rId35"/>
+    <hyperlink ref="F22" r:id="rId36"/>
+    <hyperlink ref="E23" r:id="rId37"/>
+    <hyperlink ref="F23" r:id="rId38"/>
+    <hyperlink ref="E24" r:id="rId39"/>
+    <hyperlink ref="F24" r:id="rId40"/>
+    <hyperlink ref="E25" r:id="rId41"/>
+    <hyperlink ref="F25" r:id="rId42"/>
+    <hyperlink ref="F26" r:id="rId43"/>
+    <hyperlink ref="E27" r:id="rId44"/>
+    <hyperlink ref="F27" r:id="rId45"/>
+    <hyperlink ref="E28" r:id="rId46"/>
+    <hyperlink ref="F28" r:id="rId47"/>
+    <hyperlink ref="E29" r:id="rId48"/>
+    <hyperlink ref="F29" r:id="rId49"/>
+    <hyperlink ref="E30" r:id="rId50"/>
     <hyperlink ref="F30" r:id="rId51"/>
     <hyperlink ref="E31" r:id="rId52"/>
     <hyperlink ref="F31" r:id="rId53"/>
     <hyperlink ref="E32" r:id="rId54"/>
     <hyperlink ref="F32" r:id="rId55"/>
-    <hyperlink ref="F33" r:id="rId56"/>
-[...8 lines deleted...]
-    <hyperlink ref="E38" r:id="rId65"/>
+    <hyperlink ref="E33" r:id="rId56"/>
+    <hyperlink ref="F33" r:id="rId57"/>
+    <hyperlink ref="E34" r:id="rId58"/>
+    <hyperlink ref="F34" r:id="rId59"/>
+    <hyperlink ref="E35" r:id="rId60"/>
+    <hyperlink ref="F35" r:id="rId61"/>
+    <hyperlink ref="E36" r:id="rId62"/>
+    <hyperlink ref="F36" r:id="rId63"/>
+    <hyperlink ref="E37" r:id="rId64"/>
+    <hyperlink ref="F37" r:id="rId65"/>
     <hyperlink ref="F38" r:id="rId66"/>
-    <hyperlink ref="E39" r:id="rId67"/>
-[...2 lines deleted...]
-    <hyperlink ref="F40" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId67"/>
+    <hyperlink ref="E40" r:id="rId68"/>
+    <hyperlink ref="F40" r:id="rId69"/>
+    <hyperlink ref="E41" r:id="rId70"/>
     <hyperlink ref="F41" r:id="rId71"/>
     <hyperlink ref="F42" r:id="rId72"/>
     <hyperlink ref="F43" r:id="rId73"/>
-    <hyperlink ref="E44" r:id="rId74"/>
-[...13 lines deleted...]
-    <hyperlink ref="F51" r:id="rId88"/>
+    <hyperlink ref="F44" r:id="rId74"/>
+    <hyperlink ref="E45" r:id="rId75"/>
+    <hyperlink ref="F45" r:id="rId76"/>
+    <hyperlink ref="E46" r:id="rId77"/>
+    <hyperlink ref="F46" r:id="rId78"/>
+    <hyperlink ref="F47" r:id="rId79"/>
+    <hyperlink ref="E48" r:id="rId80"/>
+    <hyperlink ref="F48" r:id="rId81"/>
+    <hyperlink ref="E49" r:id="rId82"/>
+    <hyperlink ref="F49" r:id="rId83"/>
+    <hyperlink ref="E50" r:id="rId84"/>
+    <hyperlink ref="F50" r:id="rId85"/>
+    <hyperlink ref="E51" r:id="rId86"/>
+    <hyperlink ref="F51" r:id="rId87"/>
+    <hyperlink ref="E52" r:id="rId88"/>
+    <hyperlink ref="F52" r:id="rId89"/>
+    <hyperlink ref="E53" r:id="rId90"/>
+    <hyperlink ref="F53" r:id="rId91"/>
+    <hyperlink ref="E54" r:id="rId92"/>
+    <hyperlink ref="F54" r:id="rId93"/>
+    <hyperlink ref="F55" r:id="rId94"/>
+    <hyperlink ref="F56" r:id="rId95"/>
+    <hyperlink ref="F57" r:id="rId96"/>
+    <hyperlink ref="E58" r:id="rId97"/>
+    <hyperlink ref="F58" r:id="rId98"/>
+    <hyperlink ref="E59" r:id="rId99"/>
+    <hyperlink ref="F59" r:id="rId100"/>
+    <hyperlink ref="E60" r:id="rId101"/>
+    <hyperlink ref="F60" r:id="rId102"/>
+    <hyperlink ref="E61" r:id="rId103"/>
+    <hyperlink ref="F61" r:id="rId104"/>
+    <hyperlink ref="E62" r:id="rId105"/>
+    <hyperlink ref="F62" r:id="rId106"/>
+    <hyperlink ref="F63" r:id="rId107"/>
+    <hyperlink ref="E64" r:id="rId108"/>
+    <hyperlink ref="F64" r:id="rId109"/>
+    <hyperlink ref="E65" r:id="rId110"/>
+    <hyperlink ref="F65" r:id="rId111"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>