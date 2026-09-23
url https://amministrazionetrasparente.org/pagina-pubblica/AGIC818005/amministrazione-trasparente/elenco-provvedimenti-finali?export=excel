--- v0 (2026-08-09)
+++ v1 (2026-09-23)
@@ -8,873 +8,650 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="183">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0888D4D6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Dispositivi Digitali Progetto FESR - CNP 10.8.6A FDRPOC SI 2026 233</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Incarico Dsga per attività specialistiche supporto amministrativo ed organizzativo PROGETTO ALIMENTARE NutriAMO la nostra vita e le nostre menti</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFB0B347E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale didattico nell’ambito della formazione Scuola Polo “Progettare la continuità educativa 0-6: dalle indicazioni nazionali agli strumenti operativi</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF699EBD8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto registri cartacei NAC a supporto registro Elettronico</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Incarico annuale RSPP a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di conferimento incarico alla docente Pucino come supporto tecnico operativo didattico al Ds e al DSGA nell'ambito del Dm 38 Formazione docenti - </t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina  assistenti amministrativi "Dm 38 PN Formazione docenti"</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di conferimento incarico cumulativo Dm 38 PN Formazione docenti avviso 7840 del 25/07/2026 - </t>
+  </si>
+  <si>
+    <t>22/08/2026</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO DOCENTI DI SUPPORTO TECNICO OPERATIVO DIDATTICO  PROGETTO PIANO ESTATE</t>
+  </si>
+  <si>
     <t>01/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto conferimento incarico cone verificatore conformità dispositivi "Poc Dm 38 Dispositivi digitali"</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di incarico direzione tecnica del Ds Dm 38 dispositivi digitali</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC8F112544</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio camere presso l’agriturismo Campo Allegro a Santa Ninfa (TP), per n.23 Persone con Pernottamento, colazione pranzo e cena, dal 25 al 27 Settembre 2026, per corso di formazione residenziale nell’ambito della formazione Scuola Polo “Proget</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8F112544</t>
-[...4 lines deleted...]
-  <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina Incarico DSGA PROGETTO “I-Arte "Educare all'Arte: percorsi di educazione immersiva, tecnologie digitali e intelligenza artificiale” </t>
   </si>
   <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>Decreto di incarico personale docente interno in qualità di esperto e tutor PN Agenda sud</t>
   </si>
   <si>
     <t>25/07/2026</t>
   </si>
   <si>
     <t>DECRETO INCARICO DIREZIONE E COORDINAMENTO DS PN DM 38 Formazione docenti"Essere innovativi"</t>
   </si>
   <si>
     <t>DECRETO DI ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO NELLA GESTIONE DEL PROGETTO PN PIANO ESTATE "STAR BENE INSIEME A SCUOLA"</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina Personale ATA Progetto “I-Arte "Educare all'Arte: percorsi di educazione immersiva, tecnologie digitali e intelligenza artificiale”</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>BC742F439F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale didattico nell’ambito della formazione nei giorni 3-5 e 25-27 Settembre 2026 Scuola Polo “Progettare la continuità educativa 0-6: dalle indicazioni nazionali agli strumenti operativi”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC742F439F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto incarico Personale Ata (collaboratori scolastici e assistenti amministrativi) nell'ambito del  PN Piano Estate 2026/2027 </t>
   </si>
   <si>
     <t>BC6336283F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico Triennale per il servizio di medico competente e sorveglianza  sanitaria dal 01/09/2026 al 31/08/2029.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6336283F</t>
-[...4 lines deleted...]
-  <si>
     <t>BC60807112</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di attività formative presso il Digital Center con tecnologie innovative e Spese vitto e alloggio per formazione residenziale per 45 studenti e 3 docenti accompagnatori, con supplemento singola per n. 3 docenti per n.2 notti, Avviso D.D.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC60807112</t>
-[...4 lines deleted...]
-  <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>BC60EB4361</t>
   </si>
   <si>
     <t>acquisto servizio di attività formazione Esperto Esterno e svolgimento delle attività formative (3 laboratori con realtà virtuale, robotica e AI), avviso D.D.G. n° 1670 del 23/04/2026 Regione Sicilia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC60EB4361</t>
-[...4 lines deleted...]
-  <si>
     <t>BC601D86BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio Noleggio Pullman del 03 e 05/09/2026 con destinazione Agriturismo Baglio Vecchio – Castelvetrano/Selinunte (TP) e rientro; e per Agriturismo Campo Allegro – Santa Ninfa (TP) del 25 e 27 settembre 2026; per corso di formazione residenziale, nell’ambito della formazione Scuola Polo “Progettare la continuità educativa 0-6: dalle indicazioni nazionali agli strumenti operativi”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC601D86BB</t>
-[...4 lines deleted...]
-  <si>
     <t>BC5FCEE898</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio camere per n. 24 persone e per n.3 giorni e n.2 notti con pensione completa, per corso di formazione residenziale 3/5 settembre 2026 agriturismo Baglio Vecchio a Castelvetrano (TP), nell’ambito della formazione Scuola Polo “Progettare la la continuità educativa 0-6: dalle indicazioni nazionali agli strumenti operativi”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5FCEE898</t>
-[...4 lines deleted...]
-  <si>
     <t>DECRETO INCARICO DIREZIONE AMMINISTRATIVA DSGA Dm 38 Pn Formazione docenti</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC58CF40AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pubblicitario di n.260 Rider Kids Zainetto Bambino in Poliestere - Progetto CNP: ESO4.6.A1.B-FSEPN-SI-2026-336 -Agenda Sud - Titolo Progetto: Prog. re. di. Sco</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC58CF40AC</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - DSGA come direzione amministrativa PN Piano Estate 2026 2027</t>
   </si>
   <si>
     <t>BC4B018E5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto percorso di formazione asincrono misure etiche, normative e tecniche da adottare con rilascio di tutta la modulistica e dell’attestato per la scuola, Modulo DS e Staff + Modulo Segreteria.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4B018E5F</t>
-[...4 lines deleted...]
-  <si>
     <t>BC4A5C052F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pubblicitario di n. 1100 Diari personalizzati come da file PDF predisposto  dall’Istituto, con all’interno logo pubblicitario PON AGENDA SUD, CNP: ESO4.6.A1.B-FSEPN-SI-2026-336 - Titolo Progetto: Prog. re. di. Sco</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4A5C052F</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3F8B36D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n.03 New Dpad Guscio Blu, per il progetto acquisizione attrezzature tecniche e sussidi didattici per alunni con disabilità, Avviso D.D.G. n° 1332 del 25/03/2026 Regione Sicilia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3F8B36D7</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina Personale Ata - Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 –Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6, Azione ESO4.6. A1 – Sotto azione ESO4.6. A1.B, interventi di cui al decreto del Ministro dell’istruzione e del merito n. 175 del 9 settembre 2025, Avviso prot.n. 53338 del 09/03/2026 – Agenda Sud – Anno scolastico 2025-2026 e 2026-2027</t>
   </si>
   <si>
     <t>BC330212C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi Progetto Erasmus mobilità n.7 attività di corso strutturato in GERMANIA, Codice 2025-1-IT02-KA121-SCH-000319713, CUP F31I25000200006, Programma Erasmus+1 Settore Istruzione Scolastica, Attività KA1 - Mobilità per l'apprendimento individua</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC330212C9</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Supporto Tecnico Operativo alla esecuzione del progetto Agenda Sud</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDCCCD0D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per fornitura materiale didattico per il Progetto Arte di ogni Genere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDCCCD0D9</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDC937B47</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per fornitura Carta per stampante e fotocopiatore e materiale igienico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC937B47</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC0F8AFC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per fornitura di materiale da ferramenta ed edilizia per piccoli interventi di manutenzione ordinaria per i plessi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0F8AFC8</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC07FA229</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio Bus per Viaggio Istruzione a Lercara Friddi del 27052026 per partecipazione esibizione orchestre classi 2° e 3° Plessi M. Martorana e Dante Alighieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC07FA229</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9C4A5DB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio pullman per Viaggio Istruzione Euterpe Musica-Mito-Mare a Realmonte presso Teatro Costabianca del 21 05 2026 per le classi di Strumento Musicale della Scuola Secondaria di I grado Plesso Dante Alighieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C4A5DB0</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB99D11482</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per la fornitura di materiale informatico per il Progetto Arte di ogni Genere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99D11482</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB800D980B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio Istruzione “Mazara del Vallo - Marsala” (Pullman e servizi) per le classi Quarte e Quinte Plesso Nuovo Scuola Primaria del 19/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB800D980B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7E3994C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman Viaggio istruzione Museo del giocattolo e delle cere a Bagheria per la Scuola dell'Infanzia plessi Gianguarna e Terrarossa del 15/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E3994C1</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7A06A3B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio Pullman Viaggio istruzione Bioparco di Sicilia di Carini del 08/05/2026 per le sezioni Scuola dell’Infanzia del Plesso M. SS. di Cacciapensieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A06A3B1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB79D71FAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per fornitura di materiale informatico e carta A3 per stampanti e fotocopiatori</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/7681bcd4-8c84-4bca-8855-766567e2d40e</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB7141449E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio noleggio pullman Bivona del 08 Maggio 2026 – VII Concorso Musicale Nazionale “Armonie Sicane” per le classi di
 Strumento Musicale della Scuola Secondaria di I grado Plesso “Dante Alighieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7141449E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6F1525C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione a Palermo del 12 05 2026 per le classi Terze di scuola primaeia dei Plessi Nuovo e Melaco</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6F1525C1</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina -Esperto progetto " Arte: di ogni genere" - seconda edizione a.s. 2025/2026</t>
   </si>
   <si>
     <t>Decreto di nomina  Esperti per Integrazione del Decreto  n. protocollo 4172/2026 docente Piraneo Chiara</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina per Incarico Esperti - Progetto “Arte: di ogni Genere” – seconda edizione - a.s. 2025/2026- dal titolo “Relazioni +. Percorsi educativi per scuole libere dalla violenza di genere”</t>
   </si>
   <si>
     <t>BB5B7623FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di noleggio pullman del 28 aprile 2026 per Viaggio d’istruzione “Valle dei Templi di Agrigento” classi 3A, 3B, 4A, 5A sc. Primaria Plesso “Panepinto”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B7623FC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5B9C4B5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio pullman Viaggio d’istruzione RNO Monte Cammarata e Bosco della Quisquina del 28 aprile 2026 per le classi 1A e 2A scuola Primaria Plesso “Panepinto”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B9C4B5D</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB4909904D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio Istruzione “Palermo- (Teatro Massimo) Bagheria-Aspra” (Pullman e servizi), classi Quarte Plesso Melaco/Don Bosco Scuola Primaria del 28/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4909904D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB44AB7500</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d’istruzione per Pullman e servizi a Catania, Acireale, Acitrezza per le classi seconde Scuola sec. di primo Grado Plesso M. Martorana per n. 2 giorni dal 29 al 30 Aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44AB7500</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3C8276A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio pullman Viaggio istruzione “Corleone – Bosco Ficuzza” (PA) - classi seconde Scuola Primaria del plesso “Melaco/Don Bosco” del 29/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C8276A4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB346D4DDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di Noleggio Pullman e servizi relativi all'organizzazione di viaggi per viaggio d’istruzione “Parco dell’Alcantara e Taormina”  classi seconde Scuola Sec. di I Grado Dante Alighieri del 16-17 Aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB346D4DDF</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB33C6D84D</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di noleggio pullman Viaggio d’istruzione a Cefalù del 30/04/2026 per le classi 2A, 2B, 3A, 4A, 4B, 5A, 5B sc. Primaria Plesso S. Maria</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/5838484a-9ffe-4112-b6fe-074a2907b209</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB301B85FB</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Noleggio pullman per viaggio d'istruzione del 23/04/2026 a Corleone e Bosco Ficuzza (PA) per le classi prime di Scuola Secondaria di I
 Grado plesso M. Martorana.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB301B85FB</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB1590E45A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di fornitura annuale di n. 5 licenze Google Workspace for Edu Teaching and learning upgrade</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/e01ce8a7-21ff-48b4-ad6e-df5229741646</t>
   </si>
   <si>
     <t>BB150432C5</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio di Noleggio Bus per Viaggio d'Istruzione a Santo Stefano di Camastra e Cefalù per le classi 1°Scuola Sec. di I 
 Grado Dante Alighieri del 10/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB150432C5</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0DC4F2C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio Pullman Viaggio d’istruzione al “Giardino della Kolymbethra alla Valle dei Templi di Agrigento per le classi 1A, 2A, 3A, 4A, 5A / Primaria “Giovanni XXIII” del 10/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DC4F2C2</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE1A0599E</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio d’istruzione classi Terze scuola Secondaria di 1° grado M. Martorana e Dante Alighieri per “ROMA UDIENZA PAPALE” del 23-27 Marzo 2026”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE1A0599E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACEDB77E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per fornitura di materiale per strumenti musicali per visita istruzione a Roma Udienza Papale dal 23 al 27 Marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEDB77E3</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACAB398E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio Visita guidata al Museo "Alla scoperta del Vittoriano" del 24/03/2026 per il viaggio Istruzione a Roma Udienza Papale dal 23 al 27 Marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACAB398E3</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA9524AEE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto fornitura servizi corsi di formazione sulla sicurezza per il Personale Scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9524AEE7</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA88B34471</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio alle mobilità con destinazione FRANCIA – Progetto erasmus Codice Progetto 2025-1-IT02-KA121-SCH-000319713, C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88B34471</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA7355FDB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta A4 per fotocopiatore e stampante per uso amministrativo e didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7355FDB8</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA69DA691E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per fornitura materiale didattico  Sc Infanzia Plesso M.S.S. Cacciapensieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69DA691E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA64C07E03</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto fornitura di materiale didattico per Scuola dell'Infanzia Plesso Terrarossa Gianguarna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64C07E03</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5E2F7ABC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per fonitura materiale di Cancelleria e Toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E2F7ABC</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA59B4A4AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aggiudicazione acquisto biglietti aerei AR n. 2 Marsiglia e n.7 Berlino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59B4A4AB</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4A3042F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto strumenti musicali per la scuola media plesso Dante Alighieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A3042F3</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2ED7908D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale tipografico per progetto orientamento a.s. 2025/2026,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2ED7908D</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2AFC4473</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'Istruzione al Teatro Massimo di Palermo del 30/01/2026 classi 3 media Dante alighieri e Martorana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2AFC4473</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA24288FD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Strumenti musicali per la scuola media</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/d866517f-f944-4ae4-aaee-f2b52ee517a9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1172,1359 +949,1670 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0888D4D6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/1c1f825a-76f4-4526-b4a6-615a6da81c02" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFB0B347E" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/b2698787-e6cc-4791-9d3d-a11dc8b0bb66" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF699EBD8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/e412b61d-65a1-4329-831a-47b5c83300d5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F112544" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/462df2d1-fa6f-4662-9cee-2d28479a4303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC742F439F" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/e28f5d52-a111-4dc7-9610-bce6cea259dd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6336283F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/c6c7b610-4981-4fec-904a-847e4c11471a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60807112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/b83c4280-fc03-4f70-a5c6-57f4e55114a7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60EB4361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/a8359cc6-f91b-4a2f-9b6b-7dbd689cf553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC601D86BB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/3855089c-2ea0-4951-b540-17f040ef92db" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5FCEE898" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/f0296542-5af8-4307-a983-22901aee523a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58CF40AC" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/07c5272d-4ba7-415e-b3b4-9ccd4385b3d0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4B018E5F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/98e6f3ef-0e8d-47cd-b776-32df157f20fc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A5C052F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/81ead96f-fe46-4ee2-817b-8ac12124ef34" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3F8B36D7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/0576d4e9-bf9c-4ae9-969a-45db4f1999ec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC330212C9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/40f94784-41a3-4fa2-aef1-1f769a260830" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDCCCD0D9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/4429e96a-2aa7-4503-96ed-06913c5d3ecd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC937B47" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/987d1656-ee44-4e6e-b7d7-686df35bf793" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0F8AFC8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/188d5794-5811-4ab1-9a48-3ca9661a8ac6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC07FA229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/49a5c5e4-3851-4660-b6aa-9a22f32054bd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C4A5DB0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/b3b77546-7b79-4280-9655-a3cb9e202243" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99D11482" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/2a9db5b8-5f72-42fe-9fef-a37bef945ea8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB800D980B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/ed51eb53-24a1-4d14-95ef-7b7aa8287f2f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E3994C1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/2d5472da-401a-4ad1-a117-b29dea622c6e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A06A3B1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/24a7527d-1aff-473b-83a5-b4a78053ddc2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79D71FAE" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/7681bcd4-8c84-4bca-8855-766567e2d40e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7141449E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/2c876888-1253-4b10-9332-248b9ac8854e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6F1525C1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/8db96c51-c691-4458-a2e7-7c43604a0b67" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B7623FC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/c5f379b8-f28c-4b64-8424-858459b88343" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B9C4B5D" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/eddf229c-42ef-4297-8d77-f665dfd14cc2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4909904D" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/9d8e431e-38ef-451c-ba3b-c86439186256" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44AB7500" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/0ff62440-31c2-479c-9845-91c89c5677e7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C8276A4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/93a25d8b-c463-4d4f-a3b4-7d1701517396" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB346D4DDF" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/3ab4c01c-27d6-44b2-bab9-4fba8c465c26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33C6D84D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/5838484a-9ffe-4112-b6fe-074a2907b209" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB301B85FB" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/3566a7a8-c845-4440-8419-65eae72f2e24" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1590E45A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/e01ce8a7-21ff-48b4-ad6e-df5229741646" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB150432C5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/d8e0f4c1-95e3-49c8-9a29-cc9d1757719c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DC4F2C2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/46154691-e414-4c15-9321-a103e14725a2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE1A0599E" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/523a359a-9eba-49de-9c32-a7cc407de00c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEDB77E3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/a078899b-00b8-47c5-8481-abba2e227420" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACAB398E3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/e340cf53-1be2-4a64-9caf-ee6ed79855e4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9524AEE7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/e0c9a54f-ca07-4b20-b1c7-5ddced4c468b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88B34471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/b89cd07b-1144-4e0a-9f32-e14768b72d8f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7355FDB8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/924c3217-be2b-4fa5-bb88-eb42d37b3f6f" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69DA691E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/b3992c25-8631-4ad3-9586-8c07c062569a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64C07E03" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/5bfc6f22-1e0e-4b1f-85af-b9230d68cfa9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E2F7ABC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/acd77fc7-2ac8-4254-8885-ea130eb650bb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59B4A4AB" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/1b7bec4c-d205-4b22-92c5-d8ae39156dfa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A3042F3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/88373070-6d50-46ee-81d6-f3b05c7895fa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2ED7908D" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/909558f9-caa7-4198-b024-9ad9d21f8bdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2AFC4473" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/bf8998fd-a9e8-4260-b1d6-013b1265b20a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24288FD0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/AGIC818005/amministrazione-trasparente/atti-amministrazioni-enti/d866517f-f944-4ae4-aaee-f2b52ee517a9" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F65"/>
+  <dimension ref="A1:F74"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7926</v>
+        <v>9181</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>7923</v>
+        <v>9178</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>7906</v>
+        <v>8815</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="F4" t="s">
-        <v>15</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>8702</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6">
-        <v>7849</v>
+        <v>8226</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
-        <v>7837</v>
+        <v>8215</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>7833</v>
+        <v>8201</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>7824</v>
+        <v>8196</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>7776</v>
+        <v>8101</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>10</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>7730</v>
+        <v>7926</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12">
+        <v>7923</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
         <v>30</v>
       </c>
-      <c r="B12">
-[...7 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>10</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
-        <v>7719</v>
+        <v>7906</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>33</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B14">
-        <v>7706</v>
+        <v>7892</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>10</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B15">
-        <v>7704</v>
+        <v>7849</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>10</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B16">
-        <v>7697</v>
+        <v>7837</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>10</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17">
+        <v>7833</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
         <v>40</v>
       </c>
-      <c r="B17">
-[...7 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="B18">
-        <v>7665</v>
+        <v>7824</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>10</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="B19">
-        <v>7594</v>
+        <v>7776</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="F19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="B20">
-        <v>7591</v>
+        <v>7730</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>10</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="B21">
-        <v>7588</v>
+        <v>7728</v>
       </c>
       <c r="C21" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>49</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="B22">
-        <v>7520</v>
+        <v>7719</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>51</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="B23">
-        <v>7454</v>
+        <v>7706</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="F23" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="B24">
-        <v>7434</v>
+        <v>7704</v>
       </c>
       <c r="C24" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="D24" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>56</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="B25">
-        <v>6256</v>
+        <v>7697</v>
       </c>
       <c r="C25" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      <c r="F25" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="B26">
-        <v>5932</v>
+        <v>7688</v>
       </c>
       <c r="C26" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="E26" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>10</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="B27">
-        <v>5921</v>
+        <v>7665</v>
       </c>
       <c r="C27" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="D27" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>62</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="B28">
-        <v>5578</v>
+        <v>7594</v>
       </c>
       <c r="C28" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="E28" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>10</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="B29">
-        <v>5573</v>
+        <v>7591</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="D29" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>66</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="B30">
-        <v>5162</v>
+        <v>7588</v>
       </c>
       <c r="C30" t="s">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>68</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="B31">
-        <v>5080</v>
+        <v>7520</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="D31" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>71</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="B32">
-        <v>4619</v>
+        <v>7454</v>
       </c>
       <c r="C32" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="E32" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>10</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="B33">
-        <v>4610</v>
+        <v>7434</v>
       </c>
       <c r="C33" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="D33" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>75</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="B34">
-        <v>4524</v>
+        <v>6256</v>
       </c>
       <c r="C34" t="s">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="E34" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>10</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="B35">
-        <v>4521</v>
+        <v>5932</v>
       </c>
       <c r="C35" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
       <c r="D35" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>80</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="B36">
-        <v>4436</v>
+        <v>5921</v>
       </c>
       <c r="C36" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>82</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B37">
-        <v>4415</v>
+        <v>5578</v>
       </c>
       <c r="C37" t="s">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>85</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>83</v>
       </c>
       <c r="B38">
-        <v>4371</v>
+        <v>5573</v>
       </c>
       <c r="C38" t="s">
-        <v>7</v>
+        <v>86</v>
       </c>
       <c r="D38" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-      <c r="F38" t="s">
+        <v>87</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>137</v>
+        <v>88</v>
       </c>
       <c r="B39">
-        <v>4370</v>
+        <v>5162</v>
       </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="D39" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="F39" t="s">
+        <v>90</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="B40">
-        <v>4172</v>
+        <v>5080</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="D40" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-      <c r="F40" t="s">
+        <v>93</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>94</v>
       </c>
       <c r="B41">
-        <v>4164</v>
+        <v>4619</v>
       </c>
       <c r="C41" t="s">
-        <v>142</v>
+        <v>95</v>
       </c>
       <c r="D41" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>96</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>140</v>
+        <v>94</v>
       </c>
       <c r="B42">
-        <v>4161</v>
+        <v>4610</v>
       </c>
       <c r="C42" t="s">
-        <v>146</v>
+        <v>97</v>
       </c>
       <c r="D42" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>98</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>99</v>
       </c>
       <c r="B43">
-        <v>3896</v>
+        <v>4524</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>100</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>101</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>99</v>
       </c>
       <c r="B44">
-        <v>3890</v>
+        <v>4521</v>
       </c>
       <c r="C44" t="s">
-        <v>155</v>
+        <v>102</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>103</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>159</v>
+        <v>104</v>
       </c>
       <c r="B45">
-        <v>3794</v>
+        <v>4436</v>
       </c>
       <c r="C45" t="s">
-        <v>160</v>
+        <v>105</v>
       </c>
       <c r="D45" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>106</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>104</v>
       </c>
       <c r="B46">
-        <v>3793</v>
+        <v>4415</v>
       </c>
       <c r="C46" t="s">
-        <v>164</v>
+        <v>107</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>108</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>168</v>
+        <v>109</v>
       </c>
       <c r="B47">
-        <v>3693</v>
+        <v>4371</v>
       </c>
       <c r="C47" t="s">
-        <v>169</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>170</v>
+        <v>110</v>
       </c>
       <c r="E47" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>10</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>173</v>
+        <v>109</v>
       </c>
       <c r="B48">
-        <v>3635</v>
+        <v>4370</v>
       </c>
       <c r="C48" t="s">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>175</v>
+        <v>111</v>
       </c>
       <c r="E48" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>10</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>178</v>
+        <v>112</v>
       </c>
       <c r="B49">
-        <v>3431</v>
+        <v>4172</v>
       </c>
       <c r="C49" t="s">
-        <v>179</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>180</v>
+        <v>113</v>
       </c>
       <c r="E49" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>10</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>178</v>
+        <v>112</v>
       </c>
       <c r="B50">
-        <v>3418</v>
+        <v>4164</v>
       </c>
       <c r="C50" t="s">
-        <v>183</v>
+        <v>114</v>
       </c>
       <c r="D50" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>115</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>187</v>
+        <v>112</v>
       </c>
       <c r="B51">
-        <v>3323</v>
+        <v>4161</v>
       </c>
       <c r="C51" t="s">
-        <v>188</v>
+        <v>116</v>
       </c>
       <c r="D51" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>117</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>192</v>
+        <v>118</v>
       </c>
       <c r="B52">
-        <v>2901</v>
+        <v>3896</v>
       </c>
       <c r="C52" t="s">
-        <v>193</v>
+        <v>119</v>
       </c>
       <c r="D52" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>120</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>197</v>
+        <v>118</v>
       </c>
       <c r="B53">
-        <v>2555</v>
+        <v>3890</v>
       </c>
       <c r="C53" t="s">
-        <v>198</v>
+        <v>121</v>
       </c>
       <c r="D53" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>122</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>202</v>
+        <v>123</v>
       </c>
       <c r="B54">
-        <v>2507</v>
+        <v>3794</v>
       </c>
       <c r="C54" t="s">
-        <v>203</v>
+        <v>124</v>
       </c>
       <c r="D54" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>125</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>207</v>
+        <v>123</v>
       </c>
       <c r="B55">
-        <v>1941</v>
+        <v>3793</v>
       </c>
       <c r="C55" t="s">
-        <v>208</v>
+        <v>126</v>
       </c>
       <c r="D55" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>127</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>212</v>
+        <v>128</v>
       </c>
       <c r="B56">
-        <v>1789</v>
+        <v>3693</v>
       </c>
       <c r="C56" t="s">
-        <v>213</v>
+        <v>129</v>
       </c>
       <c r="D56" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>130</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>217</v>
+        <v>131</v>
       </c>
       <c r="B57">
-        <v>1609</v>
+        <v>3635</v>
       </c>
       <c r="C57" t="s">
-        <v>218</v>
+        <v>132</v>
       </c>
       <c r="D57" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>133</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="B58">
-        <v>1485</v>
+        <v>3431</v>
       </c>
       <c r="C58" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="D58" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>136</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="B59">
-        <v>1448</v>
+        <v>3418</v>
       </c>
       <c r="C59" t="s">
-        <v>227</v>
+        <v>137</v>
       </c>
       <c r="D59" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>138</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>231</v>
+        <v>139</v>
       </c>
       <c r="B60">
-        <v>1332</v>
+        <v>3323</v>
       </c>
       <c r="C60" t="s">
-        <v>232</v>
+        <v>140</v>
       </c>
       <c r="D60" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>141</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>236</v>
+        <v>142</v>
       </c>
       <c r="B61">
-        <v>1256</v>
+        <v>2901</v>
       </c>
       <c r="C61" t="s">
-        <v>237</v>
+        <v>143</v>
       </c>
       <c r="D61" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>144</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>241</v>
+        <v>145</v>
       </c>
       <c r="B62">
-        <v>1065</v>
+        <v>2555</v>
       </c>
       <c r="C62" t="s">
-        <v>242</v>
+        <v>146</v>
       </c>
       <c r="D62" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>147</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>246</v>
+        <v>148</v>
       </c>
       <c r="B63">
-        <v>793</v>
+        <v>2507</v>
       </c>
       <c r="C63" t="s">
-        <v>247</v>
+        <v>149</v>
       </c>
       <c r="D63" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>150</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>251</v>
+        <v>151</v>
       </c>
       <c r="B64">
-        <v>745</v>
+        <v>1941</v>
       </c>
       <c r="C64" t="s">
-        <v>252</v>
+        <v>152</v>
       </c>
       <c r="D64" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>153</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>256</v>
+        <v>154</v>
       </c>
       <c r="B65">
+        <v>1789</v>
+      </c>
+      <c r="C65" t="s">
+        <v>155</v>
+      </c>
+      <c r="D65" t="s">
+        <v>156</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>157</v>
+      </c>
+      <c r="B66">
+        <v>1609</v>
+      </c>
+      <c r="C66" t="s">
+        <v>158</v>
+      </c>
+      <c r="D66" t="s">
+        <v>159</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>160</v>
+      </c>
+      <c r="B67">
+        <v>1485</v>
+      </c>
+      <c r="C67" t="s">
+        <v>161</v>
+      </c>
+      <c r="D67" t="s">
+        <v>162</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>160</v>
+      </c>
+      <c r="B68">
+        <v>1448</v>
+      </c>
+      <c r="C68" t="s">
+        <v>163</v>
+      </c>
+      <c r="D68" t="s">
+        <v>164</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69">
+        <v>1332</v>
+      </c>
+      <c r="C69" t="s">
+        <v>166</v>
+      </c>
+      <c r="D69" t="s">
+        <v>167</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>168</v>
+      </c>
+      <c r="B70">
+        <v>1256</v>
+      </c>
+      <c r="C70" t="s">
+        <v>169</v>
+      </c>
+      <c r="D70" t="s">
+        <v>170</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71">
+        <v>1065</v>
+      </c>
+      <c r="C71" t="s">
+        <v>172</v>
+      </c>
+      <c r="D71" t="s">
+        <v>173</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72">
+        <v>793</v>
+      </c>
+      <c r="C72" t="s">
+        <v>175</v>
+      </c>
+      <c r="D72" t="s">
+        <v>176</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>177</v>
+      </c>
+      <c r="B73">
+        <v>745</v>
+      </c>
+      <c r="C73" t="s">
+        <v>178</v>
+      </c>
+      <c r="D73" t="s">
+        <v>179</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>180</v>
+      </c>
+      <c r="B74">
         <v>687</v>
       </c>
-      <c r="C65" t="s">
-[...9 lines deleted...]
-        <v>260</v>
+      <c r="C74" t="s">
+        <v>181</v>
+      </c>
+      <c r="D74" t="s">
+        <v>182</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="F9" r:id="rId11"/>
+    <hyperlink ref="F10" r:id="rId12"/>
+    <hyperlink ref="F11" r:id="rId13"/>
+    <hyperlink ref="F12" r:id="rId14"/>
+    <hyperlink ref="E13" r:id="rId15"/>
+    <hyperlink ref="F13" r:id="rId16"/>
+    <hyperlink ref="F14" r:id="rId17"/>
+    <hyperlink ref="F15" r:id="rId18"/>
+    <hyperlink ref="F16" r:id="rId19"/>
+    <hyperlink ref="F17" r:id="rId20"/>
+    <hyperlink ref="F18" r:id="rId21"/>
+    <hyperlink ref="E19" r:id="rId22"/>
+    <hyperlink ref="F19" r:id="rId23"/>
+    <hyperlink ref="F20" r:id="rId24"/>
+    <hyperlink ref="E21" r:id="rId25"/>
+    <hyperlink ref="F21" r:id="rId26"/>
+    <hyperlink ref="E22" r:id="rId27"/>
+    <hyperlink ref="F22" r:id="rId28"/>
+    <hyperlink ref="E23" r:id="rId29"/>
+    <hyperlink ref="F23" r:id="rId30"/>
+    <hyperlink ref="E24" r:id="rId31"/>
+    <hyperlink ref="F24" r:id="rId32"/>
+    <hyperlink ref="E25" r:id="rId33"/>
+    <hyperlink ref="F25" r:id="rId34"/>
+    <hyperlink ref="F26" r:id="rId35"/>
+    <hyperlink ref="E27" r:id="rId36"/>
+    <hyperlink ref="F27" r:id="rId37"/>
+    <hyperlink ref="F28" r:id="rId38"/>
+    <hyperlink ref="E29" r:id="rId39"/>
+    <hyperlink ref="F29" r:id="rId40"/>
+    <hyperlink ref="E30" r:id="rId41"/>
+    <hyperlink ref="F30" r:id="rId42"/>
+    <hyperlink ref="E31" r:id="rId43"/>
+    <hyperlink ref="F31" r:id="rId44"/>
+    <hyperlink ref="F32" r:id="rId45"/>
+    <hyperlink ref="E33" r:id="rId46"/>
+    <hyperlink ref="F33" r:id="rId47"/>
+    <hyperlink ref="F34" r:id="rId48"/>
+    <hyperlink ref="E35" r:id="rId49"/>
+    <hyperlink ref="F35" r:id="rId50"/>
+    <hyperlink ref="E36" r:id="rId51"/>
+    <hyperlink ref="F36" r:id="rId52"/>
+    <hyperlink ref="E37" r:id="rId53"/>
+    <hyperlink ref="F37" r:id="rId54"/>
+    <hyperlink ref="E38" r:id="rId55"/>
+    <hyperlink ref="F38" r:id="rId56"/>
+    <hyperlink ref="E39" r:id="rId57"/>
+    <hyperlink ref="F39" r:id="rId58"/>
+    <hyperlink ref="E40" r:id="rId59"/>
+    <hyperlink ref="F40" r:id="rId60"/>
+    <hyperlink ref="E41" r:id="rId61"/>
+    <hyperlink ref="F41" r:id="rId62"/>
+    <hyperlink ref="E42" r:id="rId63"/>
+    <hyperlink ref="F42" r:id="rId64"/>
+    <hyperlink ref="E43" r:id="rId65"/>
+    <hyperlink ref="F43" r:id="rId66"/>
+    <hyperlink ref="E44" r:id="rId67"/>
+    <hyperlink ref="F44" r:id="rId68"/>
+    <hyperlink ref="E45" r:id="rId69"/>
+    <hyperlink ref="F45" r:id="rId70"/>
+    <hyperlink ref="E46" r:id="rId71"/>
+    <hyperlink ref="F46" r:id="rId72"/>
+    <hyperlink ref="F47" r:id="rId73"/>
+    <hyperlink ref="F48" r:id="rId74"/>
+    <hyperlink ref="F49" r:id="rId75"/>
+    <hyperlink ref="E50" r:id="rId76"/>
+    <hyperlink ref="F50" r:id="rId77"/>
+    <hyperlink ref="E51" r:id="rId78"/>
+    <hyperlink ref="F51" r:id="rId79"/>
+    <hyperlink ref="E52" r:id="rId80"/>
+    <hyperlink ref="F52" r:id="rId81"/>
+    <hyperlink ref="E53" r:id="rId82"/>
+    <hyperlink ref="F53" r:id="rId83"/>
+    <hyperlink ref="E54" r:id="rId84"/>
+    <hyperlink ref="F54" r:id="rId85"/>
+    <hyperlink ref="E55" r:id="rId86"/>
+    <hyperlink ref="F55" r:id="rId87"/>
+    <hyperlink ref="E56" r:id="rId88"/>
+    <hyperlink ref="F56" r:id="rId89"/>
+    <hyperlink ref="E57" r:id="rId90"/>
+    <hyperlink ref="F57" r:id="rId91"/>
+    <hyperlink ref="E58" r:id="rId92"/>
+    <hyperlink ref="F58" r:id="rId93"/>
+    <hyperlink ref="E59" r:id="rId94"/>
+    <hyperlink ref="F59" r:id="rId95"/>
+    <hyperlink ref="E60" r:id="rId96"/>
+    <hyperlink ref="F60" r:id="rId97"/>
+    <hyperlink ref="E61" r:id="rId98"/>
+    <hyperlink ref="F61" r:id="rId99"/>
+    <hyperlink ref="E62" r:id="rId100"/>
+    <hyperlink ref="F62" r:id="rId101"/>
+    <hyperlink ref="E63" r:id="rId102"/>
+    <hyperlink ref="F63" r:id="rId103"/>
+    <hyperlink ref="E64" r:id="rId104"/>
+    <hyperlink ref="F64" r:id="rId105"/>
+    <hyperlink ref="E65" r:id="rId106"/>
+    <hyperlink ref="F65" r:id="rId107"/>
+    <hyperlink ref="E66" r:id="rId108"/>
+    <hyperlink ref="F66" r:id="rId109"/>
+    <hyperlink ref="E67" r:id="rId110"/>
+    <hyperlink ref="F67" r:id="rId111"/>
+    <hyperlink ref="E68" r:id="rId112"/>
+    <hyperlink ref="F68" r:id="rId113"/>
+    <hyperlink ref="E69" r:id="rId114"/>
+    <hyperlink ref="F69" r:id="rId115"/>
+    <hyperlink ref="E70" r:id="rId116"/>
+    <hyperlink ref="F70" r:id="rId117"/>
+    <hyperlink ref="E71" r:id="rId118"/>
+    <hyperlink ref="F71" r:id="rId119"/>
+    <hyperlink ref="E72" r:id="rId120"/>
+    <hyperlink ref="F72" r:id="rId121"/>
+    <hyperlink ref="E73" r:id="rId122"/>
+    <hyperlink ref="F73" r:id="rId123"/>
+    <hyperlink ref="E74" r:id="rId124"/>
+    <hyperlink ref="F74" r:id="rId125"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>